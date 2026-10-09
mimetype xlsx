--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5cfc54b8920472f0c8af88da691051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40919ea9b2e4deab1fe8be3b8cfcb0522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a19d9707f7ea6868e4b2e2f59f41a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99148c89fb16dfef2654eb1fa447cee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a636caff00e5f55199039dd53fa34b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc0c110f7ecebe89854dd085d0430f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369ac2cb92143958e7026326de417e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa387303767380525c73a2838413bf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b96ac886cc8763ee69414420b8fc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a38052cc0eb65237b169dc390716b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12ab934877041aad201f09f736812011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276122f08dd7066150135fda50878afd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62d0905758c3b85cb03f89546ede9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b48e53fcfe3b9e8349f47a4a9187914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06309bf14a3daf42247d824b4dbafb715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33883d24719dfcd8adc774e1c6397ec916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164edfe50e0e004cfea72dee1e8257d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6baa33ab7195571f122cc3037ec02e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bd82bcf08524ec2fc47b628059a7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7ca66a35f5043932af106a91fd48f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55e19f20a411b6aeefd66cdb24416621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff2e76077ec4c11e658664a2f3a5ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab4484a02acae89f66c0ca262e54a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9daff4a402e5340cfe1e32c7bdda824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4ea5e43e72a85881a7affa7e10e2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0ef4ff169a15ab9e7a700c3451da526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e61d47c4139b415896ee0cc324cffc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0440a8b346e4754dba6425f8b02e23e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038816ef403c9d921ce7886c42d0b9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cea8a61980e48b1392971bf7e569ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58af6cb62bd7039e5285a98735ae79031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fdeb0b95a5e9f19ae058c2e75ce1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e55769e94abc42831489810806c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563f54c0a99d3440b39a1e1c60ae7ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c208c991299a6439d2aa3e1f4e243e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ca6134764ccb4899ba88bde8b0dca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c2506e20c0a9d2d49c066ee7d9b6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8441c864e2269068988d87b2c8c5e5c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b317fde99921f16ae12eaf516105539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328f2c215aef546e39358f0d12e081340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013de94436c989c4f443ec25427608641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fd01da4078091bf52ffcba34c52df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69b8fdffa2f729805ee324f81b2a0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612a525a959bda156beb48daa0e395044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24134e2e0287d390fbae2297830c46f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2e7e6cb67552a38cf15ff3654958046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080d9ce4ce2a35264ebc17fc3d5465147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93826b2aff406a7ae6cb830fc3a9b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d55fd08183bf9cb1d5859258fffd049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5e2f9404c4ce49ef174e182ab061650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07315dfd9f96f030b373a7bd3fe2491a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541535d3bf847eb4fd7b91d598ce68352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec35f3bdedd58464e2452620eaaf6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14359116d6e544914605df971e570aa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082c7f8ac04d53927e285ceafb2259e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed3763e7e290e53a8f68bcfdbb68c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb375e3f14ec58edc95c885441a54b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebd00b0af106e4f79eaae11f34f77d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947d9c6ab2b2628b62117ab78afb56259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e390aa255aba20c591ad5edaefcf32460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11852306433d4b1a1d0f12ab70440361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f80531dfe35b6cfc5c31045ebb03dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36803a6fe03c6d4b69fe1283c0b2d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c195f9b190ef2f1b336ff1bf47c79664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ce840ee30b92a69ad349656c7f1ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc596c957ff9f18dba53787ccb99f6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d934c2cf61465874d0e1b0b42d6127967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422652191dcc6eea3a44cc313f8094268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24843d36d65637b4689810af873a5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d934d65aef7f295c120bffd9c00c67d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615eb1b6854c5cd10860448987e2dee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566ed3465b3e9a67aeb73a681fae3e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da3d22e3a3708918633b3485e16edd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71c91740fa871809a7faf68f26f93c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd5edb80b76c2037ddfcba92edfdbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5647c756b0bd67c5dc53cbf11bd9ba676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aec01130d72fbfc69fd2d680a0f9f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b697dfb8a7a53bec9c30a7c91dc1dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abce0de89587c11fe1aeb3dd5470ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fede485d49500373b223abd71e2dade80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb064c138e61fbf363b5817d14f34b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc632afd20c0b0908dc45f6fb6c66382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e03a9c5bae016355dade77b34946283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af3053da416ac21272e3d39b8b07cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781e67fd960f714568a50b6d33c40b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb347b0cc167fce6e5d7502b3632410c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600bab75d0c9692094c662642e8525387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c3e73da783d60dd01cfcc62a32d6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d784f2694d0fe4d4e5d63ca894542889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799359ca06826bb9976091bf46cf4c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025303e69351528afbd7ef6b9f695eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8bd2adfd40eec2d725436ee1e72ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2fd48c605d82944680970ebd0ac3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c49fa90131f2aed41d291b2e8f7e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4b9a61b47d852065de55e8bbffc3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0777c7de19f54cc8cb441105ff43f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc195429bfe2b8e104573620d0a2be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83741ac0d80f857d1c3025399e9f2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf464b4745f1c496baa0402aab58cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f7f458cebbcb423f7092361cbfc31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f3eefe3c7dfc232528a1bb1d978b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e66977470ef45864c3ba39b45c78cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddbb238178bbf15bb5e05eec2cbef0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9ec5656c8400c9273464ad0ca0acb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e5db16db9f928887e2c067c996235105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998b53a8284aa89fff36940df83c3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ffcf383727577949584459bdc68d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071366e78118eae8aa66d103a03b45d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f79d30f2d96d1a34f05430da5760d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc64caf43e1563dcfbf6084ae7140f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9abc2eaa54e9be1ecc3d5a7b657860111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74920ff92813062372803e39ca98f66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956ee5d9e757debabbc535b0bd9c1b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea51fe2ea33ee27c7749244b3c0ac0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a0a0af4ef3ebb00b1025c90d57cb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19405b124a824f0552abf3cf9b16afc8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494cc175253707a5f51ed6ffc824033117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38eef14e3717e54de6be456e1fdd9fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c5b79e8f69484e8b61d290622db4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec76673410b1eacf0cc746b3ee9c027120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcef8f2614a6b8089b37a0867080d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f720ceb11a5300d064b654f10865cd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231184c1ff7325866b5d03130e4bf89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df5c15de0370fe7dcb085f74285e66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d4b302e233ec5fb9cd17f094811b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69accdfc540c0405c5c95ed3738d4b9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337da914fee5d895069b50f21d9a407a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9ba948d8c788f05904143ed624adb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b87fa41c74d96ca15d3ef0faa1450a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db31e0307ae4b72be15cda312d3d092130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6511987c0dbae25e7056d50242d88131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50218d728c6c76fd6de85d3a1229615132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7dbb91d7848237acd87f9c05853c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baca51bf312ed6c9497dba3233ea81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4276d8fbc1b80429b46c4d576c771a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e997c74386571800192207b7343651136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e83d3249c852ea2232533916ae7a41137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c11e9f540f370d107455d68789bb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563d8aaa5e676f3fdfd5d114e2dbca3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b018fce9241e9d9a8ba1d4e23b062a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff998efac794a62acebda2d7d925afb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5d8e123f4df9b72602cf816bce6c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586232f320acf68d2ad36c6e4c339ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a97878f450cc75006aec246297aea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd4de439354435c821aed2cecfe202145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07463fd633ddb43b66f963de34b7e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd118f3fb12decdb4f2bedf1aa7e0cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5956eedac1f67208d0103c36b7039c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dab3c26e70bcc7c8231131da5104f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9a5a7fc42ad8d2b9aa7283c827169150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd309a84c8bea5ad396583aa302cdf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661c768796191ce232a30e4162ce121152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288427790a1922e47b500ff1d0f8a5fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0777c487232c04c06e9b5f2475d36c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740222453dd0bf7d9cfdadcec966900155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de91d5f8c3d218c886158d5ab8f608156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1b1fe9431470131f76c631e197e89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed451c93aac962d4d48ee4aba0ce7c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c416cfb77ab7550d526ad52b986cf61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46d387f92f87dec71728aadc971b82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42c5770fd4abdb1b1806dc96995549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269278c695b2cf2db66d6f6c51c2ab9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700e716ad9d7d403ced2c63f795395b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b91ef4ce37ec8a930b2a62b1f6865164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7532e8e09abb828c4bd165ee9598aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598d1dac11c1294a9d007663db0eab1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76e051053228abeeeb1650d5191e9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574f904c2807f5a74b7b7c333e68ae7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634946426f1d6a4cd48d328fcdef9711169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15399dfd2acd56162fa49f864ba0f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90949481580be7486380c64bbbec4cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ac4398f6e669eb0c87a793e996af5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324de3d2259cef8d42d9ee66c3730239173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea1be7231628b87310bce29deb0bf6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fca2578e480a78c61c0893093f4a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb2c4960f0be5e0f2ce70121364ca5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8198811d805f996845881520d98b30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7ffadd1b914443027cd2f230d873d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2c002bdd088c797ca685e7fb84e11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a1d78fa0c15f318bbb49d9a279ec3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4b177f9ffd1872db46ac7a2b5db53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52e4e265a8c753895a5ba82aff633e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de0d45b9acf8554d95e15e3473fee5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ef1c0a13d4b6d5a61c9a850ec1a7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80420469feae693f028601543c765591185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860c3fe274c52f34d53f32ce5fb62d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9086bbb75c09ddafb80fc6564141e5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd09beeb2948915869f5e6f2ac19b2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc608225bdfb21acf5542120de8295189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9beff9ba25e2aa42d5dd000ac60d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eae1ac0f0dc7ba99b78ef14571e38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf11b13708745e55fd34f2cf90dd95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e905d5f7aa2879605e3413d879e08b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb5d98faac4e4d1b9a9eab23f42e47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d286a0889c17c45ac679adc70a4cb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29779a9ffe6f55fb3d1b03fe631f53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de51cbae24a88dd65612d78dd17b9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489d7d2080285488f0342f0af68e441198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7550e81e0522a4f28d51f914a13fd6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79282c594d54a2a1024ea942c3fbe7a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98792fbe21ec8453c8325c16e84bfad9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06df91415f78386c519144d9a32bf2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac08ee659baacc4bd65b300128e9b11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070577a7fa3ec282e039ba3ae5d3661c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0e06cf0ae75ef3f09427a9f6145da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8d998f129b836734db231db77c4e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c3f91338c6ea79ef7ae4dd7cb86e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a24e305520cebd53b7848dc2d10d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39fb38ff956335522a01153a54b95c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6f22839e37fafd475c09dd552ad3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1067a6b85a44710d8bc9ae02be91c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd2a3bb7aedb3223fc393d8f5d63c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f1956e0eb50c145f8db61789b7a49213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fc9dbbe7ed5f62dc6adaed5dc7ecf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc85bb05fc17de40fe855fc6cb2d98f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7068b0dc54a8955fd94b58c4df7e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb7a4bc53b780910b5838d58b15aec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829504447b738fb1296805d4871de60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8810e716ecf456705e4649faa9146219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb266f022ac9729bbaf7e2f68411632220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412118547fad455299c66a8430eb0325221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c6286005219e7d7b0bc14baffefd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d34f8da4602bcb0c77b632456c7b1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732cb1c80f474acc4bf2aa2222ab312224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68a963a34255dd8c39ec53c4def9e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb692075160cbbbf475067f7e6b082226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45789d7609f07a4151f68b0f531b0bbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a694ff6ce1fdbdae2a8ae56978b4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ab03f2cdeaabc3f5e4bba4c2624dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f800d78d6c941f11b960e42f00a65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fa6d0726e8575325b3f53c9af7d22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9019ec0c336e5e6bd32ef6c94bf6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c009571d1dafd7d7bc4ad7d168bc68c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada8cfb211c56f54490176e13384c60234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b412beabc6083c2bb6bc8282908c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736eae83e7a57c9ed9531625627f39b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf5973bd6ec58c82250ebd7838e134237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54926657a55645dd3ddacaa91795fa6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef20f758002233b61f81e4c2111f253239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529d19ac3d00310046c6c3c05658c54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea18c7d71c3b15d9812c9d19c24e16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bb672b206b79014d332a8412d88ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9faa739ca9971e3bee6584cbefda8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd588fa78085876ba7d4c43355caf4e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7bed8aaf9af248e6241e1a091a45d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7981d5bdfae1fcacda4cba456f09804246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea858dd1564c12107980e87f79722c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f825ddc4e0b09ba51c605b18fee761248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f99b8882b0b80fcc540aa8877e467a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61652d4c3fb26dab29a8c71cf2a8add250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0d699651e77db814e67b4f22c82fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbdae8273f156e9910f1f6bb2e96a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bd09d3b81c7a52bee7a58e77d82b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841719fa8b994f9faed2a9717b51614254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f691b4b933687647d15743880816c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b344dba7b8fed72ad02aceeb6395fb1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611fb3c571555ad67fdd03dfcd663c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43a3709aa69e75475db5ebf148b741258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036704a177c76b012ef05f423d1a3f90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b28868d519483620f69854fadbe99d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e319cc319f6d76a689e9e8867d88d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a683a66d83e889980e8de20bee4b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddcc766ea64251a1d06104c4612890263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67ff73b5093f985e88ceb7cc6eb293264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9482b3f73afc37639c94023fcb6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb77101f414e3edcd04a63956868824266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98826fe080f7ba50617c7e8808de2d1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fb3eb3ce75430432440ac3c797008268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05989b5e9d0f25cae6ac4a91a369581a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c832b18a232a6e6c20a101100f865270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa14d431fb92520cf6be738b922876271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cf8ddd8623aec8a331dda45a133c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13124b58470c1869c319880f1dfe0c35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f14cfbd288c2a198b371351ec21218274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cf270cb0a8e44a2a9c6fc1a94cc82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c616dbdac8f4caf641ad991841e4d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedfbf4289b27fef1f884f87d1e8dc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083d249fa4495d4afbdeead8a71dca4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c746bba905c8cc501c217f89f098d3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c312a764c36d096d085cb21735fa5a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8951779506e2d2f12d9bcaefa96341f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9300be54c3de04b3c476cc9c85576282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e030e62a1f2fe92e6fab4835f7ae2d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afd55a28bb55946ea5890cd76d161d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684384a4d4e24219947d85a21b86ef39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc614c4e5854bc3fb93a1df5c74882286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100cf031f099995af79ef51e1d47e3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e6adf44c0de4f1bf580c4147dc31f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf50691c0a031f784c6357dc9112ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59916d38a32f388aff19e3457d5ce11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdbbb88aa06a2dc8a58936b29b369d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f71c41106a756eca1ed2b285df3dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dd97b6693f820927ee9f03014c8f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1495e280f372057ba97ad388c257a1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ff92fe1a66f43049bd8c5ca36cb88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92f2de54dad9f8daf51151f003bd65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea26dce2c0602255a8dcc735ffcac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f0c6059f9abc9ed8e37b05fff564f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c21ad3f5e6af739d602aa365ca9359299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38090d9952fa3084ec63324ad4901ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1837a365a26243d5fd620d7cee51e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec45c51afb8087945213e9e9fce139302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9af432dcdf7ec7b9dc227abf0e5de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54187d2434aa996dc785442d1a6a231d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b541fd2a4b7bfa72bfbeb4a9e891802305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e775fe4937e1df1e36f6d1d7ab1b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b053752df2249614d89d205c212a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3539d117ced4b4a5f3738e8a47c8dd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aeac10b7c16f4f7aaa8976b0a8c166309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331284c24710244703a58130fcb2560310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac5b5d04fbfab62324b3d93daed234311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdb8ee2e5401f68c37ad016e78ddf9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c6efd235410757f1edcd65de4141f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52dae061afbf2f4a8412fe668392eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf2f7808f87a6572e5a1d887648a9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cc7248e8d9919524e7fd0411597ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c398b3e0b22eb127f4899d3dd1b9326317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ba55ffc6cf4b52595b5f8cc47ce24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931a731e0d638d85d4a87695851a4df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d671b66940f59f2d3e1cda729a55e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74716db84df79fde200e5265bde81f10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975c6449ca1cb7f56823f9c6379a46d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357db864cbb9e2d43fcd3d215b5e14b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8638535e33aec0121c47f15d74c26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b59cd6f2ed58edbbde85f730a466d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99843dd280f44b3c8ab24984104a7f48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefdaf52275ac63ebb5986ed4b8e19a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a86e85590dd97629707e6a4924f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d1520eb1bb6bb7263499fce79b3b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fb8c28a64bf9c85e44c0cac851960330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46635c3b53bb3df57a2ffc73d6f8cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274e83e2303de3d718f691af6be4ffa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779325a3b40d7a61499ec2f172ee771333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b34e83e78e400784cd138e26c5db3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b00650a1442e3a18b5d5be1996929335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828628c1277233fc8e7e124023a2d20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae5c0c045126bc42ef1055e597b1d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dd353930b95956d2ed483c40bb35d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ce969ef3889d6dce6ab1eca7412d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e68fa2c66f993971c912a6e47cd68f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9989e5805de457f1d77a4ebded43b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc5b9602838db13ff0bbf8b85b288f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed663d582fbe95e5543dd7fd91090abf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9886b33663e931f33d23c004be0cdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9717aaa2de3257fdc04a30952e4117345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c07668fda3088aabbdef0ae8e750fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e43c7cde16c81cfef66d954bde3a22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd279fa0c5055f53b68c015be5342eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605cd76fb4bea40333efe6a3a5fb643349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9ff6de4be4c560fc0d3c3705edf9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bf74045f106233a3f2cf7d4bf81ef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1279f90c7c7dd6325f2b3a486f1512b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60ebbef79f8b23b1928a14c3c8c760353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11595eddcda77d6293fa0d4ea2b7674354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bc13eaf7b0831e012ce3093b6ff53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d6ea4b7bebb2005ae6f53d9f3bc1e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f8666745d55712f3abbea931be42c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16e0b6cd2f7dcbdfcecca334e6bd86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbc7f37179de464cfe0b5944e51cfe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25ae2a8879959672a71bae442a982360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dde01b5c8e264d79fcba4d5ef9803a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261fc2c68a8a4bbb3e4700f3ab8868b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad914b586d218e7febcb0e87be75b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe3ed3c9c55244a2a333f67c2c6189364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87aebd9e341e911b36a69e1f98ee28365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851eb25e7373c6188e3e76cdf0b712b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbb78b2bd60adb57c67f27641cd109367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5518cd7b24f3cca3351efffa19e59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076965cfb28b3cda5f65f2609ac05ab6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8160cc748a556a01831a84a9991ba73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29280935085dc4b0664ca05919b3ad64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1bdf13278e541a2c9405d5d7de1d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfed23ce6d8608ab24ef730a2a5544373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef7bb4a79fdb2fa3dc68e2c6857f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f3df05a8d19d8928860f7c74778b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4538495be8f38e22214ff3856d21a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ae92c2a252bde50801be4f195aeb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fb2a9cbc9e2ee209db74f370064c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb438c46fed27f6454cb28c9e97b4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047205ad8dfd650fad1a890875e261b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e755950964b9eaf29b92f1acf5150381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea4afccb401eddfc62c9cd6e076dab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78984f16d734d5a990f36950e6d6df7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0120cf9a1c88b53a35968df2a5b91c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6b71d8657204ae7595db64b6a0d6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272e6c3f0055ae431aa9515824524d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab4457d3440c0abcc23ea3383eeccc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d09ff271c73b23267498c25de68a32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c3bb029b2b17ab5ef47c65df1762d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7f2c4338ecab51b21907aeb0a9a73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f887661317b0fbb59785bc760d337391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d0bfa30e0279a5ec98cc0cb1fd36c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe328a8c674d6bdf9d28198cc704a62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90431694c679cf00260b44578296d376394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96961f5f66edc05e192c13073de5bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dcf2531529b029f84cdbb304a3e8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f160c59ce44a422ef48974239ca4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711bf93c19afd636604db0af5b674e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6e47aeeb6495a9fb1ee15fcf60e70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9642990e423318fb48f0ff5bda914400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bbe592d94c8e64845275733588904401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea3e0ef4d8f3ec52e1e2a729fccfa7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cca8f59549033a5ef7ef14390e71e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13d23617281c7337aab7e2655ae17c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8944874c850501f99f89edfa6bbcf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ca3df17f43a851fcb6668dab19f43406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a8b5850e4c7c402ad28488696363b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1192b281f10320333493c990fe09c75408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f1af2b53aa574ee4e7738f444949f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200b1720f61e94caf831e3d867f58d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afb834f6aff7c00fc9f157411909f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f87ecbf2766348f0a29c768b3681c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e3a5b1a6fe400004affef8bb1b32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764193c72ab407fddefcad3b9a45d61c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955d3e648f26cca7dde01a5909faaad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33d6739282081101b16971633758e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2436a50e383a7c4a1393b83e761a75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e4496441bf3e5b8ae582eac950945418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bbd276b78b00ccc69976f3e061f89419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478a84842aad9daad6491b1c1ac4e78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b50b8dbfc68f3d8977a4de541a85c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60ea03691e775411b08f110b03009422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ad34e5aea809436f8669a5e7230eb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359e01f3a0a9804df78ee56066fe034424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85914242b09285f414da8bdf70cadf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf8047456c18463f6543e9a892ffb2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb486421d51dcfaf76994e9bcbd20099427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5437b64a0b034882fd02a8469090821428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac1fd4e11c460614a1c52809a924c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d16a783f4f1a8482305ae6cb8dd788430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cda6c627335b3a18173fe640c6308431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee7def236682bb56a00370674f488c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218e35cb47558330aed37536b5dbb77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62d339a23ba9f074bc5d3ae205a88a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b208f4eb5900d45def8d2e4970ee2c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37306e789da7c499b0349185937994436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5892b74ebb2faede06a1fc88aaacd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dda335f123616991f1a4cc4508253438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950630c8206a3837ef581df8dbcc5bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e8a3131b1a1dcf76e446050ea87f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba134a4325dc09ccbf2ad72a73791d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274e2030b4548340895d9fc73f8661d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2801bbb48e141801d7805b0ab3acf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323930c86a65ec6ff9362410000e1320444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916b2acb0beab0cc8fc4929ab409fa0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b72280a56ad3b8ce137bc4130e014b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd070206ea184973c4c64ddb54ae2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bb936f0bc995eae88d6670ee0aee6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9e886e1bd2ecfe1151b51c22bf6d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143bb33889daba610701d8b911241fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e9e43fd05cffe895c40579d5d663451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab2b156e5a39830a338d6a0f10f09b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62b61ed86fd18f537de2d1dd2a18e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b4e4c22bef9f748fca9cf68934ef8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738121ce87b062892aa206f1e53f50d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d07a5e7ed2c40ab464eb4cd625b139456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dda3de29bfe6a87044c2d4a87bb65c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131f98d23973413d8f804c2b9d41223458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec83d5eb52d67b3b408dd95d17d3bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce04fffc0f93a609adc1f28dc6a195c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74961802fdfaee08befba5fc3145f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55027103433ced692a722fa17c5d48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e8c2b19d34688fa3d00cc1e45a80c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec1dfe048beb63afcc77693d366f1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88f74393a88e9f829aa33f6caa2b7d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4f9f47967949d075af193cdc90677466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c452bbcfeece43be5f6c047f7a3eb2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd479bf33a6a069f9e6b7a008d78816e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48221d7550e8e94d11a0fb9243dc0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b73a769a66836a2cda8678dc27bdb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d51a81eadd39c9ffc44a1bb63b03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5b43772084971b8092474b035b7e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b33e314af4591697ac5b1471c839b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d912dafc0d5c25c8e2d61798904c6df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8baebc197fd7d1d5c018c1c5c5ab93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034091ce2bc32c92d7338a7715a968c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c178f64bc441f2164274e40578ac9b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c8e1a8063c9174017ccaffcf7e4a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1eeb9fc52fe9d936cf831489688d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362762dd4540d90a435b094a2b2ed2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ef7f70c739bf23af302400d4d5164481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701765cb39c5fb7d64d19e12a60dc4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd72bc165df6e970e3832bc739ebd3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe681ee37276394253f2f0dc6248d0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87aa35468ad7925a4b2321d4a10e16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f512a984875951acd64b48053736e2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543e90ee717d89aa4364d9a86f49c65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4d1be58ac6b4ce92d0d386ee536c1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d091d049cac98426764fc93553b67e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828215c37349ad10b70b732fb04a4632490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4197da98cf0fc58df83b586608543491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f401891024db2e2ff8f17e03021e61e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ed05e5ec366e69a1aa3422981b8a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d05f100c2238e125fbf6feaac0469494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b5c4ee198df9bb7ad969cc2c63641495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfe6ad451a186c8dc111b76622b1b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f115544c593c938bec4de3a802ffb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc055dc6324dbe0c0d69eb27b75ef6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3690b7d16f8ce32ca09c5b885369f0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca4cd957b082807cdf3e37476fab94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593f9fed5e21f7022e0cc88831f8ab6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b07cdee7527ebbe1537386fa5483a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd7e94af6f22b15494a203f4c82ba6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d588ea9bcefb5574a0ea7045543098504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e3481f0778be6a2c1bfe88035e30e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd423725b20cd77447ae7cfd9f398b18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51af475db1b177d1e45404831540d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077f19b2f782c3964f0b5b9ab46d198508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385abcd723cdfc32f3043523b7eefc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02344fd8cc2829e292a4dc57cb02602d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a77b4637d0b6199899dc04a4349420511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3ef1bbc4de1b131d1ac561c599210512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ed4d04687ef326f133f12aa875a25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6459e00dc1cbf1c1b3da30cf1adbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972e43306db15eaf5ee524c5b81781c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0177e0329acfd5559c589a357fc21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064d67b49b52df9a478e27e3f976ad7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d586763b38b74c2369471fb0df965f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddf419b43971926c31cfd9f62d88c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d3dbc582f32de9571c19d81e3781520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0cf39146b560e2d66bf26c2153301521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde08bb69781dc53a6e39631697916b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508309a0873f5008c18ece8b8aea2e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94a6d6ba9f5a9e40e94547e6d853e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57314d13ad5e3aa7adb0bfa04340cd88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c36dbadb615101bc5dc0c4472137f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e305a4e63c8669d04f7c11af6eaf2f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dac3a18e91385bf2b28b8c3e6d69e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae8640c668df9ff7bac2e9e3fea01b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c032f5b3e7be796b42a180acbc3df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256f5025f7e80deddb8293a04188303531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91660885fde3ad3d6c2becc1c3d23e1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62d4fd93f5c8f28610f3b26d2aac1b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c00fcf6fb2359d03bbd0c6a289c19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae1348d34db140e6eb99854ed0d72b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd527fc5297c52b074c00b8a7dfcc36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa419a44395b742a0155a8185908a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a352a6ff647a1f35cb824958a9a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da9be537f1cc489a27ca8d373733c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd530e254ea066b0c1c074bb0b1625f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782878fec6c5cf20cfaf6431425f89a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b8412eba12a4a74a2622159fb158e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021664f22207bf5dabd6442b953f321543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0ee808beb21eabd2adb9c74ce26e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1f75c092abe00e00004bd2a2da76d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf088b21c3266d03090364b61e9638546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88e49e4431639e4e18a239bc7e47a8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc2b80e6343d40df821ed5007417f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51355fa8bb35b315999d8fd5665e27f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337ac1338cac1a6d9ccb9c090c0c74f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc9dea6a2fee9b3b23e34032772f06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3154dc4e0c757f383429d36f734b35f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da74883b31e806034a2123eacffed2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda4cedabb9e0cd42249a0dbfa02666554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6570448a6ace758acd9f60dd86dcab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecf929c1adfd8ffaf3a7a2cec3b34a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71121ab4546d0729f26b198b94958f36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4db88c7ab79be3be5458071533171c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b298727f8e3c383b574dbfaa9d0718559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ecf811e59d335fa03b699f04881c3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fa69bf6a67cfc25d518875c195af7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc3a3fa7ae621e447b204e7c57882562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe48f2ef7d5c89974cb844ae7ab6bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4480bcd1d87ac77f6ab317642f35994564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be0bf07cb60bd4a375f6b4420c88e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999753f81a00c19d15e8a956df3c339566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c75359771ccb9b414cf194310e6e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d35ee2a530eaa68949e7364a2750a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7095513c1a671f66fc5cc6147252b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8140a6dde47d86df9d3b1ccab2c01e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d0c2073459d823d8ca5d5d551b1b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87b771d0dcb6a32ce74c9a7e6ea1c2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820104f0a4dc862fc55ba3a170d580c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053d0d48810cbbaa63df5ffeb5107d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29757d268aaf9c5322886ca82193f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d5747cdcd461c4ef8707d96cccf34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e8e4cb14122802cb7ccffca1c4342577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e55c8f8b8ecff43f2b9030974109dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2f2d9137cb5a05b428ba896f0862b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501241ea6b59fcf8447ad594ffdc5d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355c0cdfc3cd4b105b594ec54f79545581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b896f17113a3cd79a85d8596dd729582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc426ffabd0ae89f53495dd24ff4a30f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78779321c9296eb35880cdb0c1b94735584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6ff2a8fcdde542fece888ce08d474585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7cd0263a30e3a4cc2113ca76591e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a796503ff7fa9b9034822c760bc8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee96f7407e89f0bd099185419e585d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c157937d9d43e52984dbca3ada7b43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82077ccaa3acdab230d8b353e639cdc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b09a173512904fb56d3ecba33ae01591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24aa4caf38e8de6fabd11cfe20950c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1d6f8c0b2d1af04d631a63e280fcd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c3b3fe9fb535e213bb788de2a9d65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2d0cffac0ef1b69aa699bf1604951595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc14f1e25b2d1d059ca950ab83716c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5fdf9244073136df4ba7fd0c039c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be31b04c73120fb1c9b69ea9bc9540598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42e3318cddecfe43c7f7d410f03040599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43a0258a3878d20a3e6a9476156a9d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c751789a806ebf464f3fd9e5bf051601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0daab44fe531b679abce03d512553602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70928a9c79869fdefae09de68c7e5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f30bc0390c16d8e0bae58feb918a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a5b0139bf94f5631485f806c41897605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25ad4e4eb59ebe33416f302b35169f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40ee667e249691a81277274dda656a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988a6e66bc0cab39503d080ea20abbc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557f44d8001bf5451c6bf1b22e12e23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0761098df1b14ad0b73cd37563c62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acdbdda628dcdb530030ab56f0704a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5947b71ad930b942fef34acf4af0b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3c3075d0d21fb38539e1303d4f6c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6442f07ce9a3a7ff266976889e26614614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373827a8a670d10052e1c8bb4211d552615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215baf250d0c15534781703083484cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c323949ec0d08f35e0b3a5c8607cbf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f31083178b9444c7c4f9021762077618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2d9fe2aa2a8dcf3fc5e685a5108dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc4d057ab7ee1b8e63ad311c2dc60c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47abcd424583b45c2ddc6763d24865621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30b10005da82084d0214ab7783dac1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600967ca61562aa4af8f059c2e3c1c66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7e191c55be1662f7aba8b5397534f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eae2f9fe853e2d6e6db8470ac1e52e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08f7d47f962daf0b3efae3162bfdc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5527acd65cc4803870e92ba8926a8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a067deb18af4a6d8e81240ce1bd5fb6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d5d0202c03b15f45ab56da15bef21629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfec5219b0e5c3c806bf54421e0dbc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada5b8d73790046a6a5cb3f954b806631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5ed16878d84bfda1c2677cae3bde6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a236903f62cdd4f9ced887fafa5f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c9a4f97f1b0bb0dbeb1c8919f9116634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfe807c1cc385c200db356316bf905635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fa88b81992c1b92f27a4ce8fc37ff636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc9b3b8fd1118916db5055f7677e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60613aa9d21cb599a2a3ee09ab1aa6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32a16908758ce30e75658e99d57a5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54482bd691b9fb306e79df64d1acadb5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0fc8a0b6234340749d39eb576a8e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66ff569bb289eda127e38dc82c52e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff84e52164ba6e7f1866dc8714f03f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49e451b9b3a6d52adcf41b9cf97d99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6832ad74938c00530255a1641d7020645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4ad4887a002f6ba931f0b130faf10646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82744ec845ebaad60fc09a5b4c82c91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcd6e70d1f2fab5bbbc18adf7ddf1d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d8ea07b37117115740386c6cfeb89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6f22ed62327fb6888a5545ce5b83e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7f70bf360ee520367626e8295748d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922d58e90d340eed0987b58570a5e3b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1f15ae7e2ecd6a77b7e01e3bf9340653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492415278988cf0b658051eeaf73ebb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb05a6637348a630d4e526f4abe65e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efb7fb2904b93860949bbd61c57e56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8f87dcefd3d1c43f4c73e338bd8dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf673da96fcae2be1904a9087ef02eae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d3f82ba132f40a3a0fdd23ada708d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c47912db5cb2ddd7ec0ad8bd04fea8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc00113d300bbd4eb838d7a63011a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa17c017d840c75a3d3652cef66ad3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4b32fabba5d2802e08c5bffb10695663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544c39218058f5ed0e65cd438386ffb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa752d49156f42a2179ec43d99fa21665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260866953484fb973d90996574ab79e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef03efec55e85d718142e654c67575b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81151099fe98df8347d8eac48a8079668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942aa0c38bf5a01220706e26bf426af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584dffdf24006b6e3bdd7f6429555b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a190d80949b3d78fff54874928c848671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052f7402bab59dcc5f50a70c6704638672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eae8799e279ecc7b8924929fdba17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad72e5a9c80f34eeacdc6ba7e35387c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c13bc8f26b8582481bb1c8d98ec1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2b29d746a871ff7061bfef3198a3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d369072c1853d9967b631b0fdbff32b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec0474760368766a07e0082393b75c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216e23e221ef51f93211bbbb3e4e041679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bc8a2910782aa28ef03a6f49c3d29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2eb9e877d576d7d7cd730be735960681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9bb6cafcc78333759747c34bf578a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae103df20565d886bbbe3a78b1dd66a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032dfb60188ed2fe8b42e5929423d48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d7502774325610d4463566d519f2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161a6ce6e3770693cd41cab3918e8f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326e5418a43f84822016db50c0752fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d502b1b4aa170df957686e8137cdc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665b57c18a7a535a2c14f997706754c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bb81eaa72902d5ce9388d11d595f7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a684e42e82b9bc43da013df38f658691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d646fa789ce4c299f6d59aa2db7e42b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bcfa4b61a12f769eaa6ff96aefb01693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcaea5a0e6d492f3c40e0b7223764d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896c28d643d3ff1e35b957c87f1e2a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1bf72917cd0255de4e49c7410075d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04228945d9a6ee2f6e1e8e0e843ba4a2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60949f4762afaa68a289b300d9bf426698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db5db52759c0b95d5aaa7ace31b048699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f294720bb4326b07210393a6977ab5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51a919a70c7347b117e52d4f5e2e5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504324dc6b5b9e738c2c57d1e474bfe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124f51b9d3ff8f5a9136744aadcbaa5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3474a991bd0eb84a87a30896af6df34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ed85311b3b4ac8805ec9efb5b9ffc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee21901d5545c3a38da180510c1ae8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303232e251ac4c44ac0b8ad8164580c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82498f90ba49eee00e35c9aeff706af4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570e83e0ecc5b2013843d5dad9a9bfd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602fc23f9f12cfa9f258728668985df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b354296b15e2af7b7ab03b7cc92b687711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a5d34c40919d3578e1e41bc7ef453712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e15375b672dbfd6a30d0790d92dfb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff2fd4babfa61829475e39b52d3d60714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335335de4b8c726e173b00b5ac8f97bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c18e7a638df1b1806297a87ae504b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b994f20e208a768f48f5eb14937b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07886cfe7117339bf738472137615638718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989f02567bceba68c48dc4e193ca7ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7272796d48be64f81d509147f23b4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988d9470c11ebef3d6acb8fde8cf293721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af227d9032e2a9729d3e0dcac4c94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9dcafd39aee83710b42b095acc989723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e94a5785e408018408dca48358b80724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c86db4ea1ebd93ac5ef2d7e6f9bcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e258ff0ed9b3bef3cefb256be5f18726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9570f7bc54a70cf4c6ba629baa627727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedc5e1505efe99f784e0e91c6b44bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d029954246869814a8479ed4ec36d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25473e3f3a7e1ad4bf1f74aa69d7bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff9f90a880e898b244b13102516971731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102baa66806796c7ce0c9083f4b420d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f5000afba4a6315508af3f9db655b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fd9730905cd70a77ec90d9d2140f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf5783e35abea85f907be6b57f511f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06684c1c60d8908736a117da9ee1fb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0796dcd250f7a82281e50270143050737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064af78ed79931da94111ef32c80dab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff265b8f0f65714f141be33727f16b28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaca188dbb0d214dbfe2ed340ffee1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efe74468a4e77a4896373dafb8f085741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f5574103483a43347a4102e0d6556742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeee522e425d1090f3dfb6a221a6d78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffba196c3f8b836856fe8ab082965c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1087cbe8e54f304984adcfbd76d14745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf2db890640a55ec685e2189df20e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958272a2b6f5a37fae57853a77450b6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419dec290d162b9b4025e27ab4cb19c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c2d9606cc64eaed17783156ad541f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e79d3af1d494ceeb46fe7bff2d6f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dce1c13c75d1fabfd808139630b801751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ee4925c4421370a18556bd866b5cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59086a32eb72d8fdd8867bd7ad2efc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c6faf7d168b283d3f2708ae7daa05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88561840fd202b9c5d2c79655e4a762755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a09ae0260ec4618467b8d8679b75ca756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ff9d2334ad88d4531a357d54d8abf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb295dbe301393c43981053831bc1f5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3955e30b725f32bce16413ab78c9d46759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1755b9cb4ed1c2df655d7ccbd018f641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5eb4e193c4689333f80e1bf1a18822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1222fb3b413c595eba2f8ca12520493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516e499bcb47c4455bf35f7ce838b854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45dabfd719a441429242991d2beb3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de02f09fc3ad2e4939d108b84b0ea16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89003a1a804c9dcd34b96dd8a4ca9cea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efeb82e8c941abd8d53e26d998241838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603951068d7e99356d3d9aeba4ba9b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f2338121a10f9996824153fdf4b2510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2ce08e17a7ff68c529564ca9c8f9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698febdf9f59d7dfcb9748cd9d90221512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24732fd7b2405f9b7348e4288d6dae1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edff7449ea8c29ec723432da282d42614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dad1cfa13a477a84eeb716c616fff215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1628b381832b98be69f1462bd1633f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46226777175120bc1c4d6a78ae899b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314ea7f0da9f457877ae6b51b66ebe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1d577e6af70a02daa4a6ec8cea77619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae3d1314b1e544dc7811df2d06cf2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f4269a9eed80cf432a32b3e618c5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ffefd0045f90de2db039b043321cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d638b1e4764b75ad3625b2c5036d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6a103908d5a2884a25b79599c4fab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bd36e0b315818de37809dac09032a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac319e70631cf77ab2721ca2f24f6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb843ad0ba93d0108670ae5f357a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a176cb6c8bc8677208d94ee49ba54028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e850b44750d462211df549415ce4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42768c186d6f00dfb62a8b683653ec3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e34745d44a261414a6f998adbe44c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91945c3e270f54bccdfe3b392a967a2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bab33cedfdee20bb99e69eb19a50b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cb55f70a7d480605241b321a60b3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e11d5cb7b12fff827b76096f370f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069d195b0d4423a48c1bd741461c7ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d28457ef2d59afc00c0fcaddf3aee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba147a5b0654903564c34903ba8580838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bd3e4c8323b5e7342d89b6701239039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59122c3106a30a501906e01b87183b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d816dcefbdf06c50a049f6b4e4bc7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552de0071614f840459fa13346169b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182683f4a5bfbc35f10a97a368f196643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be36cd53d9cbd36b8d010547cd24e2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e469e5695a8cb504c08bd35495fc06445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24321a3d1f1a5a725596421781ce83e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304ea3a42f212e1349ef894d9b714c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256b5d35016f197dfaad8ffebb19c7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a8575122ba804083d7a7f48b3555549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b942c7c3e1ffe7a5e58a750933b5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ae99f227fea97253718be3a53a91d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa386d2857e9985d971e80781273b0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71da8c1b5c5676e143caa86d65f440553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84a617dc2eda88e456d7e4cf01a86654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2572765428fbdd8def5531ab2cd5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cf03ae242979bbf73f0e27ff4c97556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600ba0c5450b2be60f9c3877ee1c3e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb52dfeb5f7de273833204e6d0bbcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f834b24ae76dc78b8249703f72c9b1259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816f47dd4a72b9a03a9f1f9662a533160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4383f5ee39cbad5f7b62eb3e478b6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4df2158fb1e06ebf57a31128966e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22bb8ae890f2e6b3e9ba7d6faa747c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a2858aba2388ffb8d3e3be0b4efd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78c1bf77955a3aaee571a981157c9965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d847f46ed46058f4e22222b66093066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a457d9c4692e49de1c08ac0f03b14067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40181d58951e5e2f0deec13b5d25e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1bbb97e377f49bbbdc692a9aa2ef369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a16dbb093050bb45b18d7bb8fa56270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e038dc18b8f82f9b44f45fc0b0ff871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42202a57bb04f9dec790d9a10c224fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfab31277397afd2902cc4a82a709f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c9f4434161b52c2ecc23142b067b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03878aa3dbee625af7714de9f2a559ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ebac57bf1df31592c4cdd0ba7445e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241c9189a71b3f939facaaca8bde86877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda693ec075048a9883ff6df4fbdbb1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361038784c0719650c2dde83edd1c8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87869937029ef0cdeb0e0f6e3a0b6df580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c7cb246fed1b81f61104185cd9a1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef22a70566b288aae9fcd23dc23bbc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa69a24b1e9be02aadb8f12fa1007483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a125b733f3e447827a37356e22cbb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f272eff4d70af20fbae0969f775b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916717b4b012afcec578c8200a5a525086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319abe1eaf1695a25eb6303d5b03b3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ff09b8a5769d06096d8ad589ea0fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64061eee8ee9f26b919f05ab14034889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302497cffc8de1abce5b0dc2a24f93990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bc923c85066c9698a38b15d6327dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb85429d6fddea255dafb11b081df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b9f07ec3a82d4414062c0d3c7216f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40ed0e7294f8da8fedbf0f0caaa99f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0897214e916c4d133acbcbe8af8db5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb738caf1f2226cae10fecede5a61696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae5ef5af1b79723e72fc3cef60069d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcebb1dc25708338d1913ff3f5dc09098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108af6f771a7c9c7890ce48c73857a6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293060b5e80932fa3c59f039d33df77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e941788f53d1b1fe2ea6c43041326e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53655a89a855fa0092172dbfdf1122102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe8613a7229863ed53975be8ed05e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f18f7655f2b7e9937055cecbd00500104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7a174268da9a36bbecd91f072f146105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a04c94e9ed1ce79674ad0c4aa93da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fd03317fc347319dd758e5e0c8c73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a07f8b56e2737e5588f262682fcd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba472c69715a91b06e1eace1cbfbea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c87dfcd59a4e6d8943f4c3aec3953a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2494bab7e566a507b098a5155714a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b31e06d1cce87920cb87b91e0ba8f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db0ae73dcb3e14fd07a0afd06de459113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13c723ab0a752b319cad3451bd7f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bedf440e698c44263221f07b5d3f75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14991b8db606803ba146022c5e23c9e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7954975f535f4d4eaf6bf4b684832f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411e6d055500450abcbbedb9f85486b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1d0584900d3434ad7e8c7d5ca4e1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afe53a9143510e720d72a0ff718c8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d255a234330a0935590d550e506323121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f251b24d7db2024b0866d234b2dbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae880bd290a74c04776dda4892b5a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f6f7466634b8cd0eb42bd31ee3c1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74de901aacc0cbe19e8ef402536caa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325ff6e42febb13aedc591dd53ed1ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea7134778a181d92044fd8efe3bf3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bdb979ac321d591f20b5997720c4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15599b2868180954e19b34ccc94e21a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7cf4847f59e9f140bcb1c880173ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300876c771d3643b1e3c252b01a4ca0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b91336db4564eb2d1342d7217c115132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c20c433a33eca49ae15d3ccd46cbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcbd2d871082dd8496b89ffcb83919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2b03456f9ae5640081e3f58d3f37f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755c073b3ba541d939da778a7d6729e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379796daf8563c56524e242a74da6a48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f981395aae87affed4e2ae68ddbcc2a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ddac685565aa7b7eb5a2a6d127af1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d344dd79c165b86e51f7f0b9caadf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fc113de1d7400f955fe65e5748672141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886eeec590f85c78ac771c1204daa1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af97feb6c69e32b479a060bcffdec98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f798da4fc08788934d0196c90cc3c72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afe1ba333639acbc5ac627df3f4ab6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b37589bdd92cbd087ba9af16f034f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a5488f3e4cdaab1df08b35200f2f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3152201e14bb4a0ec39f70dbf8cb6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73108795b9586cb5feab3135812c53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fb5aed1c4a327fde9a2f5bd20f91e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc4a7728b5584ea2eefd68a2e23261151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6ae9405f4a379f4e1a29f0ba44c3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739360ce2601accd47305e71b33537ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a0dc9e9215b9c9aabe7ea8f17402f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75903c8b939778d5ec2f054beebca178155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50d05b236e97a24d240ba2091575c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc11a410493398db6a3579617f0b72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857115513d2ef0d97028910943f058c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761828ee906e4c020bfd4a3d88e3cb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910896ab05ab943c0010888a4355db70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49886d9c3f8c2111819c62ee3c8d0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f1b228b86fa3ea5c5bd60b8b0a70f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe85fe99c2fcd441f9f4451c7cf5873163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6328454a25288e9cddf69fafa79cfa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46c9ae2d0bd6c625805d57dd7e5e83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94624afb6e7e5cc754a92e950b46ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e81a0e5690e31dba0d4346f7177e1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497450c8a941ad33fc31cb51f403672168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861367e2cbc2a1bcdb09f85faa886ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd088ee90e0d283dd0d0dc4f73763df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc6390f51f179c57667268cbe20670171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54bf73549ac8004e6e3439e6a5caa1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea75ada86cbc20ff67dab533e5c7e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622125000c5a148a8633f9e93fcff843174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71480835471b43d5bd6b6c94f90250175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c830ccdc029dda5b59ae2c79be54199176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14a73e74324610f5ce7acd6ae611bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f716418b481e4d90d6a543c4345e88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4456ebded1e7c26f1fbefcfb8d274179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b800d518c548cdeb8d2f9f69fe04d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2c8ab2b592e247e977b2c2917ca40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0bf10cec27490718117fbf4db063b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51f717c2f4c404ab1f19b91854e90f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9afbd61b24e0d7e9e839ca8a7da92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5002d3d279acebd8131b1d515d6107185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1316479c938451ee7f3bc35d128ab58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b4c42bd059fe30a5b23cefe7d22ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d92b63c8bae0e3414b42cd6b36e47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3286c6bf91d9e9c3f88cf7b2587746189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fda9c2e55014ec72dc6dfe74f359d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3089d200f6f56853751cbc7c7e7672191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae86a44188cfe1844b609ea74bda04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bc2af0c781a24c94a1cb0cbc43ce1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f43b0fbf4fdb61d738cdc564018b58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d87f693c3d8c46702655566a2f680195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a0f2e73e59af5c07a0cffe343043b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe7c8449d96fb5a76079e06cf86af5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aec87b5ca18b075f36eea3a32db15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5e7be18fb3a82769d85324c665216199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8518be430f51bc80de2827056941d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bdc08aa579a737b86cdd7157fee9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd07af05ffef0014de0ad62357ed15f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1694ea0d6a8f41de439e0188e8616c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3302f0a89953dbd80dc1a7239e1d525204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056e12d301c2ffc36479e84faf497cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff830078cb4801d6525f9477d6fb7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385bd2ff7f9366e061e8c31ea5dd5f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af772a504d8211d82b3f49acdc4d3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c7434256e7dd27f964f81bb1d2c42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e884f2c2a8d8c14b24d96e38803bad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896480d7d653a9f4340ca6c660fcdc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65f3eacb39dbba9b607c67b7df32ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae049300bd8f08172df68d9b6594e35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d09cd652aeb63abd59a50a2f54707214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516d31e0fd5cfa20539041905cb0887215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aa39644a27c2247b70edddc754549216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a703bf76c5e8ab0ed410c7f30881ff8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb705a9232d219cab56c29a829bb95f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993907a3e472a53367a3b571059dd19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ff45f73726e987697fa8b93680dd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afe0b5c048225a0f608fd13ac14ee6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3875d259d03992f76e7a7e208d0a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce67d19239b07769cf22c7a34f8beae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2785a06ed2fa2f2778ffdcabf34a99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679e858fba4dfcb6a0112e963132f2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c12bd487914637f43fe4cb54e53f44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb1e94369bb48a893d596b68aa9890227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7e98073438b7febe1657bedd6af97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b52f59b44929d9bb050fe4ed05437229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137f6eb651ee6e0e758c9ec98d3e564230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afaba6690627d74ee3784ca76c34d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6eea8cd16c3e094b76d4cfed3cc82232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235021b9f18f674ed1f38fedadae958233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7ad23981faefd7b29cdf0b3f0b4f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f150b55877a3a861829e3f829859a92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7089d02dc498808592a25e8478c5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12404f76e04732f4fc1d2152be3bdfd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05793b4ee8a18e3c4c477019bdb98798238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ac15bc45181713b6a8671ea4b6b87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c05218a7cea3fb4915acb75f64c644240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636176a0113422c2f63c7397f566580241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ccbe4e8a6372fdab0929888dabe52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76135f804d8eeabd6a628da9d40634243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bdcab09d2aae64c285986810eb85c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e67bf8adae669d0bb11c14f2d78ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dce8a2563c8cd40ce65f3f07eefd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c40cedeedb9f94e90b2d2eef0af71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa860701bfaa8be799efaf863d516b52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49db45a2415c404138ae0ecbad995e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a0a01e410e99dfd3ac8bf95070526250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c4e2cc62421fe48b41ff3adf6dbfc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c57b94cd44a392f1a4c50fdf040fa8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6e34dcceea80a766d905fb57fa5e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f37a9fab86559097bd1c7a0aa1ea1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988800f683453297d3546ee0922dad0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb215e4f3bdcb64761c784c6243044c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05739367ef1f53474025aa4f4ae43183257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25c7e143bce243aee91ddf39887582258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f542feb69b65156f89ffd8045d3f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2590ab1d1d3196ec78a9c4b57e7b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d33078514df9cbe1a85c824bcb6a1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcd15ab3290474b5c5b85c1d1acdaa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be57c4867a762f24bb6ed39634da0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c61a21199e34911b2b7af58b43a430264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8137339916c41d39b9c9277c63762fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ebcb369e1a3b93b4a48eededb7007266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d938c04868b0eb25abd10c3c06d5727267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668463fc32ab851d2aec95ce031cfce2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6050e04d9a4a4179cbe9db03b45aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6639677c366511c212acf2dfa73db3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235257dc60d1a8c989e1865d7b4031a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c04763e358c2d9234078e8036d232272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a36d5d5dd7fbad6600fe75448f168273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc30f1c3470a60cf40af73f466c4d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a635dd0baf0921f10c12b9d4b03eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ade01aabf4113ecc9dad41319b5e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3541a0219bd522d7b4765c60a85d52f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3da5ff60ef861a2f464ce4fc5f9f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537f9b2491992b14423bb74b757e49f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fdd9dfe2cb219609075654ffbb9b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99029b0f82aae573585b744800d8578b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2c25d8c200893a0027944bd291c5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50b308dfc4c97a4bcef3917ecdbc54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128e11a43b8269982b4b3d97f6793a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbd2de4eecb49816134c2fba86b2cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f069361209b79a18ab560b5a74e81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356050544247220308eb6b8d2954c92d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c9221b47cd66940deb529de71c35f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2a2b2d350deb7c822cec385087377289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1760fbeeeb37c9060dc632f1129833290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b474109801b522f8189e4c70e131b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7219d42c8a69dceae9a922381cd3ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e4832e4b687de80eb43ef6780a4e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb6faed189b74a873c1eff8e79a42a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16faf0f94f2b155d7870d8b349525695295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8908e8fd8c40ec8b3ebf99260b363b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c3774a3c4dda168461b001ac637af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8be4f987a46765644d9c5d5f4b58e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e4ffb8cbc397e12f2b634e058137f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531032fdb0bdf7393892cb07e584a80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5a58f8023d2c9759c29ff57239b1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a2ce0e2499fb9f11bdad7822f6c93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3563bd255b71f42224cceb73864fd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22f291bc77e9f29bdd6eaac6ec9633304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d39081c78c4db9a3d38bb8ac2b1111305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f61c313857ec263064820339357e09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11ff8d7ba4229fdab95c15d8302245307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb987cb6f63bf325fc7d7c85d7a3fd47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4247c9e67b9b509e828b7679cb1d767309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166903db564c02b1871fd8f0839dae5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4a8b614525d2123c65edba7e99db2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d895a8f8a752c02f934861ab72cae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79ccfd961c2bc81d0e47d0055bfb21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134731dd3d417acd4678c34d10b127f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a991ff62446931a30815a9ea5d8b19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd893f7d6ec3a0e8ff049f2dc310ab7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed94cc72e52ef41bc3b35b1e8e56ba0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9346b4611dba6cc22d0fa531da8573f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff0a9a2962cbbfaea1ae857dcf39a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4f6af2e3b6b9f8034599f54146c38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f6b2de76fbbc8604eb707ccbdce26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938b433a7ac2533287ca0e13c62da5d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff03e79470a9348a3b228d8d74821323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164596452925c1d6c68fb66b78e0f3ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c41775ab912a19c63e6ceae76235d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01620a8f7d7bd5b9faf82aa7c9da28a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f2414dbe935292ad0d1316776b2a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06cd7dd17f7993ed77e56715f3ed6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b88b81c0a04ecdee456a1327999529329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156abc257e5a0dd81023f312c1ca11b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fecd6394a0e8a9f1387914884c6713331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3f33111fd924e4c0d3f5c6fc47bde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8302e90a58bb187ab8d83be1be7c31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc890670de4fef642839beb562a6d95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a932beffc947bd498895d1d99b7795335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19a78bf57da201620c0fdf6d7c1592336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bccb07d8893ce85f3267b069dd7d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c914200dc175d3ebb54b32e59c902338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936126379c8f8dcffbfd8ae38cc1833339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59414b88c8e03ee0030a5f8e7b303d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868141b408e0fb274b0ba78005a5370341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3105a5a2b821c3794482d9dbb7cfd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83ad41c321ac0030532d6b15a6c329343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6c3293040fe42ebe5d268c67e62ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca32517e2750840f81b5b3110de54a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d5b2c9f6d28ba88783fb615410f74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd12d64412f7bd9ca6f13e4d9439db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c92b678ec1f2109eee80b29ae42d7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ac0a9eff3d1a7c6a9307f4397081e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e929dbb839de1291fae3bcd74997a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5b3df0c4d86d188d35bcf49102b03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702ead1596900a0e2a30d87bbdd9ef4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90295847ebb770d336e6c5d8bfc335a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d7b0b5a97263074db1647907b724e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c971a7b9470cc23bebb2d163d3d6058355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469077e790e2fba839d34102f3d149ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff7916ce124cc3a0a897afb43cfe64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cce813abc2e6e5dfb7a5c3cce3ba3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdf04f874c6d2f329fa53d2fb0073a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec4b5770a2ecc18d040b329ed41764360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7572d7f966015ff8cef8c8ca609e162361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b445365d72635f5cb8c48e7ab3d70b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f232e8d88bfb99cab4cf487a0113363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e2b2a65161c354b1780acfed39c0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa73502bd8d3d570ce29e2e9a976ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321bd18a14190a1154f456c61b14162366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4b2c6e85e6e6fe5b7f9f1f411abf4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b49c74e219e4b30ebced2f0beda5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bf25f5b222a310d459dc1a89460fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e04d00895ac77358a12d8721b4354370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac35fbe6403cefd0183322f55eede3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701e953f2f81580a26b7e034c893308372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba360c078dbd695caae406d150429151373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361ad6deb16b933e0f5614332dd4520374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dad222b78a03781b147bf719c6dbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be12755110f3fa544530fc971b721376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89f1fb05579b5627a949f2e2d8f735377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208f6f8cfb94e066c46e66643c794a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7412cf20275900feb3a257da7d62b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17083c78c78a142c22d4b5f1490c9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad62b1e46505c4cec4085e14b260ef5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db3a52981ba454c003ec1c41d4a6c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f9cf145b70905784d4e7f2341203f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124352473c0150c91b35992c0124d2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd92e2e976c5fbdcbea2cc2143afac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b94fd0bfbcd67aa5a2468e45948480386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd55c7e56f5e90760939e955b06ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569dbbdef9a649e0c87df4ef4da90dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea251450a8313b7935918210c26249389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfe03ca0fbff8e9483004ead1eff66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7848eb352e432958f7f97438107ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add7fb0027301b051fe361f6b765aee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df0c7322f2851b23143a4bf75b357f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81240a3852b2556af3c16a0ada6e050394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461aa5a0b74358e5a4068bbb7e2b25c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49565ecec566dd13d5a42ca404d32c96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9cb85d9dba2f335d2023f9d0adb66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58824cf11458fc67a60fa4f2c3fe51c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91c24ec50d6bbd60e215040b212359399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f2c27830d94002ddde9fc71da904a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8383491ae806d26199116491dc4c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cd354a243a1b57f27714bda1fcad8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890efa9b7e5f768c67e6699108290f27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f47e78d799f9a47384c39ee8905922404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53747fa1f261205647ae17cdec64ba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b60e4ee1ee47fd7e9190de04f991ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a453ae33953c4f6a19078f3eed16f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b94fea38d1cda1f2492f6bf271eccc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf1422e7d18cc4f25c1a55902d9736409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645520c1c52bebb740ba5bcdecdbd491410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd395d72e3728e58ae80833aaa960e4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb33540c9203e7ac0ca60e047541cae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5c7d204cf6c9e80f6bdd75fb5e6d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeda9d877cb56f26c89d29cbc093d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62ec21d1e4ed5bd04126f1341d42f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae689230b9ca1b3a4633fe4139fa4bc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d973621cecfcdac3a40c61fa63fb42417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80734a89810e220c9f0f47181553fd4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616edd714c168f10386ac067beb5930419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec840c4a12ea22e984ad168d19984010420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54832da76be0a06fec97b1d68fa9cc46421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafab6bc471ccd604bb1b28ddf41380422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cb4718c772ad850ec8aba8d6652ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4803b4f726125780ac53e8960405c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed93f70a832e9232c5ac47fd3a0659c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717f447dfdfb982e07bb5a8e799ace6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ebd75f64872ba21a94e069c4fa958427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddaefeb54884ea6c2301efb62b68e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86291fea0d10616174a2e768c6a48570429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf50b532d1b02b4331ff82e8c11120430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a5369909465f82199af81b90d51f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e7d257ae9a1b7c9fe6208196514bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39819264eddafbf6b22a6748555139433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb12598de5f64db3aee8b57a7718ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b21312fc50ef873519b2c696915af9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea65e04f2879e87c692f800b39d650a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714c6fbd522b89f963ddab5318b0ca5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37557dbbec1f00d57e0798bbac6a5f77438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1193d02f674baef42c49b55a0578e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36e168c73b18168d1dfc70a68d1c0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130379a50b8d2f0850e1e941210a439441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6af4480ab556b7b61f914eaef7fe29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44189a22cb7dcf4489bbf31eefe5f4d0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a58cca6b89b9f6163a9085690782fe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e9b1caf036b01b94db6d4c3150dcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efb05c393bad6e16ae4ad888aa90ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576200e44a99607917d88cd51254aca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2843a34c0e54b6df400ae8c7af15b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f65823b6a64e58097e056596b6000449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cbd0d294410f8ff866f656da4dd9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e56dd80b83d64b18aa0973ed45d74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db6263de32346c81092432248d47d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a23758b9bd76d2533807a4bac4ddce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9dd05d96c30ac7e652ea1516a3edd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555734028fbe7b523b05ec83782aa88c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5cbccc90b9256d5d39463d764269e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b6f3b670d05da883b73da9ece53b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac669d40dbff61f2e195f2d7e62a2ed2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70493ec799eaa3de804b0bcfa49004fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03c689e4108ce670941055f972dd05460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0479f4ce7a276ace3845d2ca427359461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f3ecbf2abb7674b1fef17452c56f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5005cace64dc9e93c1f0f5761f9423463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda061cd1855fc6f661fc9dbbb96cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce0c560642e2c9a52029bf30715dfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fbd9254aa42af1458a3b8cf4307fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0340b3874798a0e21c11df6f402253467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec042599cc3c29ea03e3f1590d49f95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad087986ceff33505f1faa16fb7a7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df8128ca34da6adc0c4adb69a43827470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fa40d8c8536ecfbb6cdf5137f4b5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e767d4357f9f821a5e8b9c6543e5a0d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87674c17bf9615d505868965ba319d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219e8ad3c3802b1ebe64c71c484e8f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae03f3a6b0da482c12d8d265896a59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f7da64d8bf46dfa498122c5015f7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104cc4bd3fd29d5d59c813d600faaed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd2cdc9dde784fb4e6af78f6fb4712478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6aa6c51978e74d2ac1acf488856e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e5cf9ca57767567c4a405ab701e67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afa988c45dad8ce35f2b0e6695fa11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15618a2cb807dcadde45ca841a999361482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c783fab5956eefcefef028af86e9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3706d3e0b40c3fa63e173a5952fe809484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756beceda4097969e16a0183d62b247485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c2e307dd0e19b848542c2060c4c48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45cfc4d441ed82aecf1c7d315e7798487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4df509d97bd5b1448b42f665a477a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f941169be7c9f5bf56bdcfa1508b129489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e947b64c6a75c4e3970082dac5cb608490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7285cbf1dd4fb80f68a78fbcb2fc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242176192f54052d62e54a56d089eb82492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657919c6d7caaaafd70aad2ce8723c41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738fd465078367993943ec2adcfafbf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712a7b14bd4978163d89af3217f6792495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046ae16f8684030f58e791c2eb852dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094bed9ac47f47908ba75d80ddde6d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fc60eb0823141bb65dabbc3e16246498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5baaed898dd3405fc217b6daebf20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a94cfdd36c680cf7e803db662eea21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931894a4a0424307dc733c736475400501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4179192e8460bd2d07b04495923b30f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2500dd04286359e7cf92eb98c62331503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c05f6591ab9f1d9c7aa1e5c07bbee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61febb2eeaa52abe1f0c8a85878b404505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6b92e8bf039e577f6d73af09b848f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753b3ea07c887db9725c55a9433ff35507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b8317223c1701f0be129427c1606f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fb3434c1dd82dbb1b042019088f95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66f78a8e7a576030e4f2623e6d4f3c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43854a2adfd5f3c6747a351cee896d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690c0d672f00bef952debf195164a3c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aefec59bae56a9e137551ffe4c6456513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233cc26455827fd33f1b5ac5c5e6427514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4da75b00dab1faeb5d69ea40eba9dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c0de80f8212e4f88934eb5dd5eed3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9566fc52bedbf86c78fd9116582cd8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47480141ec83711bf7b4fc0165bad0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c30b9e4721682e3df434b2dca17ddd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322c40f1031e6adeecb7d492658dca6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c8edd9ec42b52ceac8304a1a7db1b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f409ced8d193958664518d4f10757522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688214b72167a7a19e36ca1e9cfd4eac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a754de6e08990e431c1e6c831df4538524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c6d879789ae259735743e43e68feb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca12d19437d7694926829d7d5e3953526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39765f6005627189fea18bc43eaea1e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744ac0da36188917f89515f9edec1c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32de0736e3e3ba28a33457e925792c3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e85c197d0f7fd014f540471a79351530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a85869e22aa05e9142eb44f7bbdd96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af195e7d4c908f07de2d07384b4815e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b82b01e80f70335527dce8b5b99f49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f16ec8accafbb760d681b15b668e9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce6a8fc78ad7c817d1d32c0427a423535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f487f2c5475f8a3bd7a03f05ab635d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524382f8a416e8f97ffdcde755de792537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a856e3d1db942afe95d3641802e18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc87b65ec001eec0d23f2c8e8cd4f05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787a0b34b839a558489e00ad5d12e16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf080e3c1bd51d4b2e6eb457c2b938541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e87b8e49dfbe197139efb8c90052be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081ca4ec49dbe8b5981ab99fcbe687e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec1e6b7adf906c24dcb39d7275cabe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3862abff561b711ad2d73350f5cdea3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfdd621e7cae60296c24c5e37e760a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e9e941ca64bdc51df813339b33d86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c41650f732865f295fccad030c947a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066637557999789bd69a11ff786720e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02649a0370310641216ae90492d95fb1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe6e806b78f60397d06900bf14de29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4698883203bbbc090acd07cd49e44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a93bb483c356fa0234681691c70892553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb60f9e1ba99e7233f754e757d8fdb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b827ef3366e98ea361a62a9f1c78e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1c06dda3ac402885b5e9836322baa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588793dc6cf3bfdc696362058bb96f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7b47bcf21f14a0e550886f6ea352f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513990a9c2a520ca1335563d711a204559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838ebeee8adba86abfea0c1b932b4d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446bfb6de27d34171138da1d4cb6fd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021e0d5a5f2847b2c56597b8d335cd2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c126cd76f5775aeb5402657250ce527563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a532be381904de88177f2e23f1b32a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9133780c8da8d3f74a7fab5b4af9802565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3586faf2c7e6f3e177b2f33b6247188566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4acb83953bfd64c61a7db42318cec6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c31806223bca006692c96a1b4773568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6b1d4c7717895bee99f6987154fda569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d315e4f7dd5ccbe178974367de1caf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc224a5ee08099a56270b925fbdcd92d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974425efc8d0ea97cf6a7e7278808c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76227adab12f75be7caa9fe41bfcfd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873df03abc369e27c5df103fbab4ca0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c256c4fa8515024c24096ced082e0a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f2a0a52abe26a56af4e9f6002d3ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253230e01e46816648d75b037e55e04e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbd4a2ede1e41d911e0b3edce358b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed31c72cd91b46e8b6f6f183c6a7a77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1a44214ce90d84c593b6c1695bfe1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4da8cbe63deaf5c886db1f034bb43581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8855bbaa9ca62bd392e4b04c1ab7d1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fc0368e746f62610ed2877c58c6ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fba161e31c5e50bd4946b3cd40c59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846053a115366d4bd83a635299371f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae5842a2142aa95d2dbf39bf3a3c02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1941363c406c38d08a0a2d797195fe4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab1fc10a923deb2fef4e0dc45ea976588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6491735e475b71f19e9511ad29cdec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86365b571bb105b9b08a4f08e2062456590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699553f49a9fd39dfe994a209bd40d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f07704b7e0a1455fa3fd33652f27a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a6d1b9130e9c6d970b258fb3971bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47775b2244e82f4837dffcd3d25658c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830276de4a67833b04d555422d7892c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d74cd00a6ce14dc305627fd599f16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88246b645684d19b429615b6f1cde4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ca8df7ffba5b1dc2ddee7e59c2ce3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc3a009211025d5a5e8b49c4be38a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b187e3b3ed08ddfe793d95e10414b4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09211a17767f6be28ceadb65d91252f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49443f11ae6c29009fc7ccab762d3f80602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5142261f44849fb1b3999f2d15173603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200844e76e799f4bdfaa55c0de065e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ee1afc6e6f1e5295ce26cc82e369d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f2010516ff24bfe02b9b5f018cab4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b8b8e2aa65cafa65b9d3521112d84607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680012d705a5d45766b16a876527cd69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e30986aa007b21d115a973fe26a3e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab20060353027fe3f46b6ecf0ee291610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7317ee13949b31de065f1aa35f033611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94739cd1c716b02f40069ddd986396612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d972c5ea7e663118982582d32d708a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3e7afa1a59c4070aa0ae838c5ebfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6ebc2d0ab5f7eed2c280cc023133a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364525bb593246af478eb7f6d2b6080b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d543fd84104d1fcf63a3a7f5c11e6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1990bf835f227f0a4c028266048f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039f7a37f1cf4d18577685617241ca4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac05fd0aa5784a0f3f000472fd18e83620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf67d2966e0ff7089a13b7424c1334a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7d6d7dcc67970a6982698fec6b649622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169d85be773834368177887a29fe8da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d9ca614a13e3e9683ffca595c764e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3d285921f3f58c954a7f093f2658b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082fddb00a32744135742799bbab341626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2cd34c01a14fc1f1063705ffe567f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0723cf7e00951b83ea536b9441befc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bda066bee0f030a29442657a2cd48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a12e0ccb55d4c53aeea2556de7bd59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff90a93c679d6011579b1de5d0a4d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887e96b8b9e561821fcb7d18f2acc8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17ff54fdab869e188ec9fc0dea2de3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de7dd979e89c22eb1694b5b40c9420634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b041d6c2a9a913fdffc933dd4c4801635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661223c6feea5988cf7cd7e4de75295636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff780e383b2f01e0d58ce04f06b45a8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efd7c547ebb611f0c6135e9a545506638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94effd125de91f36b7fd52911021f5b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc4ffbf90c1431581c704f3af710b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e605de7f7766bef6cbd8298dff766641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af644ab54d0f360d7ec51973c63f35642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b841be8d40577a14d2b6037658da06e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3c328f790b4e1caa7ff3b009ae2ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7aa7209f7cab4a2b2342b8c2e9e89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee61ce47b6db94b2b68964888c920646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da9c7d67dda09f4473bfa150eb9283647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23307269e0678695a90279cc51415b4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227e33d9eb734d04d03fab38fa845a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a11a66e6782b90a8bbc9278ed5ed88650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750a5716e4e6b8ec1263fbe43f26a7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7207fecc302820de0d3e8ee2c6f3e8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae30b1dab8d89c21431da7e0cbca7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67aea5d34b4a99a342a1cdb03fa054654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b4e6f3ae3033ab7a748c457adf37b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af386fb0f5cfb75164f06311f386cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7706da6ada21c325024e9e3c3945f9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c087c3e0070631825930400d2fbae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a41a591b136ce008fee23773c7e849659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd07ad3d669014d94b7248c1528a083660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33421d2dc23efd46be6d8ef4d5949ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c706e28b941ea67c4805e488481a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9921b02218acd416fff87dc6680610b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce54b7c2dc8df2448ea0e174d31c873664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcb4d1f987df45da808ffead4777da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9bd1978eb51a25b94122e148a00b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c0ba3da446f1bd9affdd29ebba666667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48733c84a3151e7c73e22709ba52bdc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98519cb98ba1995df3b6801607f19714669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ac43d1f6b3da33acef13e37ff87e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e5588d717c51638c774b44046ac11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b393b770f096455db227d739376bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c3df4aa0c05eaae6493f3d6aebbe2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef5ff3eadcf3b447d98a3891e62be9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b5375f33abbfb268f9b0b28f8af2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fe84d6741931de6f0956ca4c6b98e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3794ea7dae046cee0ccaab161ac7b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e83ec2c946d3f7cf75385635aa51d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d01231f3e4f5bd639d74824d26bdab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed3a8b84cc1c176c54cf9937f0ed3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a735a329cb7b71bbe4321bad10fbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899a9cc52fc06dbfda65bc0c6adf343682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100c821f440b569dc28581525e36155683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd11b27e084a8aa2fffdbf8c14505d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868d67ce132003202c32dd07184843d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc286b9446c61f2b7735f45ceb2c63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf250e8b3cacceb1bd00e4a3b5601d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f555fd6db87ec1def02b892b51b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a480101c93a65faabb186a8aec31a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33567172674e52b1e4d65a341840b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1541fff6ca830f4365fa2bc14e53a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b9fe9c4b68db92cc85b68b77fa53d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21ade340c70afe81d04ee3a39b9f5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac30270aebab1a7a507fe70da8858ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5b74c9b1e750ee8677bb513c96aa5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11e59181e9e7c93a2cdd790522050a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a00f48e465586c41723a67641f6070697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38582a75ac005751eead89e0bf625768698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e46e406517db62607edbaefe0ff92c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9914f23621699afc7f2ec88f21cc516700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14912b01a1a2c7e33a01e8dedb0688701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce29ffb96822bff8880459bc338077702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b625d7ef26d526ea46a4a4b5571c8b0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c49fd86fb5d16add9cf3172cd10f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b04fcbd1a5ac2b8a50bb9a6daa5d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f96f16bdb09a850bd41e60083334d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3c208c9b6ddcca891539fd276c4a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a61560c3dad82591df23f022e6cbbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a221b40e894395af63f4badac9fdd70709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd121681ca053023ba8a8b9e1a72f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520112bff7688bc8d7b22d53592ba27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c4234a742c853dfcb361f9be484b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a760856d754a006a53d0bbec8ee8f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95cf3a4067e6fa54cefde790773a22714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17803846c0c3a9ed1fb0e04358d419715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ae46a028cfd67c54bafd12993509c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936260fd1805096f3c25cc500fc80a8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf27476acd33d976fe54fd16dbe6ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1a7d4532605bd375114f85ff31d93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8b2b7742f41a9bf90b471c0e0a1b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2124133310becd25462d3d1ad6de9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7a76e0cce92c3194be19600c7fe63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954ddb11645ac3919c9fd14b8547f79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796c49405bcceaa9e1efb0494562156724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb8b7ef0f8af81e113eaf4d3bc7e5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca247a180e1768cbbd43b187206528726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32aebf6fba30661ba4bda3818a6c60727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af2b7fec5f4d2cac6a2edf8cad79c7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de1fbd4d7ebc24a3b6b061bd48ac7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17444fbfba3f981719daec323b3deb83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa2fc50d2e140c799bfa457ca66dff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30429488a05c133a8e853d1c2bec47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812c36314c10582722cd04b0ee68838733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520322dbd0a1a04375d684feabf55e0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231cebb0ebc3092a215adfa7d3cbfd9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b30b656320504b9b2e459165cf342e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801198c5b8232aa58185ab1212f9494737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d834b34a1e4b4912b4bcfbf0f167e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89629c4db7aaad65c0b3035a2d7eac40739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146a7096c4ba86cc2ca9857ab9b28c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea4df495715f8e484521dec4c1c353741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbd3da5910ee50eb517fbbba7ed166742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f87e8a2298d9f7f871876bf810e24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e718e881bd7029a5f160c12a99d9497744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0824755b1eb8329d8d108e8008958745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b346742044f46824bbc4b5c1673394a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6644f5ed6da65d8719682318b34104747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be149df1c411e1ab1820b8b0b8298b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03ec983ccfa4219c50ab6409519a38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118cb27d5db1cb63154201436e7f89b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823d899b2d49b1ae81fd8a823bd9f57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0fc9838800ed4e78662b5050aa25e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b9ef5dc655a1a98e5ef224082e7df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed198b7f53987fce471a6427789e42754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4fb28fe0c2780730468fecabc9e15755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee94728862f0a32a46a3469764fe002756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979641fbf8e4e691e8b1bae78146a9d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286fa0fc402f1ba1f2d31218ddbadd1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38951485124d54bb836c600124536c3f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>