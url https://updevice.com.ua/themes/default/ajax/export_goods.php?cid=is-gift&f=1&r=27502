--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691e6ee1fae48f0428a406352f34551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766a1f46adc0be66b7e46505e0cd5c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13a2083434bbae1c854e4f1ffa07c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f813f9f0bcd703a7a5886a7af2af1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4761e0b1c36fbe53a9fb0e826fc1145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74499988216f0f203be730d5ed5b437c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a809bccc3fe04c17a253846a4872e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ade79c9dcaf566000f14053d387c728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ce6ef5c375229006ccfabda2af1e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd1eafc796bd6fdc8189dd4a0bcc6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f96ab021cd99ee1c662a0c604b64e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771611b596e0918107d550cd1ba55cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fc57061f5ffc017411d02caede62813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bd3ad7555f5415f45a9c78eb680c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f27cfb3d7cbe68401fc2778db6f2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fba4fcddea2b2f17e06d24a34d92216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23f842955c04ed116150ab6362b66317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5383f77db7e7d620a495a48a0c4df418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaebcef5eff72394366c243106241b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe912f813709087ec6e5933420bc820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae3c1e974624804860f99f3928f03621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0ad35df08802830765aad5a4537e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6499e748026b99cbaff4c0957464d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f34c3c3975ef5bc660d9a2320a82ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c2b99c232fb505b024b08c5cc460825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bca9aadc67c76b2b2e93967c210d1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435e4e1a21b4842b99d1f91807951c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568a748e94d82a7c791eee887b0d9128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39dd940d941ab22333089ac1723e0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc532a3eb3aab8099930f4a41ba6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56131405e9adfeae8c834c80a545d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89ba56e18e12bd888c9646ff4bc95632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc960dcafcf2b2c38e9d0d2f20a5d34633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38596b417a64fa07c42285df280fda3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f162187d95010d6b646a97d60997335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75cba68f435fe8d92a670535a2e1ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120b05721b7266c222a0fd666fbb7c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d1651dcfceef2e657a1c8a5951c4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75165f8b2a1c051d747b1dc8ee13bd6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc84a2d24de3aba2b9bb446cb240f0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52853196b0d2f3fd742b84a31c06e30141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55523936c70ba9d8b23af30cd1d031fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c873ad44e8f9f69f2c6f4b823cfa9ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791cab22a0037a4966b1c40720d52cc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565843cc3c6754a2c326665dd77e11945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0f0e649c148bb603abb9c63c0ec1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80746c49e77868188b7c6583a4a21d7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344081198781e249e7fe948b835b7e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42e828a92970bf5a8d0ea96d82b51f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b5d3e1346cb2b98dbd99ce5f768650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba45efdb25829c4e4b98012496850e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadec3e064fa10982e6787a5d18b991b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b398e4cd7c61d3652bfe8231dcbc0a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f3cc0bf11c4c18737ad67161f702354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9f9964ed7ce7d3eb8545029051d3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2be9758899572e0897a7b68827d0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610696385b900eb635b80f132ead95f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96aef806300ade15e51bd2d1aab94b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca622ae395976bee0ed3e4947e0b2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c98bd821e6f1ba815085adfda8d3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b6633733f5cecfa476577ae700f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc98a346efbfcc36e0830b2e48409062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b0c85da0a4d578231cb4f78b6cbd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d49d1a11d264b7b94728e8ae33234b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee7d524b111f183d59264459d3829465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015524d8f1e51db679e7ee90f6dabb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36c9d1b958dbfda08c19f3fe6f1d0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fe682bd8b0f9196fdbb2a1fa92a8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1562645c37a88c1731293e5773c9e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc3a7499d16e39a77e1c1d0390ecde70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23e853890881b8ee18db64ceb6aa9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbed082945efedb35afc22404db33de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b549f8002d91f4fc163b1b6063622373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4415a3efa4f83713064cc225e50fb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc82ac6aaedc03ee6b9babb3b8988fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af1ef7b04ef2dc8be6a229c80fa0b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79769f36526920e33cfc7d1d9e44839d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a820b52f03320e9af27dc62d0d5a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce896d02493ddeb0e3e9feeb223a005b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6356c2d38ec5244f425473a7c6cd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ebec19b3f9c8e03f09581e68080e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291c61cf4ea9984b6b67319127728f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a9bf698f2c63a93bc815ad7cebed783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde34a96749bb666cf19d81065a22cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaf23c31e0e07555cb801b1f0b6f0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093a7feb0ce77e4c6f68244c36b7ea486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a686cbd059fc338fd80dbc00372707b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900ebd324a7cb9f768a46c18b1fdb2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0c3f5fad68b8444c9786dc3bc18d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd0a724358228e83c3297fc366373b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eef83806be7572754d864f6459d4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef79a8ebadf7651f0c99a08eec28a9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7881f0635cfbec222624d9011c67b1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d082bfd215ddec430971942bc3786394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495f690577ad40ebacb08a52368af4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba4a63bbbbb0e213f811b87183e3a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197c5a945ab082be135665ab418431897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54f8f4d0956f2463aa7da4d418f82e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a460cad55c0d0877747718be64253d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b992a11da94b1f101e55aba78134a79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17753db0c506e9f7ad3948965b5d62a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf048f0148a1043f1cb75e6ffc9c58d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62126b20f4434f9e408452d12ea715103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb22ceca943b2f8ba263992a1ebcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82c2cfff24ece4477a3a5aba385e5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081028fe52707d1f5f03e5f12d6c90f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1d1e740d7740399286bec3a9ad76f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de6c8466356740768f129b8dfc6a01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efca188efcdd6ce20d587fd8972f88b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59105c20f9fe7b781487341814b05514110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7c277c5c19161df136678939d1ff9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117ee4b8c333fcc2d96553a276ed33e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb3b55f11b17b8111bb0df238971b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5a2ea497210df2d6e33e9a7e3e87a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755718ac5a4270eb5f8010d7203bb0fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418242160cdacc0837b68ba809290413116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a256a7e99db7b70ee6241bc8f1599117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0964090ff8ca9e785c57210482c93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb3f889c630d4db5cc7c9ac34bf618119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402caa12f1b2cbc1f3617ae5bfe410c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2c68f4410a9bf52813d07449ce021121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20373753ecca4231fab855595aec9d09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147f1be9ca44753bf04446a188574da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2983e5dcd45ae71160bf6565b0d0d34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb73abee3bc16fd70bd6df51fe515c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877d7fcec1fe6e5d97f5e5926303e80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2da9cfcaad59554349ff62a4a3c3fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932d3bc715fdc8add7387cae9a087c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478031ce0191dae915efdc1e1443c4ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfad9a5c827de2497f6dd692bac00c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6181e7c038447926fe458f4544cb5f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2dddda046703c8c1f6b56a0a4d2b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b834163de6df55d927ceea87d2a4eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bfe806e8f43517111f798a234f965134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8aa06818d2df588b3c1eab477d06c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaaaa3bda2266a7191c290b28b73cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110efe8295d812948712a51119f6a7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955c0a218afdd919c61e8a20213c11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b24addc345e5f0b4b669a5d498f4d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844f7f07839d21a28aec7832a449055140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7172eb48bba9365b324d9fb5a76dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ebaf591ae73e54e0ac54c0962c3d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a0bba9f7bd5e178e5e997c85888e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e67d4df66062c3ee343517df308696144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e4e0287e71185d4492d50af5d2631145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ea1600cac1698efe2ebe9a385c686146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879f7695ecb2285479638805776c258147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf9970fccb7454ca84d59d8968a4c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b2f6376dd1969ee4ff198d7a04277149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25650779fead2c9711210128e71a4967150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8491a059bba65091e7c20b4fce915151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583fe0652b88d38f09e5b1d37692f36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64de6bbc06a0bd13428919fababb98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51259d667f6d2b695e0da09771c5fa6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c55e6e246b449eb093f610d75c165155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0508f197a6ec651cb305d2be03b5fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbd841ad69659fb0fa08b67750cfa9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458f5ddbae7548e9e187e73e560271e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861838565769a4598c2c2d480ed29383159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e15f31e9733ab06c02e136757637f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9593f704faadb7d0f76ad564798294161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10316171fa7a5cf08089dad6c9a80a48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d83501d8d8386c351761f004fb6dc0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d44501e2c8bfbb37dd1d428935e34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce64f7625eb3bf3e4dfe717c26983f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff55ed766a501ed8916e21872b620d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da837894b2ba11f2fb808d368748faf9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fecc5f55f61bc4ec4389a42eb9ae2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7138f67ac53b337ebaab980b8db620c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f00ca2f37c9965fc61b4646951500170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fb4b9157444d1015767c1b3d44c87171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dedba06f51bc668f122e4e86e577b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47c6dad3a3321ae40060e82d2db8a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d86694d8c57feac202092d8c5eac2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d7647a599fef12b1ad7ffc7ed89d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898420896372ec9a9ce20eabbec5f92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5879738364b073dfecb435240eab1f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c0c42c494a6943fdb184f9c96b957178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf21e573309da534f0535501971b18b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57843ebb315301a0a4df0a1a3c345f77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e8e273db25fcbaf5d287c8726bf9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48c28b40821f04cefd2cd4d2c30c80182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331929067655abbc50fa756f44817db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0a82197b37f1ee58ad99b4ec69b72184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0af217436921d7a0a65daf8f30a8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0f930fe6f71db1fabbac537f55e1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c1c7ad37463727227b3aaf5afdf79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d78d290a8e388d18767944ad03b30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067821c8b1110734fec80a609f3c2ec9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe6b82f285bb66eb28a366e25d4253190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c4f811c700a9e3b4cb8c3554db7e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8320828071eb76ed3dc79c30db8e97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7575c4df1982009b29552a7274319193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c83c7864bd2f90d967a436ae4f17f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad59b5c7c5eadc64b8161c355afd3cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef4f9109f30cd1adb3d15362960b35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406946309ce831f16a27851a1747e20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a569751a74dd93c47654714f95c1b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82429d0679e13b14e60230d3c452ec2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bf860ac89ce9237a0837a64080323200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349de78886ec6dbc4ceabc796b1a8464201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aea853fb986a9383d1cdee41fe33b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add380e60efa70f638d5a106ee384cfc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ce69f2141b75ae523bdaff5bc3bf0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362cd34069032b6867a9ceb6ca5065e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7669b9eadb049213b7a95c92ba74c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da7cbbc412f1c26721a2349a84458a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b791cd141abd6a3007cd4efeed7bfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f905d43227f65913fc63645faa9f0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a4b606eee7b2f1f08971637a056d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e145086b96ba95989d982bb3809cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149e176630d2713f1fe4f39df4e120a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ce0bea275e987e731bfbdf7ccbe75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f098728d0359fc9e4800e038958bb5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b92741a9fea67b1bdaf4557772280215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f400c4b4e425c0b69fa77a64f40f58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03382a09ea0206e48cd24e7ff73ee90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b874f766a5a1fc80eca02b62e5d6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d516cf2513d54b4a92337abb948701219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe4f7379402ae7457e42169ceda01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040990597fcf37310d1e040e1aaddee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd29b7f99f719ad9685876452ca97c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1fd1c01e10d45956e01f8daabc727223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb496a6f6fd2f5328257a9a6a573449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b359c2184bb2dc6913a3ebf19ce265a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74bb65a5b65d4589770a4f50ccf77e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc68e298865f22338d56fdfec477c54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf251cdfc76b3d18a11291a73af10fa8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c093021a138fa579ef892ef1bf37d58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae62b3600da7d4b576b56ba11fc781230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e7823b73e216c6e7080f71b2ff10f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea852c9771db1eba08a55ef94454de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d19acb95ce85d66efe70485992487233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14720d4e60e66578609a0c6c504edea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60758d8aaeeff13f3dac00676c6c0b6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e08d1c21e8701dcb8d722b937ff061236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030f9447a7187641d3d21569be4c850237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139286e5d571283e6c483737435e70c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3025e4b9d89d3d7e29d83b066ac2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfe80c946cd04f721dfc83ffb5c357240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243f535b7ff38bcc98ac1da2191dee0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff5e13d7e510c2d4e777efdcbe4bd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab93d5bf74be4773164b9cc6734e46243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b51ae04498a8214d99228a05295d76244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde86468543c731ebe4d95b6e1f6d34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbfd69a7cd5995b87ae71697fcfb19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0db57e07dc888ac0b289b765630f80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383a016631c440591ccffed5df915ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6505088e4c8d4a1cc7e3b8888849916249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632cbcded217618778c8163bea41b81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21262ba1db5d0ef7c3a95e37588f821a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924d1f951da0a73a3c5c0d2fd6928d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e595b65ef8fdc5bbb36cdafe6e1b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ef824a3f205e808a11ec20ab959b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4039d10e64c4fb3dfacb36cb150437b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb4d2bd1d13fa4ad577e5e776a19ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2448aa793d45da2aa2d1cd6b054ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07a7fe3007af0c14d297c3d268cfe5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006d0728c837822075032cd33ca594a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2efea33f10017f43d85ed64caabfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d241d200eb4788ecbcd4fc56eaddc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120be065ecc5d37b053e282c9b6a1d4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccec83ff5add11c1a3d7413f15d35b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b453da4e99f8f2115cbe8b7cfb4b28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd0c6146313d5ae6df911d5996755a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c21c4f084d2d24d80798b122b3d3d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212185cfe1df738cb590306a30128d98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eca68e12ce86374e3d15dcc942879268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e34b64f69aaa9e50e6acec95eac2ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55340201457ca46c295a89c75bba0ec3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406c5100314adc6dc280bfc593efb2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15864b1c84b8cc95d6fafc6f30d20178272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83051d951ff99609861521099cc7f27f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1c410ac791a0f9c2dfd1097bb77a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde0db2d5b0bb7b71c2c72b17bdd2db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effa0bb303185dee0fef10d1bf70606276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bc2f551f3290530f3a4424fbb90b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff2b2d54bc602818d784a375f576e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c5122b85573cdbd91167033c533c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80be0d9d482bedebd85e67849ab1c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb2cac0228c003bcaa3d6223e4d3b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc9bef6015c419d8c18afd1b74acc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dafe6f6b5cb6270117bf3285ecb84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eb9c45ece818e17ee82adf38bdc3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14b60e5c300edf2c449203f2f93da6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fef6cc683f578df938687a0600c3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b099731dd8de92ffab292fb3a92d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c04313fd7720c9fa227a31d30287d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1efcfb2b21124a412007079005dcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d8fde1130ab3d481829ce96ad2883290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb3ecb23795954209559bda3c52a61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625ff2cd1008060b1ec82ad0bdcac3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff730152ad04c05f3c0e61e9dfbd2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7688519be4b9067552a88bbee45b59d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ced452de279ece7adbdb73c732baaf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fba24cb187fc4b97c4b6a28be9986f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b186fbbf9ba04d6bba52c0f40e68b7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f727387537c84296dc667140564be83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a16fe43fe7825602661062ccd5d142299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3c1b1ab0c5ead9b7c8d763f4bc109300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30702836ff58be763770e54020de0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3062a07461e3266560abf39dbd071c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b9e49df5d088a6a92c7ab63f9f93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f7790a1b9adfb85c1ce946fd217a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f3fb627b733c2d65d16fb63cf8681305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea00b11a89faf09c63c8fb22e0aae2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275333186d6c11f07d16d19a37c9dd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a1bf394ee6a62abb0d446edd41293308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3166fd272cda6b8d05b7114fb3bec3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b0ba73d3574c5a500265b3c9c3ee9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef5a0226abbb4bb314239e01083ef4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb0d8a816f459b2d11e5c03362e7f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39223ec9f90889db429a965091ad618b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636e8bc7a66d6f84d7b3a0611e0219c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581497268b20470039f84d9acb8bd8bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5c8f909070574d859895e12adb718316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79ad6dbf3649b9166f8dc13945fa20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a5b49843daec5029d3cb08dc80628318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac4a86524beeffdeec3fbb251ccc7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bb48590d726fafef5681b79793e32320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7536e48218ed6e798fd1f37bb19229321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4800a63f25956f914d755407d91462322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563ea8a7dbef3d80e08c4eeadb2bbdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016788f5e64df52d6de211afef67429a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ef04a96043b3ce00b6c6ce3a0e216325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7039bee018d7bc495b472b7c7ecaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558764e62a7b221171ac08c1d20bea20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7102c7967f0cdd35730c09ad7f5df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e4ca061f0c47f4a2bda0b48f7a430329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71270c1ec4cd5b568e52db21a500df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda03b33d3acbd2e24e04dcc1818442e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fb781ede73d0f29f6274ab2a8d679332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd145af8dd8ac0c031afec9a0f3d01333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946908884eee4e4bf414b3547119834334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6cd7ba7977d6c38d2a8a7ffe954c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd2ec4bc0746c984e502bb189ab2fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c490e7a11da46508c28f465e424cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6766c72f53a86e3fd08b4c28c3592bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e169911b8025090ce121a6371b046339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76bef2435d5021f3eb8713e44c74d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58f2f88fa13195044364b9946b439a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3619717ff034a44c26e38a697e84459342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fdfa129b3c5f45dcbd3953148cb12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdb008e7005b45630635a073f5b7b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91e064f2c2c2bd34f538360665c3fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91bb1a66aee63320740a6b0652abe5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa05c8ac80ffc9a30896688177a69d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcdbd0595158018b4e99a2d513addd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b0535649cf85359ea4485bf3677b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e816e596facf06f2ad37667f711a620350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2092605b124312a08b9cc283de5d0eb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b66322dc3e26419305a5d847600b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29eed0e7089f5e5ddc551c6b24749c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3723b796d507180babb93c7a911af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fba56685dd6e381ba19c155f825b1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de22941cfb889fd70b0aa2953e5bfc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e21eeea5156988655a51595e88f17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc653cefbaef8d67ad092a6256133e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a1a047f345e755789857181e3b5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71b1510b2e72c4aaaebf7a000d8fa1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf1c2596f4898f3f15937049899509361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4df8c1b248de9fbf202a88bb7bb0d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c2553331b6f3c2a5f1c5902250a4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22404dcc616bfdaf93ca921d6012f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712762ad21f8e87fb4af675a6252d12365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f31c95b5e1d1671afd0258458f0197366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6088b8b9a80e54d6a43303f8926f31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0aafb63f82f346208f3effd5a4b9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f96a80f10015f4dc2a80ea0318debb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b40ccd6367298d278a3285c69f8c44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298db9c65a80c9287ac7b40723c8c13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa75bbcd8521807d2f87b4ffbecf7c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913793ebdffa58865ea9d3b2bfd459a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a0e37ed7b726b0edcdcb4f42f012d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54912befcc4a9bf67541cf3068c352375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56a8a7d22766dd502e7e6326a9a5a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fda78807ed27b728e4d386fc7a7cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd36ab4fc7e1017ef10bc24ed4d3dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe37a5b781711297a26e0adbe4f71f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b4ff903e5d4a8b80c447d66236792380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a926421cd36b46dac7126c095474f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e1f79fa1a801f6f39eae1f2d33f4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc90dd30107025b4a0976b76e2d6ea7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dc8b527307adf21fa0dfe18ab1b64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cb9adec05119bfdabec384030b274385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a1a187a4d787c4eccba378619c978386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea898839b7afb08cb96c3ee2f130c9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da6579343d0c6399ed1ec3c5337e16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313607e752b83f38cd7b5057ba697f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb570475e8e0f603693e7a44748b5c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340995dec1b5ca7cfe3b4d23448938b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29253325c849b98107894c083b8e4e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e029693ab087f92b8f1cbd763701c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a8470bff9bcc40090a1f3a5952c7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a242ea6ee7af88994143586b64d3ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d0501b09c07392a26d053acf126e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1007b91c1009b54adf8dee5a57e6c85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e24d3eaa89a5773b7b0fd54bc08319398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a726fbdeb9ca33ebc1e210e38e8b11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25877bed01ca472467fe2fa5f7ffd60400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63df66d886623c6badd3a1e0e4fa0f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f6475fb7d5c1f9a2e12a7578f96e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc993061c75b0e83888eb4040feb7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42266c81e2a838f5c9e5b026360e3ec8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73e41943567960f5a03f9dac24fbb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563b2f86297625007bea568e11c1833406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce075c6730f85565eabca55eadf0a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d0fc7aaafa83e881d8a3a0a8594f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170af2b041f31e496e7c4b21bff5c61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c252b8395139d389dcf1ee2a03f7391410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafd8b88d5a8cc46b5d94e95167e3b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dde661fc0fd5cd9170d58952fd6869412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3681f1bb130417bf56ccf539d0d922413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece196c826a42df062e0b7162a0ba64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c0286e43e3d9365aaf1293b811a08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd6e642b30e6b2ef94251636704446416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36bd74e41b1c86fef11df1832aeb56417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1e2772d4326c0f4d8720732ae75d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a00900899ae17c46756343784b068419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48d1abac41378ba0e80ec1d34df3cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f49262fc5d196c1db46bcbf911297421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d4b7b0625566669208b68c9c06f05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce3ae5fe1bb5a3defe7948bcce340423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470bf773146a2f08ba1ec347e6a921b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b18cee69233f844c70544f4fa3b0e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1f24dd74ef4c53ee02737498dd674426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8aeb74d2acc4a3d6b538ef50c22bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5701283a55ac19b9f43fa1b74e9c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e00eb86943b22e45dc0523df98e1ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b348410b164cc8eb49cddabee988c40430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7cd876ad0f4c2390e5f68732346e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6826220dfafc87f8499b8f4138a9298432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d1f430a24e14072db8fd6aec209da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855b0149fbcfa2a3a7068dea8614d08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab20193ff5524de5546a0fd60038061435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efbd823b3409bbdd1bd30cfe8df732436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1ba3059ee0d47aafc9d4907d9461c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b26c1d8f118502781c5a5e46b225f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb84a90754bd8ff7ea1ae1787d3dd8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c109a02f7593d2fda2e5a4bb36bb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e5e4d78a67bec632b143e68677cf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46d37f92452cf426dd009453858f02442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcac59945b6033e87ab9cfbc3610962443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e329d3ccf1094b8869173cd8b11098444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25efd366f7ff51c8f1e587b150c5895445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8173bfa615195dfe175bac3c5d0ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69137887b8005fbd7f4074d1b1a1e6b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c698d9525969b4f65da17a067c120448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e239f1f539336f5af7380e96c88d1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffde6b8feeeae98d86b4a17a346e9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50d7a00a0a0049e7de57bef14478a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c3d2848019f133ef8578e4b7916a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eda520e2eeb6f0d8661e7395ea8f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4ea4552f783877259044781b243ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c6a265b5dd963f90a732fcdcdcca9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974550cbce7d5dac7ca4ce51e4df227456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a02e5e50b0ac407efbb71f524b2f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620c45434798498924637a9e146c787458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888270c2ab65ade966991c92fe3c78e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae95753f086817369557f6f4bfaba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2abb91ded380430c3ab9f84bb7102461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8c8a13a6d104ec707c6e307f049be462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7d3e10efebc5a4669d39d581798bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18abe868b9461e9110e08a77efc040464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd289e64f34d29c43937462a0ab382465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f29bbd4c5bd1ab29b0167fa7402d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c3d18a9fc97196afe678d8cd7f7f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b514b0579776c124ec5b0d1c5443166468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd323498e757116280820b9b5e467274469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75144e57673b6bb22374da1157cf99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94c4b2eaeecdf09eb731c42c1a62f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09f2c14ca9cde7510803ed8e599ecb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120c425762b1fffa717514d70fd2294473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940be6767a07ad738fe176d13b2a47e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3423f7c29e65a086b24aec251beaeb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd5512c8014ce33b0bc51bd315f787476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993c02bfa2cba55fc2299a0b4836a43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256322a2724502271fcaf1bc9590170e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e8727ae1d7fdc556503cc8d53501e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7c17ff46ae7513a6c586171600f00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f22eafea5d3af0ede405461fac7020481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b83c8051c22a013240c63c1ca2b18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03cadc7de305fdfdb02f4918afeb1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42cc17e27e5bff2e6e81f250821204484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657b6f1d508bfe1e837bb4ee8690cfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f79e934127b38f61e316ae44cdb92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c2664a07782b7aeff74642e3a6046487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95bbfe3340dc5f4b0dc0d8e1b835f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072a7daa0b4875cb309b7f11255e305489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d1d7812fa8d87081d6551af4957e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5c489336a4fa68871a5946630d743491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd22773b7d8236d2d782dd54f37e11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533f1b050658024368f590548e3969493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1642c438c62fdde0899e2357426d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd521c1235b82a3e049574276f93e45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8963cc1eb90a0961fd73398b17de0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3eace756efb66f2d51e857cab5e04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927647e79055b1061de06f80a284e5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724a06037534d7b17d81bb7eb2bad1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef37eb982246ba6392bd98ed001569e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372db3f2d65ca066d0f052e3cb29bb12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d98a8257b5660222b3ea034f28a224502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442cf4fdbae0eb183fa9393141450e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276b407a134b915d7467a1f01648240504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05ae0c965fb457141008139205b8dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9673c3b46b45eba9a642f01532aa9fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aace0f7e61b41df590fceb22e9d498507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0056e58567b6fc03c0900b02c186a6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ac624484ef014789c131c5b1e8d94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effcef8361eb5f686acf5e7183713a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab56ee90cdf4e51b40fb6c57a348d57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3532f95be0420d13a9c3363e94e99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974415eaf2f314530eb5b356787b9aef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151013291eb1b320c001fb7b76473e53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb4e6821e5b8cafc1a600b7e5d9584515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216f656c26f907e05291fb1b9a69cb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e94a141dd929963d282a34000958c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9839749f8c1bc308be71b70a31c8765518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01d6030ba7c223c92bfc4b69118f25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae9281641de7a420a1c8eddbeacf18520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb572b2313bad9ca956072e96bca5da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8087be0836a2112f8c2c442185326522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1536e66f51e4478c17c25632c87d088523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b80a0bfb8e7d812c01fae5916e4a06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d53a7659fc224a7e3b79e1d5ac23f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb03e5d6089aa03014ac70ced8b725c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adbace597f194db36e0de943ccca40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efe7881ca4dcd97b25fa0f99f3f9bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7797ef8ad3150192565c971b2a541529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d647f64d793cb466c2e10044f16d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98bb4731af3564a7a1d6a0a0f6a899531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6b498e6c3f41c40c14f895d14d1b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eab36741e41ecf399e0ab2132246aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f2d6a82a539cf148671f7bd19947e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d595d7398cf93c02eb2dba7187edab8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa43815f5d5eb5889a9c7ca836a21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a2218fc7f490ce7b3c60bb70f4902537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa8dd9e2ef346591390a499a6694a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd66786e48ee0f70d2fc2aecd2d7f34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158e32642b827f1466c5bfd77811585540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44546f4c64689b51a917bc39c97890541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9018c72a776d0020465c8528e6ade542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332a127529b5e6a818c37d24b9c61da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d22f6acde58f6f20c740ecae748bec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f37bbfab34ecad6eb2ce8606d82d25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108067d4a7a2500066b637269684e0b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9876b4da27140003b0f3d154cc2c66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95433d6e2135a0fba98afb77cefe1951548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570ab3222fbb2f3a563eea4e34a3e7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadfce422377ea48bc6b397d1339c39550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e8304246284c26f90c8576ecce769551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a2b4d1cc3823bae1740dc4ca0b984552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ba44e86c356ee971fca34f2b4e26c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18645083133cfc06b6e247b06ce1743f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5077e835d47552e42d9f83addc32737555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539d2fe414573f83ef68d4225352058556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc8f58f1cc39bd3c5ba1f9d981eab3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa93c9e8ea41d7339361772c43c178558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63d5b0155a92ad9cf6b184d9d8b34e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a51880286f0c46f41d05634b2537a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5722afc2b3e6a0be6cdb1ce0ce6b3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f249e4da185c4ecdecec505ee03642562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ce9b5d8fcebb439b7a80d2ddc9f49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c543770891082b38b7b5d5bc21051564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbba76a29a7fb061e042fceeaf83bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdc27b88fe9a390d1d4fb3968cd7ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b302ec81b66100191d4b110038bf6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1bc500adca3a34ba0f43c1dd92e1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae717601dc6da5e50367d760537b57f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720bfdcacb0c48ed79e79e1b077d420570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf580fddba58fd32ede52a53feb7f35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0b4d6ab64c6f9cbb4c8f4cf810bbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043fa1917e26f7fec0a768e71d40682573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba8dbc43e981baef8b3d958248226574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3640b61f7a8b3786e6e642c30ab8b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2f1594c1fa0acee820bf8c9c972d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff589089c717b8a49c102d7cb6a86a5a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d1949a4355e052f24195ad02a59e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0660184c94d61c518565d3a9117933e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9e96082574e73c4f06eed21213073580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae56e98cac6f98a359af49035366b4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea332358accfa7b85cec3cf3ac437eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d0530effac9d271253422c252dcd3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea4624f81669a38f260541b85c76dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abec2bd477e441534148e496f5e30a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51737c0ae66827a5042868f3526182d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d51890e04211ae80e01ff7347534ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415a60dce013dc99aa6557027c4d3c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf66be96fdd0b3814b724962221878589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80499de53681e674248bc19aee3c1b38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1de42b8ca0a9fc68f7f8efb64eec1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87c940509092b7d49d685c332da2ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c0cda64ed8607cea16e6829112996593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf2964062bc796ea627006232d2a22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa54486e5f402b2e6299af1ccb287d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49803e2ab01d157fe118830297d0284a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac281a7e4e6bbc8e398012a4e25be1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292838444b6cf1e5ed318e3bc3707c62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b2d5ad03901966f9c39781f7efca8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34c3496b14ab9496ffe6e57f9af792600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb02d66b157b0a82ecba714396825601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331787a302c8b5c8d848a263b5fd0bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71e0981c5d6d66993932d5ece852d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f3b90a5547a879c0f1e9369b6f56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f86781120629278f9172aafec6ea77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920944bc6ed0e5bbb87c32d7b388fa29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550890e81f7d76122f08aa23c202c0ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b8d5338ac5cfdc8236496279d3a76608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ff6c8528de0c8e39c68b4eeb26022609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082a94b817e49f39a6c2b9dee1e935b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c01c53930fafc8fa0949e804b857d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009bae03100b7598f501e9af4a82d00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa60e0448a8eefe04a3465c8fb467a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f270195f14e7ce27af25ce85835b2619614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa083ee88114aaf29a69bdf47a251661615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea713041a3070f16a3a93ac990aae9a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a2bb757d57d14d2c799b705403482617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2497893fb2f8fa285951a96101d149e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeb27c435de9fb2924415f51297d6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230d8f7073b611e008cf1a59e7d8df2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b3075b3b3f5c56b0713cf83c8976f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702174a16925d30d1a2f6ad08ac8727c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b84e752a688116a0d0ac735d086d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d5c091de2d27fd0d22629f968fdeb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3c8d9e1e8af768d9b849c98ffb60e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e38c355aeba85855cd1469f849bf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505823169b4c8efe8e1c436e6791c685627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be60b3ce6fb3a18e361a79b47a3e6e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55d0a0e4b47ebe2bb810aa71bb0214629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7a73eef5c28e8316823491e4f079e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad58cf8031257721f368dca587876631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038d2e77d093aa08df676bb472ad0a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aa43642f76072f95fff000b752ab5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd5a7374620ffaee0e5f90d272c534634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cda6a80b6a783d312b439ac583fca635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60be5a082aa644fb1199b195b8c08a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060aaed0263ba711dc93d2269513ad6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41049d4fe21bc16bd77380511007eb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d5b1707d4b1bd392bcdb92fc60f60639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41968e0eed17f771ea42fffb8184fa5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea40cb71524f0c0b14c807ba4e2dd4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822f20d481f2ffe3fb69c655a49dcb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9b98184b6bb996693941f0e07bfe1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89904aea797cf51bde0b6fcb57f2b80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f758ed7ef07934a459f3822b9a17c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497958c0c1e002564932c20edd840a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de437af3478f96d3eedc09d8d6cd5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c2715d1d06da291b10442987999c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aec61234210f2f8a83e5de765b123d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911bc7b8ce16d6e87dc46faa7418925650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dd734885c3235e6dfdd2fbfd83e8b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1111152e6a6389a83ab82bebb7647652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb72c32f7a885f0e278f0ade6428ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5b2dbc9a813b3ea37ec398974f959654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07a1e2c8c7257416dce1c9029690db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d43ec5515721c52c5d513f6afe7fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78752f32d9e063048238bb7543c7da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf033c7566963e26f3e655bf096171658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95299834ca4f7352aaa86272f5444d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bea20e6761088536dae47ad5d0cbf9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace049ed38ef12dd4aed5ef84bed5f7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf270a3fcdd8b685019ccaabe039b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645339b00f4af334cbbc61c14b37a71a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db8fc2199517c953a7272182a51e3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf982fa3787734c425861052846d9cb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf095f43ba020978c8fa7e39f93603666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cf3952e95da20b689eb82ddb05497667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bef1180ff60bb8b7c5fce4eb671195668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab6b096e728f60f6172053808db811669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b4c6e65908032746d4dbe49948946670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd07659e93d234a4ec9c9be0f1ed27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b29607f1df740519181887af17853672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8be0758f5f7434c713e98f7d5c7ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da78d7946b40564300dbc74dafcd9a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795fd06107686f1ad44254ef3533fc6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad911adead51adc2cf556bcd4a18f23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f44d69e8c2de3ac32d8b18f1220fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81e5f875cb3ac97b250675eea53ed2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb896f863accce9241be0ec3ae8d59ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd9079f5795645afcce76ca2ea5927680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335d4388488220d64b5edb51a294075681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aa8289b49dadbd77999491adc6c70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397417c59ec484c1676cc5d307cd459683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a97feb1b65d2578bde3b698ce1307684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602b305d2db3311dd6da933055c9a36685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e3e43d810cff2a9625a4f11ef5533686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32892f6a052c8ec3cdae5e1729d97ce9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dd0139ab66f2706e0e07cac161fed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e29c90d9c88be5f96ff4b3cd2d8d8a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac66af868178ff1ab72b359aaf8586690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6909ffd9a77a2b8943604b02cbff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425801c25fa338cd7e37b309c26a8474692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc40144cba03acd540caeb3f880a797693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d52fc4284358f250459f47780d63ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c98400d2e19fa3137dde726efc8345695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d62c39bc53c1ba14fe2ec71f5ee94d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39344c8c9892d1a070e354b59009122e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf727f5c3193f9426e70471c4b69e61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bf0766783fb596191c0059debc7b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41985238b24ca2261b0bd28d0353c33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecaa34e4af9410f21acaf6028d7665701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1970986c0b7550adaae26dfc4e1e9d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aeda1138b2509a91c32d42cd021a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7222463e11f26e58f2fcca15cd3ce4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd730e7c1df39d19f950f0fe6738420705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fb2976778d398f0609543498de1dc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945f5c471a12bcac17908d48d414f35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42058ce026240718aa0c7895c0f12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14f183a58aca11407bddf4094f235d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa0a0b80246c82e977690af2771f0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3dc6542b19de88a15c61208f36b3b0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdd3b9ff7fd9f40d85e6af382e89af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9b9ef227cf850cce879827cc7f2d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a516816ccf88abe0c30cae931eb56714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cdfdad7de4f8aeb65b7f491697bc6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e04761e2aa2442babae32c7d4341e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1917e04643633f9be15220659b932717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d7b202d860b6aef3b649edee19d99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9b5a321d21da482069ba96b99b925719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10103f50aa887df7e8347355dc167c77720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f18431365c699a411437eea7cc357721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91d864e52a14c8663c00d995c31daa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2765166e8ad47458db81fa71f211d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9fa9e6c393c3db90ef8e67a1319d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78a5246bbe856733eb9c023dad5e20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465d3732cefa8bd0116a14a75a64a44726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea8dfbd761a9c2fe4fdb1179dcfc1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08749bacdba1dfc5533bc9f7849a459a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9aa09cff06b9a120130f41a79fa38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d8044388c45b1c3bc937ba3e47ca3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad06935bb59fd984bb7d9e73b57cbea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348636a40767dd42122a450c9169470e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1738df954fd977ce49f945152547f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d978c17a5b1c9507ec33b3e21a18a53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554d00de7c0bc40255d6139139b5844735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4c697d9f4e5c3e7071a13b342da2f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b97f6a50f9b786b784438a12d42e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815f942eac07cd50484da323700ee0f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1374fb12b10ff73a036b4bbf6fd115e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e89a1db173345c3877cf714a1347a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af6254d5ab63782180ec95156324a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb288d1766b24ea17eb5bef8a4aaa0bc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0601d00fc3a3b2c36cde22f54df2f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da54cb7820dcd386dcc71829122d503744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7538ae39c4941d9c4e692e3d76bd8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99b6d00553a02b0854b00dad41e97a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc1c6522c4628d190995c2953da12d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476eb0926c2b297c24f62d61adda509748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d87fe84c5aadff7d82cb07e1a7e3b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94521cff98ef6f8d6cc7bf2c6f65cc2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402eec28dc6f753b0683f3a9c04be1e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14da72d8d7154faba46040fabb7b25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c609ea6cee9dcdf2c5e09e3365033f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484ebdeaebcc955e034f0b79505cd7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a372596f51b2f9002e6fbaeeddf84755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e7058fd5b03d78fd104bdea899347756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c8eb79c259229003338a654153d83757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539f50dd0fa2e038b05510258caef54758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed73a02ad50a4466d1a47fc7b18a7ab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08156fad8f7259a0a3f78834d8d4d6b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0da4d180b2f6694345ab592e292f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a403fe7231542696291443ca151153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f72f36170032338804f4e642f97f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a2a5fd02ef7270e650eda47f6f59a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eb1497ee2e087d7b2c1a836760a166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3af16f7835aa3a240ec850f590f427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb64f504d501d633bc021d34aa7e958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0fe212af6bd33b897ee162c6b24fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706ff42ae471e9599b03542815f3dd710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be3e782c726f6ff22739ad8aaeee3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab2dba282f312ec8144dfbf76efa9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d517d4ecc22f999395bd52875afaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e02d6b825054a2d886cbbd5ee7fb1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750534ef98f87f3834da60ea17380ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9c374fe818878a416d657d32da02316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07b56ee434ddfa6ecf1f1dda4bc6f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb049bae46fc478b826dbf08b59fc37818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4af182baf40fa1b4c0ed0b3ffa222419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b32024a756bc0c5138d317050a44fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd966350fae9d7a32bdcb975919f9a5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654ffe19b79c5c24c2a8b2722cafb2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceb200725398c147850c713ec9c13223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b44a5b5a5dd0292f2b1c4237abdef624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78fbda181cd081e40ee5e9d57565e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5ee0540d498f49bb434dcdad2cbd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b0b4bfaf685b09230d866c8ce6ea727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f8bff017735a731984fff4953dccc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271b935de80836583be6266473dd1ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2132e73157003c3a230b047cecd437830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f25c36b3f06cf7e07e20614349bc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29622eb0fa0a17a0fa6576c5fc32ed132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6de2f826caa6448fe2ee8dc7fc01433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6303826b8f067acb60640ef7b90ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de591f695148696e05d7fac53712168635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e095fdc9270b1d722855a985b7d3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52dde8afe76d7fbe335ed5309670cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343a3a17e616ca37061fecabf94cfba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d356301db451dc03323c789032f856e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ce6d02fffcee38f8d5973ca38811540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577788bdf228b6f267e6bb3090e0228b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b5c2065932f001007a626306a68c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf6d028d32db5718914bedb801e14443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8054418bfa9002f6b5d4b7b24373544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d431ef963d94d99f0b9be18c8daa345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf7ffbd4caac93bd8e27211e1ba61446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1228f1ae7fe6dcf80ea42fa1b7df94347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62548ea8a3d0c61a5df36009f98e3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1472d9416d9d30f92db6941bcf1fd5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd9cf1acc2de62e18759d5bde2d7e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0daf2645d1dbe9bc3cb804243d493351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442cb541f04d0094ef1bcd5ee89412e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4be325ae00ec74ae0677be3a5ed3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93b5a0605adaef8d8af5f79ed08e9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac24bdd70642a3bfb8d9b4d834984855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa464d80fa140dc3b19f3d07566191a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37c2c2865a3f969f42f1bb4f0b93ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a73f72708f8abe9a461d052d3fee658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd6154952590dfac27da8b6302f3f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bab4528adfa30fb31bd958c72cadb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f431d30d3d565b9059d42d8e319298761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36394d1e2112d335f9d533057bf2e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95e18e4981a849a4165c6f3cbb506e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7d61406480642d19e0c125e25078864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061c394f8694829d7a00f81f645c4f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d96d7883547bef434110e9206f54db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a516a4327152fe27b422a78b6dee167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd5dff29858e84c7f3002a72ca639368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ad8b87d3b79a0dded896e1a756a3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d8783582c5af873b4b4525e9fa47b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8096d2dac66d4489407188aebea1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b502d4179c971b0e32ddcc0d20ef08c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07075fd7e0d9ccd412fb4e464d2f7d6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16639bed6c1f25d4c64efee4acca48d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a90d119338f2fa22c278b606af6c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9a2ad3ac4667bc4fede95b5a998cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ecfe264ad46acdf517fd40385505c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb3e03f0cd4a0d9016b02ba5b95c0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ee730fc27e661682613dfffc864a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f00d8ca582c577dcaa297a662e29e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f4af3e39b27c2362779dc3ce3b94181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3cdc7c36615233aec9aea0452f4b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10141fc306e2f385e8e10bec4789cda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b64840628c263e92d412097d23fcf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43352f766ac7462095884da8d7470d0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33be8cc84b03a3f2a46a6c2426b7efc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb18e01fcd556343221b7888e6ff3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d11bc21ba1dbcca46ee5980fa5f62888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed998b9362aeba2a456461a0f995e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c06c7b62f55be9dadc21e0e4b64a3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e3d60fe100290e72a0a5232674aca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80fec8a5661aa1ec856cc00ec7725a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e54ab86726b540f7fc786050516cc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112971dc4b87777d2032e6aa0fdb6c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02111219876365bfb0ab5c4097c55abf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a327be9da475798a2fafd5263f7bc3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748557639d1ef8dd21879d81f4722f0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eae5f9e444cc1a5a3dbf4355596a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ff196225ad6b20ce3ba1962f0f65599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e76c64a7965f955a5d9ae4633f455100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e99196522c4164ddf2587da82d071101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8ccbda64bf2f43eae0c4f2d5e5006102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878e8456c6292a7adb78977fb779e33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5347e8149c45b6fd3bb6a790b7db848104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30b6b92781120bac8e2fd1782af2ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319881e7a4628b6bac5230f6395adf8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d25e8b5f07a1dea9f95dab841c270107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9811cf175e8d656327188a2d4f444a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26eee59a8ac613c1f564f9578caa3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a2f934599ef6f6e5cd1f22477414d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf6547db1af23ea680dafbc1b33f70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb90f64d26d2cc9272c287e0d55ccb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f719cafad266c8f081b4a691e7f32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0e502261d1414508c18de965b4633114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85873000f4a338d8cb0353e290885e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f7850c85b31e0566f0b216766f8ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e7580a575d11a80c601b71f3123ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64aebe658af97a685cc59ece85f959118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50d1dd45aa139a4c51142743466fa3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31effcac80c36911e6e41d1b3e3c7e24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1cdeaf4e3727c5c26d279e463ae0d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fee156c681ea517ea2e6da1c8e62ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c1fbbd92d5045fb5b9d52c099cc6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9c073746a3480d59a5fb7e5697e92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53325ce353754f03523eb042be70f740125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cec1906e5c3e5c8bf55657a5c81f10126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb638cb950a3dbf2502f7cea2be72f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea03274722d4c8e972f01021b1b98b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a97539290597fbe743a34be43b627129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad3fdf887cacbc6cbdbf4420cd1b22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c39897dca690ac50c12843a6b09a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd671fd3eb88d730e61d20f30cf512f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622b59fb9267c15b123a95095f29f77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481df145b64f19aab37ef5b85327b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da34fb677bc32146c9383e91c62dc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212955fb17a44fe565068b6fd1c1d219136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1942806231f7cfaf53a76ec3f8ab8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f9f9402e9d7182773ea5422f0d62e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d05b56f1e9bf8fcdcc48b05d96ae8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e2d358036cec418e82d659eaa64b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f93d9e94143a77aabb8b3a3ac2b70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a8f8b268e66dad22329f3106eb4b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fd015eb6cc7cff4ac80645b377d82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f85af8fe0d2961503d9321444ff7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e64956173ef7cc79830dd833d7485145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b056a4b0e4afc9777f0be3523c7b5ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6c6a8cde37064b6b0ddbee1df993c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbbde7d290b3781bbd244a2b60e418148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1891acaa31d2c94e8d8817f0cf1472149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e5bbd4263f4baaab4378d0c9023b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbe65cbfca06884d6888cee8c3183d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60104cbd289f87506b461be0ce3ee05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972b9ef4d05fb6ff1b8e6f8271fe4ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35675325168397a8b497d273b7d8e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57ca743bee112b97856df017440234155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4825c9a142ac97d428805355075833156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f38c1bb2f791de3ddf1e4d3326f00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630e0b2a04969d9871ecacf86256866158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c6a5233574c9ebccfafdfaff3925c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84af2d152b07aba62f0d73ea328a88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685350015afc1964fa956df62193c1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e91413b388d78d8f4cb0c6ac5ab1db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f6d01d98ac0b6db7bad43fa3cb6f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe8729c5424fe0bae0f01dc77ff8e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abee906f37c01a0809234cde22e2e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7c9a1974e6c8e381ff7f9bcdac1ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c1e5a06ccf02160369b7b02dc184e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ad4b991eb448eb5708b96588c500f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb5f6d0a2c97cf6beb2f4c27037b31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893f74d08d59d12aed6a87ab29d892b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e402168b9ece9568499a87f622ce2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494f594de5026b7ef7693fef4d63ade172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a08f02fa001c8b79fbf7388b4bfacb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac57c64f02a5516543255a46b8c607174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b2018bb95291bf800316b10d703e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4219114a4ae6f4eb5b52f794f9c6eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59b8d52675877c57514dc71b5241d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da662d038037a0c99ab57c2a6fd748d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9a36ad15c6c0ad5713cbc226edfc7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f35d6bd19015b0bd0d37d549895ff0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97517fd2e29a6299e5648eeaa054f94a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceacb00d6f275c325d261ded3eb8c5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc47870717400603675f413d998f16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252031030a1234084603358992e6af52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f39b2e88723955075f9c3015307b5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27397ee6e99aaa0135a75aaa71b5785186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec6778aab7b827208b0857bb0043b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c18c13e89ac530c656e3f013a99c1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa99b5049e5dd9f1cb2d985bab3b1d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6aff36345f5edf67b03075e27f4633190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9b742fac3b5e034d0dccf359c7782191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6c4afbe029e0c19ee66cd9c7b1c6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee371e2ee37c7735bf9263f53ce35d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b90077bfeddc33f4045a131e7564e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157015ef78ad771503634bae2bef6c93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6c7e3202489aaa35d586699a8f9cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ae77a5eadfef074587a1a92844035197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0899cd9063d496a45f65b94e4ec87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f34c0d54719c334f852ace85e060199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641da40c626e3ae27533f86a27b166e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efe97ac1d205b2dbfde0f7cea1a44c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1acb874ce8f5167b2613979b8d8020202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f64ddec63caba3691e024e26ea4c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadde73565aeb8226bb4c5663c14bd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56dfb5ef62e968c043759b8f2ffce7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3bcf0929bdaa74cf02c8148bf6aeb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b41fdae0ca6f5638dd80448a53139207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0584bdf6bf0e01acab8d9b029d8b0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce58d913c72871b4a5b1e215477871209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f812b580e96617e747ff9ca8e8bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99796daca8e67264ca5176c2fb4c97c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda563e45cd5523f74631c03e0947c3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d895074dac2c8d7ca86d90f8ecd99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5ad4a4b309fd7222bbba2fc093136214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec55061aaf361a9c49e525c5f09faf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ab69ad76e1edd1b42095db51865d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13306303179da6288aeab113c147c852217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d65de4448e1ff2568761878f4c3be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4ad70b6c0ca5a96843740d75ab92a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ab8d7245e4255030e5c82b58e39b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fca2d6894824680de1ff4826e9eee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdf54c1d4f3121d2b70fde141682c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989973d98216eca41f23713bca82f89a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946727857e3b0c68f01bd0c4e8fe1807224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856debfc30e3779559d2b7f648aa8355225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c71b3670a505e60be1fe348c8f8cae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a390b08c2a104f261cb09f50fa53d49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b92b90f51e42008dfecf952fed873228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84211a3c0052a7e257ca700b3a90ca6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a14b906b4bc9322670c9fa4317bfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff8cb8c25454791d15dc8b742e81bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df68c4f96ca349fd1bc89412bc59b77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9685a884c5f52fa79593661a949895233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244ae6ae6d9b26e694065bbef7f7e88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75683469d599aff85f76fbbf55aaab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392d9077bf7de7f768dfe939deb420c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fa332074dfde5e2a4075b3fd50457237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c55fac69170214885c3b96b1d13e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fd826037abcfe4b7d3eb8fac24de1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950754b3dcff7c97ffc01e413d07f3a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62798d5f965323e4edf0d00b09a081c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1851b34d52272e1781d55a762fa2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74897d3ceabe45294264b9764d63f05c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330b42a4a1e6819e1e688068170f24e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f730709dc5bc58fd350ba82c195d8c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe4bcbc4d856c5a94923d6e425f196246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e62d310b2c5c1134b7da73eb08d7a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47f35aa141de9f72669a98d1863aea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc57f9ff3453f7fa154b22bbc5e4ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586950efc6408c7ae15e458f5e75e81b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f15244625fe7a3416bd99212d4402251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009811380a20489046971d2cbbd25384252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745c367590bd8c16fa2023b06be7d4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b201f5e9791b54229169197ac3b13fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5d06e84fcf5e2ba4b9f12796789cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a6854cb46e1be1c15a9a1a558a4af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6d06da342098972b4080896e5526f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e34318d3a64917e087be945a4ea40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd219ec13ab85a420dabe9d93c8b5db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa5fd942401d1393ada2488bd1bbb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ce4565fdd43b7b9f1073fbfbd5e82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b21d4fc102d433fd008de084e63c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e8cfd3d5ea4228bfefdb6454af8ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9d2ec92ea081f01d43943fa8d510b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca459f7c214f19b6793fd84d957df9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b5697e3c61b0dc410709adec32ba4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86a98a32d1fa37e815c2c9e81f1bb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb7016c74668341fcad5bb8d1c6608268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a55879b635dba4e630f0989a2fb523269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87de47cba382e5512e459bf9c4e4102270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095bd74134518f324eb2ef7ea711566271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7ba99176129bee478adaddfa846d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957be1fff0919e8f28a1ae252aa23ca9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85690fdca60747878da47ad8fd275274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf99193fdbacf66ef3ee1b8024e6ccc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e789c0d9f2e40796b247b19b6cae9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bf9a336247654c315a9db2e3b0917277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193036abfc50bf5dd6e2c8bf8ff0bc3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8545365d281b54cb708caab9aa98298279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84304db67b187cad367b87fec15c120f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec768e85c6ba78a99ebe9a034c1324281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef26a33e97148e936fe276d00fc0c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e1a6558319a27db1643ccc932c9e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d25ab5f418d357fa76876e6bf20ab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667f50033139059fc08fc8422e0b9ec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ac3df9333d8f942941d1376042fd4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ace0c74033e5370f917eb12b327e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9af4ce27828a3a3b583793e621b7e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653a1e99a693902ba2512863c55a318289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897edd1e04f0f2db0d2043c23748c670290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7280255737cec55093de5e3e19877291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d344b703b7ca888669944baa4089d5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dff0c58f09b921c40f5df4549d353293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7ebe6987b5107603748c3096f7fa0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce070d1a7b82472c88e202e89587d6ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be1f6b4f652ce7b4b1e5247da238b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55c9460fb47ae79f6087ec22d511fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184af4a5d32ccb2eef4f167cfa89f76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeec31cdface3ad4e94e9f554b0fb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1507fac5cd170c38d0a03c1dc8039300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8980da491316992dcda27e373a548bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2b8e99864f211783a3c8620ebd43d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23baa76216af4ca5bf7c2e3bd1eea0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea448934d648e08f17e2187c10fceb1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ec0b12a687a0bfaabe8eccd63a29e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc620dca712c2d3c09bb208780beee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a4b442fb90e6c7d4a9f6f1be43eae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20384528f4cea0224d566f80ef366d5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9f9c0f676da9f9ed29e40a1e60e8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6b7a724b0b760de8c9e5208324d60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1170f38c3040418b37075d96ce1e26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc4a80584ee364fa845490c8ca17f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173202bc993140445d682db84d25f1ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e0838bf693a03b37fb286f4a0dc48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa25283264103d47792fdd15ddb0be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3a36b687b2beabdf43400981f408c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a823ae1e4a0f20cffe47fb6693a6d99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79ea9a7bda203f0533e01dc86c4c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c8d9191eb8372d99d459a1b727d22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d108909bae0b3c0138bf9e8ac5597320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a0e79fda75723560b775adb9fd22c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ce05da63f80682bfb0f667a8b6b25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8dfaf48ee74aa2f07d8b0f5e76c10323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38d8feaf485382fc7d9a023260467b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698042ee2fefaed4c94e127d87acd1a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42aa35782e5ad5ef24cad85f22db59326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f568386eb9e5da9939311a51852b18d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf32c642e3b37bb7ce846a0197d4d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd60251b8f1482946fcb9c3b3eeac4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758afb5bfbd29b4c17074fac411193c5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f5870e91790f18e9b679ce2e2322d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829b543da14516041cff7b19e193271332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae47f5067a226d982c5d7aea776343333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983a9855cda5c60e13c4586ec44dca0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7baff4715eeb2e0d3c739b6058182d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387824ac43660902e77fc6c971843ecd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea177bc9111b3ce63b3d52d88bb4386337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06429626482ccccb4ef3649ea80935b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cb5324d586760863127fea57f0074339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fc3f667c0370015f4ddbf5c998b5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209aafff3e186bd81dd6ba8f1f8dc87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83071f303f56bec16534f435b2c6866342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c71e36da43894bb38babb6209619e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49378b909c3ff014c8bc8ae0b8b4f3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc81cd74e4e7b1d1e240a36847d2032345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3b1f368b4725b08d3f6c7f1991048346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59c49488ebed7e6428dc9f6db889c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1fa054eb923447856b5e477e2f38f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eccb05981a2a5414578841bc4f1db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18fa1f3116ccb29e9fdebd9884c20e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277cdc72ef90cc68ce3cfe9156023f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c0af88eea2ec40107f424e0caf897352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb809c119a55d8c4a2b99c4cc1fcaba5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd1e1110e0dc4220e3e37ad13b1b00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d3d9a793eff500a18eff8b8bf6fc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4be2da0f92f51bddd516093b87005c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770386d700b1bbc2c24d5402c6c9eea6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb43ea5b72a56995074ee130e7889d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37a97d02348be80aa22c4d604709e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e9d5270c8eafe914fef1677d42e73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41890a78d9cdd39cdeefb887b9c87621361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa5097f697082e42652a87013459c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa51465ff061dffbadd401af41eecb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9affc5c33a014eeff7be540f2b071364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425af83fafd2d5d55a7345697e1939d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d378686896ea97c019eb4e30c75ad5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18994883bd0465b735419777c8bd265e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eae752956f8199bb27523bae6b1dce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee51a54865d6a11d63b7bdb0e57f9f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94661e8f07e7f1cce91d45225cc260d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c39b11c7ba56aea1a54e7192ef66f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847afc2d64109896017806c6508bfad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2473c0d215150f482e8cd4422fbf9bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1982e4339ad261bfcbdfac8e398c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b44daf8fda1b4a9258f2d1f2f9cf4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a44492576749e1f2775cbb5dc2a74a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c80ca8b89ce83a9a7cf0c4ea01683377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6c8d916068057fc1b923233303f91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6847abd92d7c6d96a58d0c4b4f426379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c939bb337cb335a2270a85bf938f4cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc31cab8158741a4ea7cdf694e2a893381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa588a96fde64e4b35ec78d6ae7aec5b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d35671b700db3de43459c981ce20e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b830c9d1a19384c498c1ba829ab3d6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616a10f8393893bde26949bc5ef4959385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c2f5ca17e168868c87265ede74365386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deacbb3c39bf11cf937d9432b7271e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee85aecd436f12a6604a73de55cb6c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f742c0b52a6899f56b5b6bb15d25c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718b58ed55a8f425e6247f7f8f2feeb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a108dc123d3dedd5ddc05df0f2f1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988303967ccd14f6475b4e51815881a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4f953386b7355a7c77c378ef66fc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140e22a1f7d4779d80a3ed26a906134394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69470cbf9eccfe7585b5c5628275ba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee8c75e429b9ce8d683cb28c6be143396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ee8d69f0be86ea0a5a09a00a7fe3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8d577f841d7a39f14fb47a87d47e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204714f594b9d6f98fc0ec5c6fd8afd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a657ac6930ccf03cd378f478e88a7c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cf31222146fbc1bc500b8480f4a1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26043899b87bd1df3a0883c2a5784b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443998c9c7f2b3a0780b2b68e25910f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ae286db5fcbbab2c66b8a7b389709404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d4f39a9fd60b6dd26cb768ce3257e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969274146860766c047daf6dcb1673c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbac93e8a67af713343c5955534e31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af974179146600011469fb0dbbd56260408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f2180d5dfd670744c1c4bb976fdfc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ddbd8539168a5a78c4cb9281099f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99400da65da1f9811d714145123d8d39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13824367f2230e95cac6bee3de6701412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dba0b1fbb265512a1d42ece1b7c35c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8981a572aecff77126e459b591d59ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826c47a1324bfed7f87643e1da6d267415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364830d36950cae8091a4a880316ec04416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ba10e3f9d0719f4e4a30013f4dd81417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc0615a8f05f338562deb7efec2711418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb52cd1cbd17ee08261615317ebd69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b3c0ed5b33fdb860fb8ea870b9a8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aabeb539d3a4d78d9102c72f5c3c5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0754d9bed763bdf4935eaf6e70c93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390d3f06cd1f429f3b7b9eb147d5095423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f66cd1df9341ef3f2571e2011886d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d44dad2b47b9af636e67853fbe35c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d880fd742fbf58d62e1346bf78cd71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e29364691c29e83e94bf7d2d24a71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ef0345ddafa7e6e6c5986dbabff55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682ecbe8043779c7646f6fb3dc8aea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53479f271893d36ab3c412a04ca87b30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6485724047d758e633eaf59c55e3f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dd7af154490b792a4dc89aed7f1a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a302ea209d3bb3c40952aad7e4583433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455640021532e39e3577c7eccc99787434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb9e95f4982748dca6eb6f2fe54e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d5674622adac2e92a934956ff84fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bfab2fbfb5874c03e2029aa4b3533437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af43028df564198842d01c8f07a8a90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842a5fc502b52347e12bbf6ab7fd8c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a9abfeaae19deda4c666c0f1f8e81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948271b1fd5ad6e57cd42eaf0101dbb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cc4bd80d70a45481b352fcf1560b6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722c4fd2008d5615b0dc24814ddceb7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75622ec8a81722ec074090f0424e81a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33699e54a1f9c114d3c702b6694ea87b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f159d89848a72f553018bc8421489f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b12b944f12e500ff23e881a4c7ec3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fd2d125493c7868884f3036d71dae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa744680069b6948dd8a5b637be2eb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e1b5d8fd5dcb914ce9624e2d73761450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05255e6d100bc4da2b5ca1717930a30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5115a86cd5dcf8a85c6660062ea2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72fe63e54bd8c6c3fff4a90666da86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b88315625ad77b2bea123ec5804837454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c68bfee36c3c1ea54981efcf49156455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfa87f12b92fedd981f88e5a565e63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cf70b4a513597e73d57b3bec50290457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6615cbdeec7d59f77e033e64a8ad64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc483d9ad78fa9eb9528be74accb51a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4dbe4e06bd5c187c852c2f04b61f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455983fe597a8fb94bc8b413532f72b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4553df04e7d21f0c24e371ab51ccf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d053ed8ae832c1280b8efda571f282463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dce4be4df57d7675554a6dbb93e187464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9e5a4e8379cb882c834cedc1a15f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ef7bab799c15574023dbf73135570466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cab4825d2468811717a458bb4b4cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5f0dee9b42d86ff94bfcade638ff9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade8c3ab1422ec68ad385a54bacde29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314b338613ec7564d63815783a16b3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ebf6ab7748a27203763cb7e2b5d28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa53e6e88d861c1d26c6daba4aca661472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094ce24614621d91e36ad31a817bd44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebdca2df1aa2829edd7927d1743ab7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129491d93db06c24ab39958001a9f7bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae75a7f114ed87ddeffc0958a10268c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac8e8009b15d3c855205c275bdf99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5822902865707ce2d3d55f61cf4cea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af55a986861b915340f6c47d28e8dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b790b848f102718dcc71bb7ee65d5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84410b6afa3113f96f1c4c7b209af8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da80917499f195c2181ee170ddd8cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae98f439f7b4e8bcac94b38052f3610483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a19619e3126bb8bedc454be58e04db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb4245896546728dae8d8fa6a518e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb5e907b53a531f9fba70328764f44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0aab70b94f0b2f834f58f00752cc8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78927fa1a8924875542c476daaa91583488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee55d9770e64d863b1517ab929e9df2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599b7270fc63bb3a825ced3da5debdd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ea7f0817a0f1623e07b67e741bd89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe05d8e26270cad216b80a0d00e661492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc501efe7cc85d7e15007dade79103c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2ce64bb1e3b4ba59fdfeb05af3a74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97297cd18eabf704cca0a424048e219f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a1a6d7a7f3713be0779900651131d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b38eee3d7203984e8fde2be2e0f7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cc8a24b6a69a47ab77ed424182f6a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05468be5c24e1138872d4fbec5245f2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5890b3f02d64571eb36e2f833da18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982dbb79fed1001f042feac466ebe25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deaf88e3f2bf432459c29be8530a3c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693516487c9f4473c20f65f717f1b45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347fde965647ca8e63d87db5b7f668f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6801ac4de6a0523f769504a3876e3bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08921b920fdc7f3adac50813969fd99506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ca859a0bdfcad66194de1b804aafb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7254d571c9bef1994eddf339c266a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce7a4c71c96cf9c82f5d535d1c7a0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f875979c21c520cede95b4c319ce9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd190d9980a302081084ee5a3a640a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3c6ee747e2524478b535cac77a3a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7088d5b98b597e660f0fa2463dddd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fc38a64c99dd44b209ab19a8be400514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e1e9b67b3aee285a04e6254143e43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548132c451a252e44091fa06aa40e8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341439e6cedf75229b64e354119459dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2d595897e27a6a10e18f99ce657a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99b10e7a68da6b2f545f2fbf57527a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074e3325d0c67ed79da4763bf29dece520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab425adccb4529e47b3165bab136f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcefa7e362b190af70cb07973c5650c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a287be74d298796bc94fadb6e9c6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990788dcb5b20ec15757c27e2e374b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a6e1711ac4c7d048d1bdb272982b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f24d9590db767f8ddf3c17f438882526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8cc66b0592eaa11adb60c5d6b9cda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d7dc525afb80b836326609953f3a9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d823d94163f8895021a45f1799b3624529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb6d5862a70aa5fce3992583eadec0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9b2250a8176e3e61dee9195cfae08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1be30b7bac5e967990e50fb2fca3ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd850f9e01de1db386ad869541c21d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d036a63f6a1a3e7a797dbc3e37b02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f1a709c1596e7988b747ab5213af0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517c9a6a7d17d355bc2c4583036ff2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e1994fab6f4935463b429d51b1401537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fc03cad0ce9f29f9f5e2d3566df26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04d376e65668c79bb59b641399c75e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e06aaa7294db2847e4297968607e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d3ab037c9a312012bac85deb4022b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1356c86b2be7aba920a5dbc094f56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c74f385c1709f3f9aec751a2b3bda3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb740ff113a29f6e679d8933bb71299544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d88af3e61de2a9169ade2d59dca6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61e85e9dc85b2f737897a4e277ff97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd3b13e2dfe365a3b9dd00f6198619547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384bb960564a214b8aa07e0423068d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1866d11c4a5b0176fa3a1091dc0b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624d4c99885da3b05b1c0b56ab91022550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f964461e6253f51f143c71bec882ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482088625286287a92653a8dffa4586552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1901cc0adc69b3ebd5a208b65e63650553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80067ae16a4bbe054b28f8ddfada7709554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a24a4155e93b73075dd5d4ee7d6da6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb600915b77829381bb579bd64904556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fad978e124acc84b1f7e6e6738073557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bfe2d53f19ad52d7c844f43ffeb64558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6efa6e1605a81151ff85e509ba95fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e90cd325dfe85f7fd8455c6e289549560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb186b7472e76ebfc6847d84c35e443a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637767f5c211614cca7ac3e7785b0a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c059e099cdd91cd456a7c99bf94ee4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee734584108c22cc2e1e157bac1b2b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964270dc81509742c4211afc598d63c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e47c4cc733377b140579e19ee636e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d801eb2f333ac2def4b390c988923567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452b572df80e8bf554c8d8ed69c43be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9aea9090c30743611bea5ed8c89075569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf875671204e040646cd070356fa49570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9553462da8b8881f7bb73399c25d8e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735d388dbd4ecac4e97b16ba238d060572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb890b170cefc95fe7bd8ce66750f77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09ad693fa3be9eab30106c7fc3ee67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb8f8eab2e1d4800012b7640fccbcf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52afb099f1d39dced9ccc04dd3d2723576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045650c7aeedffa81a5fae97a951d99b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0ced566de947f38dfbe2c6f1f6413578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee7bf20b9fe295faa6d71d5c2c4bfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001de77bf38fcc716239be75e792e00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe6f0455b0a5c64dd9be48540189c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc257643605d9b3d4e417b8d53dcd80b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed566366aff5f7e43205a042e901ef92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91397e8deda49eb301a648ec5293bbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216a6a3c774eda7031d0443a192a50e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0c3b92b22aabd3519aa38d1f22d28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c970284575ac636febcc3244bde385587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bcf976d45d9ae15a426fbc3dc26b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5853a6fc0f1bec9c343ece23b5875589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12006886fc424bb2f20ed1a68e84054f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa04ad874ac2e0ca249bac44bb90c25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b87cb6efb37028ce6624a631a87c3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08f1ccfb48e9068d190fc934f861ef593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4217490e6060a3bf3af0582130095c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9388a18e9e890ee3d53f72fc8d13a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb151a567428c121efae2f7bbb8cd16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b951cd33e24b140e3848c5bc16cf23d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75073ee63719f093b6085dd25289b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302331123dab3a1b6e755d86d2379ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d25024d0b8057854b402354cd7098d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cccbcbdae1af758a611425f630835601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406bc668557d947771f01e182c71988602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058acb184540123b445e022f8427b0e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9dd68c8ce4abb05a0fde33a38f203604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98710ddd3def2e03185020caaa8d7430605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226057c798c74cac04fa81447aae2155606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b00bf35a3dd614b82a7ee15d2cccd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32447a454469933de61600598322d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e1a5cdec38bb83b8e2fe7df69a61b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05334fd070edd8c6575906bb576db4cb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a28d9a522551a747fb25714be283b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d925053e39e55be816e3ccefa297d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79737a520a3f1734133aa46a5de62a0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71002288dc49cec484339437456ab023614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463aa4d29d82b2ad12f3be6213fcec2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed562fc89c72ac89ed95d2196af9c295616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b91d4c1c5fb7c7586e4d8714baa4be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eeded81d46b161b0ef0595466b0a3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c5bf0d805802cd15c42165e3a87b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b265e05958d8840005efb1375f78152620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe0a34fa43ef58a50fcf3ebb0416e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16366cd79502f5e11d76fe6693b015a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acbc9de2ab0547a0193ef720e97779623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc959e6efc439dd9d118fe9470ffe0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12fc0724f85ff6efc52d7186149d51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bc5edde3212018b312d8c0df0ffd0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc4fa146517095cdb79a9904cc5dd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa735b0c97882b772f28edf18dd2f21f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270071428416c0eafd40e95884e521e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28986a8210f8bc0020660b699677d48f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c930592dba3ee50b20101db2315cb27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986590e33976aa3d3fd8b175efc0ee01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d638b457bc966d465c2767d3356bd47633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9bbc070da201aa47b1d956d51b584634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a744ff2f70d3d1743904728fc63db25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98b75751242908631616f1e44d0a01636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c246f524f8e328d5a42c95a8a9b76e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478fbe79b0f541121f262e168ee3637638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417afcca5f4bd4c61e4691cb16fed4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb00231972042b04ec6d8eca7a16485640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ff6c069aed47da746cb9ba98cc263641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d9f7886cb0040a02cae34411e5050642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe0617cd1d397c700c028e7d3342f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e137797e601757b32ddcb7c4cddccc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde457e3864e5a2d258abdaac33192a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac401f7e9ea11e15969684d011a6114646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bed1bf7995db83b8abcbe0f7943c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea36565a52544764c3b582f5f2c91ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c96ea089c2ca287851c0f9ebfd9ec9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df037d2f009ee418745f8d22bd303f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb56360be76fe54dd3e64f168a3e62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c0f50813c49f7a5ded84686f32d9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392d9294bc5caf9856f5f1e4fd2980653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3473b4ae3c304aefe3297e564ae4bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cec81243fe994f50414c65b6ffee29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fea286da2c0526bd4e0164a58ea9e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32c92b0d709bb9a8eb2b80fcd047b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234035ad982072f231489ab4a80cdad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfc14f769aaf33e8604c5139efc65a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c138e5bf9e2b851c1c9a0b5ce872b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cfd05f0c1f37a91fb8588cb0641a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b139cff4f9b92957d724b32c6c614662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0ab63b4a706d0a31c507e379838be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221d7407a39b459e91dc495c5c2804a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dcf7adc2ae1b8bdecd0bd271826bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dcd98c8e49b3f2edd3262451a94ed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc84dcd0196d8431c05e7948c1be346667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f55987d721cff3ad1eb863ceff7e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f42f0cf6c1533688b5dae8384f9eba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467e6272f5effcead5a3ce81a335726670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e8898c19493494612baf4f13cae05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb851745cc176c0a6d0c93c9c9f69f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f22888053f5a2c63d33fe9bf107d41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38248a25eef9d5f66464de292adfc98674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a416385870d2e81a4e9af24b3acd41c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656589beae7321a06f4222107b3181b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccba2e58eeb94392b4b1e1804f23333677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb346726ec522d17481164e55a9c45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2d3fb90751a3d6dc3b56d4d6e789a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c6e2a6614139ee35ea5e548610fca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33893c53b50a4cc08e3d0549499f566f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4369fdf22daaab59d0dc7ba3b20502682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d58387f73ba16cd30758f28c9a0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995726a1e01133d6828082dfceae8f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533a1616e85caca2c875796bc6cd7b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e57087c4f6b79df9e6007bfda61bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961c40d64f49e03588928221399932b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce1b369351708bfb13aff1f14ab036688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5308b36b4dda15e58cc7674f58c0ba8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6a32936c4ba93e78cab9a57ba1b36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbb8eea078d6dd1c89e7098889fe45691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cd4a4e37c6dd746e24754aac4787b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f76efe796de0beb52bd04a46817277693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4636f87a1915f896dab59c1eb51c43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd614ee151ee3e55a121bcb97199dda695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96952243072b3d3487f1d3da3b2d72bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd569879818307de1e4703ea1581097697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29209c807a0791d966d81083146408698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be3fa5e537574d6e91873ebc726a7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20dd8cbfed3e9576ba26a12001aa5b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938750c43b149150c5f0916e1d7d5b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8889611731da09fe96d57ac33c73df1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f8979ea1fe02aea3ba1d4cdd08ad1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09564042b30a8376ca671b9bc8f07e3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ad54f4db25b648a5d1446d3dc8b4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee08f5b3525b69f4123fe68dfc91c58706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ea1c6f79d883e8635b2fcde4b795e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136f4b7faaad20b5ef413b4cad7d387708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee76de8f602f07037e6cfdc2c8812bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712fd07645f00c5fd5f0ecacbf42f98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4978c82491787d44bd740e354a9cd9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238cdb6768dde4df300b04d1b38550f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c41594841edeb12d2461ceb5e1c51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853f0408dfa0c12f90cdb304866cf82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857095f0c4490f4141a1f0a5bf500c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9a20707141afa15ccef4212c4e627716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1da77b293a7e15e6205b4a0af57b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1283898159a6751955e635e3493df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6e8b3e2a688e4bcd53236580681f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bfd1ce7530ec13af5ead650af07e7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414aba66a8d8b149862b77fd02e3d4e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f07b2d7ee67110637ea772b80fb7a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f24f4b3a5422a3fd9640eb3a33e28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4d14114ac38ff0c84b868916be593724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18fc76c3698d80ee1c467dd41d8703725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e91656d2f020aca5b9c708261277c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73f6456e15336a884d008d0e11dabb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0535f2fb24ca6ef40b3eff9c051da6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4818dd0403b6a8da58e73d4697452e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b40e0cfb865fa6463fec78b753b50730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becda92f0e74ee643c1c91a15fffb5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46059a6c59baecfd3048a31f0ae1cc99732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47541e52f43eca4e643ea98cbf0704a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b79c051097115ddf58aaa334049f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff327b07f5c400ca2bf8eebbecdc9f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01257ec13c7f073325328e0d9db244db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af572d1711b3d79ebad53133b887f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe2a749dc8a432b025b9ecc08042ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769bf24e9fa68a7b0e83712bf5f2df1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a6325c4b2bef46ad66623e078b0d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf2af3eadc9d72daed3842a90477de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bced7db7fbae1451b5ecfcfa97019d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7f2c1dcedc825d2b686d8e0864733743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d423f9c795a6fb66d44c0e1533b0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd861f8007a7eaa2c31ee06db6360c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f1fcf9c95ca2f08fb6eef2103f5e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c802e190b6d5562fc028fc84b1b99c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fee1d2eadf370e95eb322fca5896c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247016b90acd38a00f93f10537c973ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198ef51c5b7550d1412e4f957ccdef2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719861278248c5cb4066b29bb650d6f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffcdcb7ff9aefd053a63915e2572fb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39abb55c19ab159287977a8bf51bb13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195885fea1b8b8b72348f880884c9d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc151d621f5f2237560dc1e10aaace4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0e1f4de71d5d951e5281894ed409d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ca39e0a0966e9fe4468ea42c8a6aa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e28946afc220230abfbf6a97742153758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdfb8fcda8ab8d42eca8e2b29b19ab759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>