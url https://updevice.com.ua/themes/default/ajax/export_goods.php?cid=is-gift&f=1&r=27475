--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc733150cd48eae7ed41ba699e7bd21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fac36e80e01c99d858b371b03ef6262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b6c5f86a9548459f4830a09ffc6433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108d3e7f37f8c1e6fee836193b0ac354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83610b53cf1e1c13640df88c637f5705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc2b7a53e22ead06c700912cb7fb926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e461adccba741c74942042fcd17ce87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2c6877583cd2e7c4b0a6270d48c8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf18b90c1dfe45e1b9741159b32949e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc16cb5631f1864761455073cd7fc510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e97460068d0fe1fbc83a49a86a9b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd48b67eae55a301acdc56a965660a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e934b5e8c3fe5c98b7d371ca91d451913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630492b753927335b33957c91d61bca714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d4d5980d4e137761e12d7b4ee10c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af3ece08976c4932b38d983761842116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecefb2e339b5b94971d9de812f8577817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff7b7c1cc0019baea8af786168eae518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1e011628d9ddfebb6b0657aa9fb7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1854bffdcc7c43a94e24675009dbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3842047e1dbf545577edcba9a5167d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22009c1d3ba45d85b06f1068fd37510822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6625ade547acf732d343671f0eb9f8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3fc7c08b58c82e530898d3b5e1b1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23479b3a899eb4e017dab207843c7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27cf72fbe4bbe1f36fd4ad5fc3f3de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dc09758cabd84d5a274be485e5ee527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edab9de3712f008942ddf06d397ece28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc34c6ba434908c6ab0ae4e50b792c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cf13b0b7ebf0a091e933c36b4fd4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37d21eec320805460141ad7a96a4d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b759edc514e8d04bcaa61dfd08e534f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a8f979e6715cd6b560da455d696b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083ef43bbd1aa8a38b2074e54325e1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdec27ee068715a5edb72a413776bd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188aefcbb800fcb78168be34acec49836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a404d1d9ef1d787b079b76fa91f575437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf83ee68c211b9f38d1074e126fba638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13efea2b66cef61d170ad3633ac53c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e517c9750c9f789bdfcc2d52fea26040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb81aadfffe799a8132019feebb33441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef590d8d4e8fa8376bf1cb94bcf60742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641a2e95c4eb42fbea229b8e1ac9fec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ced63925462dc80b0139bbce27c7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfd35ae29491c16d91d9b81c8073b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466fb01645103e25960aa89649460a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddda2be491bcccdf25c426ee3d0a17147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8442875e142a031a2c4c38b8edd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b547eb70ffef976ccc0ddff82d49e0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51885bedb04bcec2bea3c2aabff85a4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2d87bcc004babb034f0461759b9cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742ea6ae04b20ad741a71cd9342f3c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eca1bee81fd3c08a0163ef8aab0cf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2f0912fd3b78bb8ff460cdb2eda754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22efc2ef84ba58b90755172255c38955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae270b0ee8d7d407565416b360d5fe2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d502ab1bc0088b6fd872bfad7b65dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97d03395fb5e4fd8ec4975ca8e6df658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7001500689ee6364d7d64310bf95de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18bfcdef8bcbc0d097ff5b67b1885660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c52cc6ebd65f15f0f525eb097eefd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d66d4efafd3628fa7e58ed9da02c4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdc0350d8ce39dc03a7e72f3c59ea163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667072e2e06d997883870f36b93b9ecf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82afb3aa161607026cb5179eee6c46065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb22bd300e08aaade72f8c347ec6c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f034cf5c5c308f5a7cfbdea858c9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93488eced7ff277baea42354015f380e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11135387afc0bc7aa291491d92057e8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cd274ff74bfc3b0918ac95f2264fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966d6140fea5a1e761d4e7bab58387d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb48d8ec2a4b795d5c091756a80ee1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b28c4ef9bf2e94cb58af53a78eef7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8094d6d32cd28595d2f228b50d4a20874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06024e8becdea41193b5cb4a1c095f7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431f44bd380dec35ca7902662207ce976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4f634b20a0c76be540a6e2b47ea8d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3f419ff7d42432926603eace8a19678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd311a62e6e7ea1e3fe5f094d96df47e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecde644de5c7ac90eb60b01fcc31b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b62beb4dbff3882f789043518d89681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546403ec785ee817b401e1316cbb20482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c301677b58a32c3cdd6eda4fbf0f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dcca2c9618ee5a32973dbb04a431484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26841c9e06f5d9a98f7dc74a785ecc1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca805c654abc4c8112d508ace2a679586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf1770b0195adfe0ae3c3ca485d0bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a258e124763729d27e66b43e4aa9ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ce9f3a754a4cfb3ac50d2b4d498db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1a12484e35ae2253b9b5a02a21f2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fc829ab275d770ec9dcc07c0c5f4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50f66b50a9567302c2ef3d21a9ceb392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365faecc73e07f0d27e257c561c000793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec5b2dc785b82c1fc9b898383cdb2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164bf59384b4775be370bf6b813af1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d03536b118a027976977e38aba1eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f13fb9d2286792b8140719ca718f7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350474f8f72bee50559ce2b4abcd23698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d670113cbccfbc7729fe52ca232b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ee3543aaa56dabfca4c21a8dc24d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2601793a26a016cdeed29b2cbd752101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8899147df9543933602e4c3efcbe1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44004ef15f701a3d0bf82943d5c3e89f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2813501a44c2702ed2e4dd932dcb5c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f0bbc14c871178b071189acccd377105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513221c5a8f8b2e69bb86b72a385d18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300549e14ba53a024e4ac0e2f576ab6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd6262c6ea722ae9cf77c30136446108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db8e6c5b666f94f88688f3392f5ccf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4b3e8a86d83b044b424f9c1ac1e72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb696a6e2ae0b019c9f4f2c27620651111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a1b2d020cfb6d96d7a91f53764189112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47790568a41a9185ad8f9070d64a613113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a3cf4d2314e0d03042baf2e02604a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acbc0bb5aee54e9842c6545f9e149c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d16a200e7ff6df0bc9222fed30c40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bee9ab95c17431970a4897eb9cd13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af818dc2604918582ba9398573d6adeb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51bd43152dde6fd39944c8aef03b90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcc6a4fb5391d089f25d36025a548a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f5d440d5b3ea76018844e65a6947a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef765ff6fe255047b7a5a1044f5763122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb8db268ecc6ae8630a1dd82a66d78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dc2b466a35462257c34ef47eabcb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ea04e2f58a826346c6c22b3b98795125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06382b5fa79c5ebd19ce0bfe0a99e7fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45507d1b938a09d518805886c0729dfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f3942662709728535606eede252e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c06367fb58989f3dc03ca012d8c13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05e4b5dc34af533d44263b932b6426130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799c54dfb1436acf451a317cf51f143131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc99de508a07ce9ca4ceccfcac97a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f5205b6477022b2d880a8e2f38e11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303dde119f3b2473f23c5349b19e8c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8a206318e310d222699dab0ccbc4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8e007eeb2e4ab13ea93e9f21af8a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84a892c0a95b541ba3c71c25260c42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677aac023d3af7df216f1e4f65267c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b077bc3460b3e34f7b77d7d1f86e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8e90e5d98875e65c7e51839570b1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7620ee65513900fb3cb6c076956b98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad06f8aab1411437a5958b51c04f343142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b0b998adae8dc7715fa1bbd100928143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8622060f1c26423f646e312709eaa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e39d11b1b155d82329eb84bc18e24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a97cd19bbbf7232e9a4ba7a7c75e55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e6112acb30ec9f3ce5ba8f94749a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456d47fb1558bf84540a052ac7445bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfaca7ddb4ba0f197da02ff0c2a123149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0590aa0d075702cee53bdd82dbaed3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f31621f29cf0532efec79bb87b5ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d9a73760649f4fdce3e98ab66c764152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72e35da809283ff3b87703283153b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2339878a7fe5e06dda557d1241c6c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f92a4b236fa3074c52c8ed6e6b206155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e852bdf5b45444c32352e74fb69f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836d3f5f741edc3f2910f9add51df38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b037b5bc788b3f63999ced368c9e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6257dce7836593f0178c3eb84d91d67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d1917692cb2edfbeddd18f0aabe5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba24eb02bce3d002fc032fcac6c9aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd554c6655e36b90abdb720a0417cd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16855e99ac0bf670e5dafe936df17f3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2ff7aa46b4bac6aebf07a03d45c46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d68c997fb173187ea2a57416e3ffd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e50928b52511e44471119a05cd2b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56d09a32ec92d0d7286afc147044a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7618ea77b9066dbb280ae4e7776b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170b824d3413af030b2245e5cd3e1d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbcbb1d689ec7c50d392617bbd1c52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e51dc3e937ae695e5987d65980617171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959dd7e0be097bdbfd56a4f1205fb80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ca2eab4a4570a93aaaf567941c9ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebfa3a8d87d56a826d7fdb596869d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3af37013c52672992fd8060068cd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee611d6eacecdf75e8ea275146916df2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bee23b586d15935a8872760e5d0b44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51a3d25e213c97974c36e7c7301112178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e735737054196a95e3fe15092e263179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ee6a22f31019f6b2c731105ca09d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c30a6ba3ed541821da57a488608bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28763e5e135fb577478e2e8a282dfe13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19bbfc09ee18c57a42bf21b8e19b5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e92d74f988f6fefe29e9c07806eb1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a6bf6da99cf8ef84f03a5e3e68ae2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a9e1daa61e7734a6d36eb4a594b80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061a8ee718d86d3a0943da16f9ab372187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cc1a32eaa4db593a77602c2f47581188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a9b10801e797a4d0bd7d3b12505af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0fe1ac240a212829a7c51dd4ef9ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862b8a9e284450abce334655545b9e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312aa8f8ac94e78676ea0f0418b2a83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430716b295ce13b4ef2946d22875ee8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1271cf9d546e77a7625087bca58bb71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc5ba199d130b30edf441a269781cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb3e71e671f9c5bbd8555b99e7cda9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4acd0866e44397693a74881bab7b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120bf4e8e701e0aecf150261dd7172b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a8f09db7dc08461ef6dfc677f3c15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee7c447176c910b84b03b5df513b03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3f145cb0273ad6c508173a9a0545d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d576263a20277cad385405d0cfc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e6cb1f9c865c28a69b55278143c67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd3ec91e98b77b15a807b6adc35ce1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4167366c40473f85c6f1ba0dc93385205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a515a909fa4ecdd53de872d19f72783206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0253a8c80d3b2310e3a02951825ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bf8e36f2f4eba020b7784d4481249208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33733eb7c1ee25e33b3d34830045306209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee943e564e0c9df3280e42a079553c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8d5010d722eeeb3b1ce5045554022211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1af22a2a44402edea51962ff25c34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30167b02162b0420f18d153da222a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd1b41af6b12ded52ae809aaa94523214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b278570c3572b2f2b49310f22e899215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b58ecdf576528a1133f399264e40a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3279176da651efcc1ab0c6dadbac005217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea94dfb283e059495e7930b39c0efce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bc180621b0039b81830c251d803d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc358c0945fde5c2a653f74773be3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1553923b1b7272e93fd6aa028c5ebc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495cc0a3cc1e55bd2b8c30006cfc7ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05c9f4a1f55b090da97a74808c4ed2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59534b6d7e8a0fe11c8e1c8c13cb61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf4dbb06c1bd4363e148c423fa9ff6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51814f87c1c6c82b7a865ad946aea4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79197bd2bb42c2f0a0ed7d237363de30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbcd67f207995ce24122463c5557d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df40322c3e498c17fc356cec644d22229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616fa13e27738d77d5e1072b3e03160230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c2c8f847c0828623429a90a700174231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a141df45731b560bd00f258311a16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c31d925bd8520870f1840b30676ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ee880d23bb0cf127fba6bcd593515234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908f9fd07a36e33e0c6d04e59911d7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800f399afd1eafcab9e20c5b558267f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa33da6726d2ae7050ccf4371dfbd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94005ffde3a93901884b03fba421a8c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5888de52b8e1e742c4434632e05400239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d98203c7ade09f0b3b3dd99e9c2078240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27981a42db44accb5cdbdd1a2536d03241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12292cfc67c61834a8190fc9979d9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0c1c5859d19debaa9f2777799a25b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec56cdb46ca0542bbc5497b12bf0c6c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034951a141cf35e7b5a725b4a157af1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a238e12f0ecd157c12a2d63f8c5541b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070b31dfb4e1522713ed1fed792e575247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca8df0c6722d7f5b2ba5c4407b78d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c946af4a8d03d06fd34cd912633bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c73f4146953c97b9c0bba6fa681e50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec1658be81035b8007a989c493e875251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55351ee0803be696e40cc305f7479489252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a22b47b91caf8b87df7e48999f707253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766a899984c3a5fcda40b8ad9ab41d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9169419da60f896844b181b9073eaae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b1de5eb2f9e5cc66e3271a461a5f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6d6e722765e8f8c8d1e08df47dad2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d2fd987eaedcff75129de09bed0bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5e6d1923968a962465f5b57f464e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14c380f8af9ee2093619d0b968f476260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4138a22eae553266bb873025fe91479261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468cfc2ad25fef806197107db207de9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738948bfdcb26cf05d4406f6d83594d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62d008fd70101d40ff5533e66a93ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3386616379a58f049570dee158fbe9a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e289dfeb663c4935093db231694b47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22bc9f7489d5f9bf3391428538aa63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a13686eb7536a39df78120e337d6c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aba0e33464bd02695c62196a7f1e15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820c1ad4c8f867fc9927439e1dde52f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d60acd18e271490c399226d89cb4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86bae293b44fc9e99491afd8957b67272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e583c55e94c4b4a089c75ea7102d18d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924ae062b753953a8012f7ece834e05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4ea539f071e06cb2facd0d265e1aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96850e50683108a2495762b9c3807005276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bab6916dd04ab17438c04c19bfe470277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138821fbf23a8c750440307fb0892bdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f2bd2db733952871894e5fef49fef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9001639682efc690cf0208c59b23bcc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356019b4e9adb90a6f4b6dc6eb951e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fac35c14d425a765faf9e17513fe91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d7c2240286947e706567e7ed61048283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b08735466e96af75c7ef31e6742d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10130db81b3a538ba8753143327d143285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee183ee0cb44e16357b95cd62d940e0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc02f89db5231ac2f7f0011e331873287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c86724309431c14484aee08b8e60b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c664b102386f4145738d850c80cdbc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f862a5dd3234bf5b7cbe44f20de04d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44117b83e30cc30093d05c304e20ae19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a8254ee983e631f036fb32262405292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa9e0ac3c9486fa5f7f13244cdb9d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cee259e53ae101cd68c819e176f1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ed2dba4baa59fa28c2f669c65d8be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420aa627a3ea2329d251e1556310151296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a29d9e92b7ea360ade5a578d44be4d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c37960d89baffe3d21022d5e93d36298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17313a2a89b6b4b8c69bbe3d0453f333299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6df6ba2bb990e989a4fe90a2b0b22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb9432ab3c095192e7bfc8b677aa50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b09483e369e0624a530d6d50a5286302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc2f2ae7e05f982753ee64950795f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17169c3b8ad4ac7ca32e1d4007b574304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f06fe44d8c1c02a0bc82c2aff617e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47d35bfabccb568728bc7bcb394f50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebbc774a6707bc60af888f0433147a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f612106c7abcbf6b487bea56edf0143308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526e609b4f699eb2b9eb380bba867d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae88eb903d0057bb8998595f52b1423310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bb46acef4a8abf04dd102342d0f07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ea284e37904ea46ceef72a17c09fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304d6097f8043bcff8471dd81771d38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c5fd1ddd672507294253ed1cb4ae7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a1ac0c75a6eb8692f090efe66f259315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae619473e967989bfc0b0b3e4d3f3c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225b2bd41b6573851b5c18110d7bab4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd7162bae5559245f54e71347113f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964fb858e9c03175ff8217a2938ddff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069324e952d4c9cb966f30a74d8c8c0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2d64294ccdd1dea7d718114b78f4b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dc7d5c49aa62a5cf5e56509aba8cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96e84fc40d80ed8474cce7235249df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3b695b0bc6b3f96555962c71d3c75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbfc3933249c7a841a032460566368325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4ffb4c3b17a2efc917b0ae944b1a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eb0f65e87a2b5921f199d4d687ec7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb403a515096dc4535b730b7b33129b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69840f198b13d1956e5b93207e9522329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4910d94fe485d97bf602fe7f28d44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac2832cd0c14cbecdfbe2217ea5c95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29fb614e8415f80449af624081b35e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad04be9a72accd0ce440e8e20243c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10679442cdf45d8ff73d9a8595e0ed21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfa6bac24e478ff22df05f6dc84ac5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a65d13efb8c7f2cbaac40a3c03d8ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906105f7f9dc384313394f3f0272ba85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7ad1f7432a9a71005d5099f86cce9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97989e5849b21bc83fe527e0ab77733b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a67d31da455d14b16aa24c815e2e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f38d511c051e1969e9958ebfe76d8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a168e06d2088034dbdcd7c2e25dcbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e3f53e9220c9823eeea3eb6bc7728343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ad81e2b616fb5472727dc8caef6c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f9c35e58293cda98640bb719272ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edbf3c93ad50b5ed670462717f5bf6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddbee2495bad8f8ee7cc92d27d84b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41cfac444fc5f546ec9b59b7d98148348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22ef862c7c6e143a58bb07ccdf3903349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6b9f91a2db0fe9a6fc86f58f7839a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8abf637bbecdda3909b2f4e06abfb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753a5c7cd57119d53506bb04c191cd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bb9f5674711429b79829f4cb44424353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422c9619d95f188db639569d33da86c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e842dff2771ccfb7143d4c17db60c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca98dfe88af21dad1eeeca1510a87b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ec966ab08253dc296555e1a4b3112357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283777821d7dd6bd46afe0b9deed0f4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f681ab3cb951252b2365c06923a0e48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952185bd97b1531b40155a4d79f10807360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6e526b843f843e5731a869d6c0eda361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f6b4b5e48f0ffec35e5d759124cb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bda88c9052a8754bfbe79b0d19c9e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327407aaf82ac3cb059c2f21df1815c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957e648565bf64bbdcc51d937ff803f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7b4cc6e383ececacb1263c56b6bdf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038fe210575c3d5acee99de70bc578f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c254c1fe530804aae3be62131a96d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec5d6560c7c094637c6a5065cd6c59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f00554e04020b5050d270672f34aca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc55081e53dd9fb2fbaaf8986ff908371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27f26a65df64b8a5bd600e8bfa865f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09effd04f1a82737b83c66d25833ccc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc47c98073ccad7bf1371530ce6ed9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d067502544066e7bf26858a850b1d8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9707a6b189e97fda37fb61d76a0ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec9592f20adda40c46f79d71daf8c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c858520fb17b8534bd5d02dc936c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06874b61d662712dcb17396165792a1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863f66c7f1489ada306103838df6498380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094827e4bf0edc5bcef558653d68dce2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177a1a03dfa5399012343878496ff5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a9607d4d09d4694ce7f4aba3c2dd5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e637c23a652b07df40d37bad78bbb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dbc012a2ab52251f4b93424643808385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0edad1b3cfce0e7f0ed0580b739b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad54026788c7895c147585bc848e549387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fc0e5c221c89775d0b0cba20fc715388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76262c9e76760724bd642892b18f87ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c300386c7bb6765b8b7b836a60506ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a20a1cb4254e7c92399cdb8656e9f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79406db87ca215d7b58d79717b5ee9b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5ecc116e043e9c005932bc385faff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc26110efed3416ebb97a11b6d4abe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35185b56ae72b2ae619ad041f5e89b76395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538165fda2b22db886b71062114b970396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25082ade7ffbb5da0eac12b5e4a1b47b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed44d5dcfc131ce386fcb5816b3931398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f56f1f6d3d2f943f0338bfe07568b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821c5b00ed1dc88d6e61fba09025181400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e7c8bffa6529debdbd81038d0cf9f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8a64007ec9660b3b5c8f65f27e75d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1b1285d66bd3ee2397220bbcb0715403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0b12f04c2e4497f2f4977e966ccf8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372307b86702d43880cae9821327d5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186c744701df67a0039769e4f73e54c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170c59b47972f581334a7dace1af820407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd41007e39ded201d30f14c33bb60cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f001e9342482294e3c99f6596a3d7da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325e5d7998d772b8e97348f0411019c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600d59fc544e7d554ef58e78c5afa98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f9f29c60b5164a4a82761f6a59088412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28d7f3a6dc41f64fe34735f4a9fcfb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bf8c890abe7f7859a84ee1cf7e81f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5687c96375d92b6184c1b98c6c244415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554d124c09acfa3d44236caf4d7ba0d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5bc0920dd729b923c7300efec1721417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b96348e946605e4b8fe305bde3c5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e563a5645a0b65637f8362dfaea141419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba83aac57cd3598e4dd463b1eafab3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b133db17a4110ac3337899d2c5351b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14347d034ed53528bec6cfb7831fc1df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbac480372ea4ffa6b43958123cfe4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f95a399f10ac886237a876e799c051424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ce44c4aa2bd7a5ce586567410493b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d667d1bc23572d93a0ef3750ccd711426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c0e79c110d558a9778cdb6aadfee9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941917d9c7250a01b3389babb14b13b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbedf9048fa8c357dddce031918c2ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943ca54b334a8159588948840c0adeb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24c1756a44a700ab572cc6d6a933e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b71d3f0e26bfaecf5836e2dec9d13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1670e52808be9bcefc15eccdd4ff1a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396c3e92fd1fa0c5cddf22da1a1cd3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917770fe6bcd66b0208398956840baae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed21146d5b890f8ddada3e543ade5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a46609e27627e7075e018c7ee5e7e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4fc386cb7ae7da38a03e35a0f8943438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8df6aeb894f24fa7bbbaac4d915cfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91179adbabb9a741742ce4e1869e9a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f601897b47e80fcf48909124fccd0bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c770a29dd4432a5346ff4a482fae2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83008230ed467ec2e32c220b9bc19749443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e91e5635036c43c96c83ac18424200444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd144ae2ba1eaf99ae96724716a0b6c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15fee77141029755db1133050330c9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174c31c72bdbe097c392fad589c15d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d20639d2f9a1a95eab488650b622a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88babc3a3e808aaf2fac0d85cc8d230b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de423beeba7c5bcd7458ab13a3e8e07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058dac17b571b7f0d4f9084b691f720451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ac4597174dbb3a6dd6b668ebeabfe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d2649bcfc8b80fbd90746e8925b23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac23c1f4871c21918aa9db18729ab5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ad34ba6e1be489256bc7510951a4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0565b6e93548f7b72840462c3dae40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe3885ba584558c49918a85295dc38457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dda34bd79c813b566813fe374cc2e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555d3fed1ed58fae1d265aa13d1615e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bc1aadd33f93a39808f9e3e2cd793460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9e83c984f513d9ebbeadae018fcbc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac74badd37d37bdb955299d399c17b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0260733d8abe95d08f0c02c3b09e149463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f862c7912108214ad6e37ef4e1704a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afd99a1b6730e248597b255f6cbbbf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c047b9929d181bfff453d368757206466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b6f5d980af08fb7fdc773117b4a40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb301998ff608207a318bddade504f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303caca9e92800bda5df3f15358bbbc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638543c6f9a58ef9cf169fb768ddf29470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d756ab98db8a4702f8e080c52ea7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedb6a911ecb49d36d51b88e96e3905472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40433b3621ac11c8691fd17d32d15f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd3607fab3908b3a91ed9eeb309c8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e61813ed6742302198c36785295177475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6418a75d960920ef23728b7582c767476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399189daf6b1c438841e791d7c2c145a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8315d2356549a089534ab9d8c8992478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2a790004d0d54f197f8bd2f2a5692479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34645cf5de8176651eb6b2b71c85d814480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65085711edcb45f0a4e93e876c2636e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284871cae2e4f85abf6f19b867fa5c26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e641f300ca3e722e7e6185d021f60a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee194f401629b06016a301160ed346484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfced85ac6aa7b00bdac95cdb7a6a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5f159bc9bad0d45240dd31b952209486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab74c23130f0a04089bd4e52f1deac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db871790943b2931b858a97bcb6e66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35459ff34080846ebe690c88f3d1fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b1cce3642a02ad03bf7bda330ce7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542c702cff4b24c8bc3425209b0c7b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345c5a640ceea92b3766db5ab676f4a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53ac08e292145d4a4b7e6396259c9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2a09e2f047d6c2e6adc8e68befa97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2fc30f4f9653a4f12090020496657495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cea9b7a120755b49c9e6d184127079496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f34f1f5426aad07b67f2733cec254497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422d18b6a46d964820c5af0d4778001498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b67a05d267135c356b3c3682461a6e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474e90bcddc29c26104bae9638e08cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7867734f260fc31d45915f5fc03050501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db14b3876681f1a6ca7a1f9b8b23955502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bde3a02087a6a635f7392c31441efb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843fd7e793744ae062a1c57352054d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad77c88d098f0415e8e5022e96e1f21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f833e80f869891df6bc6b01fb618f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d107b24f16e6f8c1b377d9a0b5efafb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f311b259bcfa7ddde833f6e65043a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1759b597f0dcaec23f81191264e0a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251684a41f7461b522d560be7078f6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cc13fdf25ef53b716d857665e0476511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee3746dee9a086cfedc94ae32afe69512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56696c304fd4bd43b61c20c5469efa14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f1099065be7db941936cf981217fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677bbceca36e2aaa97a1f03addf3457515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162042795dc8575ad9af9d0fd32ff8c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a98f66bd9dd42cb366cf94d15fe084517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447227e771e523f70923e69b652b2771518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cd8b68904adc02911939a68eab60f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9451c32b598dba895ada59373af36d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85339111c61661926a6358eed355a5b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69080c87609031d94114cc2fa1ed8087522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf14cd35e360a064d2df34eb4308cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021c394adacd0e8d789e88268ede362524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ed1c0dbf4466c4ecf12b2dab57292525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77221128d58018c2f59b9777f9e785de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5df6bc18ef2b4198a2f6732a30d4d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b2dd18afc65f9980bab8c83cc32fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492a182cfb4c31eaaee289774306b0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511db644884c302d4e755e6d2c789a3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a266318ede26b0e404e40793d5909c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557d2d1d83f632a14b17e97a241e5da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2604fbf22354c7c0e8ce1ac4125e7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d81c1b10f6d057f4ebdb8433cb59f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc790738a9bfcf1538726f7ca42fad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d3fc5f526b6e7fb656f9bc4c94b89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2597447e6e890deb5110edde55300537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522c3b68b18761fd0a6eb0bce2507d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbdcd6d4a7354a252d7356f205ca0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac06c1de575cf7696dab138358b213b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a920b084e9463aebdb8d9c99514685541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06aa18ea90cbe7cb29b97e35e64c6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc48c5e330ae7457b92dd26102061a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ede227525188eca4ea87f64d644aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f5d995b1c3a0b581ba7159183ef57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5082cbfdb4010314725a9847a8c2d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cccfa0137d25e75a6acd38310c6f90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd2818e538072ae988bd6460f67511548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717fe2928d35dc957be53ba2795caff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36384713454a58d13d20210940b3d121550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385052dbf5f8141bd1680f31eda5719551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27538a58d6759cd902246ce8dc066e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8e95e53e02c835d85a7c1a6a40ecd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499b73852cf7992448da8fd770e5166554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3276a598dc3b9f9f5ba82d82ea7a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6e47f759ee6cf7d55bf4369d6a4ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e991c7c38bf47ff95826002bcbb1a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915403a219be13a175069b51b0a5235558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fca137dd668477e51e72678daa1c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3cdf961961bd81401b2ecc9415874560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a1adf62757116de9a858d6811361f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867a207c2277e0789d22329849dbd76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6cb0fc39f58e16d15a88f7ed7ccca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c95352fafbd22b4bf8385324a403b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da39ec1ea1a7b069ec62db7bb06e0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10e5d3513caa07ad4280cc975ff70f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad921cfb6e1c350a3e1dd389554c22dd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bda67934a872f74b28db6a10c8e5d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d5baded20ab3695a643d6cb278654569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1926e5f1c57238abc418f821f95be30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a581722b59906fef09ca47a2bd4607d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc81a209c2a1e46efe2862cbab5e82572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e162edf21424a44e2c306ea4772d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dc0cce8e4a86f9153b6f9e4130db4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd5954dbc4035cb938532c439ad941575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1ff1270dc1051fd15ed976b6c507a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711eeec8eebd1d2d09871de347a844b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b1c0e00e5d684fce3bf02f524af11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c9a302589a2aeb5186ba5a44d0eb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb09e6fde51ef7360ede7b480507197580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856934e614e60fe18b240eb9a1015787581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f518de6165455681dec51e5ce344890582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d4a2faff729942eb82d34f2496163583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e997d8c3a3746702fc5af1f65b8477d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670994c70ef63ba9df6da5b64091aa4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa9d11b74b3fae592e2916e3bcaf8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fe75566e79c5caf94de32c2302139587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9f2fec57ba3693b07b7039f123927588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90e9f137dd6851f81f9f76dbe3e2de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d859dc949071069b018c3fa232ac1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8904805087ec4a0fd2412d5deff5eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d48a7d2a26531403a00aa54a59342592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3fc2be706eae7a3ea926908deb4a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382aca250203d57fe7042ffcb662196594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e10504da045244eb0cf82951cb8ae9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add508a07c5329bba96ac2421b3b26c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c48039bef19b39294d4654e13fe08b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1549c2c4414c89b69821563a82eb62598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c2e9a5d8c0a36104466f226f63755599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940d7dd33a10417213c1c7ea2a66915600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381459a10fad848e45d94602338eca03601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0e7e6ddda37a3af26de863e4f43dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8245b73d22d86ec9e4ba6a610296a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb156e9f4f580906960de7f55d47aac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993095a3a7bd55b9312d50a59f10dac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d17a13ab0bfcb0ff21e1e63c56970c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256e090a6b6df786f1a31fe88c1b6ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de0349052a85ae77241d962268b6bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b4f7ab12511f7e8bba28ac8e82fa6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdec5e0c829a1afa3de20967c2caab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04f6e10c139b90dfc2d62f1cde3f35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899c56f0947ffc397c604085811b79b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb350abfd4ecf5f12c42bbc73c3ef7de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f806fa9b37687221cb338db2170c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e873edb48abb97265e6e366eb77adda615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e1156ec63feb63243cc6d36adeb90616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96b9ea53766556547d2052d2131a64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c860304c8442151eb3a3f92c688a11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31b6a5fe8e489380a66f8ab97fe7a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46349c2143f1b18dd7b345079eb255620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89062f1d3ef82b434bd9918a0aab817621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c065a5810d754498fd1649456c5bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27b4818c88c5b21ee640cded180fc1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea2b9903ecf518497d50fbd5f967bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eeb772694486e26dea7f15240ca7a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fa7e9e943b56f25722c82def5ceb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906eb3bb9acd96e62076dc362f1fd909627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd4fbd978ea7bccec7ca6d2a1e80fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ed8c563ff23571dc2060ed9713786629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b656b2363304a24c0cca11c17b2a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50c71050bff9effa687761dc5131c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d12316963f144c793331c8d52e4abc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696701a161bcab224c13550859a99912633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ba2331a7996016ddb03a92612adaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5fbd568f21371b29f04b1c4f6d5ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dbff1f4ddde0e00df93470bc6f826636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8a4e51e54041cb56b2b9c693ad8d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452edc1f0d6c94f38b877e06f0bb86ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec5e1e7832019420c111405215e54a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3e2c967a8047824e885ca511491bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88508ad3ae57df8228bbf56e481c96dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcc21ea5ce1348e64d59ef5e106ab5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff5583e3508684da7b3358227e5258643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0a638691dd306c2f267ed3884f64c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6224ef6963e110a4659c0a331e809645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9f80a39356a9a5d6fccaadf821334646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d0fea5f5cc8ce51029654ff6b82ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbd882d1c3278f833bf707b5cde5f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdf4a82306e3b4a4d3fad0eb9163c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f76bcca7fd7578238174d1262528a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca118ec1dfd4aa4447a0ae438899f73651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d814afec01adda0de89b8d2f19612652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b234d35cb490a2123e8d0cffde2e7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14575ae3d76f1efdf61fc8a52402b69654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c160802458107ec7b35bbfe56c2339655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f08383b43b276798453997a5c20804656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048d0618cfb2d33b6edeb7260e8f08b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd1725259e8b98a05432a30babe8be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a422a67ada4418f8dfcc76c8d8828d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033d390108f09f8e6fa18bd556c1b60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e19d82230604e93f8ef8254e1deaf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fdd894ccb342478b1585359e5f9d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2852ed439c72b1f0e24bdffeb1f9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d754ca6efaa327e5a5f868115ff1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b9094f9605db7d8bf9eed1516c0f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b70f6ad3095c7bd1dc3954743ae7ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c4fc1105e5af011f1048012c8bc3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05eb9fb4c99bb39bc6527b79a60649668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c68393451270d4a2cbd3ad302815b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226edc8ba9927fcbe43e45b51dbd7a71670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc6aa53e2d7d6d8ef1c445e3af7130671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed51dcf3629cddae684b69f547ee2bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374ea09e5e8478ee89b9716455afb8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7841a0cb5f4a0c2f931a06a831979674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bdb859b437656e93d99496297a582675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd7c482a9ce7d0525b51ccbd8c4c3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f6f4ebbf1d0f688446d600b55f5df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb820c30a30a7ad64404dbe160f821678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b2d36087dcc57c3fb6ef1dc9baa6f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85a241e08f6d5a6286659039e0f43b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8df0301b62869ac2055f7acf5337e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2a29d04cdae4fdceffcc4a3e3bd4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89398df30b98d3e440b20763bce62afb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d9570d0fd56bbcd06356ff16f5f92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33008a890c08f594f6a71e567cb159685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a7c06a7484edb1ab326ce463534a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac969f01474741d6684dbd3662073e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0737dfa87a6a72ba2f317eb25a13048688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3b52a71fd08478507ddd469130df7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30374058e0944e5cc963307eb0920a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a555af9fc5af424126c236f256451691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ddbdad50269a54dc0d0eab0699a87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b18680d5f7eb5486d655f8548013ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc210365a1c9a193f3d8ed2d71b5d88e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e1ee0fc61f83063c56ba92e870dcb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452d0e5b2a65d0f226b8da1a0979129696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71562e72de1b1a93b77e5ad4e65a1a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5586e6c518dd56b0cfa64a99e42df2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c35d45458965436e60d0a44b5d923699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7c2307f371944c2042b1a30acb20c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9dc2348e433cb13454be6a2a8280a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08c3a384144ed7f9489156e2caf1f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993d96100989497a8a327398436f2eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdc6072e25ac8baa8521f247534740704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1c5515bec0aac7339731db999b4da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9ae407c6d0df19af60cf480d1c0f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341be0dff7f17844c7f31d995f5532eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539037268db51cd92bd1fb19c8823c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282230e8914bea4d41db4f3072f36003709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d969ba77cc623c1df9e2aca0832e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc710b63c69716355c238bbc705c2d64711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874fa63c1c3076764a3ad49af5fa5d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9555349796d5b9ba21a162db01e353713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835b190bdfedf0c4840aa0a7a67b73d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72835d88c959ef827f471a315c16060715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43535f4e3f53efdff6e632a132de870d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29485bd0c710801f2095e1bcb8ea8f05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47d6ac800eeb9643329c2e50e19fdd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6372978ac97690a5397b7097e12c8f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416309d4b1330e73a24f3408931a41f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa29e17e2fb4f983fc761467fc8f6ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061cd3f8a2bfc6a5d54a3d8549d16db722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f18e90966e653c6b937473ff09e35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0838efeb1ff4dcde77cfc02326a2260724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44e12c539cd4705525dab74520f4d5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedb0c13f449a37c258884059041408726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68189da5daeadab5806c90799b37b12e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9470d9dff6684214c27e03c4b4b71c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4919f1d2853c04dc93d1d2b159a683729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d60b048355e0d0d6896f3fc9d82eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7478aad7c06633624bc473ab79298c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e910bf778c85708a9800a986b3e38732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb69d659caac4b7ae5439ec45a728ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198b3d5ff97f1bd4dfc96ff4953dfcf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94079862999a9465f37379d112c36a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2faa5904de73e71c76f76d35b91767a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ba84c1b91e6cab4492d1cda5d0b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc0ee023ddd435dd5d8b6f2ceab787738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfe5d9374675fc35d3d150fa64d2bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a5db02bec4540470af0ed1d16341e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201667db1df97e918c07e43c7c07d05b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890b00550cdadc3ed583c60bf2b2cac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4add7c6c70c54122b4183287debd813743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a316749305365f71f78ac51eefaaa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ec7ffb63943c8bc26d5e356c34c8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252976ce6642e5424ecd7cd13b053ca6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6966cd81abad138d005ba56490e4e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea102674d3e3d71c7b93a97b28b79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c10c07f195b1cfd2e982de44c16067749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dc1c542a0b9548bf10e583e4018ec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eacbf51aeab1c4c0a19a8379d556e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830791c9ede1a9d3acc320ab43299ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63297fd02859b74cf32484804a0e004d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b420ea2f12bbbc74f93b397a4c66e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f30e7d137e913e4613dc3728d527c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26010f7d490db8f95120ecdc2c538a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95aa6e80576c595f435a1c0d46c159757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461d869bbacb787788b095ef5510fe1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689bd065cfc8e6636df71769a6cd452759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dc56b12b22a01ef96fe7261c7e1131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c75980adcdccc12958f50e781b2992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6f73ac1fe07240a9273328e03d1fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05c898c65de624cf702a2fb433cb354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c29787873c4638f36a7342aad19e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae263c45eb896747fde77d090faaf0d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0167b557d9c42f2b1f9359425c0277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e55eaa4e14e9ee98b348d20115b8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae23cc14e9ac33c2c84c8078b2399539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89053a647f3ff9048c924a5c491de8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862e39e27245b692c96d331e9ab95b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e030050f90f6568be4649df0922c1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7ee43e9355f3fb4a03c776c15ef6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604fbce4fd9b598259b4c9451a05f5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf25c297b948606cb9537a6180d9fb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9bb584658ba9e7b09b63a8e6fecce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbac4a901f50399d68eb22d7128969f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30ae1ca529d420f7b8bdcbdbec947818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d66dfea524f8f519c21e991fb6b5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca233ed1da33b4f2698384f58b7cb3a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab434c858199ab7c1d455a17cb01bb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819587aaef0b44162cb658b61fc2ea2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589c98c137c01f7339d8c94db1c0f4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f777cab31a175d99651afc03ed297124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ea275fd4078e0dc1b4789dc5747a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0229d5da864ec0e4dd360bab0e4dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d907864300b662c9ee9f61b2c1b4adc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d97ca516974a689887746c41aaa3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83e73a73dc32a1acdff0352e32566729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f26b11d077c3ebb71dd06459a3dbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9b0a0610baaaa33a614ccb2ef048f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb53e3d144e5a124688f05f718cc4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adac7df6a5c6feb16457954b3e7c0b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9ddc9298ccf996d3f807462cc171d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e38d637254e1eb75d0680b1d4152435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357dbfd1b8fb61733983db7c5578be636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767e51e8e3839106bae226e8486956037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33fc424841f44022c5749e7a69ff7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e92fa2e3d6c3a8fe7baf2686b7e5c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18923898ae1c96055f837eecc1cb4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515d3aac34bbd41b29d4cf6afc7b96741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81c94854f32cf7154e48cb12f828b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bd70407ce3cdc24ed34a899af381743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb54b87913cc8840f6b77a07e1e76444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d4a525bc26fea5799a8bd8966b83345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaf9811e83fde554cab9e30e760ba246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bc23ab3e9a5f52364364d1dceb2be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205cf5a694f5b331023bce6093b577748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a8f9dc067ba1e7aa00f275e76ab2049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2b2152314d3b1d0c9aa0608ea2ad550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde25241295039c80d88b2e76d7af2e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00066c5751c9f68e2fe5555abd96c1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe96f2fc0f98ea8550e3bc6495d81c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a09e70e4bd0794c764c6e1453424ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a61c5bd162c1d0fe26e9658b8fad655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5976ca0644ac9f6c3d4b596002933256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d0091f545b72f7eb94c080aa0ff1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7c495cdc6492eaf81f4982aaead5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430b7e3802bb94a7ba3a64290d4376459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbad77bb58517cbc1e93076a693cc4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5f10cd75f1271e5a6bf2efcb1a58461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd8cd57f7b4dfa64ab32849b58433362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3c55969343c42ac6d12cdbfba7cd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2b56dab7579017adf6329f877c6ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844e6a898701e3759b7315dc33e7af365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903743f964982823547574acdef15f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2942eaec91f118df2ce8e0873667fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fc410006f0f20fb4b892b62cb5c6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ecfbb61224ad1c39a7efa2b22f22b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87065edb8dfc73cf229d34092d40b7c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cdddf6f717a5c58454d81cd9d1a5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63877d6cee591db2cf042d1f4fc71d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af42994f904300ef677b81545248a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd760765e3248040e31ed6916ff3d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2259fe85ce9562727d7093cbe77a49d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c844218273e59593addbb1b17f6d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce39b646ee6d5d7d7b16ccd003890377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437fdfebc7c38caa817d5db7591a9a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a518474734cd824d89c172f5c6afe4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77573af43083af455b2e50c684d3df7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9846d71afb9633d4cc7355503eb44c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f84a5c6555efbb7f0566f63ea1b48c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0949e9ad83c73a262cfcd7ca32485283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294803486626bd92a3f9e394046fb87d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400d7700e9ac7fad44b36b05d88295c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124347b966db67072e21b09916c52be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09ff177d04086100e44cf4c841691987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa32a1e90b4674d7cf7fbb82bb4b4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd9ec0056a911d4e78fdbcea30c9fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127527d65331bbda8e16509f2faf14f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16b0bac9adecb18540a7c978e88ca191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fb8b0a3d74b4c215a713645631cc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67204df94414fe98c331598d54d1edec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd55e148c62595343d316a3b8bf4dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e1fc09e09560e6eba7ab2f7c8349895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ecf0b01953a1ad9a312abdfe5577c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26e6b20bfa09609cd5d44dcea690b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892e3a04deb9e659d84c5ad81cd07e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf123814bd0280c0e0596248606b8d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067c0ca339103c62b68f58c731333e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3347e498d54885614f8a523f390e398101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916412ed20ce2c0a958b0f1a5b7df6a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c86abe45d3c21cc70fa870faecd0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7607a66a06c99e2f2dd0bdc4c24062104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876767646d8abc175563ae0955ea7b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496bacb86cc4c5cfe95369845aaf8ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aeed24d08004da3a82ad41c3d8e39107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d7ae84a9733b2b74038261b0325f1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d8d692a08db0f02075262bba8c1d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb855f76034e8e606b6925d8a123bb4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e006e9e17e5e3048dcd6bfd6b9208111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cb03a6e3daf9217122df155fd5b97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714eb1b416021e28eb1d10a2df75a5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d879e8757d4cd622d722869044f776114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc5da2b9ce238813cc155f265e88d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713d425c5a98cba0d4850a8afe8c3a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17eef8f1f00a49b45bc097f2717bd1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb584b72e6484ae103067d27e20377118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb0731f68e99a4146dba9fcf0cb071119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32286f6d21f3444c972f35f86e1f52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baba79bd4979e0707502f873a1a014121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4aa441239da544f6cf4b8a579fba5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d670b6a6ec8b68935d490f3f3fe59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bd17b6f37815827daf47f3398b51a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee3817dce5a141d88ff681bb38c238125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ff5601e1b22490c8e4cdd9310ddbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f3f9ac38e35b3be83083b28ed47b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4711fb6a9e8dd18fa371284d45894128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909549bdfb21979ed3405a222e3fa36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d39bda7d619a348c0422106984727130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f4db8906769b2331f3dcb2077e0b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa060a3fde702cfe52c525d03e751139132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714312efa6fb2f3642f76c8cc48e4bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dee86a00b91dba5b3786a0f3fdcde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17d8ba85f742a9e694ae5be683b9fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16de22f9ab7c0e803c2228fa0243d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66151775b25f8ecd1a175f72e5e64e1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c466a6228ebfd19f177777f9dbf2d56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1213e0df9e3fda9ecfcd05c32c812139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4409440940c1b47351e6fccb1b7dccc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86f22c4a09c06d5b52080694c03405141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae45c3623a54a847c9bbbe80283379e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc08c7dd4b42e0fe3cc4c1409d9495a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b54bf581c6d5f364485c4aaece2f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5a91c24eef398be5a0f8c3dcdc3bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48124b3e016dcb97db26fc3a96707f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a261d90ab0108daa7f8564187f226b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d780bd27739495f6023432ba089e9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96495bfa90015b6c82bf748966be6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056345ead841d026bb88373777554f4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f24f55710993728d0a9e12c2a0dc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedc1cedcb7a77e59c4b4a72885ebb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0cd3a3f3fdd10e2f42bbe3825634d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc352ff27280aaf06bf4b2939720a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7712b1d891d004f61b0d3dc50e6f26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abd107892dee2fd34236ec9d70a30d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143b28e3d4afd8f97dc4f557cf0d559157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70729fef1b1c3b07eda0b99fe5c16352158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136cef550682db6c82fdebdfc79f67a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a86d8b5866e3b447b5d76babdca611160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ca3781d1fb865a76995ac27186681161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451c4a004aac716516b5e0871d5a988162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaefc942eee23cd5c3e363464c2306163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae964602e3cb6a5930354c33427dccd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c6284da22c876f2ba5809766fe87e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65a60e9fe4a03bfd8b03bdb7c6d790166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c48a98c2d7656a8e48e97e9399d48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612f7f268e4eaf95c0c412d6fd0dcd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60473fb8c3f596bf943c47b2387a726169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58902fdbf303007d458f71ec6073002170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2c604a26949a3b0846f598d7bc3b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab72421ce2c8e361c2228c47c0006d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64a4fc4c709663bf1dc0957ba1983d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cfbe020353be62b27f8f5382d6e1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28559dc1bb1a636d585704503ad786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a96048aacae42ac2c8f00b21c188a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2167301b8bc917c4dff48be467b5da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca022b43ec84c0385dcac8f2918b94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbb8494e96bdf68282b66239daf0c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b8a4c7f6d0db4e0d9fefffef8badf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bc21f1643bcc98d171b6722b1e061181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba254b624455a6d9a570ce73d03eb97a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dca6082b42e39a59b0aa87fb023303183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f67ec38c27aa91456f88f859d4786184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9bbf172454f96e3c1a8abc6805adb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52377f00304858b30fe613e616e5079186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf0a2c1d61c812168a22e84257de6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f974d9d57b564978c661e22e22107188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b47445aef6a9c9da79617735a44294189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b8e1fc8a6e590519aeafc78372c91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09108e12b0c276ea2e46451c65e1d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56673fd55464b95cb7b0eac1fff62a1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc2a8c453c616a6a0e1fe1b51e87d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a3913f0a0b2de0c658adc8978bcff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863b74f4db081e2e49f0d306d6c18f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91628579b04798db1c135ca4ecdd5bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb12730b83bc6de8aac43ad353b3538197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72691f6e07010aecc85ca3b3cd17b86a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf197c5b2214e13437d361ff751ce4c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c68e036f6953c94f10dd23b6ddc03e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960e11ab2de0e13ff2b58fa11e6c1db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fef0eed87ca9714b63c3dbe840c6dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbb4add3b39e710f174da975c91fee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc54eaa44b8da321c9467a25a2d151204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fc34e2c3eda8a46d6f670fcfdc1e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce7ceff6bcb8f6c76ea9b4d2a18c44206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4ff84e3724baa9e484f1c4eb626f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684654802f92b86fadb3ab11df08f106208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cba4a6c929fc03394db330300ba1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c66d466ed17ec25d2268cc0701961210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d83831450370985d2228f291bc96d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7584f14c8b65783b8d37b585d74d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdeb1938d77fc8d46f4cef82b51f2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace32998e8619c6ba3a47cafd2ffa49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5fbc7a3a83b78b830ae6ab17967ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e41ea3c4a0aa7a338914c484badb9d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412738869e80cda9f78c1c0ef00737e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8c095eebe69dac3a2e9ebdf651910218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af291e13abb0ae70016921ffc2f301219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a14834fe5d863169275931a91e53f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d5ccd5cbaaf0fed7f8b477fb0dd0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e64dd9b678b7187375f570a5eb3e21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f812e6dcef224b956bca303bfffc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8660cbba88eddbcf83914ad2007c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ed14951d3ed28c53cab534b13684e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0995f244302d1b3a4b5214c3e7da8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a8116a6ca006f968a46f39da46189227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f77ca5477db0214d500814f34e2c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7d415e550848f603e7f2a1f4117c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a790b7cae2cdfe7052e2c2cd08f9b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b531c536e5ca5238241d8ecbef0e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba1f63eb8a8511d07ffd3a9d91d700232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec6e4d30b9aa932e4363692cbe723e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6168785bbd9f8605a74741ba806163e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff373b1fcab46e68be4fc9d244a724bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade1d1eafe12cad18f36ee652d2570a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1c634b362a6541f028982e479fce2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257cac55c87220de28c7a3388b1b1cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ea884f83844d8180efd6b20f4df4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3b78e56a3196fa0690f168f5ea4bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48c391947bd1d4d76f50c90ddbf4b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d588294b6fe72dec40e5808c9d8e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be038fb2279b4580c67a43d949c793243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66546748bb45e33b56981cceb81519244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4b8d64e4ee0cefe9dd9baf67fdaef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba58c18bc06c7071ceba8eec852aa06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9cb6a64267ca35103268f5be45563247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040a32cdd5f416dc0eed8af4ca98062248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676ab555e7b7e7a9b37c52176f03b3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93341ebbdf7950284b5cf033df48a088250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16b9f8630e238855ef4fb6d5889c09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc095ac8023d1f4322ff0db872164c9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96005b02ddc4c1fdf24163dc0a9331e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576bf0cee38e0c61798cbe4520a93f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09218feccc199d8cf6efddad097446c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9ca26aadbbc9b63809127d61fd667256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323d789d860ad0f5b21478ab0c9a479257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b04efb4638972bf553d54f9338ea9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a80a932d189432964fc3d953bdc362259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098189ad501a24199c1cd3b9408f316260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ed0f646d5938569deff77c0629fb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745cf2e51e76bae8fdf5f0bad2a64bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afa3a8406178139e59257d89633336263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5154582f8213d8834c76057eeb130264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8385a9c03ec6dea64ccb84f5440de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d3860c47a93682527d0fd0bb78ae4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16619c3bc54f8c1caccefa87e0ba6ac5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa9c2b331caafe6ef31d74c522edc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4296e59b6efc60ed6a3f7cae5f7aae4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa4460b3f37608d9810020bd1a090f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941be7283eb506f72c5a1079206194f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064894a17d4410cc9ce26185834c6e56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044e1cdeb18fe64e690c86cac5e90f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aff1349fab500bb7d5511f9d527ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb450da7426161312303a51793f973275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2b1ed6512860dff2cadee080fba7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6916f6675c50e0fe9cfaffdec52ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d464548ecdb8ee0ba7dfd2c050aef6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889084e0be1446d91503c0efaf3f859279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e5cd684399daaf21feccfce7db720280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544754b95a78165eb9d93e6b9c249c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d66fef7fc5cfc7add3983a91fc3362282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc828ad27d821100e4a017d478a2077d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe64bad52d7009d1891abecaf8dd66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc55291811b04c308227d033968ce22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704abe7c73f8354ca2efeb1bdc5411dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7006366a059599a0caa8e8cbb6209d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0e417e9f8e56bb860b3f6c6c40cdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0ed94997a14d04ab421b4e4ca1124289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb8bb386c2d16401c50ce5d0664a43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40755d6d73f701154f26ea10908239ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c49ae238ff3f1410001cdeb1ede512292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23f86333dac6453d828b433574d146293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113ea611830cd3cb2898319b3cac0b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64f916f165b22504e23c939dde6a2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a903c5c2c4ce96fcab7f64491845296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f1e8cc70a05b671812cac839eb9c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2f9d0f04fed0c1d7dbd01866c8289298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a0ccccce69baa11089ee016c47664299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621975cfd070c71552e059ecf5cc808300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4ba37651835f738da104d19473ef6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65120016393c3fe2ad8163e969e9915c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f784a59d900272a4ffd638db1e8569303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa2bd30f200d5296bc0fee296aecac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a11827df6d63dcd8966a989fbd738b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a43970c0a97c24cb7ddebee3236812306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c7139e47e25e3a3d4d893ac4d101d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f3b000bf9552b8fbce7eae03ac5b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8521ec0d91e253ef6897fcc48cbf1bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aab3edb8fd5f70b12fa96f53608d47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68120f96f054549f6d9b2e9065df713311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82560be893d63f965c48cf7de360ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfdf5dd5bf021c698522983fcebd7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e74281f8d1723589013db1f174d9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d36950214f1f22c15bdf120d81aee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bdff63506c52e681079b7c24d0b2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ad3e859fa3b493be79b23a88b0352317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484cdec783b7bd447b23e18b2d2c943318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec658e32e6f1bc779127336e340f7f37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ce8d7add2b0face6381eb20a8ed9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502142fd0cdf8ad7b88db87ce7f2a17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3428854c3ab8742b984c52b550ba94322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac5abc1ecf45b7fb38ddcc6212b387323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0816886f5902529f3211854b8d02c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c78e120bd65869cc5c7c06c67bcfe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e6293408578f79d3a52d32747c724326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18ec48db864b10aff6e7abe76c2580327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd12e3e678af07e662eaa06c1600cda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa68ce8b4e263f86bfb39ef9123a255329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac97909d96dd3ad09d2dd5ef8fd26f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689b6694ca87a3270375b6905d8fb43331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd039e13f112e7446c7ec20f01542cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257a081201a35ebd9ae31a36c0c751c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7a1956c6bb7a5405135e4dd83cbe9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161d4aa6bdeb598efb59445bd8db310335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd926c8601c569da04cebeac2aa4087336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec0165d1c08704a985c6b1baf06cdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75eb07c88f3921964ceec7074e077b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aafd3f458d42cc875072d72f69c3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2b0490f4a3b1e49167292e8ce807c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f61e41625ba41834bf0b6bf057d6a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec9c6fd62c20113542acee640ba144342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155fb740773fa25217b27e0b732f44e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc623bc00838b58c8d54bc9cec4f47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70042847f8d84bbf9b5cd7722e798da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eafb03682552eb2042521f691dd78e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc777155166fe89ae99fc1028bb38d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1fabc9829f4f478604733189d8949348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e0b9185947ec57e474eea8d4f1196349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efacc07bec438345d3fe38f4652ce0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bfbf376175306054e00cca1d0ef3f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca9537eaf3125b8667b2bb7665a6b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630e3f90e625989265f6e4370d1b4de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728a2ba55755fc1efe1ab1e7e48be7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac5d0f824884e0dfde58e96c75317e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5e859eb84c7572933d770554420a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9abc69823719cd5080694dac5d26e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595e3cb20256f4463c0af09aafec2d2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c16eef104fa80f11d179f5a0c3ac42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374409e35d8d21b745d995ee20cc4cd1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa8c93cfc705384693982b162b9435361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b12c7a6a85ba50037153bfacfd4f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64031a1c2bd0b85d9cf01cfbfc6ccc7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88b5ad9c2751f683cd845d81885cab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbc6e6412b79c593cbfac4117c6042365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332481e442ac2dfd1b9a2c46730283a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f91f7a8441162b67593f95305ca04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cca796cff8acd4b669df141a3d10d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1e41ad4df3d22d6e360edbc03dccb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6427aeb5111265101756f9e641ea380370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4456987e45b400f6b16d661e2914f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb865ff2da160afe634576f48b26e40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f1f756f185ba317b8b755c0f36346373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abcf93a80da14e1e68562c37c637d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3a19486c29488895c93b1a000da3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83c01ec18bfd388191b29db4fc29f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f294ad93e4e1d0d3c712b975c532c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6459e4f4783e659c2b4217a6398944a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf202191268da1c598c407c5943fbb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269cf5405f294247be40e9ece89ef96380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb81f918fd843a1645d650ac627cb8a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f020aa7625333080169ecd2894a65d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23114d19ffeb068ad1b0b4b7ade67da0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee373903fd5d6232655975196c6329384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b262c874fd59ed861a818c9c9427385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d8e2aba39554f9c39c075d53f3284386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91608a47ddcc8f42666f3c3926de26387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c13b4d018049bd12c350263b08559388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b88ed87ab56453ae34c8fa5016759389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b8033fdcfaccfd960b4abf2b1d8e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb55f7b17f54b9153880a8d09bbed7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb77907b8d69ecb71b843dae4ab6f56392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d219676890c47ac67f41ac2f38aefdf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff4650b26aedc22e1275b7aff99ced394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b34f830d1fafa2ceb4dc7e3189e4b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58de0d572e46b56fdf69c972c4e27d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3701b627fef897a4189dec9f7cfb9c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f4dde6a52d9bcd23b9604ed3e2145398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebdf450a80942544007514005c77d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67579634e8c4e4114a9068f4c1bdb379400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e849daa5dc46c5b0b4d0101562df37e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2ea5dccf7c78179bf649c1f6b4895402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d66e61b7ed553bc61efb4656bca79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b690ef3d35cc7d8d114cf70a29cebd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c19ad8b0ae36b2e135df5674820620405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf58b82f542b26543b7c7cd57d362f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f1bfbb99e79aa17be599cff88ec35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6f9fd50eddcb367a4cf4840d14554408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4457dd041ae398a7cb978e62add6ece409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce2d4659338150162cdd62cafae6e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50734204bc0c5e404885f556e241a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acf6c7d0260022cee1449253f6e13f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8465c3ef643ae267fa8e70779d1347b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5cc49e43d436855726c719d03e559414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80d3503b7da21ad7eb98b5abac0985415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a17fb41df45cf20e202c87bf4b022416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32267abd7ebb71f3778e42c9351b58c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b420ed8bc425bd20257a046ec9987418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aabae32c25c9127a2d50ae99ad0d60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6dd9cc4d4caf02a75a7300f6aa97d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762291a5e3b8814c4ec59d7c6804489e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fee834e761866e70a2f774ca193387422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78103cc2dc97ff51ab5549a028d1172c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b171e413ac4056fc6a52b613b47fdb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02de11ddf3ce509648a3fb00f831da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06977384e07b542f7579b0cb8ac6a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bca9078f552dc37be66fb32a07b089427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7c26cbb7bfa8f7da2a18a5191be31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d524b83248279a605cf8a521b73dbc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238c11b7da55e52375da1d579c36919430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a2c17666bc476475d5ec292215b7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d7400e808a4a5e2b8cb0dd4e104c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73846852236761157e28b54dcfadc210433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2f6b9da753da6959ab289f6871245434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2a5435ad3c82234408b7f3a70be8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fc34d1153be3d0d2a122cddf462f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3e4420d5beecc8be1e71a0d6eaccf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50a6b027221871822237eafd686914438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4449b67ce79aa0da4878a37bf43829439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0523f5acd60e930cb4d9dbc6cd367fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20744f1a9bf8123d0f9ee9d05f04db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ae1071d427c7c9aaa3b70dfd35689442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1077c278e6e3365c207c4d3df9b5a48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b97867974c080db3cb6f5318db849d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e076cdd339cb81feecbc00c80eeae2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb52b3f18a59a445ae7d31bee35feb5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb70b43059c92a2a15a1e2932af3a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab808b83ec617bc470b4e66f627633448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f252c5bef11f4e106107de6f0ec25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404755cd4af4a63dd426cbd6afb331b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a48be2cd15a4135d54fe5f7db785ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1fc2c7f25a3cad7cfd7007adc7c8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e809233ff2e5dae61a1b4a294d4932453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b909a17c54112a91c6ea1149233f6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944fd335f97b9539c0f84a2d0091123455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d8977c43f0892008c34b7aa141dca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3895f4cd6b0920557544c7edf108a50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0546bc8a032b0934e82575d57a404458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af11528b615aea80c4589926cd4295459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ad71d98ea2f0b2d0c6766afea3ef2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b863ea7248ce920be5937f1e41fe8d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9930ed10a3c50970ffae8a1f90183462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1791cd21913408e6e7063865b30511463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b804879792cd923b035122275e2b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05e9f5809f5eaf620fa4da4f65a35a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd69d75807170cc6a3cd7510ccbaf5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732c0828eeffe0376e0224c55f272de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4c44dc786730f169f4264f56ea272468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5fe292cfdfb64e205c63ee603b52d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a0c43bd0e453b64b738bf0de6cd28470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbfd5e7608de7e8b577e9d96c80453471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0ca925ab226902043c0b8c8487fb5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715212cb1d4bbc1f060739d85759361473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfdf8882ad1aea3c49a48e4c63fefe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7f092e5361bfb1ae75ce7fe90dcbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d038d4ff72a7475e2b0fecb12053761476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95979a0760bebe3cf0a7740bab3b09b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d250f3ff75c86d061b53a28c883d2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b4b459150d2edea2c3e3492930fd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d393d6554cec2805fac3947007c8a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7367b1c32f03e596ee28ceabf8ec9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc4342247b7dd54c6c040be21f79c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1a8d124f85c6c9d96a68399f1b5ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc17468d1005fc73d5e6a99a25649fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042a54420f2984288e9c62ea8b05274485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a4b639290e41c34680c874aaedd76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267caf1eaa88751eabf7107926b022b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a972991d9c02327b9499eae69e4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08145d1d3b29cf21494ee35e334704cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2339515743901970dfb60d51d26a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd97dcb7fa41d788eb41dd8509ef550491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa464c2ff4efbf24f9009db0959c7ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7136b4879330b2eea09eaa4474724493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db6f0c1d3c8342ce74f90e2097031a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6f1d35e8c00a650ab9d6a7fd8070a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020d7302f30af0a64b983c7aa91a0b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491644aff4921f765044179299222f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab3921a8be7f3206fe7a948f435f82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa0efa5649fcab9936031bbffd37eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab833482a0e58a5c6f199a7f488a59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbf500be256b1a3d796357ae2bec3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb7c78b87277bed5f5662753c181a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3abf6e0cad2598637b58fd4b71c7c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3faad4fba4daab66c0d17ca0d1a85a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9c64b16e58e349735c59be616feb0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f4116e4fea160a13ffe09c77b945b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b083b3ba8fdeda3b1a3bdb625d5c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778b0c2ce9f82a4cadc1c3bb890dbd5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c298e0da4b29c273b9b34e3be82bf4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4976ae9f46d229f5ad8cdc2c74cca4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d964fdb38bd9cf79c2f52aa60d536e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb21d248df422d1405a6d69cce46c10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa8ea3f2a7492d706d424180bd2da1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78200c9f02a163c3a211c757c02a19fe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5f5cd8cc7406d7c5451f332c16d48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31563e9bb0fc56a2997e555625c3f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1b8c4aacb94a15b82421fb064105b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21710e2fb6b178609872d31e5ef17390518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c27f038deaf1823712db80e447d217519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76a4998779b254663fecdb4e361a7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989e1de94a25778062ff40a82cd677a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d99f3197c92f623222681bf03d6fb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0d82d475383895ce2499e4d9115d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8513f26fa3d6086b6e5cb9a570e479524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a6814518451a9fdcffc106fe273c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b400be45b3cde271dcaf8fcf8107ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119270566b502c9b0dd01392965d84d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac0d935d8bdcb07cfb5ab5c35e3871528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91395ce436d6d876525487c96b69beef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a32c7214587889891d353fa40360b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff08d0da46a4624c11363c2aab17aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd95eeb4e4ff2a5b3e2a512d673e83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18c25de13e20e48fb98d8f015bd300533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b57c730ad3e31881d9632d8efa230534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0594424c5d6d633a613ae336ed349d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795f1a7a8a05214eeff26cfeb66eaa8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e76cd5c7ee087aa21626f530b46231537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a230f7e0351be208e6d6f1ccd807eca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c492349fe3fa10a564e08aa75d1c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e29e5768c9d69f8e5efd5e50585e06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968ef148eff18cbad8b5f7a32b34f27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0dd2b3ae64d8f68831063d3fd6b6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cfe79b3ba854a79e311c02bdbb1c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b041f04ed55b2c92a31d27656deaf5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d2675fa64465e083a94fc53723bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fabc084d65531cce12de1443b3ba9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a014ce6d6a5c598dac9be8e0dbd4365547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebee4d95dbeb2e73be408b22d415004548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad6af9201441b9cf500976b409119b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6c9b239f786fc7b870cb103a5ea23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d76811ef1a7c8ddd3a395418befb4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2fe9c7297f6465cb5afff406ec7b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc957a4a1c8f71499d3be75bbbc57b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee88cf910d50aee496f1be4d3692b80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63515df37a3186e56f92cc609ccf0480555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fe9fe5d9b0f573a199316305730e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4e98daf3e9ac58c1c9898276e42f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffce5410ecd4a331a3c177e00a4f9eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85774067818b683a5ff7452ea6e319559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2afa452209a718fbbb1d63f3aae4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf41ab649ebbd026c2c23a7f5371d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518340bd10d85524c914638e10915dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dff6cb4d0f2b0807c75e39b4d4d1ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4111c328803f873816d2ee4b7d503564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17f0bcef9579cc89355d611044d3b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d8df35157c34fe8bb6f146dd7d4e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea59f3fd144c9b0bc0e969f713fffee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb1e87816a50761573fa8a4bf8e663568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82758037d6fa16e024f491435850f2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341da21a3f082b369279a39ae7e07ebf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab37a05d5e88c4243f8f4b906645d4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd8948c62b01aa34777be998b3de68572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aeed780793b8c3cb0686bfd3abae44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e192e3034bf2c6e0c8ae86cbefe4a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef74b64a8d36becff09a84a4403507575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96404c0a67309305a4823b721a7b09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de26c5807da8691ffff3bd34f0ca15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c233e05f46ce1e7daec202f448a9889578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e377632321e3b649d0ad9d9a53a067b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8280789b86a498bdf2f1428a474f9b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a7425678b4989f01f62a109986f52581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916ada8727e382e0b824988235af154582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7007fac1b204c946a4ab0277cc6d6dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be5308c41d4ccefcc5e07d1c4748f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63b954aa369baf8df49419626ad208585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02627055e5f7ed9d7ed21fd3835b032586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ffa4064a11c1c70ff4d46cd5e952b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6020f4a7a8ea1492126d1683a33cb83588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a65e026c0955ae9c2706bdd38b0f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413552c354e9b6d4427723f58b301388590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f475de43b0f30e450afa278046c42af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91cfcc8574d2e25df3a0f8ffd4cdbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef300cb75bd8b7bffe71be110511239593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c548013fdf524250b06991e7b8388e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feac05b17fbcf521eb3a6c0ec71d24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fae629037b4a7d6082802a22926b5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518aed40fe2c9079faa3efc19de9e9e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a602f3b5f29d4643aa39420ee3c800598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a4a3ad447eb02d3b830a801c77dd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c21d9049176efc9bd4702a65e8b829600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b2a8390c4024cf15eec70f9555261601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83d2f7ece5e5f6eecc1a793a76e6ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec217aac8d91ba84ece9e3778ad8e603603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e33cea282d216400a552aec614e753604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51f537f700d8a66313f11569849aee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db28eed65941b0d52b6639e413262e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f63fbf7b363885896887a4d98e3d8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593a79b5b541de8c8c2f3814da391cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c7aae71a0a873dba3bcdb62d8d631609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ac29557f5c2d00e58b08393a514a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206fa5f227284587742242191def056611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db417c32f4854dd2037cea1d1a8b87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a282163a9c446d9690317fa94600b8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c9d2fe7231007ca2c2979699ee751614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e5dd67e238914c1e4e8ae19ff0e3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9b13b7bacdc7847b4f026f84ac106616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e07f061d5cc6e5cc76f10bed2da58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea1b20e16fe72be9575bd32dca7da2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbf33bf1d1936037977b564aff6ed2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045abe537b820de532a12609d736162620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583003d8067676697146f9c9fbde69d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcfdd6082e77b5ef3c203818ec2294622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df608df7dfb51b33b3229e1ddcb898623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69050059f94a5302fdb6d36e429d54b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4411249bb2ee3711982bc4620f290625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69c439cf0edc98aa9ef01dd8e14c74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315571f9ef5e514e7d288a5849cc726627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d64ddf3622ffc872a4e187cc2963b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77908ef1aafab704dbf96189065532629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34619d97ced68697a52b5eb6cd8b7ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8e90339dbf81e39c88c4627c6855d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b3ee43756d50796e00416941e1a6b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf4418ad39100676b037f3d451219c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba1afca39363912143011793c87d40634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa9193eaf866b9d4c4a1ef07cd560635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6944c6aa39b3837446828954cdaa120636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679994ce36acc19f75721e6c5ca9addc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2395f355fa91d7b2d656698fab871b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504cd54587ee90f567d7527182cadd2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6efdd5689d27ff3cb4121ecffb56c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb0bc3e971e7f14ba9cb087661e05a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ca911a31b78b3f38911c2f752b3da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e151d8b92974b3c3811231c02896a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae96206fc7793d64809eb583b7e16a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4978eed76e3ee708732ad185cbc3b68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22a2a72397d513ee60694c42ba2875646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3162cfeb43f0c91898424c6f2bc3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66690324f8b799ade7288eed1f6e919d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4547a7d0f92f3c6b0d44a93a2794aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999dba411e83ffac58e09bf9b64ad0b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c68657db2991afa7c6a3078922b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e2e0fdca5a662d66cf9926db94dcf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1543e2332b02ced1e95bad6d1e9d1d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963942edba80134907ea9bc850329830654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13226ba69b31d066480201d9d9857fc3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a712eb3d54a6755b32a03b29e6f47656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aa1d6a9de12ab39f2aa1dbb4f4ab7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb1912bc21c4819b475849f95a6367658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2559f87071821129f22ba42bae9533659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115ac9eb5ec5b9ce47d996a0089ee5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156763c2b61a9e929b9a8b99966da0ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a95e363c859effe92543be396e592662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a376a9a4c0244a4ac9a335e971bc827663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24f99300653cdf3522dfec63a20cb9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a3d0852e7aeb4b3701adf95518144665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e1cf3b9b960cb7338cdb1813dd09c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796c0bf2663974e8b7e45545ea08886667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693561a17e1c04ff3e4d8f8d261abfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9834ffce20463676684f9331911c55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6e795a663e0ddf2727641f304b621670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054737b09808a61831f2a1b24db68dee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240b0951699e78b7af9ced8de98e8ea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8000a47fd98b7e6720b0fc1ee40424673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35ec4eded2675d709c9080fd8b3f80674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523b36f7fa34c9e894cb51632ac1732675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c9030075b29f33bf2371d9b192162676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce924b0eadbb4cac03da1f26205b254a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c94ebfb0d188be1a1fc1fed68fa1a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e47c80f8351fff119ab0b11bf0c0c0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a6e3089d43df085f1fa0cacdfcee0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c3bdd96c961688fd724550568042d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0dcaf5546877e44c802eb6b2cd2c2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885ba29396045bacbfb93cf63862340683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9720c3d3362bc5df7df61c8a087866684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f7c6bef09d42a7a2d956a0cbec112685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a69f80d17e02813ecfeb3f1391539686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3be3ebe2b66944efc097d5c7aea05687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eff7274f73e65a78c286adca50ca0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9563e3e31ef34c83346f6a34bd0ab5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6caaa86d919e8da08cdda737ab3b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534abd56d6c3d84282be08effe8ad87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cd8bda84b6cc500c1c3f89908e2fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181a9669b225f3a86f6eb439453a84b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f032f9a74b09acb434997c8a019e200694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccd142a8e2e460178329453359607a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fbc4c757bea9fc2c0c9ea94b45065696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887ebfd744504c34e7ad47c480b9a4a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564390d0f7129a2d4678314f80c8592e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb321256c04596d6c2d8262f341158699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eb88d216c8246e82f289a1f86a531700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc2d1dd87dd63fd692d7d134a680cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed193b855b3f30d90da55934d4c5f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2230745be5754adac64da420b37a572703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77746c5085c88b37c856b610503f369704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a8410d6cb359dd3ab4e9fee19a5fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a78c323b7c23c26ef3935d99e655b8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51f40ae4551c01cd19685c1c6d6444707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6947293fedaa49a69955cb16ff6f2c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a810e5902c0dea691f0779159d6218d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9e0e9a0ae76470701650557c267c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4b70db9fb74bd238692c8fd209f36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12196486c942f8253312d9a18fa6be7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c76f8d86178ef5850dde602163e8fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a03b14ad253fbc6794491b35f0db3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c37039735a98b83a61334e0485dc09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11587d1c8203b1044bb054a03f92e79f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c763f060f025919c268bf209c7d32717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e81130c7237b302f248c3c2538043718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd965ea7012025b053b969d6b6e63b9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974cdc7e6de886c0163c4084e832bd8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c0039fd5b897ec3cca3a079832c50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d5a88afd9d570c5b815f499b67945722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357af843c7bf2e660d1342da7b82a64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf8145b01cd392fc6b0c41cabd65e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63724b2e02665095667178384d3901e5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d507f2c561d6c0ebd8f3f910cb9adf1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3bf65ca30032f8a67620cbc1970b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4faba44a8634aedaab38de0acff77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865115ca3d024c525bce8ae0da5267cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa67da6a741cea384fe0ad56bd406d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d382c1b6b6562c4afd1ef51e29ee9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0475a4635c37f857ac2f22a63ae5e22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb27f4b9f7710f98009345a7074bd9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60500e879094e377365e0c5336c9f407734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ac52851ee93d02038d75f9b62043a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a754db7ee2ddd5c3d7956e894ba8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4c69a8fd290a30f31709c1043f2c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d6fbd53298393d00203a706a9cfaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee654361fb75c8126dbcc844cb1a869739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72e6b528392409f251af1bcf111055740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84810acee0ddeaad6776a945e954dea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf98cac983a4f1c58aa08cd44d9add742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cba2d3730a814f3aaf50c219e45ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae71ad3ddc4f33e93328da6a20307d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ec475e37267b1523060b4e99e0888745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d2da2f06d19263e6e1f6e325249d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6792199f6203b12f13b3348ab82306f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10106789d2e8d441dcfe76db242c4eeb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92a19c6a6265a766bb14f68a14555b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71333f99420712dcf5263dcddd3c6f32750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f23b29069fcf14698d98727f44bc5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bec870cd4663d79e267a7f408c0838752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51b551b133acfda9aeee4b0632cc9b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3fafd18a40c944a98a8bd5a1689da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef10a793744ede8832f13082d58e40755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d25811a86dcf10bdb73b9f0ee473fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430fedb558673a3e237c0d2252612ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b7612d2ed27a34063adc546c45374758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f52dd5294d19c0e1a63c06700be1a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>