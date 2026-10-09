--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f070d0f2def5231f43c08143c8458f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef6e4f1b760f129b0eaff6b1b142f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317860b42a9fe13b32d03d0b70e59d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c7c9993413d22eda9cb8151dc3bf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77016f839f6668c02219e7c5c0c629ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bb24ef7bf586b818dd441c7189c646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8482946a3a47a5506a805ff288049c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666d7b987aec6673df804aaac4dc80e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc221edeac6672c72c5512757da804a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04142ee863dbed844a0e2b66e3e63cb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d7f181a62fe4a2350adf22a3e569411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19007d78a57f00bc86009915a1bf403012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ea82c8a8e218ae0d52df675afe68e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f8560b4e7b8725b74b650b966c13a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1a1804a17c4b1ba9484eb32c0a60515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de77f027f41c7477e323db532981d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882c21d10dcde1590fa2308dd3622d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7eb58f3df036fb4757eedb8130b3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b34f00f2a21e36f44487488c83a33319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7070989895efff91938eb6488f55c9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5193b1cbc8db5079e3b7127256f1c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecda2d30127dce94f6702c5e4964f9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979935543e708b92927e6031e81f18f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d51f17491aeadd5530cdff3633f83824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335ac764fe47a2f084bea4188891d6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa273cfef774665d3c94ba8dfb807fe326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786504c36b5788c96df5904207bb47327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10b6d3fbc0bb093397675dc7f829ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8ca58c1ad747fbf5019772e677db729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d31d05e40555d67486f8740b3b73c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb14d9b5672b2ccd6629a201e9a78a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41763b47691e9e689fb3190ec8dc1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a43283e8b18da04f30db38e5841b9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a578fa05a28b6083eda858d45ab0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcbf14ec97f16e5cc73397a4e79fbc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091c4a8f18a3fb259608d5b2f1e127d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df3f680082afbab385adc5e08d075837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66529ea764963fc14e05bbb3f70a54838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33217ff2892dbee84af08c53ed41a97239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00094b869a675bb719b743f0ed870d8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8bd3e4df84382cf756271a0f4efc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aec71796a4a656c0cae8f7f1e461d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c552c75fd52a1e3586feee7b6992f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f421ad3c1e4b75c55241c0396c7bbbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2c31285786fb7db7003cb4bd2b3c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc3203ff05ce5d64d4bde1faa58c5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2e0dbfd6ed54305eb942de7a5101a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d04462b0714d0610e74359b07ae42548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895c2efbd671bf8b3bd8044a0a83d7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021305a06f6cef1af62907714a995d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7ebbf63c7625781babc33690f9bcb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf183536f20d118018f34881a7059052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aa5c3f29d3612b3927303a9286cc853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19a19110a6c64447018915bb9141bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34701c2d92948cf26552803ee4d3967755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b521670f0ffbc19156950661bbdb9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee758286b21d28f8d69b0511fdf9ae3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bd84da4f06143fddef3f13e03ca8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e518fadd144965f111bb0532d559df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47e2ad66d6f9a6bc0eed35137d922960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d687537e055110e204bffc5b67f5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cf4efdf886b1dccb697544fc3984762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9cb06b9e56eb6f5e531181f8905cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72b7d4f9b6765fafc3f2cc1555172264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ca57416c23f72c243e32ac56312bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9b5ceba0a98b46c82aaba67ec25ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73167dd1a4e0ce55d064e3ee87d5ef9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01463607ec7f14ee9eb5ddaa460d4cbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998995ebbce6f7c1792261f2b3d5ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70ed3e04107564ab62e9e0150c32e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f9fff725f4659af49670f560d0f3871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d211b44271593b3c9c5567909c73c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e17e6bb5eccb3a5a439474ce38359473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abdef2f83811abda484d231270702874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c36aeaf0c1e73f55e1d0470e21570e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144fce09b25ddfc64a0303186f2f9e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cab90de1c93142bd29ca856c9008e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086faf96a546a3604e836e7fb8b7f0978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44226249dd567aa5a4b2ec7e3f2091979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2e5650b084298feffc0be02b3c02880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ade827a8ba5227ecf05584c05aa1a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d26589813eab2d8ccd32bcd9c37ab982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfbf259ca3309339c0af93e136879b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6863b8e7edd94bcabefb781b92f6f0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410db0dee80049ac3d0b28be4501f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432f66029bee4a0539572b423de2f6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08bc4154ac72ae46928ec47238450587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642493c4e3f18aa0341eeb6f26568ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ccd5e0360ac4b32c8b0344379b88e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6844c0afb014c19789d5677b892a0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2bef45eaf6efc7f6c7ba7402c1e4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1004a6de9f85cf3bdb8bffce890480292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494b5878d8e9e9ea805b23caff51db593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fb5509d9a2e4f69486f969f7c3a7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c42feff6f384ee9adfe975f8d64bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e00b2c7ad386de9ef4b970190f621a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55e2c414c67b3a78d342ed04a1754397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9e5b3780d647c7723faa6309245da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b6f1aaf70f55d48d10e6240ae6ab399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ffb63eb87c477f9e76436ae1435e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286f0f086e53dafcedfecc2b02af6e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac34f3ed2925f42539e818666988f7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2c1b9b1a1964e5505320ceb74a85e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ff5df13b85199877bee5221a24318104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800df91590b2673fa3d8a4246f95e5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb596e619411ab4aceac54e5d7ef57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9187285ebcc8c8cd12b0008bfea3e3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ad1309ebd3156b52eb6008b488b0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b80b465e4b440080a3f5abf98d2d1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664d25bf78d4b5b22c2116dd4240c9d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd99a0d2a73245601b0b33b0224c8d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ef35f2421384c297d57b6e41a11bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23539190657cc78b4629ab96eeba3c60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad325b0b019b3340c8374c1f899c73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea71dcc8f2738965a09d71b731206115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b40e48d27805eae8f834a2aba3e830116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d4fb7ea3b78a06371dee46e08f36b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f1d431ef65926c8ad2e4774133617118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e2128ae68a3f0f1d3ab5e39e916d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ea1cdab66df5e6badbefcd8ad54c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a009e082e4d95189387e79c3a1457b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049af75e16fc823db3a0ad3ba09d109122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eed8716fff0ff3501bacbc36178764123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1136ed80c2c12bd1310fc932049523124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ba04f712de5a2a1d197af9b40b6b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2e6f37461c7f482b03b31d70e10ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629b98ba86644d3c762d71dc359597d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cd97312b651e113d5ea5447a2c318128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950da417e32c82962924645854d8a204129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3a6e595080917716e78f8c589ab91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df19fb4daa4bf3555adaa711a497ee9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed62ff2d81e89d8dacce3d8286f07e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f7979d1aee7a210a1ba709897eae3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81535f0365e931920d2b95a196dbe7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8fac7e58a7447be654252d4a5efcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4530d95d4f01023b1924d776b3c9a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adc0cd2fe968d957d1fae8c16cebc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd7ed46f5a8248de1b70a496e82fbe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca45cd6b82584fd0dd540041751bc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e09c05efe429d7bc23b05ff86fd6c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a386d39e13472d9523ae98f50b83db5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020de3041c090b2ab80405b89d44e9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c4f455a6d8d05dbe07ae5c4928b8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046cd6f405f2de05cb04a2c78ab589e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0fd6e241613e75caba7df3bc5b475145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151a9753ba3e20a976fbf8481c9b140146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5cd551fbb7fd4983ff9d5ffcf46f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23b8105b941f8ec7cdd3ba5aa29781148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898fbb7687afb88b90688b763602c5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b7ed6edcc5d6cac565f85925d77b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988bde899e04d7a49df19a47e546638151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fe6ed19398302c2e2b1c9e2a0ce86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2abc22b1547c81b94fc81b2bf33b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce765902754c999da6c7bdcc9da5c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a674a26718993a88c6a5c55f2e52155155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506505eb324257ca4ecead1d0d9d0c80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ab6732b954b2ac64cd9cb397e3b41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4871fdfd3333e99b19ed8dac7005b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529714bf9d15ebf64f38416a5031d2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb764995dc881f48cb6c08daa9ce179160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d72c6a12640d79478c26a3df1a84f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7ea72dc25f8989eaebfa98972d9ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065a16e9e94e22bd53d05eacedad432163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc0f6a52ee650aa662c2c231481a78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc7abe6e07f39afede325e61671ff8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb869c20f00e3d259e1aa50e2dca50b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b07ffb1c9d271772eb5b66b0efd05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a012c773083d2c91445c30df303b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2337d4cad9486a6ce179deb18c07c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf88995ac1d6f058689c69391d30523170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0a352ca62288f0f70ad012cb3a4d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc956a7c6b5be42e747d9fb09a0b92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad00b4a224428f444afc227956125e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535e882c95b1ff66e641c6627363f79174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899f60a0c1a47c1aaed4dfda53562a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0c775e2eea8b5db76dcc0bca232d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950f94247b1db14b633930b8c3983f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379157937adb34dcdd4495bab3a588178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8874dc65806131a96f07aea4b8267179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96924e9dacf9ff319a05a287a2c504180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b537858086f305831ecfc125c5fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa7cc57e708308fd6c25d005eebec6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6d281c6eae886e6a2957ee93cf6dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674754bd4cbeb1ce3806aafea2d4dae5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f3f96c77329c33756b5649d1c5651185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d8fa61663d24bd4dc85f2145f4b06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d74df49facece580ea90e0f677be3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb2f1784a53fd4afc2324509b484ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf36d8b6a9288c4033f170c3848b610189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dc65afe44b50ba65e2dfdd0c31c78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02019164a4e9031be782bedf1671b02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98346cca746cdf1b4ed7c4f42436dec9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4ce1c3be1e85c0be2ca0819b910d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017ed54f4336073459ea06d523a95e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec486f59bac5f42fae4990207f30abe4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77f3937f7e53cd5015faea50a82ba8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bc1f4560eeb7ec6b3982b5620848a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643bc700d33ae6f1387e3205b5ab192198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516689295d5f19d7318ae258e2a2d959199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3e9c54432153e0b32708c8dbf6364200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3466279b7294a63bd3fe0ee67a522dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff563b2c914f8e7c75e36830757609af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b990f232eb3a652669dbfc30fc18a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68641f1cfc9a799e8dca2fe2d381ad75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2ba54bb17b5327a5dde711a4c2054205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2eb7e323dcae0864663fc84d9a08c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62faaeb2d8ca56d9b77aebdfc5f027207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5f65ee6d163071606a94b945af418208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983dd1e6cfe7f39cbce6582770b67be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b3af633404c8a1143e22cac0aa158210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661bfc957ef3d03f6880befc5b3a272211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f80300a125d4213c278df7d000ca2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc9658dfb8c9a956e17c90104de6b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7456d518f7b5a4e9cf74fefa454e6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a946a44ccb4761c33536a72e39f21e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8e96e99db7c942a955f4d850c7fee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387a7f44598333510f716641c2f11cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabde10bd8681aca4fe347b399a6e61a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f0f4b0338e42df631771f8a5c26f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b591d20ffc0bf6fc2fde1a37b49cbce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe7b863b95b4050b634684d3b329f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff777cd1270723818174cf10d00bf3ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858afff1078869f8e4f53b9d2f3d1a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c6f5307318a3c37a3415e67b3c387224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69f96937e9959f4cb4e268ca473c63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e982d8c2a773b37c2cc2d8a8f44030e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd70ca69720937c971d93e53a3f078227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a6fd1514deb6830c9449db7d8727c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af8a8345c696d26d85603929b1ec23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83291f7c3264f2bcd84c786c1ecef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a3f3a0a35bfbb05a5ca8d6d96a274231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda963b83c1d2ebc51d02efcb27adda0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea29c2488670e6b1d3feaea1cdc657233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11844c7820d32f00759b65324cf6eb34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254acf3ebb85855c1f12eab3a5ee13a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e36473fd5742c21361230aae1a5f98236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc4d8d4b4ddfd26a1ac0b477de7020237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e33755dad889d298b96a2b772c2d98238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11381fa2662b1667cfe6401f35914462239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e6b4c9cffee8890b8519e9561ada9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dbcb83b0750336b165f037eac13c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6deb4b850936ccf1f51f78b8da9296242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6f33dabad53fce89a504a1f20d398243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd01b5ee3cf8d4212f8c3d92d7332b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528de279cabb2ab441b5f5be29db787e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9387ebbbbee94f04763cad9b8329b69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2811e30488312bd3854e17e578fd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec28c7f17c27f60d19961d7f2b89264248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05624e96f3d27f2a691268cd2fa711e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b5a8059c8ed45a50d86b9655f3458250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2ff2bb04054817a93b4c54874d2b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a329110ce87a1f2c1a6f3aac8502c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7234879241b54c2dd819dae21fc695253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ffa45281f40a54a1ed4217060af63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf32ffb032f63391505f393bca58d16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc87b27db61c045260ed5593f2848c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b24d406355a45601a9a1e8a7cc32ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31abf9915e0df448ba0e4a92266857d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15ba58c78e72ba2a936c7bd458c28e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a636d67b9b3abf35a4cd02c719f0357260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f01008ab88618a19334e337d6da01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647da7c2513d1e8a30cc7988f1bd0e93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd975fdb434d48963f425d276c978c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0126bedd707e9e45b26582e65ec719264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9007185ea372e0c3a914a1d3f44ee6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e2c27c670be4e66c08ad23525f6c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb9936a85f6696891ce26107892b9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7ad8ebcbb4ce10be4fcd833862a33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72ac0d61a1e0c355b4882464badc45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24027082966a99d60a00af3b4b58e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56061af66796e2db6712968c810ee08b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a916a5b90bdfdf9dcfeefd5926a17e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3f477ab50006485382e48a9829f6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e36fb8f3d2df013599a3328e76bd80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2ea51bbd1c2968c93819bbadd0ab9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353c7079174c95c0b88e7a88f9a6e4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c71ca6999d4c743bb28f55adba2ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d72ba45f2733e637dcea97558f504278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fa54866f3d2085fb0abc7cb9dc5b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3058aa72cc758ca625019338f8f5550280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4e15aceb5e5727d1efdafc0c1caa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dcae0a12f745228b760e0d8ee642b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6010847cb0cad0a1157ded959f4cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e2d6084b92f80a0bd2143fa88964b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf77a97932c628bbf2319ab5b57c71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ca06091f390c0f393a6c232566c5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8632e9a77504cda92f2dc59be9f1d57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae50f7305a4fab5ec0cd60edbdff61a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c458de053f6ed9916bafccff16533289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910cbfe780a1c6a364e4d04fc794e64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c14befb56f2e595b7440d5f58a3b3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c277dde71283e1e0a6fd32d2dadbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c107eccb59fdeecf1f65e4b3ff9fb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33c9c785be6afcb00f306cec6cede4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659671d79c306a68810f067ed25192a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce14f40d4c3703a64ea43a24d8e2573296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c367b80dc9562c121582b69f327df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203954bfe1684d55d5dbbdfa9f090e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886e08dd06246469e12b258fafedc1c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ac1d9e5d7fee43618e72df441934a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcd3dc726530d57dcefac679edd91a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282a219af50b108b79b557278891b1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4458133246acb87dff5e6651a08a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b90c6a4dd04b72877f79bd98ce3d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80437b0945cb71dc19e7afa68a9b337305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d90e82f994bf37e131bcd93b44f8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c307f142e1f6d0aeea5feef29b8dae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e27d9db974246ec6ffe6af3b602e29308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c30bb547ea5f368b3bf81370306283309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec7cbf454688d9cd801bae5655b6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d0fb0142dded5293e80e2f937629d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6e916f9106cef01539d8ac1a40d88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700c3aea1cc64715d9e3d067723e879313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52af9e3d8456f6e94d5bae93555f6a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29e570d4b31d53ae36f9515c7ef107315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bf246c50c417baeca6d851fb8b9a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528f38516fa4ff76657c56f6886e148317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a92b97093e3559acd828124e537ae7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024aac9181ca2179a3b4be3bf0a3d07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ab932431b861c37899da92e644274320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857e917cba843fed24abb5f42b1421c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931019cb77528345c57871988c9d670f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9530252d9d96e125c822947c01d1d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7769b443e7423115a4c1b29b8cff4b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06345b02e1b8d3ff9a3120d01fb351b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c54117069f0dcf114818d76b96dea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfa5278620abe38c90f65016f1585a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117616114dbe2d67179b3b5443b91fbf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfb4611f3cc289847bb7bb824d0c2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea198bd22d1bf13fa838ced47dbdd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60bcddb1383178b966c02f26624ddd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b7d79c54065cf57bdc2344d004461332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db692f968bc72780c76e24aa3182c27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516352d3ea642f358458ca1f498d250334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105bb0ba95706704ad34a7b43892250335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23d8ff466495a71d0f0b178a66b915336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e31961f55c983e361f2ec6e9caf38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030e63702a4ae379860c4ff217cf55c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be421000d6497456f1f0f84d97e4214339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e57573a07b62c7777b42a2b4e11e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09f72f04366a81dc790cf224a96b83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3965a158618ba2e71618165ad3f16dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa22e46fea381010e8cc7ab74e92c9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf5080215d4b25c16e00a8c9b1cce4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb617f4d620d45cef68c0f39d67686345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452ef94423f8272cccc35b35f45b26c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77cf32e0682eea0754ab74fe5f6ff3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd1417931162eb89294657226b8a77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205ba9d89a9caa5e3b2c773785d36fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478b4f61179283b20fd7ddcee0404d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366d5e908acfafb074c44847fef4aee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72474e289c8ba8a4c929d7aa1ae460352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb08c3b2d71b630e87266ff5aee8073353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0741aaabae418742d91d20ef1ef010d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c147615bf026e8c4d265d78e0f6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2cd5da3b8e18c1ebc6c46c75f2ef5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49cbfcf5a3769f44ffcb7c26e0e3f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b4efbc83cb3a48c3f0b2dbecd0775358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b759584edbd6a7f637d2e8f2c52797c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea9bd15ae447864a952b54ddae250b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d173a360261da0ce16a1ec9cff537361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03416857027f15c53b8447fb3d36db9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709a422758df275ea2a49ccf9716506363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa4de21f88c08d49d35d27707208e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2f490ac4d364e51f3ff5e6263d1ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90edf75161654dbd5a0ce724a214cbb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869c096f20a9ec53c5fb44b4cb5fd8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0374592989b0a6abde48aecab1dce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5686fa9af64277ddfbbbb77d25e94b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eae41930e6442a641e60b467a77c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeacec0d404b6e37313f3fa79aa14cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea43374aaefdf7d98ffd012ccdba03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a092866f55492ebd87baeba3c4ac9df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb52f4346621a54b29d768b60db4b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6bc4135f59f75964536d38f6f68f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea90e184a632b4d99b9cb3a0d1f4012376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c847ea455f66fa66b29d053044c088d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355eb302d194f8cb4266ecc5e1c3f6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b4cfed5a498919cf30a2fce1d09f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808b7c7a4e7d7ffc3f1b7156b9e5b3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53411871f549094483fb1a7ca9f322c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c09f34752fe883c2f1cd9c5504e315382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f19aacb938be45cf077a449604bdb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94045ca41ff76f45793c19fb7700a5ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd588baffdf0b37f61f0b45c3ddd01b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb7a166a294f3ddff3b9e7ca2392f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da837fdc31151ed56deb363c753975387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29444befa8e4602d35238972ff75de4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958bec9a164b0c5c4e0999dba124447389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d88e4716956aaa865dc700f1f384390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cb8209a362b9940f590d4023856ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecd3cff3992980f1317ab67962e300392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba1cc966d8ba2a0d1f0ead72772015393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01de69c5d20472a6025aa8bd125fc1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95ed743914fc8391d507eca984d23d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5875bc6a9fa12e4a3d8167d949733396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2499d8d060fd4bbed56df6f235c5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cbaf2d05abfe8768192098769be29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064cd04f62fe6f7643f4b031b197c6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb09ab31d5c3d3970c1b248420c8de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c81210e545d00a45bb2b30ffbace0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bdcacbabe6ab50f4886429fd448a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8968e8721b6402f83124a9e05f30be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e866eceb0c801ce3ef6929887a4a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e4c82e26e7991ef6616d5f49ac9f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98651dbb76bfece3a8f74aa75e4e526e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b3f6ed85760aa9eaca71245da7087407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47a66648f855379e36faf8ac8a6ce2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d817a093ede9e2c0f1cb2b9ba03adaa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ecf44d9d93b5fa6f050a48248e553410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ccc466d332f9122ea08b915c90a5f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b506fc45efae3505f6c8a741f7a77c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512103f6d3e219f394a7b43bd23fa28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e9bbdb517a5593923d2d3ca83f28f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ed21e82da81144b44e9ce5cb6c873415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911421707bd522032afd0dd287ed148416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b113f7b32c19f2e46cc75902e4dcc2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23121e2a1879323132ad67a47078777418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f02b4e0a453b56cc9440202788c7f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d521777555ea38331b0483bae7f23e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb126649ddc7fcdcce41de77709d0041421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b9771c18cdc77eaa9cdc6290b27a6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b013572990ac0f1210d4d1aec39fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86205fadb1460beb68860dbb870f27a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e03aed690f536884cd93e700702475425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b678b87fb8264e3ad748882ea904e8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8554fc025fbca05a34563091be0d932427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ee6b496382c80cc2ef9ee9fae0e03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b0e6c4a93158e3a97fb4fa6e845de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f88858dc2d45914964a4b0d9191812430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255467f3a78dd4e22499c00c264f4c28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a36b34bb5f49441552dad29729fa3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d15885b6fc9841b0d503facea0945433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b710bc9c8b8d2f353df7f6d6091774434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70232b0b49098dc63ee098428222b71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67fbb4fdaf7adeb38bfa0228d07eb6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30568b8b354c26ca19cad57819adbf02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd722b9c65890c2f7241cbd8f61432a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57eaacce96f8c0bc137a38a6c52c3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1ad443ab755fa14f8cba17fa48cc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba477908d663c79aaf0b51ca720b8733441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e8b33f0760a9fc8af6bd4467c1201442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddcbaa96c2d3922903acb9e40eaf1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e2b5de65574b3c08684cfd978392b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f82d73cabcd3334d454bca5652b5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd2e6deb87c8902787ba5d50cb4dc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3649d6ed2f8f9c6aa735d0e558c448447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b104f340a8d7b7d8c73156585108ace448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c42b13c8437ac8ec2f0c701c81b99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6979371ecbf1a067acfdf14370277f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af2ca72cd8459f62e0e0723b3c6e6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d508dc852d74a99e8876beecbfc1923452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec15536f1015a93b1d643c128d5092d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f44ab846ca25ca676cae6547c7a7ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47b6768e3a8fd893ed1f064bf36626455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc647189d8ec09f17e1a5240a64d0d2c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed3b6169e48dcd44f9de60751e3c6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae6598d4934a2bd41e93bb3918dda9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614360797e22b97f5027e9464fbded98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc58dbba2cc23cbccd1746fce4cfbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c6c9b809475df77e597301718ca50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac41de0221413f8fed4aa46614c40f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311e4b925d2aee59980569d0c32f926463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5211ec9e07c4ffed7e6f88c6619a8e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49a5826228520cd4b1383eae308f0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29840bc860a6f112e23ee9797edd7edc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c384ed4f0f8ede02c85815301a7fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d476b93187e87ac45a30cbd0bc28468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f7933cda66f465641972e8ba9dcf0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef19581aa9c3b838b54f8fff6f39a62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac200e4122dc13b15b76055bb556c34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90975d70b9903de907bc2c74c6356da2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e10b977e58c8ee1aa02fa9cf879b63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e896c0653e0841b6daa08762329961474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c47271db83590ec635b0f1717a292475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5389b15ceaed60e2803745076c05219476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d54a044cf5f22d4ca8c6c0e474fb6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccd65c03dfedadf27be156778ce797478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c88711e5a66c71370a8e2fd6686e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111df994a3b64b605c8036f5ed1f12e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5ec4bad9d91ff2c6ff467c3658cf6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b49a016744c9ca40bd7d4ea527f704482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68244b0b5c96dea6dc09712f27049ef2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c817100fc8eb2f0c9e37497a6d3258484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3b0651c7ca39708e3b79229a2332e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30ff72b02f905738057488ea7b9a26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f930ca04fbae568ed277b59cdae4255487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49726db28fe72c93a3728e95f6131ecf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daf5f64a67a064916e5b37d2193c8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76c7fc1034169e288ce2e3b54c37e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974c4fe7d406246c9dbd1b4d6f4dc54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39103192d428af348f07cf4b14a64339492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c6494b5231acb65691337ee33a67c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689302ef631a24d91e515dd54cbd21f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c232d69f615d8ecfa6bc20bb866a58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ffefb808c5c0fa10a942c32064c4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10e9930ba15b5bbf0e5a9f1800adcb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0673e8cbcae97ce8e79bd574ff4fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3151aaf2eb4ee8de3efa08ffc335a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9294558a0f4917655420dfbd6d9606500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead926d56c26244017caea0761eab5bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e997828764586a6f3a97ccb18870502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47f16dbae22f0e7d87ccc73d2e0d43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d7a6c7378c2d9aa411908db9a0a5f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade355b7d7dea6ef888bcb3854e91525505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85c4f81a2c7d903c1b176e02af964a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b06f6e9b9e2d127c50a0e2327c64bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a86a37f84a97bc6c412d9e34f9c0b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fec98ed9f126d527785d7cf806a2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a304890015f23232f557d3f0244dd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675da037621aa71b0fe5c7db16f136fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6338adfbc31452d234c4858f957115d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848768e306f9f73ece6b7686f536ef25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea161d3a399460ee01448096b6e8d12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77680494594e42eed02f2ad619b5c6dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc566e8776ca5c88fa8e9d3ac340e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82154217575368bc55823e1a8af1c4b2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc01ad2c69fba6e420fe1510d3f76c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a55352e217caf8d2ab3613c95fcac6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21f715979b9e4a6dfbcb9da8006dee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f23d20877fe68d2c2f2d17c8cfd9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f25dc72ff4f4e84b937ad9feb38bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f05d1d15b19bf6697381bb8fa07d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8e5221097fe8a8f4daad0eb653930524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c01aa5b28176b26192a2aaa5cadf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d4f72cde66e702b6558ab13760617526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101d45c2836f014e4178c26acd8bf02527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4a5bcbd66c322d8e7f1dd75165fd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbb1117591c53b4e1da4634818cdc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105dae23f95489c6b34f8d0855fbd5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a236cc165c60eef6c0d747a40e738531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456d7c572758d4b35930aa209ed4d21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b68e718f9899bc901140eee905c15b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f59f7ac2789dd170b6b65908ea4c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d7f6d8693fa82fd17060f68f02052535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df546e4426b08e6d5140389ce285edc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cc0ea852b79ea6746307f5956d0e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542321cf9d675313a1ccafd536a8cd97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baffffc8686ee835367977217c6573539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d534f383c33abad2b2522880a4250540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bd29dad80bca18d009054edc692c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726e7490ad8c69e01328c7ef3ef5fec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f6cc987fd945dfa8a4e308599036c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695d62f2f5c83fae508b82c6a381d9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85a57699400297fc05af1caedbca2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee771acaa2d28ab87f9719d17a1bf41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36507ccf105883fffac01573bca4a83a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7993b056ce1d11b43950ac4c92a2ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e3bbff3f00f4fdd18957e3cc4550c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8151fdf6bd00090c8de9f12deccc75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de3c93c74954748d552fc7ccdd196551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7107aeff7916d146e40fc6637dc58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bc6339383290a7798fa2b068a4e29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe73aa3cd1f0947b5105418b62a5cff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a1c7e72293d40354190bf42c54042555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e86d61e9ee22b1be37bdcd2335038e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240a73066814201c3eecb80770bd52b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6725cad713d4cf274e9a1472797998558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4eec1ee1b2fab1d6d985610cce610a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca93cd30fb38fbac0c1c2b6a9a0f077560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d546ad0e54f63bc53b8c34545fc6894561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae9447d367e20a48d0b712e5866275562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a384b151c78921a0d15ceec6d82bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614e5f9676a50f22326676c30e7e06b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd006952103a0f0ad1f8a3ad3088e627565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440fa80579b42be94c0d6a7eaf5532c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d114badfaba6e7f8b22638e164ee756567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60ab2ff3a8d06597d810b7e1e7c7ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e52e02999c3ea8d3971b4943e1df2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd1542dd699006a8198bbb6cdb943b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2289576981cc8624849df0a281f3f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd965e027e7ea1b5b46d8891ab9e11d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b507e239cbfad49fbca1a6b3aef8ac3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaca3ab354a90b0a3d3c174a86cd42574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a9ca758900f90a6adcb87ab5a1018575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f197d1e1442c8850f8574ddbdc45c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f46c381049e9f72c0bd3c737bbb32577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f0fba5229e9017b57656ba48f93a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85751645f2fc62e8eac2540af254979579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b5cc41be54ef2bf21f70e8b3accc1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ccc388fef62ad05a5c3e9d94089e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0f5c7f7f06d0801d81ff5bdc28d37582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc08d2461b86fa301f9bc0a4ad217a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b563132bcd33caf50df7cc12a2531584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de7c31e232f64c4f6503ee35e1ef42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c58352014d3301e94514f1abba507586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1ce533b4f642a584eb77deb06a0d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10759b11dd9a1663993821fda6eeef2e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02863fcc0d596732d5da77b549f3355589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43254d1fcf6367544d3e454a671c0d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19c473b939040237b5d554ed323772591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdabc9f13c4d86e65827b453679d56592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9cd5581902aaa02ae14d2161c9173593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9e2d28e17e377bdb439773e96c1bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c53009517aaf012c19825a741a291595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ccb647ead4bca4c6500ddf0944c26596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72083184df750b204dee0eb98e19dcd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147b789c107ae347ada8669ded6f0f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3e970ac91dfab9a1ffeb46f7fa426599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dff787917b2e89ac75ca07c859d5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf3beb14242e38e75d5577b2d53db9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92388f406d7bacec1a4ee1131d35af7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca43bd172b0bf11bd5bbedaad5d65a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42346cc660adc3f99df68930bfc1df1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db88576f61d3c9bb0704d43ba3d882605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469e06dedaa24ec4903e4a140475734606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296905ad4880346b518f765db63cd5a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010fe5a0c0d3abb0fe05de6ab87ce29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882525752388b5f4b30546161045109609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66098c9a0698e5f5416011f13f996d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaddc982ba7fc112f0b143e5a20261e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a5c0151b69eadd7a86d6325ec5075612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cf0ef85bc769a6620cf3f825bef74613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c627a17a9865514913beca2327fc5b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f2ed5ef878d4790d356a9aeda54d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66d53b6582d92f3dc62a95594e246a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157660d7dfae9f370fb7a4c6d7853238617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa6f985bc3a6463ce44f01c3c8cf17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee857b44d51b4f716b510c48a3ff7a3d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cac487091a013bc07659ea75b0d30620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862c07c41f578cea955718159bf3391621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30e8dadf3af4cec013c6ccc8d80ab8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c86e2fd15d7687e8b82eb4e592422623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340f8de98a927e63f339c847f681e08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb1e497d26bbb63fc64b659447d7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49123a9c4618facad809f7485e266dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dd196bd8be4de02ba7d7625237e89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbab7932d724fb91b92c4e5e041fc2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1556f31df0e8f0ed5790e16172985ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba08cc51fc5fb03e29587c623c60578630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39917038fbca0729f2a4457abc67c143631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe061258becdbba234b6075dbaa32e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683a298bac49638214c63e0c9743a16633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbf85c69d0b91b5aeeedaeef0b9bed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bcb16c57c25bcd4c178aeaad4eb4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7e7dd812880fcf53778de6283133d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb0bbb54e58e56c032abde0b7dc677637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b126335cb66c6e8b6ed08be03f6c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259ca686537b06dc2be9c57267d9386639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3374c4611db9bdb2db1a8320893ed4a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50644328c11a94d070d99c7ac8e16f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1cbe30a5ec8d880bf11c041fed917642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bc8456192d8a90652ad7e4eb565f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4576b08c9fbf9e499a7633631dada644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97993d89cb72d7237ee1b4284e158ded645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6ac6db2bbbfd6136442849a722bb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874219b2318656e336297c0c07394a67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39a0a7957e0ff7df57dbf3bad7e794648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bcaaa9670c45c5eb199751e5d7181649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a55077be72f5d99dda1edf018264db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fa84ac58d61fdfd8b3cdc4a1bfa6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21c425434b2f6687b55a219c2a1a94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe891e77198b648622b58bf2a804c94b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b1b7847f381a24d92c513f0f8cb07654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cec4292f0e3434c26d976520ca1001655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16a7cafe84225dccdb1db2c2bc539e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb92ff7b916dbd8a58b68f2ecb61790657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c2b0b9ddbeb5008a432c3fd43b04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a39c1187c744395d11871e02e4614659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63fe552d8961e39a36be71ebf6854c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01f386731fde07ada189c10b73d097661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b5b0eb01f5df4e1676f48050f3ac1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9f8ee73a19ab737f394f99081a9f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e4a1cfd5f2724eeb0d8f637c6359a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e696904b2350cf91de8ba337d62d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f7de6bc3bb1dbf76c8595daa03e8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5faa1fcd0eca08eba2adf4c0d0da5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a28be762ae2449ae7cba55f07452e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68409aad82e4c722096219a2268e8818669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8474a0724050db0d35f56c0de1120670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cebe165c6bbea5f349ccce0fc78ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a847a08a9c830609bd05a6dda847a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a930b3e68d02a8b7026cca85ca865f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce075a870accbaa112289d7cec0fcbf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddff71c008479c77c0bcdbe55448e20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167780ada79b2e547b97d54b231e7a32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc297e99f7c942d1812dd3780ac24585677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa159e4e72dd62715c0966ed63ed33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1abeadde622b66e7102c486523c587679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d28938b73482b14ef17d91cf74ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56914e63d1f8de14936123344eaa0ba0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6145b6764bdc4d70d5f38a64a35d1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bde15b7b9ab1e77da6e099b3eb777683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1018ad39b4cce668ce1f6778d269468684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fed01a969ae36b5c6c759edec51e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e590e9227cad02cb483099a64fe78bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86ee8ccded813f46cbc7aa751fb403687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efec1855e8aedbd1a20caf39a04511688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf80bdb660158b89463efbd9c75f23689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821180cadf16b7d51230d184e6b8e142690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cd83fa3668575829ddc4d01f61f4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ca85d80fb648b74fe999ae6ce8e28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be9986382e387e1c3bbbe1d5f474cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8c408d9b50ab813bfc1aa5b363a58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aa62339e85498c0de06077a811c87695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8ca3bee3816a03da6d578ec707a99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced558a7fa2db50f76d82d154c7c7a18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae646ef13e71285c115c965ddcd6b88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b7468f69e59220f2375f01969bd02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bfd4091706d397c00a083917a89e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce3fee40c8355ff81f9ad5fe28b173701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159ade20d3681d68a59f9ec09ce852d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977d828af33befc28f5b8efbff57072703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37abd80988ceffce14420d180712245704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148e4b6ca44eb79a32f896cdf949d7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720cc292e38b6d0fa95ea3a93b15894706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5b8734d98d319674631e637eb86fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ceb3c28bd142dcf6b6890cc8de9f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f4f89b37998f881db8919908ffabf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fad5e99bc0299b6f3a7fcdc33e533a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5015549a8048604b5617a2e56e24d39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cae96f6893bf640610e95b9d7fcc7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87831bdff4ca50a55a28c9a833f0709c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe5fe092fd28334dcb0252b82da6ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee30fb6cd7ca4be8cd8d2ed2880ca4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0d610724a2adeb7332064460c9fd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab96ccdefa1d3b53d7243c472e6758a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af965637a4eb3865a3fdcaf084185a42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ac59aa2446965f9a0955bfa8326d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dbdd1d83b90a189073503a148b7fb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74adb1edca8264868e7d3e9b385ee9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9dc491ec1c16783a35142cf3355f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941f32700a93c76cb983a9b2176b82b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01603de5a59e96983af11c6372552d86724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7499c85bb66ad59e77c18007393d8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7746fcf4a2c3086d1e1c8b5769fd3b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f7bdd8eb0a14d6ea329fb802b453727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dfc0c16c4434f446c1b185b79ff1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a342b854c3ba38147f83c3a90649ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf88ebcfa873508fdf85e95a98ed68d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a91ecec3de020e471abea93d8877731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609142210332136d6792232be57b852732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476ea5b8cf1f8a3782301b1ddcb1b3f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bba65df52549323568f616ffff054734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa68c53322a9e145c23d96712e3b605735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61440b9993e962b06ea47e0be3ad18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0cf72668912f0e656b90e1d31a2c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc587e9dccb38ba5e57aeb03d624a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea39bdb274e491c2103d67c344d1dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bfcdf2b69124e24a1c212bb0df8df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dffebc8ba92c61f45edc3c7ee2142a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca57b9f0fa78f06432fbcf83256992b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123443a50a711fb2f8d1623549d741df743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608c6032dc6cae7f2dd5668025d2f71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b350055168bdf56f3e59244c36973745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dd273a496eb40bfcaf13ff5411622746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038605e9d4c8b9e8da59b45c4f1dd8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f008b5b017299e7bec6f14106e64f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7f6f48444bb29b7dba6c9aab8e8fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee5c55da5ac56f523f0cbbcd6a53e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5d0cb7ba9904e1d547d8c4b9c195f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e29a85aca8de86698415c424506cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c5beafa4d5637b6ee971646fa8c7e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eab76c4bfd790e6456378edb8dd8c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0269c7e19a7d3ed0e56bdee848156755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cd0ec256e3983c300f553a910a298756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b00acabc84e90a8453d7bbe6cb115757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680db3e42ef4ccbe815f5fea9e37c8a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa83ea82c2899bcd12d8ab30a4df8a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfae9d1f70af69653e7bb8df4ad362c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acda19086a5c4f44cbcd9ac926d96ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924ec356075ee483ef39b45305543093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d12c073c4f0a1333c4fb56143e69d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e6b9bfd8a41c7e68370da04a916dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a198fa7d30735407255a5aeb5a3e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3ded2b476f0f13a8d20a32c1e63297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a817d7103450209a99449395fa44878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81805461f8df61a068c3599eee28db999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b820cbe16c94e4be032a4f6ca583a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd033fa7765e111beca11872b45e48e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f6c5e9be3293055932de1e382b8e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709d75696e94ba7a6b0dff6a822486b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f366244a176dc48e74b1aa1b2aa9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107e0becc3cf478ce9d0fdd6d3bdecd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20240c9bbf745485e19d04ec0c96badc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0328038a0ab19621106668903a05a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72138097b35df19a12e3742222263318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff284eac6298ea244bfc1a55831870fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdc27b4cbcddccf793fa9f1fb0fd0820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae046e2c7d93ae61cc3c484b07e1c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e7450629a88642202eee3463a8b7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2afcdf94eaa9a3fedd1305f715c46d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fccb9ad7fdc7510d7bd457342148f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f93fa4d682d6c8985f8eb010dff96f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845bedcc743df2c03076ae0288210cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a613c28be1f912f83f93a60f5cd0b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5b17904bc2986ffb65612f23d70c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a560f1ce78e9ac513913f6f42a98ac429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c55dba37d91577b596eaf7cc512a8130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bad093b8782f4f49dfa18c0356018431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ca14558159e59a3e8f2545d36642132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78fa00059b6127115103b23dee009f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234bef5896b45dfff0af5c9c64deb8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bde26ae6c218da7c8207d2f3a3bd5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75872702fefe7a6d9ec9ce572205e54236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b287b922e160402c990b8b3defc21337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e42e70cbfbdf6c93662c585958003538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcbc4f794388c1f1b31664ef58e0f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ab35e22320a6736d4a70373caeae040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2f7999f706e4815564cd2765f59df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86167348f463037029d3550a28e829b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c743995298f13249e83ab21d3d26b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b19e09d9f384c550ad0a3af32ca50844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddb74acb73347773365a9c355879fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacefbb8613aed90ae23d421190726e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba83a0d414b2c41241b2c13922d71847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591ec3711da2058c6496f406fbf28c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8821d1fa527c54e0a818adf800f397f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ad9f2c8c4a61b93799de2819018b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb440915836a9bc5d68defbcaddedc6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cc60754719141ca5d79d949ee46fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64c3d66e30fdb85acf9619e109efb253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193565b33a519471c973ebf44fc9900c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292eaae31e42bc20c2a0e57b631638f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acdd7d3eeec0266168114e9c7ff15056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4020324910881d25d4ab6c2b4a4ea0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9934072cc2d584b24549c442e272158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793b3dbaaaa3fb9b58d2bc7a05993d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0953f1b890854e28d3d7bf1737814fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04e4dac8203616d07965f4656787e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53720359059e03bb8cfafaf973992a6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959236b3111cc244908d41f07b37042163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625669062ed21ff5171cf3e81cdb9af464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e977729a99c925bdce5e25edef048c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79261a0b84107b9b34cf02c7dea047566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34818a90d3d058499191e61f7d74ee5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eab002910fc8cbee478e9023cf41668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf14fb88a4dadfb784f6addb84aa67569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4cd71fa488254bc32f3496aedd91170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e13783eda7db9de1e14b5ff565860071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9da074fd8270caf03b426f9c125a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f5025165cbd666fb7a25c973a9d6073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda26dbf4f22852d68f67f26d361b0874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ab83bb2be22de063dac23363c4de475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10afa13fe77fb245157dc4ec329ca3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4ad8dcd8b6cb9e272c5b5b814416177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec15146b53874453ac0e12dfd1af878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64ed686280c5ebf097ad77d3efa8aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7534934f6f08689f085b3e247dc35880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0a0ad5a3b858d43d6b85903cb529d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b172fdb477497dea6782e6c2c6b36f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd44972f28162067dae7851b3ec1e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c5929da21ca940001fb9250b98d2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626679596632fe97d1e7c3919c629a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e257b2f52f4ee41ffac63a271a55786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c25c65303de01b715a53edab49909d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7936581f54f857251ec0bafc3ce11a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c54087c8fd6b5adab077857eeb954789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fabdc99bb0b64a477e3a00e5e766090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac0ff03052cdc0184751cb42d2fbf891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1520d9e53b972d0b58064dd3e9b3b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013474d5a73c246da5f94db7beecefd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493198e3265dc4d3952723d9d833305794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b7dd58af06fdfb666ba5b8c7983eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b07dcec6668f412823995030e2c10f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c477cce020d088b96e258c7fd3c65097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277d455207346f3405f49d1488edb2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99db9a8fd54bf82426ccfc0f62ccb0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2874dc7a004edb25a222f2d5c31639100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b337fc78672483ef50a8b8716cf4408101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e652fd6dcbab8b349458b5cea79d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e98b5114515773eeff814a000e6298103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb095a286fa75fa9e9272baf52322a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d1ebc28d942473917f031d5201ea2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276f1b7fc0099372980e35cd98de37d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f80041e5a02f71e807fce99531db0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b479ff6985da06cc6fda5fb9c08a41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb84510e747a810661acc15658a5ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a367ac1fc6ac3e1084cdac1a0b43fec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9209afc9e687cb3f5009e093a98e100111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df684e49a6964da2580b176ac23b900d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3bdde20bb9d771084c9eccac6565c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a2d882719c88bce6f7425c9fa69b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badcba55bc48b490ab33200a9e0ca72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e868ddfe6544937025c582fe69d1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3db722472f026ee8297d6ac98d0cc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafed88744b28c9eba63d5575ced4a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bbe5f584d1677175d61fc1467fecb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543a4629ba112fead7d1d3be8040bc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cf901f14327b56482c2980f42efe2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f24e9f14c04f9cdcc423ef174db86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c1fa54e0b96debe8298f20676ddac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a49267b204d754cc1625151bce1332124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffebf79230037bf4701cf8fea934452125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6d6b77c4d54d0aaa37476406e1105126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e8fe6379e5b1493927538ad3d3d51127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ae87fd1baf1c27642e4aa79fb2f1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec0f8df18fbacf162c97a3826acc23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcabf9e6b657e17feaf63fad366450130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27922ec4bf3c36475b4104b23b39c54d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c016cd4de2b38919c808e37a036b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238ec86827c48158d7816ababdc642c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd83e4884db40e7f0205cf3bcbdfdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b93869338699f5f40f1f85fb34513c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fe2fd195edadd26f889953df44ba3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e549324e2676030960f6f37343a7f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bb54a309138d69d44073601b5cb5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706fd7f85190a4ca7256f0d76315119139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e256267cd6084ba0c20c79e2fcc57d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a362129a5eb03cce68cb58b267388b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a470d10c8d1cc011456ee3208bef74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9197d38bf5e63888eb4dea00b160eb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71704d0ea4f99b97999f63d6abfd067144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546246bb9e6e5e04b7c3f9ae599c4f63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf59f375db6b94e62926fcb842a5f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ca8ecc086f7f7aa4ab474e4e4fbbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2ce543f944cc10337a4e028a58f50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be18812a18a0b63c881862547d214e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e93ea98dca73e8a09e89e47723365150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc0359371f73f8b5b1aecc020a6008151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0aaf42daef9edea3d922cf7a7d94c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff9399a07a71a88e82ba0362518f03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4db0adcf1ecdbf757c3c1c0c0e1f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be6b021db7ce4b12227e0af7acd5d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156ebf7fb54c4f0dd0c0eb835a3167d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73915b8fbc9834727bcdf11b39be281157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90f006e7fa7904ea402731a0ac27e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059100b0e43700628d91948b3426436159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4565f9eca76e550d41ff36e2d019a4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac93b07f31fb9b38088213cd261302161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd2b1c0da4713a8b05a0f744b39167162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087385030d782f4b3bcc8df65eda25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e91685c8fe573e1bb67547236d817164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d142e36d55f288a1d3e68ac578c15c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d9c2c127b5562b5a286b6f9b757f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043f3f4e289d474de6dda28f6f9b7cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6493ec4021b924c52fa9e15d45d69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738642a336e9be7601dcb1199d7e7b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a11a36d707f808b2d80db986eeccdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a7139c4c62c76accabd9dbb315219171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128340d7110441ac4d821bead0e519d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977065f8cdea17d3992cd1364e25a8dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abd6e02fca88e7548f16bdae5319f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce5da104b26f9ac5e7e185f9883124175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebef80ceb7c679b9c440a0585da41f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10544855581aa88dbb47f487c08bce9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44df0cda12009000f947226df09be4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3a30c52b84cad4d3d5b0bab73d97d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534bd1990663b8866d675924a3bafe3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b4bc578aa4b13b41b5606e3110af6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799ace8900a63f0096ba301877e5f86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35309bcff15a25456f8e485c08386fe1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bcf7153dcd9abbd18e1bcf6e45ca4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245810578c4c1d9260cd2b5312aba136185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804782f4ee7d4721a6396469b96fe7cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a826ce35da9640189c31c5dbf360cb8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df388f16bc64645623016b20ab81fbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e4eee2a3a0d4a548f7bd6e82ed32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd9cdb5b79863878b65b953946b745190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5f72f1ff677bf60cba2115b0b29cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d204169604f961e04932d8f17d6ce64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453361abdf4286a2416bf90b6dff4f8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e9a635bb8a0e8b40f90fcb9fc6f87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8c0a7bca5808ebbbd47d9a43da953195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c4666d25ec27bd1e2e6628b90847f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef72633dbe65d246f9b48ffca6f8e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840d2ee5394c780c9b6fbcaec2325f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcfaa13569ae44b94ce45c5878e126199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b43c16fb1db8ff6799e614e3141d56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdf1833c2fca82c6c69c4cb1d5066e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8a92af6189415906c240c814985ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec30ab06e2fd66a721b3b711237d065203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d153770806471fe3925d16d02de1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3285d41df0a0fa9768d54771a79a4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e0795bfe606114835c829c55466c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b167260d66ebf23ddfcb8f2a6833230207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ed5c182d36402df22c81df75bf3fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec34540be2d20856dc21f5c66a429b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb47b5c9c0b22c6809af03ccf8774c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d28a93ed530642e289160b7d2dfc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a7ce0d23eedb0ea84c70ffaf90f13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef56954a981a80ae2f5ab393ff5593213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e78b6e1904fddc95e673c88c198607214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f6a9470437f242dd0a3e5a26dacb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed36634cd8339380352e6a2d00101b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65de42214f8c793d8d79e6902e3b8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23aa72ca473f4296052d23cfbfd6f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465db8717f94610f7539f66e0f0100c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d13e5580b0395d263d7424ae4cefe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460b3533fda04f704b1113bd095fc40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ea625cd36a5b6b3d31f5df5149440222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31f56ba8454bc93f50850fd38f1483223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762710eec121d77d3d7ae0f3c8a8f3d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73fd9d11f2afd7c1ad4657717c0d16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335e6406c03916e1c8f322a0d521f61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e5484e55d5be32cb1f36f6fdb51c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4569dd454a9c6609ffe6e65fd455e56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db7a5c504cc197666b0aba31e7aaf0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c0b03c0bc74c8d409389a718a5b60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e452a4acf6edbff1a27af94a13ae3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976316d0c1cbf24057768124404169e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cff2f01e976726642a5390440d546233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa84d745e2ce8d39ce81dd27694efc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff3ff8cb087fd723722d051df8a72b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afba4daa8a04b4c4aa3842b7ae942c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9209c297b74490004f9d8d4ade2f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9d41f3a61dd0e7283952b32fa130f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fceb8452c4d3e0c04c0e62bc0daa2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa40a2a0703d1f1bfcb30b916f11e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a658e80f712a87e776062b0c44f132c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b02a328d3a1f57e64ae4e75702b7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c09eaca9a5bcd335182a2d33494a54243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b595416154a6707bf3d33d93ef5d9ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228770060642bcadb403e984c7b54015245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b922042ba707c944d0a34e8afbc5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588eb36d6fec98a675c4bcd41f69987247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1157bf71f1f5e7767b231fc939734b1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92632ade00ca799d69e5771a4702b11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163e537a9c65e4ba2d187cc3f3c8056250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06199f4dd40e5853cb9b02c2e615e05b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6a75fc76c277341234480287863d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8173d0d53cd18e0d622f580f64a9516253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5868928010d4afa3c1cd490e83707254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e003e0cbe565a82456b765051ff5d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865429238301b571e5a2840d8cf27cce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324de7c9fc4984c2f19f15c3b61dec13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ddb3b2efc0aa8aa30b59257d32d6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bd7909a8556f0ce85c97177fe6976259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1b30471b3d38fb91d81f4a138ac34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f05336f9ea57f8b9c37915e9031643261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a5b3cf90e0de7b0cac27058bf9a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708ed82f2bec65c4d8886a45d2905ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89732b7c3f49130adecdd046a65841f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f181c484745c3d6f585ee31039e276f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10c1acceedf4ff282f9b1e7ab5f2d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8907c4c45bfb5ed68ba791d51d6003267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10188d6e9cbb73f7ca7fd32a5d67645268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c03a23006fff180dc8bad9a898cb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256b76c1ef8817f38dbb1f435363307270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1b1eb0f7242c95bb843cc7b380b2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a70390ab23e305b8402f0a23258785272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcb589fe767c9bc1e61bdd18650f1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee33a3ac2f5015765d64085f9b764c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35444f61ef8cc1d9de5b0695416b4e76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87031f9824d9a41d3edf16512cefa473276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dd607d43244bea228499bf364e301277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744554f8b151c8c70b59deebe043ba1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed39e5ca3267ba3215aa872674c5df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccc60ffddd3bf2ce7eafcff504e585280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb681965e7164d12bfa7006a776673281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729ad2cdfcf4c159aa1878dcd275ab0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffbc16d3475ab4ef63d2cfa9540684283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414292932f686cdb0ca6ce2175404114284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80904caa1474d23f4f44c2190d5a0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8618235b9bf4ac609286c4a9a18ff7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a9e10cf3277ead30a7870283259eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975bc71ef7b9b6be124f84d7637ac7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a55b84ad0549ea70c57fecddb510fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6810217c9da6e192814279884d79f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f723ae8d0d8d5d2c6062169fd2a8c52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb60b18a162a0cf6cac06defbdf070292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003686b1c0bcd9aeee0f2a30e1a5816293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5136e9275d52c425a249fe148bda448294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a794ec42057ddb0ad5efc2fd1cbd73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ba414b2bcfe5be33d38a3d1d00a8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6a47d9ced1085d3ab826deb9522fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54afa903610df64a895dece44db16ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b2cc4ae0b32c5364b840b3a648a3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b79a92697a17ce661e0bca1c5eddbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb10d90c474f4ffff52916b03ebbf4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc01271b61d34ceeff577e3021ff83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ed6d897b20c0c26dadc4adb97a7f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ad2380d7fc90817700562e3856ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e6d0f6d5bc78f73bb5b12bafa86ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db41bb19513042e7af135f00358f46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258068bc7ba13873f36104adcefa24bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fea8b7be97d25cbe52c8be442cd65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4973b9ecc07a8d66a6dc57290a97b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854374a27913a84e4ae7606241960743310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eca240f2e1b6f74ba1bc8f61693c45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046488a99e3c412136834bd3309b7f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec561f5a2b6f0b9936061a5ae08127313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1f8c1aedd3e76a3654e4aa6d52fb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519b66b0bea877939556c5bc3a0e649315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad73de49a08c966974eb626d3ae966316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed0a2bf71e7cc66065a54f122a75f4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44137cf2f0db4678ecb0d88eb7eadcf5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185130daecc818428e765ecdf3162f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf8c0e7c284ef5d9b4192b70f57152320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891605975df05be0a3b324ab35c5afc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2426fb7768337ca1e545cba4a21f566322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333c03727e2ee86992df7b4804cf39e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4bea40b8974ce9b46768d75000f5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbcdbf53f8217a30a07cf7b336f620325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc0be287982cc87ca2b738b9b40ea5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593ba3333c3d0233fe16262c8a429b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf620448dcf933dfb0a1748156105f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4f3a012f5e8ec014a5ecc9d10df01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9eab93977e700e01cedc3d1051367330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da84a13a7a160764b1d2f87b559fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62b3bf0d243a54bec1d367469e1877332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e1a52c25de154e1bac53fb9074214333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b47dccafe7a793f307a05ad5e5f31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a5f38b72d39ca36273d25766e0f02335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddead1d0a089d67e1778cdba86d7d114336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905cd44f172ac58f410bedb8c5c4e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84299a50d14fdad9811143536543c19338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae52b171ee0b5d313550072a851a0ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc3808337e2947397599fb71a3283c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882481aa7835529a190409751d44f30b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af016703a5f56dba5f7221364849f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2cb7a37a0a35d49736cbafcd8c74a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e416ab60ff1b27a4663345880a926344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217675fe390a9bdb0bd98c2146b18a9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb4862a55e3ce604938b73323fbf8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbb7f7ffe78128c8d591a820cab5ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dbc156f2fb641b3dad92d9400b6cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdda41ccef7a1747868aa4f1539731349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9736057a6cfc2ca7156e31720c6fc2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429ca099a2e7866b4940d6c4a871bfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521287ec300233814f71dee1fa4dc91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6cbb4c1dbf2a2e70eac41f56674f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6adb369fce08d26e7e00f11fbe7abf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12681c28e966d4424bbb77fb4010ff0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89802e3450c5ede186f8156dacf757ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00155b580a5cd510e68fa3f8da67fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4427944b4af7f3aea229952dfea37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064566feeda586975fb724b9ee7d122359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83593b888d6ee08fd5f1cad42bb9046360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757e855f3daafe9a5fb4a14421e436a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec23e9df9dcc9bf2e00b92febf397dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d74cd85cb9309f81ef1894d748937363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0ddc69545647740635915246dbd4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24694281e84c8ed8fa4fa81d227d234a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320fb98fa72a9b3c5efb9dabd88ccc3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde540ed43d7805778db9ec64f609f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bfda87236f3374c0e5cca87bcdbab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdf66479dd93c5ac1e14c5d728c8b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20165b26af0d208eac817ab2b0aaf4da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e9e6f84f29e242613eb197e1155f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268a7785f39b63ae202bb53e45fe7b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9c08397404cc9ea843b099ecae5a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d68b95b3f8ee32f2b585d8ff1a68c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df2001ae8e545dbef771a1ed2bcb72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8580ed76d3c090c3898bec61a22b65a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c84e9c6e407a1c31009da2196b6aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f3d6f1db49b37eff1e29f1896296378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cec5c5a7a786ab2dd97ae6540ec38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468da4d67ef21324bf8edcca2170277380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b592b139e6b7f07f667109fc67e79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2ae99d7b0da095dcd6034f4ed58cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99e5a3314604af736a20ca97aea236383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f974f7edd71133d483ea35eef9be6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cd7f0b05939709903c2070aeef433385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d19497053f7ef04ce9b11bc0d7d646386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d77935f3a4ac699c373156698ec8d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc64acb29d77450e99acc115ce73cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7012ea761879d8cac0c8076cd119ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33040f928dae3a433bd3e94fb2425339390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7c20fb070845e08ce0a6d19999ab2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cdf415c5226620e9578e6705a81aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0b259c4de86dc255612e518901afe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f68efcf61ad16ba0c5b657bafa56e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71a64b6190f693b3be725ec953b717395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9715b36f43d5e0cd52ffe7c635c30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b70d224cb319e76ec2532826c14b2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60893db9271b356de1a5b3d834f0d6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dbbbc62113c901ed14a604d180b6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4616c6a8cea2cb87589ac4a22ad26f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf36310b8898acdcad70bff03be20ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed99afb0ea6f7c3e6a52ce7076391c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3936c11b7575d797d5d5cc23d5f275403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90a37d2a4bf4a68eb13fc16be5ee0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4ca402306da84324197a68927f7df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa7840b8adcdfc5aa56041f45de06c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec52b6041aa7dad859ee82e7c6f9619407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725719fff653cbf49fbd64bfc1512d1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8c907aaad425b61ee2c83fd79b63a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e238084e7369cdf9ff1cf66c233bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d034c0b99376ebdf8144e4f7c8caccd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a293becf7eb83cc01251a495dd1f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93971018beefd5768c637930d46e66d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910deaaa6eac890f4e473ece97886d40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f6b4c8766501eea3f5b068ed16c21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe892b809afd548cd9710cbde620d43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272e6603a8d0d1650e60c1e98efc719417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704822d9ce10f51ece689ebf1db167cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6a128224e2654eaac3ff7054c7090419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc398c16f8ed45e76d91da702ed43c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd853c334562e9305faacecb7cf1e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad2c00f6acf422d775a7c56b06647e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdb85e3a530efb469fec631640d17c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a8378668bedda551678a6ab612706424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56428425033d942d04b26cd6f3af43c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826de3a113047ba7d5f0155b5b1c1a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7599fe8ee79db397034f23c847071b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc88b3153d068334f7136f84eccd73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87c58b90ffb4f28b0d953d54dc4cc9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044d2fda3478bed62f9579ff87c2f7e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4ce28b8278fd4c5eb602e729a5661431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8d619f4d4bc6f7e29c329e6069244432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66bf2dc2a3a997828a8355465e0aca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2f448e0a325648a5ddcb4a2ef650f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e6342fdab576a84b8693fed978aed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4d9e123e28913a5cbba54a4a0787c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534715a93ba0bc4788c3ac79808c677437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf91248794de3e1567192c383655a9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d63fa25a2cd773bab51880fc77aee9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457e6040c1840cb0d127075bee4f903440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89bce53e85439f4ac923f8d78a24fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e389de47f20aa52187f825c7dfddffc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85162f96187d1ef48dd40704a5c7af3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75c089ee85f0445f39058da3c32b10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cdcbc594e1129a797c4be50a98c72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1110650ca6270ce0c0126f43da2672446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29085eec64393b12e4620ecb78f9c6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14fb47de7f10abdac69b1d390965e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c2758edc658a1b0193db20a90e32d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0b333c2ed5d2cc6de704db9bbd95b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7252331880ba78c4d895c427b6e7a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb587e6b436e97d8f8ea8be935c77e2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669d364a22bc41f51adbb7cac7d08ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd444ab316916087e3dce1d0968f8bbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6e71ba2d46b84350b9a4ded5ba60e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6e45067f5994b6a7f4bb2515689df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bb139041620c62f9106c5c5fdcfeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c78bc7615f1c713a60ed9f2045283c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad698fadad59d3611116b17136940407459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110870362eb4e67aa851f40f4031f4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d1b709fc457b5efc4033d1d2cbdfe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265cfa07b97b605e2338ace523c4057462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa525b146f41888634ff56d283b8c822463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dff106d200e8b14304c50987745b27464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f85fab6e598354a3852edc54266dab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351f6d562f2cab83307c24c3e836516466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f132ff9151158ebc790665057aab5ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c8940a0536c0e5a8eeef56012479468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f602778200c4aaa1ef231340c49be78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d7b0348bebfe3b7d5d2b2d27aad2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060d41711186a63e571fe2a32bdc5ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f847128588690b0253944e894b7fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cc38fa9b77c47162832cc08c36d81473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd2a53585a0c5c7aca325b5d1285eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c05d0a5740c983eb24e2bb48963d90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d17cd44da4f188914029b73359bcd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625a0a02c439c6f2f71a4ff07eb4751477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf4ad3d9675b0478f1369091bfaad9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45e6f9fd27bf1537f03cbfeaa6d1cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a64562c03ea151a33784d8f5ebd12480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068acd57d32c27cd54ee33a0d89332e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d9aca1e6c51c511aec3f4cbc54716482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2675a6deb3d974321c541a7fe4d7b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e89bda3b8c9177131ebacd181996e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf48ee524b840d36711b264e338bde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5a46e5ec86ab03a46bfac4cee8f7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621cf8b7309ca2cd094cff99f85a26b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a9a2a06f9cc7f548aeba9b30f8395488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48398fae2104c45b8381d105f15cb66d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cac9567eb0e8f03d6b3e9d7365c263490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9ed97e635ae02f7b8e17b1ded4989491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f19f4c9fa41a584b84cdee731b1e1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1a7b859c0d5df7bf88da29707695c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d55e93e89dc62184b1b9a526d3a9d1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9125fe40bc8cf3078f6bbe92eac45495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bc9d00fd4764982d4a33fa29dadb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb2d8c8939ac8794b905700e6fd85d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0dd7401679734bff7e20f3e008e66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb608e7d2b92196f6951dd7d64fb1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749aacbd73b0e581f5455455bbb441b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda9a51f30041d5cc148e248d782cba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8606bbde30a031919e74ec061b934502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d00cff0cd0be7e33170cf855945451503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd512708653ba0a7667f07ae105ed859504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5604e6fac559bc906b172ee139b8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe073c97832a7abafe9947259cf7a4b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d665e9daa7e355362ef958d416f5d3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2955f100987c0c012fa24cd6e08f77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216102c7fe9a91d771f7c1ab79e255df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653461cf0f835e4b9c957bc304586e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4522710857818237421b94c2d6be6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ef1ee2726a385a2aa36735b892f8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc7e5436ed58c409de277fa629e22f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640309cde1f8e28ee95cede03b8ee6da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce57778a9dc20a071885ca8cad9f6a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0aa165d1cc5a454a1ee04f4afbc6c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f18ba7d6b43125aa1b1fdaeb9b7281517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b60d814aecb2bb5b1e1283fdd36341518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c60c6efbe6fdd6342011be4e7a0a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d12d843c325ec1c1e00134d11a4fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ffcd685d91467a8aac740c1715677521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283104d128c9e389ac5e0a7e45470c26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d70e4b7ec87e1fa41df5f0686cd35523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9184a8191d57e713a07478dfeaf28e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e888f39cfaf0f842f03af332b7d3ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238d43e31211a3df0c8a17d08e04d66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce020b2e38d425098757658facd49a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf509bc497c512f4d507a54c671181e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7e66bbb275b1ed5d080873ae5d590529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5d676dbae4ba968544402758fe0b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b45aa0255c7d765e8645cc76abc8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf52d99421ac4ec1629207c8c415fca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9e1c5e11bee53a6403cc986d9b8c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37bfb846771ed892a086dcfcbb6caf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64234d6fd939980595c425cacbdcea04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a1d6b8d2d415ba1b8191ee7291435536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14f6473fd5dd834bb70df1bc2258a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05edde8f1a1198e7fdc9426f447ab4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c8b1dec0dd9a6e6593642f5e7fd73539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dc1712ad600bbbedacbb44e1b21cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20837f0545dd04f9b7fe37e69491caec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bcc8ad5420f2d475724717465e320542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66acbb6b6082ee5e13ac7a1295f8d7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a38e7d211737e830cfaa8fab42a7f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816fca5f3d4a2c82019d8a557b60ff5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120f686ab532e94f4d7aa16b750de86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2d446a9a02fb195a6ddee82b46d45547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c60736323c14fb825df6cb614955de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0986fb5ba028a362759bb386f85894549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0075ccd5a0c9798c4dd90b8a51aa89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79727eeca25a58489be9eea83ba99ec2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a73c1ca9c6453c7ea8be609f63419b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a32a6338c8812dc153542cc558770553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25f7d41955f8f1b6721780e25d689554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a31f608e7d42d49a6000dd6fc6dac7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d4d1aec2244b96380a284f64c619c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e7432776badc9335edf3eb23620b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45722180f5beac20043961cfc8d1958e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7139907e83b8c241c9a44b2614659559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182d6132902a9f0e0020ae9214c8e83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a255cac3c1096b4fe031554e663e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af7e2367d16c4d072cbac7fdb4162a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882caabe88b472c898a160582dab5d2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cf73eae05f06adc93a8dbdfc11125564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956121c3f7cadbcb944c0d267a526679565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c19c33381f61496eb799e81e3cfc2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62da0829dacf1d7042e4dda900af93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9610e10b618e933c3221421fdc4e6b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d10eb8b486d26d4e91c340eff0bba6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada08871a8fd83647c80258949ad3c18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40047b21e00510c0f94dbc39aef1dc7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28332c7a3e2940fcac02e2619a51f7ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96841d74e87d7007ce58d0f41158962c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c96f95d7288b1cdfe2e8a05f4506a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c6d7e575740c53929125403fb691b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a94e0ec3935b8615d249f1cba04766576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119861f645b0f002dd2ffd452bddf28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cae0686809b1f39140735542d7aa6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef51bf46c7b1095204162cbcdf1f3e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fc1ec36bec9cac4c797c55b64d04c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12da6da072d800fdedf6e63063bbb9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a2153bf45f307aa63e3df1c4b2e35582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0e3b11036d1a7beab6540e79b2a0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea5f92e8e9633b788262f3c45f8947584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e8845876fc9b3719c4725fe6a9b3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0442dc9cf0c0bd640a48e5381f506f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439734844fbddaa1de1e7671113ace8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1761e5e847dbd73f4b8d3b7cbfdf8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6c892d8ef9ebd78991d34d25ccfef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23976fc521c6223d4d4dc0711d130b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a8efed6149b3ab9f65dfd54a9a4b6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da506a296b44b32a43e1002e6186df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6de94088e38f926419ced7b6f0ad5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a60243daa0e807db50f659b6663a6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ee32d392e811ede96c6c11ea95c4c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95f95d13ae893289c736e5173af5d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3357d5984812a03baf44514d8ee126597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10974dc17ec0f94143d72ee4c7e70e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470027a9761aa600cdd12e97e4d55afb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65486f465bace59404abc24531a79df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd414f59d2ac89d01bd0d71a0e4e8f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79952a23194dda15d9ff9ad2f0ba81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a547cf02712c74b795c8d9910bfc8df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2ed59c31d4cc2ec7c52b31289284c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bfa51444e4f4492f7d0f4df611098605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09679497e05921f1163f5565a3b43694606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797ed1af57ceced8deaa0966a30ab9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a8e4a5a420280f240fdf16db13a17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e35c3c7d05a8459a35839f59d4309609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1e279fae9d99e4d7b1fc432ad5fca610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87462d17fadc711f918cf71ca3bb134611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a729bbf64da06c091db9a12e9499e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9ed463bc2877d97e63e7843519f35613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c476ab5b9c4733e5a1663e05c7b523e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f00611f49cd7df75da5900f1d82450615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3b2b890a54d2a92a2445ab53f7dda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5d164d243e89454b2b16f74e4282a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cbad8a212f0c4a17ba091e6f17528618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99a097b42e449e3c8b1a84573ac920619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db2fc9912c7bb538f765476098a19e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ec5fa7ab1a33eedafc1f22e844cb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe6fe76209f458613aa2f3de81c5c3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9b1c03057485c1ba6518f19a57e20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933f77a89ebf763441f4a4890279486624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f036e28846165ba0391b0d2bd4369bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823df3a8c3a4450d3d1445988ee3c7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c7d925ad65f25c8b7b5b20683b54b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f14b2cd4d50f234398198ab1c4afd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42229e4bad126d6dfdd07b7a6e237a02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e01918cec51a334e0889290c6c0c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938209d20e851eefc57676c0707dc353631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc774852d2c410d1013596c4a9e2ba7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dd3aa447734892b6704db73def4ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b13653e6bd87ff1771b5014777cb7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ceeecf43e2848f9e01886940735ea8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251671f4874b19cd1b57e18d3bc8795e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f263ba8d59667ec7baa75b000f69c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083785456583936893d9bdaf2564af7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1fad2c691972d9134d1294da4c894639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beee8c76a3aa5f6f650ad9ac34ff5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822e3f1ecdbd80cc039d08fd0653e23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3c3ad34f691432bd0be594cda8c52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e9fb4acef11c109b073a7c3bb46cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174948bd24cca63cdd6def7e18c249e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294a0e76bd59be87ac3e1128159e47f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec054f18e27509dc6ddf27626508ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064bb213451594723cafdd9546c7392647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff117e5b00536f3f8a2e9e1528dedb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a5034b46d245da176638e2d9d60b8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af6ad11abc7ad1ed5fdde23d7d31c2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c972ddd3cbb4d250e82f53fc1514a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f269083da0ac1f6c974627e0a1db6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377659f7e5964209a3729a42f1e476c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737ab3a520b015ecf170a63a7663d89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c02fe1d4441c5664114f2200460e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec0ad86eb0f683bf640e8778ae2194656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78be374d1a2eac172242c5162c51a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5820dda1a67bef4fbd1d18fd6225d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eab1d3941a026fabfaee48e1b3b87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234db8972d774726e9a52a71aaa2132f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e705ac5dfbcb1e82af4b468aa0d39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fc78f5e092f33ed9ab262a612291d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e210f8b5ea93fab894790501830516663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5807ff615decedde4a688d4e27f61d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460c43b6b3d862fd1a4e37cf8ec0e39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2541fd916968a0818a608fd43f8d014666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb89eb60342c7bacadbf9eac6e668d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c47e77a4cc674549d6e35a6b35ed2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7f484afd095a46a90bc30bffe4eec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dcf48ecb41c2abe8943dc86ae77c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d62a6f4afe492e131f60d69c3d3771671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cff36b57c0333b9f35d327fb252b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1671b6b16efc2877c4edeb37302dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968541a94199e8dfebcbd0889dba196674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e1d582ee5113fe39302b753bd7ffe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b33888ca8d6a2152896764f1eab8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb536d76ab483990897d96857727d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847b0dd5e69cb68828a3a27090f06ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15109dab8758ba92a67d379a1f1f553679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f5a2f38997f66c29b377470a1c55f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7a6f13d7bb62bce01444d49dc0556681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e313dae219652e6fe172178ec0950fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6e86bdc0e607ffb30e904237c6ae7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb29ad37f0f06d591718a6a7d56dce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0cc13c94778ac60b264e50d4782e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3e4c3bd9ac5c292dd0a5b5ef9e8e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0d3e629d445f4c96c6c09d87e2546687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b49186649e5d817133e53777c04d71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c09321fbe28362d0bdd7f60e3a9e72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f671244f32865e3e3d51a3d05f9cc41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5f74e2a396b089d4c7dcfb411ab12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea244396bdb4d143224b7844cc882fc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13514e6d2e3add60af3a321def69029693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a84b95d86602e7e8c8e404a97f8bab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5aa4bb0e24a9cf70ff4f2a95232a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad818cf4d3356eb1f676bbd33f29a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac102d2b519cdc80f64924da14afd802697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca7a8280d3a9c1b20ea53761a13ffe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad90346ea80e757432b7eaa49932bf7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858344c69665d33795a14794bbfe03e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69bd794d31813fd3bf4490270ea096701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb9b31b40584c04d9c76d30ee29cb1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9b872eaa5f013c0ceeb58a985220b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceaf289de6dcfb50fea37ed98d8b17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf871c7e660fc6aaa186ee3413630df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a00e0de494f2ed7dd385ac5f0d449706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d8a3cf9d372502086ffa34dda18e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cb2395cf2e79f18b4f7e57147f7a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61be432d12ddf4483b5c8878c7c4bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141fdef3ffb6775e70ec722073449ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f0bfdc3cc89f19c108481b0e510d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43178be44f38a052a891b8c7482a60712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c653c01037951733ddef6905a0017713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafb4ba4ed0ab66859b59a09c0a7307714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd7b4d96bdf710946bef53026293fc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b326ec089407fe0b42e3d32bee1d522716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f051718c98617f5a6fcd3644e4d4678717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715f5268f5288d142ada571664ebc34718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e65137109cfe112e77e34ac2bb9218719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eb97b80e48db76012c76e5ed8ebee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cec91e1a9050d60d46b928c5e51094721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add73d9a4e835de0eceda9699e13564722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a730a9aa39bc2a4970ad4afb5bb7410723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b42c5d1180b61ca6e397a2fbf2e10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a789533028dbb9f65eb294e2c7f8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57c7fd4c8ccdb0d625eba0c4c8082c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e1fb9e1c0cb3cc9dbb1de314d7f71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68ba41b55a927806b9a9b3fd42a4e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a8d4d5f7e919ad42955a3ab04be89729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb06d3016978ff238a4d4660a255246730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a59f1f4e438e9fb2b7f70b0e8978731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b3ac1c5e25472f680c856803e9efb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191a950a094982f173b8ca8f9e9ed19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5128c1340b34c0cbec78db413fb541a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4ad8c8c2503d0ddc2e66e48fae008735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e126afc5e0bb69f2b1214ee4f2bb577736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a39808bf16a725698814aa6eb2c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff6d5ca6c36b79004448678f3fdb8c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c8842a4a37f57537a5fd454cd087739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7be3eab69cb5cc2c7e8491707d05a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360a0a59d8c10a29cfe885f3244bac9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7239fbae6917df1bc47fcd8c602267a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb1fd40224dd23b51b85eec89c7b61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8783c51064e79e4892a681b58304aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba3d6a389fb09f04452b6d5e611e7c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b60a4df6be8467a300f2d77b88e23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b52195297d4e2ed63438fd5d357c25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23c1e156498d71a3f86407d3d9211d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173171e6680d51c9188f86d8376b692c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bf424cea5dab309b79bf3e0a4bf70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181253d9fa4acc42c16301528d9fa29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33049a2b5ca043e2820913f2a47e8dca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2ebcae498104002a2093ceef0069a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33441e264ad5609a6c33bb09b720790754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5b785438e0ab1f216226c5e46c08e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec8a062a1cb5edec43ef789f0cd89c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe640d949ffef605d45a43738dbebb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea4ee63bc6ebc69c4b14f67e401b02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1750ff382580babb0726f9e970635759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>