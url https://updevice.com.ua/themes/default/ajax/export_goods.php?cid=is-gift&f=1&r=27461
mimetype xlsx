--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e787f9f430f50d15bcbe3ae799ea8171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c08be3eb6cef1508fac890c0a1bbe62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2192bd518b49a0167c8ce4d0209e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756461595d8b0d27c9c2348efae30a074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf6c6b60f493963a0d90421acd73215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b2c359862ac02d19663be5371bab86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dce7c46d5e3de6d0c220a27f29931b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f045d8bd47e50101385a90367cf77508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8f66716ac32915ba9ec6448fd66669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272cabdd8f93bc28ff2a62fd138008110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae50369453a1fc3cc913471b4ef5c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723d90173b7104baafe7b4a0bf7153412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503cbdf3d3f8351ccbda6529af9c8cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3921547b653b9d5a8eef362b2401d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acea7a772add3e2e7e5e36d6293a1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9031c918936af3d7286d1d8c9a2671e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf0cf4ad1896a6bf1605e0612f95e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79859c3a94ec87df44b26dab8cad81018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acc2e616458a7f6933f6dcd76e2eb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33eeb0c7a14aac4e2b4315a5e49b2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d98e682cf4d336a21d46ee6bcc3b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b040664bb07bcb87a5e3fe08ddceb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62726afcf5767c78388979613ab45da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1a991584a9dbadfac06587fad994724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50723995d9c6613134355dfc80c822ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca94d411ca67f43a2445957400baf3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f4abbb08d7e06f7022e321347ff1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40794373b1bd41cab36ba8f6d25d27628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636c9aeb18421993fc0cf194cb9715529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c634d079d22947994079a97ab0624230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17994b2d3cb55970141bfc0f16ef62a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787baafd6f970bec09ef49ac85422a2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d0eed64849c061f4007b4ce99cfc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25545d0950b9d9657e574cd8ea487af934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d1c207f109a2a7d9760b60bbfa24335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cc0b31e53b244364142056f651be136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d62b1e9c9b8282b16db7f0c21309937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b6424e432962c89f5fa25e7bc584038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b423b1827f4e02a8a702c8032a5075e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb205c61ea484003987d34c1ceca2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776ca547aea89f614b60d8812e2b0c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506002788256107633de4f96a86da48542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687dbf8bce11536319ecdb9572e4c9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd881a08e3c1a4eeb2b2231742e3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bcb8177874a8eacfae3feb4e87eee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf74c22f40495d319163a2e77965be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30650c62bc5f33d7a8f3327c042feec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b9b11bc6a0554ec64c73123bd913d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b848098695b5b097e9560a78bf2975849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dab48f98cff2b774f516279978f36e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b87bec07d70f8e2e15e53cfa46c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b1a4c43fe4910d8532edb115f239552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea28ef472ad68fc2685b74c4689b93053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f8dcd7fae09695a36c5e3b4df657354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d008ba4a09813785a4468df5943985f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33877eb0d9271ba328a7e13b4db9418756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b0f27f5d2a4a9c9f61d4e68995f2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b58bcea559e6d7d72a6fee752a24258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11e82eea5dd9c11abaa5283bb8f84359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29a545ba35aae3b7812efdfad5132260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cee1fecd7bc1202efa23094376a21261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168fa58d131b13a7108822f5f521a9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08791b18c5183cb10ab9ac8093f0c2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd016de84a966643ade78adaf7dcbe064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eed0bdfa5b127dabf529a25fde177d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4f69c25a32296f02e06f14d2926c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e21d99044887e6ebdddddd23e0a1c667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431c4b1ddb6d6a84678ec5bb179531d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884630ebc7a024a51a046cc841f1f21c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810e6c96902b5952b0dd198414968dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857158daa0c07f0026bd69d6b90b9ca071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66f58d52006caa1eb4f437bc0737f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581c10fd5dda598921e67c91f295ae273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a5089db9916cf8bea1316708aadf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c6962e97dcc59a7e12fe531feea2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae141ea979da0fd0c5b1584009a63a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e024ac02c275ef3369165393ec40f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca85053fcdb30f3a09dccca3f2179d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c07d69f6f6b4b2c53f8a96e89aa5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677290e3e48be9680d5fb880876894f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f994243a0c752a0025810264f7aad681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0627a8059cc5ea35c0644091e7d8fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727104e015fe4c438f80c9bd098a8fe283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c6a5c41a1391a786b777f5804d65084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bba306f79a5a801b8064a1de8283585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0814f4a6dc1af11e07f7c4f77c3f96586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02e9f31bf6063f527a0848773564ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4298a67dcc5e8db9bfd91684a97f60888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eebb5a84f976b9e10c537a755251289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2aabd44269a161c7f5f1a961f3d9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2b8f346354489f6f84cddf134086191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a189777031d9aacc41c36c353195392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e35064e2c0f9504b9ad05ac03c6e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671f4520242df2d4347978d61d490cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cdd2b578da9161db0ac0aaebac3b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35daa4456845294d7e19bf662d5b1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edfe7637f0d5d18664f1456977579197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593cf79b4fe5d2945845ffc876d330698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c5985ddd0cfc7b70db86af5ea64a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718d5dc73ea7cdd60eea7c1e82089da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655158aa1b819383112409278f7e065101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd82624abad8cdd3d8ca45d98dbb11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a32996bd02da3a53d2c9481cf77e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1f086f88cd3059538119c83baf3eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae372c8c3c96a55d0f098f8352b769105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a420ecf91d3fc31fa7273524961275b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26de70f3d5f92a4a61f3b2083b06d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb651bb433169b920e4b3323cc4c0ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80102e608fd8749933e8c22b906151c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba649178c8044d4aee2c6596742252110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa027bf7fb809ca0364e5e80891e0bd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2743698514d5d933fd2951d1ba91c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ea2699920cb89e3ebaf7a17196891113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc0daaf55cb49041247ba612a85393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44283945d39023fdadf9825958230a9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72110b616002edf1f77643d6b3027f61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5000be6a2c08a975a595276f317ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2503f2f08ef23b69b107881faff83a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc4cd4679f7df54fd33ac92f68fef3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d27bb988bf1f715d2149de64d37164120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0782929d063c5865ed9a3643e0399e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70702cd036eece24264a787a9ea4e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f6056d526ac6864947f9e79413f45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51404948f27567042c66b3cf659002d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161ca9d81a09efd300b668369a75b25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64299544790b6d685bae33c430d02bed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b86fe8b6f4894db9ad4b2f9561373e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6d5970d2c8346a52bd02969f949f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f44f051173bca47baabff1108e8bad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d74d70e232af4ee7d33d01fe6944de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14893d4adca7b24385d38ad396eb0f41131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c685b79d7ad698adb74bcb301bc30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536abecbba407c455a866d772390858133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b191b89b93564d2a04446ab81f85e3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd317b5e93506d1560cdf526520a0ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abdf47ea5980b480c4dea21e60a793136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955c221caa439a8ed3dd850efcca0fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb798024335021d2ebef89e982be56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39808c02d2272924ff59f39fd912bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a799b11b77975d78ad03cf1585bfdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb121eaa7c51ae93c5a26e9d412fc2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eededd46abdf173ff7c061610dc3144142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8cbf002781506576201643652bcb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef219f11c6b9503829f86969174e877144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11225a08b73762be751a2f4964d5560d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b87ccf8b01ed0002f0557805e6eacc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94478ba0a7dd9b8fce035edd59550adb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711b670984e578e2a84242037341d47148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986a100ad69894d573db6d0647333b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f662c9adffc5d86347650b04bc074150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30bbd2cc573448268ecce4ff316233151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bc4145d039bfabeb45c6ea220095e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481b74d1aa2877f2932ac8be9798efa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ad6929fbba15a9873ffb39492a3c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cae7c4852ce89e57245456b39cdb09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c10231acd919450b794ddf31f6fcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4404587ec54b8da2a186c0e0566c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355574cbb20fdb3af56ea6c5f7d9d82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2738b4fa82478fed48e9863a51c8b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d957c2684bf7be75f746b59c32fdec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16604203bcf31402046c0638b36ae0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15b9dfa75a120abbbbfb0ae07a7df3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab1494e4bb8fb5d6afcc7dd8c4d61d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d13c0c0f6c82e3db38ee359a5a9eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6046b86d780a918cd738d4c67c7736c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050d5aeef3a608b99f4958ac1b47b3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b0110d46fe0a70b7e2d2a35baf35b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb997de3c2aebb2f4c7aa1564d83bf6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3a97c77fd5ec10efa3da3729ed5e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d794a606736002cf04198e9874b2ba9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b66b89f7a4178e594e6bc65875ee9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e1117a19988e80ce798fdbd3022cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893c9398f10d92c863905cc64c10c5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14630b87a62149adbd1c9b34e4f6ed4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628a4572e1e79b4b95bddc3d7335734175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ce5fa20f5ab4ac55e21b293c9c9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3eb1657c45cf0d8932086d55ff6ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f965edf968b76823336bb714c65820178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea8593037c38dc7d2c31632f40c824179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00144284989e207e53861825ad84d673180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8b463717736b2e95122d1dd865b63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa69dc1ff86d4b70f169a5908195f71182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a84eb4b2ebd1ff25120cbb3b4e3f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4714095f3d514404129049efe749221184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17b5c45a1b3baa12f6c7b76de599fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd5dc95287e3597afed86db0d6c692186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13b1d071fd900b2a5b0c1874b4743c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa651c8c56e0077a7e0e7c879789def188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a3b7b308503e826a205d9ced90859189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0801cd1b0c7cf4aee34e3c0889f060d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd43d8b6073eb3be66fb3ab426b8d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8ce0d420a507f64df88a09087da11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266061d7ced33793c8887f74c07ce40193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25bcd1c5bfe7c66e396326b3c8c1e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7c49c4682c3030913666fc7a1b510195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7881095c267659ba01d3d9a55bea21e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fa8f73eb4ecf8efa8289f6af960e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae96e5c4a497cf8bd503d65a5ebeaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7187c09145f11593c04b5a11d2a49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c0e712f34dc3532343dfec819a311200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a86d140bf3a31b34564b99a9c8639201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de0673764b81c8e7bfd10507bfb588202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e296fe1267a7f8f4e924ca02c73dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9dcf65ac9058cbcaab282a69677e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f12c981e5e54b8fd324ed74e586801205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5f99585a7e448729a0c3a135e2bb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d498c45fd678fd6b2872feb3fd769207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce51acbb5d6175c72c463c85527b0be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b677e15e535da1fa6fff99ff6a96ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8392132975e1092898788b6091176210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34816a8970cfd1c43ae21085507590211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc1593d65e1fea24a6139505bebdb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b7a83059c1c00fe74542f3a479a76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d06b3ab9d365a5a13d3255ed5e4746214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7364d5bd4f332c0b2db79d9b4fae91215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb2394ce5e54f904251313dbe40b1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1b073c0af4a040aa6d77037e49309217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fb13d282ba420d8e34064e5a55ba7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138d2ef8f2ca7bd1dbb15166954ca4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f67ac46138d2467e8ecee6845ba404220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b20f2163425f1971b8276e1de7e95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ba0751e035b2846e977ca51b6e6bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386e0c91b937d6b266dd987ee287274223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465738ec58c03669248f08a8cc94fff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd90a669c38e744750f18a86521c93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b570fab058b47efa9220db59a35feb2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803299747680d27f1cc98c6ae1fbb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e36005b32a9cc293911a6f836abaa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fbd9cf5b66279eff02097ac3aed46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc0f8dd03f2ca57b05c9a50f6ec765230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95205bde5519fc5f9a7c109b3d202ea5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f76816694fd4e78b44d706136c548232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251bea36eed74026ccc04a29b26321d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea82df63957ed348d0b50e810cdb746234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9aef72b0b27570894f64766ec1abe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d419619c5ab917f14038b8cca930197236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0045b9aa1fc0778208079833e75f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303a2ca2a2b66d81e5f6853f454c4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102cbb67816c7274c924efb1a605e39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3034d88ac2438f0c3127a63c77e798240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236906e9964eed5739750a5689a9a83f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9fe8ab09969221865353a91fa6a38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de934abff91373026b4cf583fbc82fc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61375a537bb138504907592fcd838c8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d34c2cfff14b5446973133bafca7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c773a04b44fddf7ef45355e51cdf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd2b7d15e1bff83a73ce52c391f79e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388ca3681a445b0b719ffaecd39157b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51054fe6be270a6192667ffb7be9e678249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b91a351e1870cc437cbb90d75cb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dcccadd4e00d4d8ee4236db01bcdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66755b788357971c07086b75cdc4035252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df51fbb871f05d146dcbca788ddab3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e1a75cd3854ddabfaef27688cca4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6ea1fde2147bbc732a20b8e25e4fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952ed3f1e975b9e3c9bdfc4c8d281ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3079e08785a1b25e3b29b0c561fd78d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc8ddd0798681f98359e8cdfe864d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2df53be580335b0142e44fbabe9ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac1a7c4c377a545415a2f9d3c892a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b29ba91294bbc24add35dd8e6a8e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b22ac6ddd01751d98da7572aceeed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea86a3052db05c8b01f5367388a3292263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99164259c9298d2da121e44a122eabb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97caf9b86598a9f1ef8452d9573726265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508a280ce363c3d98ec3c199ec0e06c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8fcd258657230b70d8d1fc802d217267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e428d83cb6f3d3f5dac93201ac1a1a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce785a809710e7e732a366c945e69b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ce0cd1c0fc53198781ee141b64248270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72be898ac3b814ca36445fead1d679b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569d96276c6fd7f5f1ccdddd63d9f5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b6b7bc90bc189adc75665c7fd567d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785b4d693414b22783895762b0de4bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234b0ded259915299d869873b2eb9b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f88aeb7b69c7e828acf8721370eb03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9efe9e443bfa4afe30d0ea58f4965f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc20c6f8bdcad2139c21371d32a089278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126adb8f0dfb6e9d060ad9d38398585d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a3613ac17685476b8f0a27485417280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963348645b35b55c6e24aad3f48dd21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dc6329c3f947acbf666dbf44701ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac981e8eed9f00bdaeb166c4f9dff2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6d81dfd9ec6fb0c92ecc0b79ccc39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920398662cddf20f813156646aaa32f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ef067501784dd914f2bfdd2c9c5c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608711116b2fa075a9ed9bb0de710a6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5f70b02e3c9a7fad3f12234847993288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f6b8acc234fc78910aefa10931668289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ddb936b56e7369df82981ddb6dce3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5130edee76b8b840f7d62848d18c60a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22204167a5f54d64031678c7ab5a64f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b7be9fdf74d141d6e0b6b08772567293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903a61e1534d8c0c063c2a906f29c30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1f4ec4c9aed035872541f42b16076295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443a4b2aaee18ad5ab9f650fa8a1b1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe19753a79a5e44964cbcd073bc28c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021e3b62b7849e6f0cedb06718442ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9413e7b0b95ca1ed971b4d1a646f3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c8e8b7e42b0c3dd92ba51afa1e78d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625228ffc6ce29e981499924cb49a821301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e97ae78c78355230e21679cf5f228302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5c669de4f0711f7072b6eed77e1b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ceb9f1c46f94c89f9df6f0b2aac6e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94f71ef806f45fbae674c2d0433986305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec158c2a12b10cc7db552ef9b19deb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088c99100f2c056c28ad409f9208cd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad613310a50775ae51683484fd624308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b6aaeb44d3a407b857efc5818cefb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5944ab8d85f63990c23178397accb10310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04d809a69f970d469d0d57287be5f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182b560691992b5652a44b7b4011e63312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf01bf2759d10d8bb1dfea14b350ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62240ccf43d0ab9f727a44c60ed37e89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2ee90601e2cfc4071fd162ac6226b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da771bd7ba46f09a68d8243d4a9afa61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc917c6f46cfb04f8b5eb6b1d4c886317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af4cf0d467a01bf5d4df4db2ea3a8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca590b6e5213ff0ad74161dc8c49949319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b9a862004b56db0e2a6e07cc9be91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e915576d5c8989857728d2fed21b82d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c9f9de4933abe107ef7b8a46b88b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd5c260e4eb4ce0b19e25871087780323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe451471c003c2b14a4a82d2b6fb6d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea57e75f40011e0a26f615a684f511325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d67721d527d056558f1e72317d71ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37c5bb55395dbac9b46cac23130f13327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1a864eb6d03c701ce7b629062f9ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d21332d9b1b462cd81d120de56590329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b332d512db671540fb2af52d45a6f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c92f0d09f54b01171f3b970a95f09331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620a9de528b41e03d08c14dbef368f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13f7761bcc7cf69e47af9751bab03b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897eeb3e1649dc1d62a306f2437fb487334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718ad5f402c6239d0dee0eec84138cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f157dddb69eebdc25f49d881ed381336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e7b88dd2753bb98892534d260aa31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376ba712188563bc26ab44e396c37f0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2a0d55dedf0080d27f8b3a0703347339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157bee6f046fb87b251de39a7b19dc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e5e406a15e88c2155bb58324b1160341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae1b0fa9c9c3a98d8ebd4211317f52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72b738ff26e59748b78711f42bb7bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8e8d0dc83d5931719162803694b42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3ef6947d4f6388774bbd0828f9e41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65336fd39532264d650e25f7d12cc114346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962a0bfdc7b08d8fcd6d6f8da1b8aa7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46be50e074a48f61afd77d06cb28e7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dd176a0db1e53a6ef7cbba6cc456f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce91d56f2a8111b5e53087151f5430350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95730dd013fce015648c5ed06f985c1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea314ab48f4ad984a8cbe5fe4caec433352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2a34fdbd6c1c12300f92c9a278e3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7cd2c6fe7ffbc78ee027407142ed8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565566d68d2714104ba3db0ff18ac5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241b4b61198a1e3dd808a8ba555ca05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410e1268714d81040ff064196bc2d07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039748d7905ad8789d5c275001d56e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2ea177d80be8187bd6d91223dd57f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353dcca9e2d3b8ce7fa74371db8b2be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3618db13f4ea5f0505f961f72663d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52c62aaecc9dd10fb3797f71274776362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930365eaa9319e2abe69269b93cc1cc1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b825d7aac095bdd762a8a85f7f6160364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba51a5327fe64abf5e265316264611365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07ed327e1f3f4fc079cf1033112da5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe19e5060a266e40cfd47c4ee031bfd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbbc18f2214dbf0185587f9bdb7897368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c47826eeae883368733731a8fa72aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c705c3b3ee50197691d035a98c4760c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee51bf92de100b00242632e61b6cedb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3da91a28218c366580c696b94e6469372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef82139db2217c77ddebe5309955a1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642914f64485bef8af6130fb9b8660df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9892c1ebcd9f03fcb11bccc975e9bf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8455bc6ce9bc075fc0fc346a6382a0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9c3b91adc5691f4efba8aa3204685377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e863458dd5675b865a507ea420f6af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868de68073312cb2b14a6ea2bd671582379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bc19d39bc67b37f6969ee404d3390380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e5dd8d3fdbd738908ca79af783dec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a519014c95492d55bb2e501c5babd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc40c7a147bfb73ad959cf757db18e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804fe4e9b34570e01f5da75e50e2373384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3372f7f007ed6d3ff88519ac0cc3864385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fc16fed3f3f099cb8dc7154d25a6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cb99c4b96dfdf708a3f347ccb1c86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063f6606987b61ad252c7ba66b6cabe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363564684cb2e1a6730143e8cc7a4649389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6610a932472e691ee54f4b88e7cff3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20357913562490b1f7bf71c2ad9fa8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763cb8877fcd02782d79086fc824c3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8c44086da585015fe85d8dd0d9d55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc185004586dbaf403b66d9413d8e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250148e8ffe0844cd6127db892903bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9121ff94f73564e718112f3401d9fc3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90a65c110446876e0c2bee83f911a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b90d0d2e6667d6ca19860ab2160b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781426a52d688151ab864d9ee15be0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb123e9c148c1cea523705ab57699d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dd9a56d81cbad2890530e3264c03d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bf015907bf42f666beaf5e7f226ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2b66b2942a87814de7fd1915e76af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85406b71a38cd496c3fe0a9c039133404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f58065b30e3b15976acc99202ae1a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7d31dbbc27eccbbfea7b1fb95bed0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da58b68cf657dbbd4f1e48bba01638c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291c7a918893964321909dd78f7abf7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178bfeb11bac3aa237f2f643fbf884d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245da9dbbdc576366f437d079d5a142410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d6c028b09a3d99a9f3392cac5e33f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a8d134745828ebbf750e57772e772412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4e865dad7600dc73a354ca2527de2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0c368a94e94a4f8e8f275d8a6c045414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593579cfc99de74a65c228bf36c53b31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6960bf048b73152417955e50a446b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9f3552c081e06d3ae5771a8617821417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc953ee5664cb9ee97f4012e1e617a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c28623480e5213ae2215704ef955ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14371a1f788ce03f32e708624a3e87e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235a32cacca291e8ae3b0c6ce4f672f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7c08dfc140871d4d52bd7fcfc5026422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f2b20d27b75886e50c4172d215803423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9be8f94810f2383bee8272a768047424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83610b26d30ee366945b8dcc4beeba98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eca8e8a50d261d486f52d31579db3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85b2e5a05f8c01869bab1a6ddf9d45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affaec2eb0755e902fed1eb74b254a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895839ac0e58c87b269f12d1da2a98e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25083c9764e99032edacc1a7a6fbd2c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ecbcf565ab9e0c18333a39006a432431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221f928e671b1ee88db6bc221b82858432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ff50da0f10676aad913d3f4984d88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8364581d2f8cdb0cb6813666f826c72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd16164f4cbfdba087dd43b08363680435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f81235cefd49c137c3fbe65079ae0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbda9a0061bc8896fd064afef0b4ebb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c259c70aaecaedbf75e803d4eacd11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d99c8ed1d714331b9c249afdd25bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f057b37c270de34a171ed4ba013a0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8279826f44cd82f702d3dfb2cbd8e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd66da2384928237348c8913dea6ac3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9b329f2e7b083a2943521a65e91bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93649da0744d67bfc23eb2d2672e970444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e009575e94b63c70e4916883add7a7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e640b0203d87fb84974ee9c4eaf4ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d94cd1b2c512142a53f6822e14150447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203d18d2eb20706019e7a97c0828d65448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45f380be5f0d1c0458bf95b80ffd86449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd1c2c15e05e156ee875b6e9ff72d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cad20bf3f94a8c3cc0499d82802029451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e149198f6acecfa6764b346032c2d11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fa7c3e4fa0de736bca80d69e98948453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d13ba7de42e796aa4b11365bc0dd5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c8db8f06cbc9eb60a36192a177b0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594c77efe5ab68fb5f1051eadc4d5ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2e9279d6abe1b96102a3e79634afb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659423f97f8772f288f89470fc366249458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed1844becb7c962457104f6efe77dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e1c41da4f70b257a4346cfa84e7dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da9ed333019168b4c1d31376d8ae03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8902fa01b20919facceb931069931f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a284305fb6bbf37d8b06cca199f388463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70df5adf8d38cc0a5178762fab7718464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ee368322ccc552ea4b96cd3ed0126465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073474313979c59f756e1caf55e4574466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253e684a085c892af77ffbe853862c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa85a06470939362d0fa9a7c2ea0364468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a213246376cae2e30dc41120916a68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c273c544e75a97d18961090c06ea754470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955dbdc1547c3d874a93c34c844562b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af2db6c7f44519d9fdccd64401b329472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82584ff5d74301d8e45a2c71299be06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefe5d6f46a4750e84f3d85f0ed55d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a5b738024e87574b90a05ad980673475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b15dc9d858d1fa4a3266018c1f0a85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a121f1620ea1748d063846b86465e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424bf83930d82ff6a1715f2d92b0ade478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ac2f7e28703a106077c1d553ffaa7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69d6d9fac47d1d93b8009c5f531608480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad90bd11564f9f044305182a76c8326481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a04a29887898b6c2d4e9503812819482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310267ae8d40f2216ff34cac19ce4a71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cc1653070bc7155be440962e768af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dab8b176cb54bc2539efafbafab213485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff9ac0894c8a77d5c441172aa76810486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c6b818c7b1ce4e1a6c13dd68498de487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aaa387606c31030c6ccd0aa46cdb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652576f1d0765feec98e95280f1a624489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bacf87274e84308b15fb44e56ade0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fc682bf128343902f34c176915b67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd484dbeb0a10b9068dcffbe2164ef4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de209b6a7fa2771554fcf28e508ca3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c06d9b1aec39000260e4758184a19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50a8b7450db95bba63d337af1e6411495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6576e9c785830265e1aad3186a332e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071011a2a301c5693d74c8b8b4699e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21495868ed9d4405461fbff5268af85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beafd4aea3ca8dbb4dd11b1642e6721499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b9d785d1a019a26e208a5b97b2240500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea16a5d222f38b6ed8c68e486a732501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04705522c0e8f12878431ca1b18bc0a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445f8289143811653bf2d2a0a6b96e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dd4294e96fa99fd2446bea10d093f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99612a1f41adb03d4d516ce7792155a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abc1cf73b9ba75626ee18b20cbd026506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776755079f11e76796a3a16f1fe2b87d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b76c580c0b42e4b9b457c087f2499d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaef426f29c96c23221d7f80cdcecd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e979d44e8c0b38a3cc71b77869bea8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400ee72a8188c9dbd0d19c531d41a6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6a88770696665e25f6312ecf68d93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828438f5522ca5f33cd69a04c06beb4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cfa8837bbd7a76a334127c91d15a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c1ec7c0d352f59648b4578e248064515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fb6c68897e4247699ee336871415f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ed3cb4acf54a5cf3fb5c252b508be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a7da42b7885f8b41f6d3b189af7c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00540faa9c8f3822b7e2f62d93a9a003519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef995c12536e3f5792b0a229491d4965520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3adf4fdc27e596c777013f656d0b72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40835494f0b61b6b5badebeafa3d7e2a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0b8b16386d6003323b9769bb77f37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122b2c14a8326e4b6230450f3816752524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02affbebe4dc8a999560174d02f0ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618a00a5c47b1f6871f3dd9d0024648526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef6a78d736ff33a6a2722c1549e7fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0d5d07914666ea339aee40cc7bdd4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1a8dd77cd0beb2613554fd2687df1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8648d7641355d58391dfe73a12930530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35fe820e23df0a7e9239a61247ec23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320443061813fb070cc07f2ba42ab892532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f9b93025b5336af42c84776f66b2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08727fd1ed308033f01e655c79cb8ca2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8275579373ff27baba7926209b31724535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7281a5e2c9dbb84c84127ccb24f59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd230029e6d33cf71cc9fbf68d44af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15489ebc7681ba84d226f2b5c56319538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6a10bac76141e8cd32c4fdb59becc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ac8fa81626b647a153b5faebd032b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8967f6766e3688afa7ef889f084d9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890c7051005a5f8cb96488f3fa48ff6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c5c4e3081e5e43b07f311ae26ed51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410eb7d0cab146b44cb11e7416c344a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f852d0d82ddbc7fedad98a94f4f2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44438180547c30fc4fd55452e7b868a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703d63fbcdbcf737331755b59f4c6cb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f7a592a556949827585db602e8d83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee1d1c704b31dbb91c2ffac5f66dfe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491548f92d370e8078cfc72f22b4e3bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c212db08dcfc1ff309152fe6822a23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c72232b4ebb56d7f0d2e4bf2bdeb8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9656d7c293607c73e732cb536314a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bfbb178a2c7b74f866c96398820e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168683b23621487c09708188ba9ad156555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3aa3fe4afd5accfb6a0d20e60127c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f45f65dbb16daf9746627c23e4285557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986a652d206ab9362833d6bddf0bf0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a589cc1271cf344f7f2dbdaa04e3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e25be75c7ce6f3021adaf2ea9cde9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b4692b53f072c5eaec26e8c754547561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad31989a1f79f2f3999b30e7b0bb094562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e6c35e9f2fb4c4c88ad2246ceba5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2435b04b0a3a3dd4924f3dca7ce4b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed0b30137474805101cfb2ffbaa46c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdbd967ed681a88220533ea7324bf6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e6a4f7c727006734a8452d0ec76be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9170454de9ef55e6d8a5947a5e83b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb546563148a51d92cd7607c19353581569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246d2474ffd87fe851be4886b4bfb90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061d0d3fa4097d290ec1d7efc20a5cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9548e9fd6cd312aa85d7ddb8d0ea0ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f6385dda27b373f0e49d5f2c8c41f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a903ac4a3cfadb1990d63a59cbd0e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a903752d6b992fd0b573161c4dc2d21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5d59a0ccb687c4d8739005b00497d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc969289b7caaf1915fbc7d43c239848577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108b3342572e8c3eb85bfb34df79aab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ef2dc0c8b622ba069e5f49e352b43579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d058d6baf24856ae2c16ddfc969c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfc489da939998c8896acdab34b7ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13769130051473d52751fdf0be5e4872582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502900865a637284f9d5ca7c2de636c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f1415ccd7defa46d875113cd0cf81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbe218adc50088b22648405de79f4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3c6eb71afdda0bd321f6bf88a61b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a6228496ec59e648fe1bcb1ca4fb5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e344b14647b5c3a29d89c0179099d93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804fb30523678d44da2155124b9fe81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf415558cc273ffcfa4e9bc14b6e92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b6ecc3c27726ca8d15471972d36dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1623d3e61654fb23ef9b15b7ce57de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7214fba082d7dce3a084d6cac504c99593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da87d78532508e87e023c300e314f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8e44fd987c06a531f76d6fd2b3e51595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a962e3e5a77055913251a9d24a755d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394409778b13bcfa81c6c0cb4bfe7898597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a4b2bf69d6fad9a3af35ed1e7b999598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a6d4a2ab10a5062cc3b2ed6729061599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ee2d21bf783785fb4924c962ddeb0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102325ba1526565511c4ac84da7dc8f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39222630608d3d19bbd0b0e707c8d5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab39491f182ad42574249eac100692603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cfdf4903489c7b2e6221d6c87a075604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a28fd5784df0cecda6eabe761353605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ee307d3b308dfe266989d9015608e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf061f740422ad4c4d6ecfe9b329952607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8210ca1e7fe578a36f999b65607b6bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a3f09a1bd0eae016fe7b012f99ddb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9d7dade7694e78636d718b73f396e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309568ae393a67941aa6901377dd2538611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba837d03a074b31bc9a8d6907549b3bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd84f33e361c5a7bba85784cea0a36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a96b8324cd911fa57b761391b99fc3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a4fca9fe3dfee1872a2af6ebfe815615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8153ff5c93255940c1b8b160d8e1f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a254eca7ce19bb43693839bfeaea656617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6892e88488b83b002d7bade028327e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a975f563a94ac4a003b6c298472f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d597793df822cb0242356493fa0c903620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbeb5b5403f7c01065f03f80668fb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db0e292474046fbfbc73f4dcbe2b11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97284550092a39422285aa8782ce83a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ee408537e7cf0132a6303b62becc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf327d1735cfaf0357b7af39bf2a60bf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984da0eba1f1359333d8463a7b20f33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d39083145462d00cf1c917563a32db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8cd9a1984c8786c2672771bd5d602628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130aef0d3c12ee6f6d19240d4a4c113a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4fd59f29241d5efac001ac4c2edc4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce8b8eb1f5dd4afe82702fc9eaa4e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde340cb29519d7200ed870c22dca3ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a288bbe692e1833f62acda3051d55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f4469f6b79ad62044a6de5f1d3aff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0ea93460dde6ed727a7fa0aac9408635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74c92fe765d3c1b3c1b5fc7ce3044d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146eab93f27df0f0d8c7a3878bfff27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7522f2e751f187fc86fd0e2ddb708638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d765889d37e8aa29644dfe2fc64637f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7241499f522a782c610971d31e0cd1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c382d81f83f67761262efbad81c463641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2860f36cb4d7cf7fefa82e5994341c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ae5a160062175a083fa6a14dee8c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54708de52ef6ee3407ee2455705f27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a291ac55c5abc65b94ba62153b2de67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4bda5b3d0673392c9188f78bec027646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f2b79b9c83b47244219520c454d17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de20b4868a921fc6e0583b9ad0e461648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c2720b993a78e5c62d3b8b785b711649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adb1a639ac50fdd1a988f10feaab56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70c70975f053af26a59b1e9c2fc0e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a9073fa9091b7139da2288f382ac1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e59ee3dc26ed9ba417e5b386d07e08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a72e6d6e58deacdffaa67e9196e528654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3097ddb454e83f96d10a9bada7b816c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08577c0de9692c7e58eebb3828025e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1203605056e20d55dc7c1d644b0b4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb30e1e7cc75dad6feec9f7c9a7daa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba23479cc796b5759d689f40c680471659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144932862d8c2ff9f9915526d24b7b60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027bfcdf35895d4b07ef11c902aaed8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54e13ef2e68a93fbb627665ec996f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40450acd49df070b5abc7bcdbccadad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e074e0e3abdcf98a14e8119bb5509664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafbd6778d468697ef381db79e45a9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d9c1850f74469597cf424c1321930666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89b672043b22a27350202a2adf295c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbd4cf2ee0770e46d84774a0831f5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ec88f7a8d822e71859517f2c06181669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44078b1d3ebe9f735bfd0e429e6c10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565e367b745804e36d6229c6dc0ed3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29c79b3c08b189247bcfeae8ae645a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427039609b633da266ed8e9ad5a9088673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51789cba1ba8974e07f98b8367e0cbd5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e876fa4606049ad491135d049df92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac435af63c32b4d4131ef75dfd00641676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ad487d5fe66f52c3d7cffcc77649f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f83db113820a5e68c172fddcae3f0a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b9de6edd5b464f8e63577eefcc5c8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df336076e6ed0e9cf19024a529b124c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ce66fcb6c996e34ce667ef8cdd6ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a09cd2973e57946536e8fd02167469682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b825293c3229b56e19277e6039d7a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5dd62a938cb689b326e102c1f23f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cec3d0ff71395446b2664e22483a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c86ebe2b8849c619b150f2e0f2203686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf42f67f0cdf55dce06d5604f083c1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6cc4632d84cf617845f66c601b6d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb96f029a579fbe7822bf46b52515f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb645abcacc84873f735de72495f99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43ee1c5c71d4c7478292e0f7da1188691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0a650639125763e1371716e8e4127692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0eb3a56f0e55fe86ddd036b2df5127693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a764aca48654e9470cdbd6258cd561694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596c99036b75ff686564e2058123268695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460040c1590c8956242ff14eeb93bc2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867d4afe3ade714e7c9817a57ca07b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e4bb3d45421cd9b1451567e2c625c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2ae9ce0d09e7ac9671a3579310e39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fac44b6432f9a12af15f29f7e02f60700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29926dff9ae07c6275f467a521683a9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe384ee03f680daf02f4aa05f0a6e3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e4a5e8faf795accd090944ddd5ac2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d44049c644d7bf48f1ff15ab87f864704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e39697bab3259a0aa5fe1df1b505f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21073e222e9a8c45fa1716a51e398214706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3c005e9f558d028fcdd5670c9491e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab8ac08b05c43788ffb66261e9ba9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfed579679a8e45c7609b046df01fc1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2ec7d871ec3f668d7b032f9ffca6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a7ec53dcccdfc9ba0161d88076708711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bf28b3815a44343b168477bc27689712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440157bf24596cd6f005170edc2361fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8637e72312d43ff6c3c1774c5da2120714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303e944714db82c0c1d7ffd654232a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06d683f51226dfdb5f221412a767f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd53b9affb7d0c085d1b09f103d55c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec95bf076e2d286956989bdb2c8c566718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b324c0f91c94f75165c8398c932f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbb6f52dc27948734307c476d5a130720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce65f2eea41b90bf72f5592e3c76378721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae390c599d9976be9b90877b8d30f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b989d8c48e3d04d3f2bf5694de93d0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329457767e6bca4b83f03c4d30f5a42a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8c4a48d09f7cfe8b3d115756a9cd6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260b5229293472449130676998a3648726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a2d843db4f52d82f47199cc45033727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629ece9e93df5504d1860d8d406ab10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebd1bbc0fae3b0f814780da8759efe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7bf348131c71e956ad6cc340ccebb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f65c27ca8c243ef8cd3486116c8bc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c28330eea502932b8697fe5dd9d7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba65bf3db9c8e79e054ed6c24dbefbf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91b1f26c2ae3d115d9e657e5fc4426734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b7ca5a3dca3101544281749e66f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9412abd313a06755ca8e256f233b84736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa746ff9ddcb37bb821bb69447561c16737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1108502a1866d64759e75175b97c58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91dbdc06d906439cd7cce87414ef97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb70d726a31abed4768c4ded93856c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930815cfc2ac8e5bffbf971cbb87c55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd98bf4d6582cc3fda58ab0700ea31742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecad5535cfcc7658f5652f108b07c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348785b4ac500426d463444c27180f66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9952e620e5b545374039be89cd892f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81af6d4d39bb0c6bf6ae5adb777c21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2a1a52f4f9d5836457b6f382676a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccafa2cf1895b1dada599880e94d5dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4acecdbd3ce580b171192ea0f0a1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eefe696bb594865f8fcfb7a88beeee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff45ff8d933266f9ec0e1a98c53f37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bf04e5cb88902b7247ed59fabebe2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15ba4a91b14499812880df0d7e5ed9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa326d7d6f523d56078776fc0b6175754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c7cc8a3da2ae29db5e1781c0ef33e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6b39e2d4669a750e0b79e4cf52694756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53478bf68497d0bc00eed2333a858471757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67831bfda718693bddf7834ea8a71372758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547cde40566be464da974ce0f8598f0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad4896505dec2b4341ab17ec1d0dcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e2b971a841bf5ab4aa3fe98c33c772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05906cc78517ebf0737f2adfc0358bc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5215285a00f0fea2c47ab8ef784216c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a277025d80b37825bf00bd31d2be1b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0474bcd2ce34e14d10dc0e1b65b7b476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f3489cb44250ed4d8dc93799ce8ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed46b8f7f78f5b5d5335c049d6d18248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a96f2030f4d06320a6c2c455b33889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459919ebdd74ac56ef037a71390211fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf634b0a95907e587d4e079ee52fe411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332f62468be6303abfcdf8294c01e8112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ccd3be1b642f3a45ce8cb51a6495513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd7930bba4df0c3c01c27d61629a0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87fb83524c9ad8d7f9b94cac163a8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b8be33f07cace5e9da118efa9da8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ff41392ea9141c6b83a47f448e38317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02861ce78c73021414f82b931412b9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aee1ff7cd964511a82c668d4a21f3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413b287a83910b4ecf5476fffeb3f0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e7409ce752624248ccaa15af4574121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efa6a66190b0463fbc25617407b86422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd79ec30c2da447c4422137f55ac57823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3bec909d7a62b0e4a9a6700899bfb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6008df322acb85015ae235c8b8e32825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a62da1e14b5f5b367250ebefeb2ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068db2163550cbad1bf089b7ba632d5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66261e4f7cd4d99b2b8c4dd1e1a9054228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183125f6fa032a8edd0e5ce08a78f8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef887cb52e1de1ff3c6b3b281305bc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab921f460137bae2f7155f7da78c8b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8d9876cbefa2a9ba34d000037c45132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cd144e180e74924a31b048d07d63d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066491604af4ec20db72a8472ff317b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c462e28a4c3f2efc915c4343bfaef735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560596cb75a0bda6b3d78371e40287936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588c34293aa319fecc420c353848f7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a1b2ade0b056c870c20e58f58dc2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4b46a3e93c63350e21f9c2ae468b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4e6f5d94d5f668a438762abfd162040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239ac4060106c4af11673e35028b4d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f469f4bcb50c1949ac78ce503718d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735561de2d97fa439541fbf0ac1b42143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10342cf7f1e57f375d472251e74417cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde67adc3124338dab45ef42b3577d8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744827cf59416b17db850526577c1b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9f5c57dc06b605d5db2f6f10b83e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1058fc2c80fa0b04ca2cc95b2600bcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966d9bb7e0edac5c67b0fe2b837824449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a7cbd809d26c9d96772adce4c795750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652ffa31754aa08190e5fb40125fa6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296b1e03c2359a0956159cbff02562652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667808abd5e873cf89c62589f68d971853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0363484945064977e533dcdc4f817d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56624f8b3412b28ad1d65e4d741d23f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694c081be5f8ca7b8bf4eaa9dfa6cbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc52594a8190c6b4519c9a4f78c0dc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60904f55dd05745d24f802127cc5e79b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89e6305d352cc976e6c6f8d901aec459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ee2feeda668f671877e87921bac1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e424226869e77923d61ce4eb4bfc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef59a4cf36c3d78466b06d217a2c5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d528b78c477ecaa6715812e49e86e0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174961755e32c6f475d5b70bec17d7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53747142827c280708d345cd2451ba5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aa5711d8124fb1071ea6dc5b5051566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04557941f85305214f1b0282b959afc567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c56af4155cf475665cac1ee5f8addf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642c9388060abda2a2cd8deedf97cd669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00cc98a61e99499655b05c747258c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa4ee4a85458ef6ea54513a647a1d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d2293151ba52ca068eece811609dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ffc7cd908fa077226cd6bcd2dcb9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c91d83241552f9230bf4f66755bb0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb052add574af132161e7ff7fce9ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea06a0aeb9dd48b5fbb0e99690b15c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062b1b0e6e0cf0f7dbc367df9d16dd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b22ee0a9c1d5f6c4bcb63643803d3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38722e69cfce412a344d8d1ec9cdd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49be8a3eb77b8e8f91ace7f0fcf2a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90ff957a9b499bb59ef0f2284dd8ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb1b9ad953705adb6d6be5b320dd6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7a68448424f232f95f58592c1ab1a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09015aacfcd6a80a954aaeca32ccfe2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a834c9610557eeb98c4257dfff7f3485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d03e5c14f26bd95b5424919b79288086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b895f004d7eb17c546ff588a53060e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a0afdacab5a11ac2c0bdac2f0d36e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547fdfa84c95f77e5d88605d2d304a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941cb132a7ad70ea4f1235e46dfcb1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542846e5488cb853b7811d632d6e508891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf675bc83b1cd37c7e88ebdad658e6f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecefeb7c78cb9c547b4b08abc3b3a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab761c61602ab25685f99ef08bff0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd9b379eea79cf4ac2c6dc9e7bd97095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c1dd88368c45de0cd81992881e3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ae262dbc5d3b672f73e369c33384b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4f3f45b2091a5cc6708348ed0779498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72661e169f722e3c7d6eb0be48d5a11699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2b1a827b993e25310bdbcf4d15d64100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a6f6fd9fba8e906e05872b544508a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c5464b886354ef10ea77dd7cd1485102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b763c4fa5f19b9384d5a7808d00473f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5c60d54acff0a36ac1659e826513b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137c94d50be76f8351ec5ddd5f96b82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc51a8c757b8cc647daefd0aa27a57a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31359574940ba889d47f167b15d289e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7c848271873ca1cb02c7a4b40b1ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f25a17935f2b7283ae71b03606b98a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0b429a24b4bd7a6aae389f5364819110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e97f5c67686afcbb891e83fba25bb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af19e3706dee7105894317acd8b489f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cc5d907237b4315eb40f07413a48a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9f01c5ca58f8f017185adce8244e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d156ab855f978a4861c6acfa35d08c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8469697032ce03fb4ee33b92bd8026116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295c7388a93594dccb3d9be1d0a6eb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230b68f96e654f931e58fcd7c980eca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c577a136219d7b7d66e85df620243e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b34da4988a2280d627893e9e71a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568c60983cdbefe992cecdffe30759a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a16441e73e8e49db4d1cd0c094fcd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265b35b973445a796598337e7d7b7de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733736de84474079d099d2308298526124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd951855d445374f3b5f76560955cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfe3ac4740dd5194005267e7a54786126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93a630267b40f3eb3536a5daf43f88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ef8f465426d2ae165b28ce090fc27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb64e4d29c680ca919b61c3d91e149d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52e8a316c442e7af70803b6a714b96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea9143f9a77badb19cba3b6adf2ba9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bafaf36c5ac903f48efbc3171f69ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e020d77030e448f00bbbe05b9c5fd62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66206a59297abd30143fe01b07ef0d2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e920a53d37712b0267351118bb0398135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2665b1c822d3ff727129012bc4f97f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc67c602451c32ef37078b43d03976d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93aedd239c0a0b45fcb40af2e55262138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1365faec7a0fa7ad9555feb991453139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ccd831cd10d203e948813c8126000140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ab03189570efb8a0bf1cae07a0f28141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e3c8daf31629e1b5f77af0cfc1023142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad46ed62fedf092beea2cbdc6f9af7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc3f654af3d569ccc4bf1c43c815ed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d558b08768b581bc2c67c6928bf9ded145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51268d17c6a98cc537e610f65675dc67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c40536608311b6a336586dc890b2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e146f31ae5cfcbd1de78e5cbcecc1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfcc5de413334806dc184f7594de6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de59fdb0f175d69fb1cd72928365c14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07165a66a051122605522d856c4a381f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b31010f835c6cbc4a6c0cd08f9f804152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cd2023b04e8b07dde97e5d613ddf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7595495381189a790c0e878407d82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33e452311e47893883b24dff92e579155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43963513ab0c819c78117d12d659df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f67f366a600ab92b0de740a3df2ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef05a5aa7017990e56250fb6728609158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758dd576b77f935682bb45d17bc0d4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05c10e51db4839454daa06b81db219160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30d1bd56820c24aa5229088446bf90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc98f7ab93cd06bfc910728a155722b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11865c18511b34a6f7133c5b68664ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a8da77a61e1dda9ebccf4c58afb9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9368990344bbf5e186321c237f2ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb61eb2bb2c61619efe44636c05464166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f80f82d3d3e7735bd91804afdb056c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c4e31d3bc7fc7a8c05dbcf75e6c76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbfbee9960141d4b1963bab3a96476169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1398be1f0ded836972afc37a2f63bdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f3677697adf5bf5e94d914f341cfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada2c3e8bb85c888c97bfa07caf776e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e419faa88a8ea5bd8d9ee4b512a077c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc949b2d5a9623a6e26cb0ae6662ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96e7d3576c3bdf46283245cbf5c087175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8ba8eb01aedb7c8dc8be127d48825176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18740de5809c167382afbf946b7e881b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428df76a6dae0de252c024cec0a7221178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7dfa2c7dfe14a2356369f5b823c38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c28be2e0a1a90a441b024666cb29c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962623b27f7fc397f8f50bd3c02b7cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9995e4bfc7eed2037478429d3920aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817008e0e79acdfae93f58774dcf1e61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18000ad9de6ec50b800dfbd8e66bfff5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81769881e6b247d4dc73432a0d97e06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c227f5e2728f260c1b415de3c3aef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07789d2b6e87c3634550c001a5280ddc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b83684a42f4b1c3721bf78c518720188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470d0cef952e5e288069a2d6ac4b246189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76e56a9289dc8272dcf3a3c6071586190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b401319d5557d5b70543ae1830332e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236a33504eea49599c0abf7c574bb7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63e95dc2cb83e88c7d609c3655eae4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78553d79718c1ef800f67a321e9cf7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d6c79de69789bd3b60c56e23be342195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33459cd3d43704c5de0381188eca5259196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f9df69bc18005b4b04f1abdef4211197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc9e544bec75b8633f0914bdddbb7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194d8f9efac5c74967b60d8efcc667f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372dd4a26bf83c5e6d3c043847676fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c525517078e950c5daa8fe42b34bff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b0a3f34ffa5df44eb47514add90a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f154dd9fa698a2efc59354a90c2e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dab3ab4621c62096584917779d49e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4c8372060d9ff33178f98c8c7e37f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48121e43250e7c0fddcaa75d3be1b978206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95693db7a79a9e1f91b3256b63fad95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0c6ab26e8bd6b9737d0f251fd5a02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fed2d53f52ff52e3420f1932418de1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bfa22fa96c45bed95ff0ca8c32884210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746defe027a0901c2d60da4bebccb5a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d9528a722bf45b7a116f693c72674212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00062f23bf149206e218278b442c98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0b2195957ed8951671ceb64536978214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926588dfc0c0394f39b55b0e9fc361a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd69d9be3188e020782563d92ae9ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdc253b2423c07c54ba099c029549e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25919e0be6d0935b7fd4422c8e24970218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a59a6299bf164785f366039829752219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f415b70d897f2f50354c68823e3fca1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb2e5db3cc1de7ae74cc744de3dc8f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eeff19a65c00622403bbfc251895b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1c82f970905ee31f916fb2dbba49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6f9e62a277d638f51b33d83d11228224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753e54171ea20fb881d9eb8cb8d9fa4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5253bcdc90666851926cc9f824a2b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fe80ba8611e98a2140cbbce989867227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae9ac0e4a987871359c30bd22c6e5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586f2807dd01e20776bc6c418fcae75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f993c60b74d3421cdc6a04a196dea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe17f61f4726b5e1568599194d10495231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ef630e2cb0d81b3fa1a0abc047062232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb21d3dbbecb69011d3ea29f2a5ccc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cca057e629a09303e889e8925072d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e2a9ba7a1ac8d4d4b139cf7ad9cdd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68370852d655a5501f5d4e19b1bf60d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727e2c6d085ed48c01e45db2d17150c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122233d03acc6751d13ed2fcfdf21c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a76fc637e638c550cd39172f9f043239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1b67724969ba32e722e31e5feaff8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440001685e9dc1c14a1684173410dbd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1a2cdb27ebfd9ce0f1c8d35bf8cf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a0c705aa1e0a99071aa8b76eb489243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8f94181ec0e58556615fb414ffc15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bdd0ac26ea7b9cf312367f7691d94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da06b4624ea8b068bc8cf3b49503cf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d38806eb151087edf1f9cf005b1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c8ed32798e74699b96874a5520bbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef849b212f8beab9a3769ad0d334e4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9d43772741a0ec845dad9a96060a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7363a5c8f3471c22c0f10f1b95b89251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b7240c8e56610f36dfcd471807b6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af7bd92d9abbc13aac1c78ab43d332253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6366a1e607788162167c76d03a11f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c823316aca0fa118ef70f777c9204f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53fc689ed9bfa92190cb0f5767297f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b59d5baef298bb5110f60b2f31e87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320654098021e3fe3a0eca902ac7b0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec48d73e39c6defd07db3a2a6aaea22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66eccd4fd2727bccf97f655ed1e35f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191ce7297e3e6401b72daf7b4ef3de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0e514cefd008e6a3f575c0d18c2ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd156fbbbec766467e703743b4705a6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82234a0771b1e30590800404328ad63a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37608987ee7111a9bb5c0fe296e1687265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31349e42e67ce930998d5a485592f70f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482cdf85f343b2c999272fcfc6d2e7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3288b01199d41b799824c3bb2d61b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978e1b10379579e7dde19ce7d1819f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b82ba58dc2451bf13f2293c2702121270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e07364a0d00ce9eb7562ceff60304271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cccd133caecb5a5e2657dbf5ba17b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46d399158008a7ab179e5eba696588273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516407e64fe80d36a10ae31d86682da5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71421577d4ef7d6e7dd2aa698ed78971275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939f369f1de5465c099af64c2808602276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb87efbd0a0db6a133385fcff2e548277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709c0e14afb9fce38a77d93e266781a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e955776278e2fd5e286c9867cfe556279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d40e5a8d732f224612f62883a9676280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa85315c46f070a962fbf0b76d2319d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a401729fd7c010be6f31eb9f7bda0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7784f6805ec4205a82bebfed0382fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0e0c843232e9c70ffbbd7b3609c0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f551633d4f5485d89a857889595ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3c81fb685aec8c3c6439a7d099565286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10080837d1e95a9094b9b88231b2f2c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bcfce42c8b6e3eea8518565e71b52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb3f50b808e6f83e8eab6bc1d21265289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8672be76a785f2e1aaaba9575988e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b733a5513e178a0bd8f7f35f949f0c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd7841cf39c582d0f0e22b17201b81292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edd28d19a1675e9b9a7292acf9076b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386d9baee80b3b4a295694e95e270d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94414bf7eecc56a72153429529fc92be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080e5a796773e2b36e15f771eb3ae08296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66212c78bfd712c6976ecdb42f73d569297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12b12aecb1c098c51099d876f48276298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d30e5fab025366e905eb5f8d99f61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c3a5f78c679cd2abe96b8b344deaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72587dcf5b988e76e30a3e1ba6bda434301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6164e033a478b8477909a3dceada4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8605febbb323a14c8141d1a983ed51e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24985d955fe49b1fedde8c689fe0fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7a2af07556a4764fd2300aae77a4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445fad80ceb35f7da6720324251db98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565268e582939463e50fa538a50de21b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115204fede8aa1d108212dee4a55828f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530899a6bf935a3c78ce6df82927dfa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d981dd649ffd592aaec544c76feab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b546a4b6507ae85331344ee3d1535fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caf9c45c38a9d5422e3b1ccca8602d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78769bd8325a4aeefef57965575ad35a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c7f4edadc904781b0b4379c8b145c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab655d00a5fd7b7d3b8cd1d872d697a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13fe0c2801be8436a8bc9c1c3b992c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beea5b321df323716ce6b9e840f339317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97df95229d2da529a4ebd0bd89d58d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f633dbfdee8749d4e00fb619a0abb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7cbb33a0e544190e551d2c511b455320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655213494ffa30cfbd922fc658fddae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c52f3fcb8f0bfbb145ed6e87909efd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01b6921d7829bfd980197ad0b3f9f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c9c6d145d70bd0e13d165be3014b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2740bfb40a7c5dd846ac3a4bd2f35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e5e27de7fb376b238f3e391c939cb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d7c8b2d0ecd716f361f17a931896d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e257b55c076ebe8d07ee56fa8fd950328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ac2b717cec6e0d663350aed4fe847329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1a236f9eba8b76bddb0adaa702095330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f010d6b2cbe15585506d825f0420d08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272e20e11b4b4cdc71ef05bbecae7c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27737542889af70b38828feedc30794c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed124af7b0d8f7d58a1d3a72727485334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33464112084899c6344bb31778a88d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17ce049b09a66cd59edacf3459fa28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bd0bbdc88bda6d81eb5a6e6addb68337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc3c6d0d0d44041c0550b6c575778d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fc2e2b52b80e12725289846cf78f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eda88d4a51d08f2fc451559187cd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4e26602d8c741be8604f400d40e26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bca1cebc23ca8f51a3b6dc0af3038342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d8c138fad56d1b94735b56099cd25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8d55d098fafbc74a75a140756767f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7287f29756431ca01ab384873ee36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e579bd22ced45ca0dce7a9416525e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d2a0b4d7f80eafc5cb6abf6e9b57d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badeb2f7d3ef74843fcf65291e30bb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e62b3a924b30c7ccd8c3979e7d8815349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49cb6bac80f14986a9e02b73224ad1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac56d3a76aa83ebf3ce74fb81dc9d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522ad07f270b912b96227e46d58f8e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d43b311561fc4b0d03113b0efef56b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ecf02966f12909d744c1d8af25629354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d178e23efd5019c1342cfaf4d0ed0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c52dd6c30c936260b2f0a931264bc9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4b11213dd73f83b7e938af7978318357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e393d9e2b21ea313d22de6732dfc9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8508698fc0d77af2ca7a22c6b53f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afac57ee5a2f9c1eb4f3bb9683acb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f667271c9cdc18fe9e74311497eef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871109e2a4d1280aeaf2793bbe7250e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb59430cad46dca9fb0866ce22e1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98996c99fff9ac7299d47a3f8a58ad31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccda351481e7b32b075f1b9fbee2d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5ee3bcb1a30b731f868e3453f3484366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3eb88d918add2dacf3bc0416941811367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433d429dbed4adda5045052e8a459b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5a4e8a52e5b6b64f8f9baf167b6f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa0e6459459fce125932a266051724370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1de067dfcf120fa02824a9a2b99d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baee9af3538d58aed595bc51c2bfdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a9d3a139eaf122f1c1c950f275d52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0b29e4f2190c8e00912d484dbfdd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244f1b86b1d438bd1618db5f722e94e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9be792db8dc37c6dd18cf8657317f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8557cfc6d6682b8ddebce621f68941f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d72452101ea7170327822e0a57661378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5d9886761358c3dbb91083f0ad8b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7086306319b4e767bbf51e761110f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d682d2df6dff7b6a037711174fa4e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391c828c34eea5e3a69a9e1d7f0decc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a998e755e525d828f10d9393afa1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a396d4068049d7d336f0f837542a61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90562ac54ef2a9f5fa7234e2edae1161385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e381e63a1a756002963027ec08b91f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a228a9beeefc831b40b5835720467387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93ec50db1bd5d61f540bc84e094fc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa490906fcb42e7ed59d08c8cf120110389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b106434b1b4ce439077c5ac6aef7dbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918a5eb8f50ac340d1a69ea4e16313a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cc85643a01ef98f4bb6a4f4773f97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55522818d0afeb8bd93cc4a23bf45740393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff72bed2348e758cd341df47599568394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18cc1c5c77ef89139340096759b5a5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675cbb0e871726f8574c20416d37fda396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380920aace2643bdd0805c7d3d5da749397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f72c3d872ad233c32ed0c71b1b87b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559ddafeecd1b3057b8e5c4d29530ee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659edae906e2b0f03832971b07cf1e81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bbd57bf6d3d3733d66d8dd1bf8f18401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd0d1f089750f91f6c8d1629880ed4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760cb687c7f1c2ecf0454f44f16a6e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bce55e4f81352e66c6ddf80caf00a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a3ecbd48e99a06f233507369752a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0295b58be0139c78c1ed34792b1eba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce64cc29791b88b5e22f4061e62f6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47080b3cc0222464a48b88341997771408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01bc0963a3ecd606e30a269c25bd4b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057317562f734a9aefacb311e24ca90b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073377f1a2627e9cc8cc750fdd5e2c39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899523ea8e4467078e36423c36f1424412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde405ea13425fb739ac991b681e36b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41ce2fc92b01e5aa1bce1b31eca34d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f49e25c2494109281ffbbe07b1eabf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be588114cde642193d0f4a9b13247c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db093ac8620037e4f7d36973eaafeb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732a3934c43cc97ceeacd267215c720418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468fda315c90098a51e1c083ccdcc56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c0936ad0509f8f7bcd96e4584055d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdab99a2b2bebe69331c2c88f8e784a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586725990c580ff9591768b7a4a09e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c04cd5e863cf9b79a50a7c06ff4aaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551258cde1a46f752d8651bb9c794ee6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628716dcbc6bfe75520b26fbfdda2c29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc5e4c756aff3e41d0ad57a6dbc492426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42021d40e1607d15b6381adf30cb9238427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555885b51ee22579f6fdab501cd1651428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c0f13b9a27d48478d96690da12fca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3aa4ce7d090991e32f92c5d7625df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb80dc36275b2786dad30978a5ac34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02f796c326bbcf64a2866874821406432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0b55add4c137a5f08ce3046233116433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87958288b97e168f8aceed7062266b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a586000b65decc8fa4251f05f85ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8095b7dd35a50b9c33c7012520b9c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da266ba20f80dba50f3b8ad5a5af2083437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8682bc1299296ecb4832af2f284b8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972564a6558a1dda1452fdd4051cbcca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d34211747245a454d1f2d0d20873a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b7d3325d7692ea691f61ebc7063a6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819330874b0843537c78c55bc87c6cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fdd69f5af186f88644acdd1345e9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad2ea35aa8e644addec68a723e3d55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dbd77a957fbc30585e385e2b1f9b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e533cffaa70cf1b5bb8b0a03d6be62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1e9cf7bcfcfae62645c67ba9b5a08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9e8855fe2c259b87d47236f39e067448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecba439a4f12348f0e9e43c421d7a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e267be369ecdef07e298875589f39b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2f1d331cb1bf9bc4d594e2abf0dd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19affcef1da9eb2de016389ff0e20855452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf44e46d54ceabd7fe2768602016cce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7380364144988ca339a5e30e5ba90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c305d6dd9b4e86d9fe9ee9718a592455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf3cf0683fc6e124deb6e6ff9a0978456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3be76a2f4ca8e0395788639f9e8e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e02d4b4a17dd128b7f538ba832ce6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed1047366c1334e0732afa0456682c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad61b970e5163c8907e7c5bbb1f5242460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00348d7105b03350cbb36ebca5cc545461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3391e7d062a896fd8ffd2a8e762202b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79383a3234e8332e6f70be61a5c2dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2abec90ec8b275f8c731deb6d5af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ebeb6059ebe2f8275176ef974b5cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139012de22bacbac02d571f2faa08969466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02c7472fa82931e0f676f463145c4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77fcfce1962f237c6e61dbaea33188468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4174c24006e771e037a5a8868a2405469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15608278ce026ff872042c9bb5f7cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df0cfeb7ab7ab9e99d59076d1262d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137fd1f5b25cc001416ed2476798fb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f04bda4f40632dc1ca783e53d5d77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af6acafb91f2bf944576401fbc6bed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b77bc633cd75772d5acc2fb4898fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbefa31941cfba84ebf799a97e70d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39996be344e4af5e453cc094565f33ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89f60564fbb1abf240ca193dcea25c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36305bd0c137ea091b9499edf01aeb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74ca6453c01ae1bb78b99a05e5c2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb09b9bb9cd11965f7661ce9dacfa56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761009cc742b33b75750b07ea63f19e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fa686a2ff9232d418cfc3a732d8f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d1b63f82fe87a612314e63f9c9bb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af236f3eb875ed46cb468f17f077aacf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459be1dc34eb2613d952019f8fbf6b50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db3c10b231967b8731f90d9de3995b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f137c17e3d2f424706e391eeb705d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2b12b39c2568c39b4eab898b99e38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a97c2eb7f2b4ec32cbdc7e4be2c71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240c4c593ade1cd642e989da5cb681b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e601bd828f76fcbec3a5ce5b44b72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162139d71db3116cc23ed3e038d0c6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2722c20459f23b3313d32fb25cf9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a187355492303ffbcc986946069ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4eae852f3eb6e90b5ac02f3e5aa95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8efec9711da9a3edaad250340e2ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7132a5f1cbacbeb13df556ea30fa584498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8168de0b3240fafcd982ecd51108d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c7ea2b65e82bec69a07007e1d6a28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42333cf21a2966408b351a720213639501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e161bbda1997f43897015b8eb45733502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297775f0698b01792f4bbe19ede1f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f6e6a8d9a5b767496be23856280f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a80ee6d345fe27812b3632fa71b531505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5b373a6bc208381e40df8072334b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3d32007bb92b9d3cc0ea3aa5118d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc270ed934b16cdee7f214e96ddbc29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa4b5cdab24c74d171d93e5ff179c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c376c5b4b7349af5b26f47dff09f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d45a6e6eabe71547a318db4d0756e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905046873f44a8bf565e1c1c51f058cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac1b448fa486fb157cedb676ed3317513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c88382a202381aa8c50ed401d1a273514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a8833862881afa4f126c04951c57c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb41c8cb08f9af0f91cfd8305b7e7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594177bd7c8e676a8161b3c638439ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd900b41711a2f07b42db6b2eaea2eee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca0b2a678c553226c6040ebb20af71519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23310bb0c945dd32f3e9dfc1783dba4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48956d0ac188caa62864e887419c6e19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ef7576f06e03d10ca28ae7e7181ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de99adea4df0ca97d507e3d30ee5584523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdadd74d4fc3a81cc8debdc96605289524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b7e2a1b07c59b4da36bb057dd8bda525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2d319c53077239c5a49bb1274ad68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce4dd92ab15b50b3b94bfce5ff8544527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e30072bc29087d598da76ef333163528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaaa5013c16acd8b35f55c7c43fdcb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45d7fe3a2e320ff560eb47ee2f8222530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee085c25171a021f0c107c92173b650531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c623b6717cf165456ab3a816ddb69f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03bc3d642d99315673e889c4a9635c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faf21cc6d3df92b7d89058e9f3ee2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cbe35cf4d6581d84574047b656e63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745436c017b071e8716e3ba7447805ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f91374b1b3c8d8d626310162a87b88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe56237408f5c7a5b904e87f3fddec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607369b99c4b2e5eb166b8f0b71a8a5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03effa8f45b3554a3e9a97d528b8f0ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1c36507fb88ab30b6ab53bfd1a310541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a8ca57056e349b14c822179ccff48542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff922a66fcf1c6e62d5cb7f00e94c406543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793338b0ce4b4457018146017b8d07b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488d2eacbb49e50457b17b6332baaf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd83b328fcfde73e65d3743c9848b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce709f0b1f9faf64930329972bb6e038547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db02e1df18addbe80852f521eafbb7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac8f89a1dbfda83c9562ab04238e7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581fb530bbff2732278fd1eab573f97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cf5edebe48c593554ac8e316d92e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea474ed419cc7e6349e460e01aa6ffe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c25c4a97aec8255534de1a04c3788553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e87949881dea2b3ebd3268cecd9299554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60bc73952214413253c4ef3dde34ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5807cc39e7d52456abd71408cbdba9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f209403a0b13bc704e29d60ee53c2e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0e735e76c19f1e1a026fb413c5ef8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1087bd3f4e0aaff7466b10e83b2a72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851c6755cb0fbf5e27eb3dd1f7dd489560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc52b675d7445b622c63e541878483a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420249a9079c5e29e4eb91fa989e4ce2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaac1754468bb2c78de5e4e31076e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc79e03f1ddba72b9876895650aa46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f1bf1c6bd9cc1742fb62835f3fa00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a079e869615c74cfdd5971db658fdb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08d8189db6a185f2089f1792c79e44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d3a3fa87ac69db7cd1c7541035f1f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907d58f595255efbfefc93e1625a66a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb0daaab436ab3a696877ac535768570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee7fbb300c6594b01d17c9d4373334571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7e3a4dd508c7762e4245536ba4021572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3020d988ac2bd8c5f975771f7fabd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb37e964a1b917c3bd9aa13f5c39b13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6098fa5c73f4677400d10758934867575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f559bfb5695ad9bda624f12cfc5054576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591fdb301ee3466953824d445078cdd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d02e4f4b088e2ddcdc6cd374f8378578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d42f29fe4f002d4688e555969f9af0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd75f5249ac616d7dc428408fdaa29580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052254daa22495ac96aed82f3aec23f1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a1368ac3aca9da4c55a046a17a7b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c944eb3c9a34fb62c92b1f464390c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d89b927d9bbc1bfc542e9c568c454584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a5d3205db22853afed9459601dca3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1969c6f300f495c0c38be61702dcec2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f142a1839fb56bb0771c0c25a529749587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec9e01ef6a9175717fbf590b5d1072588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f781bd48ece12877b095b817026d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84dacc84b26b172c6f0a0e5293f9df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff9c0b665468e98e2e3ba800f8bfdc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3764df1aa88f81c487d3f3d37f6d52592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb066998f852d935b776af19a207203593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d3be051206ad2d928be6bc145ede1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade50e998bc4b17e537f5884673ed825595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdb2101b564fb360626ab0cbfa996e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e0b0dff1581e794cd81b13d11aedf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ede6caf4702adbe9c0cdef511792eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074697118135e5366c253336e5b6cec8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826803708e2350c736cadd749d1efaad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d83c3db10abddb65080c85487d1989601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6af10cf20404d2bdf7c8b6708e9f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5510c8a4f0d3912abf230ccefe8fe0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac07d6c4c5b66158f3ca9ae2a022567604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921c36b8c80541bfc96130f72141e32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6af8c1dcf4dca692dd9b60d7f8dfea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993349fffd979fdbbddbe3f13237e226607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1b58e72969ef645466deefb1ef312608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18729469923f346ce8c39d952df69bbb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d69c0e411adf9ec6e1edea071204d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bec73cb84aa97e02c84a010a1fc0c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1f77494a388f5f5a08a43dadcb369612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993b3821f924bfe667c86ee79ca1326613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaaa6193b028adee122a3468b1eba7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd45568c9bd1d0b7ccee2d6214cabc6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69e6c52280f843ee2b5bcb1c7c9af4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62243ae1b93e3b73a1b902ad579ea40e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a646a0cc103ee75921fe7b5b51566d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6c4dbb980568867b9654aaf610ea9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7381b732d497096261cf5b8d99378f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8dbd54d9e243e05154a48b2c8b391621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589461330cdfe86cabfe152438fc60a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c4049e953d8d16fd2786f118c11da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9678026d106d175c554773536b6994d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c34a8d76693e87c3c6f038061b6af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31afb98079bb2a6dff967619a8b2f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a412d8879a69d93b744a482c8e2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55efd4b0d9130e6c561d8584b2788d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca18d356786de0cbadf5f22ddf5cf6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd807bb3ecc4291ebe3d15c29a8e68b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbb8b1f887cff290b61b51ed6f4876631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f1dd14a7d36e39cff18daf6b8f9b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b4ae57b5e145df7cb52b560c1108e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd35d9517ded5d81bf740df967f365634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40814a0628e8464e5fa3398d35690b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771c6c0f515f3a57b37faaf221fdd3f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ae36e48f862532cff8b9095b67a9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5d5c55dc36d4914d0bd4615504a4f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b554d3b5df815ce4aff07ce3682d2e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4dee7f7d180f4c588d029fec580dfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e2ca5fa1ca701595fe00bfe8fe19c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f610c93d1290688fe7ca088c2e59642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89c473b664c4cf42fbabcf5d380395643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f9ba6e94484b74e467e047c00c30c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba45c2185e9add1a0b44e294ce9e5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f9e695b29be8395ee36caaba6ee30646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454126cab09510f7213795cd565acba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a0a1929768fc714609d21ecd898e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c7ef3a6026fd217ec6d7b5997f1ec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534b04c375b1d8db07139e6ea98f68c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd09039da1186bcdb10c7b21001d1b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b51a9c8d29994b390996805a53859652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdf5c108fa15c65d319a23a588470a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b1acb714b190017b7257c9d74a897654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a244a8c4bf90c28fe49eb19785728ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6b4555b8c53b2b9d4b58729152463656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56575121e3e6ccc27be40309eaea49d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee45894b2cf21a2a535671ff9f8308658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580344865edac4cd75324fdc03c5bfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced6b4e3257113063cdb6c8c8395e5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3bbd6dfbadc2c721c7e0b62155579661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b397796ca9d05b475276b93ebba15662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4fe0d9579469eb78de44ceb0f349d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a498a94aef5f3dcafadcff2995fede664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f0e926ea975925db18dad61c57d27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e333c1deea793d0b6242afd88fbe62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27cdb08985bd7580a351ce9641ef91667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4583a10b0287c0ddf1e75b069224dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1f83e5d6a832615ba21d198bd9330669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26ecc495ecb40b9be9af53eef96103670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0f8d090fb79ee932ba8cb441052f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a56b6ecd56ae847293b6f40dd4db00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4560b1e443f7971574e4b34d785dc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a61505f5f78e570839f0cf78ade366674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d75a9ba78e28bb0408cefc701d533675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32145d23521e577d8f49ad65fc1234d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7342ed4ef003c217be3aba05edb6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df81423596f7a369d30a8b84fd677678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d26a33fc43d5518110aad1a783486679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9fd0422a7812fc815491f46c14dd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11759af9a57b7d015eb6415f4e7b9501681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a28909fffd30539d59c67c8c4ac5ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ad54561a2f05ee4cfe39f2d07a02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd87dbcbbd385f69499680098230bce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30adf1f41e3e03cd927a3103fb7cca4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b3bbcb01ab1208363a3962232ff7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a101db329dc55675cf8b233886e20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a2413bb6ea0a95fa9524f17d17a83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2be0ccdd812360cf2c7ce6e636b195689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea18cfcdcff44526e146972eb8604690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13efb4eeea8b753478ad92ac7509c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d3ea8cb31548fd90a4ae413f1d1db692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a422ff5f6a324cd8b15f2371a1b79693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9487d0aa0e6b10a2f3db26c5d8a6f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07fc7e4a3d6ec53e34aaf18b70c358695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5147e654e569663277b507c0d2961a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221ad0cbb376946a899efdc7efa0acb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09966db743b90a85b5ca8ae05068b05d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6652204f33865ca149deda5ea873a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986468b6170b160ea9eb326b409d49f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f643e0f9b1602569a53d9f45dd7eb7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bdd3e78b666e146855e2825da472f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d1d4b74748c959ae880a92ac83881703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecde596045692d9e680479fcb13461704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb5ac5a46a5013d6ca5463e4b00989705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51674ab43871946262b8ec2f7088f9f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426186ccd4529dae26113e8dd3bd314707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1b5d556c581af82e7deaf4c1dcd25708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cfebe258e77a7d0064f55bf49ad2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dda15fe78c5f8b312910d28ba4fbf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e6633d2757f1f021cc22d86e2a482711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b54645b63e57712a9fb2247610d242712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08563777c0cdda31b284eff4a093c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291cdff6520ffeea7145e988712f6c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd0846d6fadcfedcf516520ed5db6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc98fe9925a5b1c50b4a51a77e7b521716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c19736481b1bb31aff6498ae835b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3ea19c961bfca378dde438a916c8f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf44b5be19b9d28e94dc4af35a182b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5431024ebec28d42014aac6b19231720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb590942dedf6d17465334c62bfa5b6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf076b2b3c7013f2f89d12e4e0d0f8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676d06c83584ca255cbc122cdf3333c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aacf822cb53f5ca8aa1f1eaf07953724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d121e9790bdde1130cf5aef621c515725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50fcfe6ec0bd28a3ff48a755d10095726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8505d59ecc94c9b2049a19c9116ae986727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860517a3869b16c647c51877a2d4be1e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81d931689785a1089aa4bba198208b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f4c75816b12577abdce650f3b2a3e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112029f5cc5f460cded3230edc2519fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920da6cc3c975c741309bf4c29fa7259732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32251610e640c64d59eeb7a0feeba5b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d90a1e722e42e9506e0e2a445bf710734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c52b44e01b3097808c3196dea94b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340c1940413a98779694d8a682c318c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaac21f35e827ed37fda8563e79c8e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5104cf45f39422c5776376ba75bf79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6b231a19d205628b3a29ba8ddba85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7d071853f0829fc055a080a79f45f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1cf19a6335e642df18c8da1497872741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319e9c73d0998d5ee5eade3ce2682b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda3cc929700740c5276653d6287111743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b5c91bacafee7573ff17052a6ac51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c445a12ef765f05c6d3fd50e4366d9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d55fec51328eda9f5d92223f76eb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4504ab34cf2fe67146f7703f82055d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2c1b5fe920408415d48513ca9635d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e70f41f198028476bb60d196afdc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51985933cccbac6a83a48849741f0b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18225a907c4c4153b8ba3eafe1140e71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc75b5c1a082050de4c46cbf792db49752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca65a3fe7b1226fcbc53e78a67c32f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483125225b67554be4faaa1836855c22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dd3d86d2e50e0bd93e5600051a67b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5464d66e7336acfea2dceb6d599b9a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e3ac83a0580788be7726bfb970bbe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03e0e68cfb83968d8b56e28222f749758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c561ccd9bab01c84bca2926eff9292759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>