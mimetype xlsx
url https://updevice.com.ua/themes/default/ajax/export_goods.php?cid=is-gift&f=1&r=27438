--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b852bc16c5f79454db15076914131b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169994e99fa48031043dfceec0c1aa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb089641630c1e2b4c6487e4229853b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f5df24de02539a593420c7fd4966d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe25a1af03b341ec30ad0a4bb0c39fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e1c7ce5586469167dd9d4edfcee146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6022bb9ee74576323827fef9266bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791ca0830056ed9d7399db7bf8c6fdf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fcefcdf5e053b92d94db274fe13c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c057e38465871ffbd9af1f7f427d29610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58315ae341b0548e11a0ac3edb6541cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172623016e3aaac7e4e46ec4d208599112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fa90b13d9625b86136e6ac4b0c41d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038f37f489e86d941e50ae7bbd12d4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2f90c139d1fb51bcb925aebe6f23d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f21e1a6fe5bd31599a39f10567c3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a30dcba17335eb6301c904b4c2cea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841682900c9989ee722017a5d4cacb4b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b1429be9b07235c0adc93ffc404cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfeacf007daa71064a503c4148b571120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17ae307c9b88492f3507e6368f453721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d6bf22f5c4e0aa1c5ab93db6b6bdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0dfb62161d0f2c12342c3a91a269923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddf76ea668d692180cfe8433e10fb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67653c950eac101422cca955d8168e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d9930fb42b345f283163e78ea4b0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cfdc86b2c92efab1b928212be84b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f21c5314d4323dedd694e110032f1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ca1b086bd31dbd3443ed3ff7ce41629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72221a74760596e53d20aba2e0c8f9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8a12701b3184d6f091ffbfeb8f4f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974636db5af6284aedf3db061babc1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb955a26e42264f4db9f773b6bcd7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef140db8f9b045cffd00bfdc2c0dd7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284b70b59dcfb523e8c1b213550d76b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f8a45fa6c141725d7a6199a332e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89459c60d1f66fdb64214aadcbeb7837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa073716d3c69c2d810644917dbf447e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782eff87ee78b0b17b41e3662b3f9fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40960a071fbe285f2bab1c0f70b5fd3740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c667c9ddb6d03ea30d744b0c8f58a5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872a6cb3760ae040f48d08bc6432f4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d7fa59718c8d86ee35cd8d2f6571943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c47a9dba30c402e6c657a95d6547b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c341b5afc209822353d3b13311967345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e513e360acaf2353dc7b42f7f3fe2a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09216f39c1ed8da8482ea43c9d7a568047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91eca03c842516a33527ab879ec2b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb304951c650bf8d57ea21bbec9afb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759338d2755bff84856a41d95dca05d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae10023d86502f17a3318ef7dcb7d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f96e6c67d0d6ff7de8e5095690ccf652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe8bbccd73cab349340d1958ef9f6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f43f04b25afbcb7a1536df09295d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cdae3dbd62bfcc95fc1119fcc507a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25138e5b25e4440d3a440214a8fefb2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db883010284c9bd878064e1dde7f28e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf672a6ccc5e2b3c5a868ff10f195bb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b631b888ed16648d28319117f532c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a092a7923e1a2ec92b0fec61162af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffb60cad3c684eb31d9a349b17d64661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6885a4ab23ca611f7d19a3e00bf284662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e948266884e82bdae0b1a2966a41763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47b61713a51aabaa2062ffe7949c8764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28594c05c20afa8f2f807ffea8383a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3249b0cc8e756b97c1701b5bbefcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b80dc10d46e5018fafe340c462b0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb239284f6dc4f2c85145a9d90911a0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb095673f27216d0159238305ce2c4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7b2da92ae57d81a0a22ac41c4ba9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835078fd6b412a28b5375f60b7f391bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6516a357c6fcd309bbfa17823bd3db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f896dcba0859c5c90af31bac6efcbfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959a6011204be4b405e58508c1cb15a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375baf389fc2c5f2d8417841237df6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ec313cf3ceec288e233ccb33cc53376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e13c4772dd1205cd721fc1ea04feca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff704c9e4677daf145428f3efe868178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062d06dbe2c7b60079e2b1ed1f5039879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291503fe3199db4414130ade5d1b4e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc066e423da2e4d4ec300ccbe62cb0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa923621cb3310ecf276775fdf4ce882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea80cde63cd83f75fd5d977a786c7df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29411a7cc7f9e22d0f8c638c316a8b1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0e3a2a2e9bcb8449f517f8d05502c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e3e62c19201bbf0dcf9b77f82473986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0148d23c6ba33cd6957b4af2bfb15a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188cec9b0d3f41617ce83aefd8a80e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c3220e8890d203c0adcaa2e5fe4bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736042b61caaad45f3e94e0f7520adf290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e35acf4079114a05d94da8ee965ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b15f5d42a84fa6511dcead9bdf6daa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942bda909be1ee326524a259a47edef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e172095ba6505168b3908b597eb9394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1319a91407e43e25a96c002d5bad9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd70788cf66d0b540c41c42848035d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e970170d6f9936e3f7478efc4038f3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423cd936782791d12112ac1e021713198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092995b9dfc1457150a5f620f7b243299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bef3361be000fc2c4c83abd789da0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4a5b60b6c49d9d3d3e2e41710628d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127ff3f3e9eba88e805033e16dbcef7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc01e9ebf2cbc0eb21abd795664c3f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee6d33c3c5847483453df2e0b47397104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3a8549f5358b8678d351f4208be5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d0f0856bda0dfbf0757e7275055e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1a0f3790ed754ac2250fb4cf26073107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71037b341fc83d7cc1dcdd283e2f5b18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fabe21bf2ac4b02b14260186174139109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d50bb401ef9b8394b325755d45ecb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e526ad57ce81de7a1c4798618f999ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a674e3d41ec717f98c06c7ec40d31e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe041a79e5a6456a558989e4dad26a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3cae67cf8fa3458759558c93e0ee9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32946395584aea16de31bbaae0fb0db3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a912be4a3bd858c4f6ca9dcc7e310b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad374d85ca17e7b13a4aea5aac51c436117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d683047525b1b6a7905a090892dfded118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae8d4381b5d70383080fbe5fecee77119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce483ab73c36b8190c6fd656dc9e9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4dddc07e8dc0b5748640b4f8356e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5df08cdbca916c489be4e9f8609ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973621d3c51e4cce854a18c8972cf1ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb29ae5cb25fbcc3f156349ed436b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea41843a13cac636e1e059328b3ab0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576751f821a9ed43fa0c0c3912b758e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf78dcfc18cf30f67c8b46752f5f0d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63627a74ee19f4615f38916d118609f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b4f17d949c05711d7f669f85ca185129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ce2d9456eda4886aa1fd73aed144130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2c88a73deeaadf09b95e18b00bcc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7cbbd7bf5f07164f4d8b96df56c03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bfc8cca69a048c8d142083c1e8b8e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa1e09e7529a61789ad70489776752134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c6278440ad8f21be1b546e16563a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1b854c55c901324a16022ed3c242d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70d93b7fa427e2cc05b1cb76f0b75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93455a02aef3d58084b01085b4c23f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c2afe31d240020e5656ee3377f1fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39392a1929feb9c54f7a35bfaf39e893140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bdbd81d864bf67574869390b53a03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca676eb3383e33ccf6ccc077bb7204f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327ac11e9010a620974448bdc50f40c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c64c344c9c4fa58688fedf6486c33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbf3d6239823938f0a1f0376056cc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e184b728ae6a0c01884c03ed07a47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e59fc6358a5720451f0fa50c07181147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c74ca3c9c82b495b69c5577e3c58f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116533c4c2c13351d25a1bcd0dafdf24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2189f049ba70643bad4ce5ea19016e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064f295144492f858b13c703e34a996151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a19c6ae88b3e43eee9d5332dbf205152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bc46212fd494272009b917f463cf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73fecefec6cfdca138bb70ddb84a67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a688e40ce696fdfcca77d509c77b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdb11c1e7683c36911504d538122f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de19f14caa4f9997768d8633d6eed0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0616a462833ea13aacf4a57e59ef3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014a3a30ead92b5abf86532b93755e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a296f2d7e33d170cbab13c55ae79d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a846c024cef89c5100bfd1c1bb980d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068d7918859bcf4f2d647c17b591656162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdcd8436de83b9fa65ff79aab4fe09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40393b47864d2d75952bc7c6b6271f37164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c21876cff111aa4308cce728ea519165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890adf13ea3005eaa2c84f25fc88e80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb43cca89c325ff9d8adb7d60175ce6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da72f6230e169a9dcad42889bbf0e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237d0d1ac42a7782a4d35d51e23835e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0bdf21f725d54d5f061a21047f993170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60426a9a43cd81572d4737e3efe22097171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8f0b2b648bbf7a0ae114ce2008d26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f7da0b647d04f618734a1d88597c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b82e82ba73794ab691a147d98b6be9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acded0a058bacf780623af7128318241175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be34173368bc7c3758664f7753dee4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63987e21f515bef6e81a86c5e03ecc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def56de44d50920208fe87f5428b3886178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ee8ecb20fc4aa6926ff3b58e11465179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b84e35fdd6fc41be4ce9ec444e65d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987eba47dc4cb152ee44e3bfa1170fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c46b09137abd0cdafef6612f3da36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42519b5e57731b939475fcbd2de13011183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ba493164c909cab5fdb3537b14ba9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b6610e6c1191c6536204e8d310af7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65775610fd0ce5374c991db998cd285d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189398f3608ed367f22c49019d6edec5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcfdf0d8cdaa50a6ea7ab93b81df7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82898908cddeb938d164d7a1eeda94b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee59cb04235447e7a720bf1d80d843190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab296a54825461fb956867dba386c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c8953ad6e92b786819527dc93c76c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8df291528764b19eb928a3c51a4f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b6aba636b73e1f73c0ab0f2687525194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd564e30494a88f6ca0166ec495586e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32823a2e5cf12f367272675d5e621d0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc29d080995f358097e8d7dceff83c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b4cd1e7b266a7e9d308b798e481f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b640d21a27061dbe0d2790f4158b01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7b1d791a5dcc70199423c0567aeac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f72a2bf9a583ef4213e8289f2ea7a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b92742f83040fd390dd44e4aaa52f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7851d7484e947e38b9cd2f57f2184e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4ce3f6ae22a3631a54f73a680842e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd66ed98c80c3b81a0aa81e43b5d1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f581315bc3e1ee7fcb5d91e4874e9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7221b3432e9f10e4f672317006290cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201061eace16d8cff8cdff434f5e4a94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f103348cdca35d3f3d25aaa5644e722209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4a98e0deb596fe687a3f405f700cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e5e6a2507e2d2b11809cd9b9da146211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e305df312db2da86191e1c8a8f3887212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2e968eda27a42aea9749c23953d7d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918c1225776d0602fe242a2b5d2a357214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439db47f7d826f153735d1619fb721a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1ac0c65661c6c2890d492731b08c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de396fde62a137f9bf4d0da343314c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c9989f61a0f65578906adf19788a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bb6b950b6f288e1132c7a76095f06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0d9bd11bfc325a0c301481e0733f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be06fa4d322768cd09cdbcf0f0b7113221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b2b8553d58959addf11545d0966ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5ccc9d5508985612c6d6ee3cd9970223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99859052f97ce406f0e1ec6a3972b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92b10ecf316595d7603eec080a13c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd02639d880f475b4dbca4497a96e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54129aa07e47f414bcdaf74bde27b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e901f1f7f8a4498f8b984c57c59b9ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc97b74433f5e9ec5b586b59c28248229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a036682f28ec7f300cee1d86dd68134230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80414a32c3e7baaafcdcb1a399fdeeb9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005085210ae3e7936eddbdf08e19f06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8ef42f3ec7f925373f5ce99eb0353233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db424cfb7dbe070a58e4932cd7b36d5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d45aa167f94513964ff3824808395b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7318dcb3e36aab554f171a29fd9801236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f257041afb30cb7d6d8104f96a401237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47110758689b9e725e64adfc7f97bb18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf7660d1bd09277aeeebbcc855ef5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a32259a5cf87893e17664d20b2046b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02950eb03800e7ce66ca0e6e104f7103241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e78248b20c0e15d19cadf8bff10d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143d5d847bd5a34d957b9430b727df7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb94e88da69856c80f813cbf19b9ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77ac53e4869a8df14d1542e516619a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a09e94e1cf1c7be25abd2047c2eb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40895a693a3a8a1bef1076b0725b62247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef07cb879644af37f1f8249c8dfb0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33d194f92d263295ef7cfdf7da6cc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c8f61c942e78a8fd2e65a53521144250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dc4b9478e3dc57fc18d0ad68bb30d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df79e4c26adb055d66a8e42af3c0cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba12862e326530b542f382aa02ffdc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1d99bfe1ba73a4dae017e3e2232e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97c7065eb3eb513ad85f3e589e62ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd3bfbf6fe85dfb4170dc76e6c3215256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105b71df6b4cf7e5ff83e1b0cdc4f5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e27075625cfac4d081b615836cc83c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f228c3248845d5e912820adff787f1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca33fc24dec4f0f602b8df22d518c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fabd3ab9713f2eb6c2c5de0dd1c4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e138e3e721e47c03067e4a766987764262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f183bbc0fd2b23ce5f81d873e8a6416263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63288a1b6467e9dc94c9491bd9b5c942264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120595579ac6ad16ee16141f2d766577265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583efd315463b58ab308882c74b7fc93266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e07b8ccb03c7a08acaf419ab850e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f8ac05a156703c694d6c8d03e6882268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90745798c0a8d8e1b678a161f829598269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96327eb06711e1bd36d641c0eae47037270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f663800ffa6b6f83c8349e2aa57223271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b3e2b7059ab5e39dda4f1254f16f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d502bddaf883e8fa4f65059c507dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406a7e2454d2935d8377358fcfd4d0f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b8db9a88dae716684d602f5cd95eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798cb12f6f910c9f1dee8afbf688e2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047fcb7c73dcc5fa3d465b996de2f55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd3ee9f8cb7cf598711d63a3e623e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ebf5b5f69ebaf0b451bc569e10282279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fa5bf0ab2bcf3a28b24c99b2ed0e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83f687ec2b8b8ba5fd99f8db510b45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0586043c86c8a9aba2ba38bcbf5d663282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07738de645b9a9b73bf67d769edf172e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127f411b57b98c962828a3e2bae203f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a94c274ec89d86db5902826e44d90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff9ae1cd2911a02df51f7df054e40f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a9be45a2e117d0c1292f1d81a99de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699ae3aa438f4464374ba083ed77d1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc135eb86e30effcc3b8b69b437f71d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e176f1b79cd7d41f7698532940c9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555424edf57c61675bdc34085c0c736d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568cdaeaadd3834e266992147e93cbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3229b721ed063558d1ed75a64002c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f58f2f7e4356cf17c8d3390d3e4f3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c815df0915e80fec66a6444c8ada600295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a849c4be98b932fd55f96238db377296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec95bdb3b6e5aae1b502e26408c761d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29688e953ff4f711d57de542fb8a2241298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d354a67ae1ae6a0c05c6dd18024bdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4f4059c9f380b074b2cc85571574f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd9db2ec7ab4c6c1290b4224788ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022f85386b115c1a959e78199c71371302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c1c4d7e16fbd8d7554d9e2b9642cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb582373eb222d2f961b24abde9eda98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed559dcd413977cabbb3f63a90c77b36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e43ba5e6610e22429265d6ba9f083306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8cda5f16c8a15a70162e1c47f38e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5cfb5fc20f555d51db911d943f80e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b2686570c1312379d80a1672adbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d447dd1f23e4933bcb0713cea98eacb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ab0c4e808e7359fc86cfef18bc07e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc2cb110ad0a3f3ecf7e0508e69af4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3abfd7b4091b2d0d814a610699e583313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a972b55d15823b8c35bb961d02b21c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab7f09a32ef46278c663658ad4df87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a54b32ae1496e42d5f0b7f4da63aaa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468de8b77aaed2169656135d23613cab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d72d729c7caea294c98ff66b51f26f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c28582b472343eabe14cdc803604e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f7b38173d65d873c77570a846563e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8e930383a3dfce44a7de558780d83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f380a1f75c10fcbb8ea61733be01c3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f332b3fc4c67fe9b93892b88e784152323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbd85fa75d78dfc53700aa7251bbff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797591c3289ad338ada327fac47fbb3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdfad9b87065b0e83159d58a40e841326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61794ed1dc9d7651328c3bc9de2aa5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20d0fe980adf08ebf824f4e333fd8f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00958191df420c8e1542cb9c35f6290a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef193f38669821890fac394c27697efc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab596295cb31ac8f22c4a6e515fb498331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54617286728ca64a41b9d381bbe4650d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d61a79128c556884a043e5c418109d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b430fde3f3222dab11e68f153efb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d64406d75ce1c4d08d512fd5627d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bafab345b613b93d7f3b151d3c349336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17b7d0dbfe6681de2b4a7d4a2aa150337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934db478ec6487607e62b3dcac1db55c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f50801c93753aa72653932aee8132339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af499f1f2086e1081bb9e2e38afd9e64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dfb0842014ad425e7495bf5eb708e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c867cb023c40234d924cc8e6c049b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e5fba6dd344ff250281f252488dbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6d98f87a69ea6929db68f960600c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac3527026cb959189bbc092446a59c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec46edf2e03284b187f7ed594e9fc37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11878163e7acd43ebd09c37c4bac12af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba0318e119d0332e63b5c3e6d9ecf4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d8a2d149c22ba2d2ad37e728d0841349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe085a59efbc43968f014eb54d636599350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fb0c0f0816b4042e9ed10c825b0ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9093cf4979498b3402587097def80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecad8f09092a04c402ace39b15c071353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895aba7a9d69594f7d2d88a23400106354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b599f3a316258e638fb49efc6188389355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88d88f46e3a45c6e2ad864d5b7b49f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2c0c117dcdb899fcc0575b5976a43357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c541252ce91cc2ffaa7183575a304e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425092ccb00c3651bae06c61e1de3f6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec54953a813ac759bbe8f6b62afcfb2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d50d22891001885e6a0472a1d98f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d1cc8685689f5120939d8e184f2f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b6d73566c92fc36af824f8febdc3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d58cbc8ee19ed092acc1ecd4807bd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e1e8cd80df9508d0bf20967ccd53e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e6a31fe2fc697fa81ecfb0bf78783366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7ae6e858ce8766f39692087a9c648367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492992667223280c7c818deb89afc523368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e316833be38cd9f7fcc81211bce16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9a2f594592d58ccaa17b075a7166a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af86de5848ea361c96bd12e8d9823b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66a48572716c265b9e8c681c8d0d48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfdb7e602d83a57320925f963507db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2405394e694918453e89057a8e865dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960aba9cb4623bcd499b18dd92f8467375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a456753088f99ebbbb134f0e82089cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7561d21417f4c74288849a892c077377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f21db10eb5686db526bdd17099500f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c9e689040713e06799501c2862e15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd330c9ec11d00cc85ebcf15bfe88a3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813470a6e1b4e2a1992be427ac0e3d99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe56e7f66632ed133c5c39fe5c602cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b40015470c3dc36dc38aebbc932afe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322901aa5e142d8978f7eaf403e45f95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396a2971f94c48085ecb4eff9ffd1b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d2cd60f29568cc69314dd8e567b8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57edd096b4bf496c7f12954661f046387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd87f281792c3ebc8e17023163292b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574b41d04f2fbba5a4df12892ddef10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cb7627a321b383a763767e1394af4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30431e6ec60e0f0937b3541269e736391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec008df91cfff0706c0b7b93fc72f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3196cf9368516f146776ac5474b1318393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d29908cdd522c66c90776af66ee1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee247beb629494ec1139b8dc6955b62d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a21af488c39d43d40f577ba2ca88bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4ee43ec58ea0b8c4f09b4daddb396397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac461e1b3e92fbe30e0b0701eb05ebfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6eb9654f9497a46eb0839deedef463399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023e964bcfa6954cfb5f26e057f2369400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc49a1aed5bbcadaa3887095653ef4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497016617768c7d555e1f1499447ad51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c305e46a4cd2267cfa1af719d8e74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ea0659af92c1a5c67e2750c01408404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521e54c12236b0bf7b5aeaa20562e94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d68905a6d512b47c12b6f4dc0b00a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067fa7925e1e439809d306c54971f8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa98739db91121588bcca69f00f25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30eea2bfcc0d9b33c52e281acdcc1e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08ff873fde4285d5528e9c85da6895410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eed53d12886c62b60c94f3de35cf12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb9b32203dfdc54f0ee5121c4fba60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eff278ec9ff3ea4f6a930ce280ddb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1c91da79839fd67ca6aba5dfb44e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc709f53fa19d6be0bc968c70d494d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8f964a43760bdbf50507aaa1286ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da644566c11f9da7829a66b29bc3a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d02dfbac3e5078a25a1d09eb7b8cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a308a1c8ba821ff2b104b847f7387419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaa6c7a5558a399aeda34a8da3a3f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7674d0fbd9e4449082d5a02d74ffe2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b76323aa45acde3a805a66a106ad49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7d1b8a8a651c49672871d3beccb1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0a21f4d0f6021d5184088a5643ac9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282974f42c0f37d3c99773ca70fa44aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674435672c9898e114e5866d98242e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6bd93d8d3d1cc83ea55fd5817d2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d220d784676ef095e6b829c109145b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f143adc49865c68b39536972b17646f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8745c59cb0773ab567ef250962503c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421cf704afb54d4cd9bb1ffc8fa942d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca6de1e20047bf22c71dd7719355b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cedadbfd13cf63933ed4599eec801433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61528c12dbc2b8502134fadf0da47d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b7826f14f65add482ffce87d1dc9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bca26adc8de77b3fcec4b35d30c06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0404b4bea9b24941109e88f8d2efe1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94bbd2a1b38de461ed2d6af89a0b90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ad2ca517720ae7aee9faf947e14a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995d8297618f2eeef364c9d78486552440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae9d3304f81fbb78f6fdf5b53b32bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff24b157486a54daf00379dd63e616442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33ba3a7cdd5b466af9097e0de685e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8c66c2a7fbba7d13e8b5f28492f70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16eec01ff07f2df68f68745ca49150a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b5c072a619fb6288435e02b5b057f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c7d6a13a73a4d42b00a3656bca451447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d99e5f914ad657c1ea97c5a7c0ca1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288628b7620a74485c9fc548eca0fd53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192bd19d48cd68ffed31ae4b4b2d442450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d0737372ac466680a802ea41e37ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1b9221091925bee969036f1dbe31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4d062dd629a6268d4591a9ebcbbc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b16e12017adc745be9bd772193b52b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1b9f9816c7f255da40085f98f6e2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ffbd00bbffd8b56da0085425d4fa3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd7d6e9df0014f6c150442f6d60e16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a39cd59de563fc4dd6ea95981f27f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500192f4435e7dc7bb011093180281c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8826ce4f7b862177b1c90cec3aeeae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af4c540a714f74f4642572731aebc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1285d13431d5d6d684514ed8ccb6e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39ac0da5c109a02bd65340ef9be6ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bb78a6e80f59db1bfa125bfc554f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763230cc919048215784d8709514207465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53196a97e2a24ff3a8e622c8465394466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306c4d90c9dae3febae87bfa5d69821467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a5eaabdcf77780dbbfa924d3f2a1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd2414cc4df0edbeb1c6982efd6fde469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce4096729607f1c48d511ec45807d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2f2b14d8d176b045d96beb3baee97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32318141360e79bc54bd80218b86ac0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66236af108517cc1ea8f9c69174994a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e140980f756c5ebee7c9b307ca818474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79864f3e849e358d6ac8d10ef66b4250475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d3cdd9dc344370d69807ecbfb2354476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59d88e541d642d251f8dee55a520b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d347ca376d42e6e1aa3be7321a2b499478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ac52b37cfac7738ca9a80ca2e8a4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317f16a75264c308b3b12d430c50046480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cca93d98a7b5f0d87fb3384e5f2179481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74b4638bad16fb3883a9cc78e6b7be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298e29ead90319b3dbf3394fe74de84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17203a0b5324de38f914ffecdaf7a106484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ab7a2b002d45127cb8061d2e2b100485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d159fe65a9f2ca23bc32db3296cd971486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdfcc51d2f0757355ed27ea0f9c553487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edf0254ea9aa4fafabf3ab104f6710488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b434470a0ef529ebb135f4344d82a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09367c6956463b8e48f97923295a5cfb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60927d01ccd844105bf3e969f20877ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d77a8e5b9932d436b888bcf841752492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60771506d960e2452cd3c8a3ec1a45c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14397215db2fc19079594c5a61b66776494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c62f4f86f74342f3b919bfe123497b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b4a43d81ce490ae2e96e48ca723e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc11d997ac61f4b833ac3620c213b7f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedda392a168baeedb1e89d5d11c880498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd66bbdb90c29d24f0b9c616cb64359499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1481387dfd288c6d8f5d27c3b7967500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c612923eeeb0bd9adfad4f8047dcd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f3fc9d6e6c59818ec9ec32d5635eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3c5871fc7ef425d9e29503e660329503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839cde8f25354140fc5d4cd798c1575504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96fc3a694e978ef040fdbabeb6e26e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474acdbd5125630b7b43541480f483a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb395025032d63877b94db7042df2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e19a58528f9e5db46dc16e883d39e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c7509f22035cb3c27cdef52322ca9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d0660ea11556b1a1866fcfb40c554510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883cdb92ff89bb9ec00b6580be4112c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812e57223f7872527cb329af3aa6200512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a4b8c7cf0e6e331a6ba22e7273fe8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138373a722910e1f59435a29f4098098514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf3815e5b2048cff29fff5adc420f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203dae04c178efdb34c3a0d47b71051516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bc04e131e6b822d4308ef76c87710517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1ac29fbadeacdb9624805a600c845518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b462c7ce39d7b0b0f6d5a8122208b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb62846a667db712fe5c6bf6a2fd8fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063e269be516b3377b74b5824d086c6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127915901ff47cde3c3dacb868abf12d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceb77c531cd6cac0d809dba07473a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1677f88ce054d3c78958e4c841399524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f844ab7bcef08ebc855a443d718aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b680620286e84dfd2936e9d68d667526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242a2100216de42d1608adc5a58c987527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920311e936d892a104c4da4ce4423cd5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4123e82412ca7e0999d597362f98c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b0dc87a5ce9cec8e076b79c6a955a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8846b70639febd416c8a01fb556df6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f73731a091d16ab5853de5ae7474f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa299afaa3e1c53c72723fcdcb7d6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3f426805b7bc67dc6bc9006d44894534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec78212183698f8240694a0d6ae9a38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7063f631ea063c59371282c6a210d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4f6a151f4188d7380407a477ae908537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b7f0d89b4961d9b500b9d243fc3ca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afe8048ea55a8daf32b0d9f1332a70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db683569364ecdac439b01451e89af4f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41049b986bc789a8e343579cc03cb384541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08672f0cf9fd478e1585a567e4fdc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d9ce0705536a8718a9317260437a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73f5805b3df1b4b84b5061cf427713544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83cd1967fe8385d5a4af2fd70425bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b0edbc4adb6c047c8259bc41d0922546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c106935f7488b0c82710d75f5f3da7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795704bd30e57c4cb80167703cfdee32548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b10a9e1d57cd32a5669c9127f5036549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217e70d2e141f7bb54b8bc8edb5ffdf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b163a4c3a8efd5b1b6c5a0de99166d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58d3c6657c6ef163210daad576dea5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6719b8a88cd9eaacb81bd7cd97af2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7689bd0a486c2de88f624a042df182554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4b74d8d09193804a43d43d3b6e294555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e7241ec5e774d0e7303e1415a956a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e645c01097c5709ca7781b6d7fadb9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffc071a5be8eea22bf91dafd078b28558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d56880934431326608978832329b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960b11ed9f81e0b4276fe7b7dea8ad8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78eb52e22454437c13ccc19c7428c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaaa0270d03c6ce4e890a5d5c3c839562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31067ba67b00eee3c8b66f554f2934d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48025fd2d03f8052e82736ffa1ae1d60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6353419ce44f69e6a3d999c9047f8de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421bed91d26c66f112117ecff745055566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c02087f2734cf0231358d0dadbbf5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f51cd7b142d0f2d87327142dc66552568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68f83fee31425660a5793c97019d85569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae54a30f319f6e067706343b861f50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb43a9a1971f94e235a6520bd5e09c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930afd05f5b3948cdfcddebb1bca15cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ab0395f684c5a37c14adace0f9d65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57919780dc770a7a30f12d8691ed505c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5862b370c7594323b0a327193a60e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57435d899cdbaa85fa16a96ad40a7cf4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d696cab3b209288467ca4f151b977f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a7476030905dd8825ec789b15fd83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0067a815406ff099a69e966747b5026579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbcab2af4e77ff693d3e7d78d41684580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc123230bbc65b469d318bdb00b8db5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8903abe569c7bd8c4b1745be3512a9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7a9973983389e0f654f68457527cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a1b6ac7fee369e45170e8cadc167d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b67501f51a9cc1ac762692cad977e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958b8c5647a9e4efbc12c68b3f81aa1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be6dc3013cfaee10bb8f5096222564587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ddf2f13dc7edeb564d344a5c94bb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea8938b8a23a736cf3ed0a1cfa53a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34795ca4a30bf6b1ace80a6457f23d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafa02d9d4479af549add0f19d5361b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece751db093c62aade0d8f75bca6ffa3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd000347511e5abe0c5beba580d240593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d76b618a38780a6d0f7c0d82f49de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e9f9a2ff64aef00768b73d17e2070595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f72e8ff170f0f24ca7000af093f35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b2c1c129b3dad35477bd60032bc69597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ebc00c59aec4bdda2cd497e2dda10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8d98a550362fc54574a310fd8c70d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd4d9ac4724190e9583f7b6858ee19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e66bf569a8d45345f8b1a5a5c6b4ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c8a220269ee2198973da6f4bf8383602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f6ce02237d080007225d9d63aee43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015d61cfeb882be681dcbafdc9d7155604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b5f0effbe8bbd622fabcb7af611c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d336e7d509be1a6cfb6cc752aced5c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e491db5e4e6cd3835539f39df637e71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68577d5c85fd8b5a4ab762bd9f02b2c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1d5092af576ea73ff884f585af021609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1ba839fa0a4571f93a968f662b380610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b2e08c9d562ee3a1668b91e433ea5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73d6b02a5e258e09bbb9d2ba6350b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d31316900e32f19fb4d8e085f80d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6353cbd2d78d05f725902910dd922614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042b5aaed2cbda20fcdc4386202de2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18920f3e6d3379c64c0740a4c3e24b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ce312f206228f3d5609bd853ef6ff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581760b43bd44a10bb0df2e6bf06d79618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af558d8880a6c8dbf6e9cf4f5e381d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258041c087efee04567b011bfcd9d7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8be4941438bc9f05e19f9ac03c0538621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f241dd2ff5331f31e471b329fae17e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fe64c08921e95438db63313ad4fa9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adce8fc6c79d9f9306f6569061d12bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d686c6e90eb3a62bc5204375c2684625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467de10fd9680f221ddc787ce3f9c10626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024346aa13d34b18cb21c109c3612a8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3fff5780ba95a9d3e7bb704953f72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e807bb74f85b5463c86e5ed8318bc0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c70e6d29bb30b0f2bb3f0060214fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d44de541cf1f37a14f65d6b2b3fe82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03084835553e510e792ba5a637d88869632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da813066c2f7508c685d09c4e9c08d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f06883f0953c06b3ad2662341e5364634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0300c4e54c69100d87c2d56bedebb9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe27c42eec90a6ba04ee5c32dbbc851636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e0db4617b18a54a1555aace813c02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0dc7fea6ac3756ee310358aa459ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81df11f50867aad458c6d8a00fa7f99639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6632c52f905060877d5e7e36013aa6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e818577b924753e4dee7f89a4041e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec17664024d1a86471257aea4feff7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7531064fa179d7b8db3e4a56e4b413643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2fd59c5a4ab034b0b35d3b43e9ad1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66092495d69b8bf036c1e6da35b2b6af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d78e14ed5c4d130bd5a66e743218f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75144a3f5f3b4cbff46fcb2da40ba378647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbee016ac2d0e73fc74c8a5c934ef2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef910bdb84919ecd2cc768201a85a568649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577a4cdfc7867d9cfdbcace77568c73650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb9ae741bbcf54281a4029cbc2e4f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c344c02d8addd2a9f4d1a27eeb0ef6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7b1136315fe3787a59252cd501cd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e58abdf2a4736e7be26eb2a4b80c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe895a099d88fb7306ca3dc46e1d71ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad7700286a97022f80bf4b3d9709ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434034f1a46b951aa0c5d8ce23145c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80861675ecd548f74a68bc70aa1f6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd87156cc2787b86ac88d83967a6f9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832072205fc90f56e39a122688cc961660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4e3d41d72331d07b203240d255c57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041705f27bb24515b22d7cddd1325dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f46722cac003a20cede65ce26e0436663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb90da64ed5d255156737e24eefeef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0354986503b4e8a9b3c9277878c5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa599e7d9e798c487daded303c2aa35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600f71eb1952ca9e64572b371ef0ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5139b6cbc4cb61f0a6fb621da5a154668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3c861b3e1986548d47b6a08c684de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6c4ed73f2e824912b59a667f3e7fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d3b634e86028c7bc1409424bf4c48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e733fea28867c684663f74bcd3201672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774e8fcc406cc4a352aaa78fcc9d1f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61355a98168bc30d0490a74720fc2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30822f6f90f95cf9102e4fef3a4885675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82743e8e706863f59e478577e5bd874e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6cb65b57ce081ce4a28dc5788e391677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9946a6453015ff2cace015826db2e23678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ee1516b5cde834c8badefa26d4de5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e913d9c4ea4f12ad141e82d94cd6307680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06084e6fff3e2f10357d18d1f3c2937c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd04b73f56c892a9589340e6861ba65682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc71af9046ffb150a98191a71e016c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c109d7263d34add9fc3c9c11b24c2cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0487c820684479fbac45091acb50ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5f96ccbf8a29992ddd6112e303a30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc5dfb63eb3601e5b0cfeb1ce690e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496986407fa6a63464bac8ffa96ec1d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1cb17412425ee6b490f5912f52869689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43d3325057bb137e6e9d40a6da3d3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47b3ce346f33633b1cfa7fbdf9ff03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd625d7da02813ec523aedee7faead692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510ec9d76e52d58134bd7603693b4eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a04d029eed10e11c75a16f5f8aa67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f43529d14bab42a4e6d6899b7c4bac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46757f40a783c07c5e23bab130f071696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df39caa01b5e0dabb53bf37f3ae33e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4903e3e5385b239d184a0670084b512698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f992800380f01a129b437d533a61257699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69ef78a6ffd79d3ea50defdfe67fed700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efe8a2260773e5e0b88ac767bd9d55701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54f8a12342acbd1a268880f203301c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596327fa3f5f658ad9b66c8b5f046014703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ee2772680aecb9d3b2f86c1fb4ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a24dc7f0b107bb99548cff1f6f72ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d6f822aab390d0f465bd9dfeb80e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be1670eadf872180c80308ee45ed7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdf83d91d596a7e98fa0f5be82c266708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b05fb289e930724ebacd4479f056e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa61d6423c68a059a358db9da96bc3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac5a8304c01fec7b70dffc76865ed4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6895f604a6aef8eee9a38fffe861cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0d5ae539af97a0f2ee08d56f47a6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e87875b30c60a499a7425487b219c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5a5c84b758a3172bb6eae12ff6d4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db672188f7f58c00716548b41328ac23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c3fbd1fee3639715b6d883fc295b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d377a4b9baa2d9c4969fbdd9c4598718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d4752e272619031fc9043b6ca51c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c63654094455735bb18ed3705f3ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566fa986268fca8e8c4f9f72c2ce28e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc93443cfc35ea747a58f4a831c10f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3e69e1ddf92330c51d6d4641e11c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe5c706cc708c98660516dd86c0998724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880a18f563f6ed454fd53a312a1b5bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fa694453447e91dd8b1973649effc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378910422243f9c16ddf2fd597d3e1cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48048bc72ab64de869d595764500a70e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4b6281064dc6b0712e3ebb9e6b3a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55436d593216b5fdd3d77c7edcf3192730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59933874077fa0207639c5561175d8ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c389a3c9a5a3616fe712aa587c90c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3af2a57064567a04126ad0c6ed561f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70d940da5b9864d955a299047f8888734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e82bd6fb42aa85f31b91006fada6d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a05dceb757c3917134b16e3a79fad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e211be19c28e51d79006e6a90d1e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca85dff64173f2727fa852d0baa166738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93486f81ca521b183d1e79f1601f6064739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8a100815f23eec05ce532de4d31a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf555161cd33f56a8023cffb1dd6ec1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aad60ab2377abb2c1b02f375b28cd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3b68f1b83d6a4c419fbfc7f60577f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf837b8451604a9d1deca653854529744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dac41cd4a4fcaa6228398b239bfc8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9449d50883d841252dcb59be7226b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef086c5d33c16b479eb648879aa4cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e907edc368c31a5bbd2b3d7e0ff80748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9de7528eb0e4c0f2841dc6775a9cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a6b291d0c567fdef7f3daaabc53af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdd1e0e905e77b858ba842015fc56e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89692e133a1e6154dea70d265d94dc5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc24f9a22f51b474b1e3a2e73bbb777753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ff113b5d16de8863d4ee6fcc3f5c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dcffb4f7952a542c98d9d453a2eaa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208c91485a4bd7c0ff38cbfc7039f2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfc53d0d78888edf594090c0173087757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f647fa6bb7ea452a89876757333165a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fcf68fe764725d796aedd95d27aee759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb0485045b533b50761af429723ce31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b260a40770c1bea05c9e86d6a1f7f892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a87956a2e69e942f4908eabcbacd023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d393dc571b0eba51a62850e29ff3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f3f968b9158595ba2ea441bfbd27b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcbd2048f7f6521ae54d055ce8076c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcdc306b37d062a7d7eb27746a891f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486e0cf946a4f6cd0cbb00ff12aa15a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e825cd24d45870740acb8616c4c9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0de81238982a873a95516a07b307ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f501e995a8ecd94b3aa67b6339ebb2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a2d519f8b2740483525518f64289012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91397cb0bd061dfce670ac1d05606ba913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dcbb190f506e41ab9daf6ed87479c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0891fee0e17a7c3654aa420c589c20715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806c508e018f507d1ec68beff1a3cb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5288f3d9fa62bd8e3880426ba10229217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29e457b8201b3065641cac43f8d79518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2678dada84ae6f876f151d36a779119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe733d7c27eb7303c91b136d61b31caf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f29acb06c806dd83461b910664d0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938329fe684ab5e69a59dc833335c10b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86dae71bf5014424fdcb4aa6e44e9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c01af377e8939555bf31b3418423f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d21fcd786c2069b8f4150674c8693325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7162e64f046a5bf3fb393fb3ac501a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263f7d6437e80870b032917e19fc1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d135e008b4d7f091c918496e186cde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e9d095ee6033aa06b51da4e09195629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a9f2326fbac796f66501aa94fe43130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e07d545b2222a49422fb4b5a04023131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bacf40a54e40da130181a1501713c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a7978891afa2542611f579c01cd7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac44af36ee2f53a7ec7838f019025e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dbdbc19f3efee608f0de8aeb4f1a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d553f9163b4c9c6461d72c5d30496c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d8e680a782ccf13ae98b96c2580b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eb3f3738391d5146fb6c9fb4735f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec507e60b46a403ae251427e5cd47fc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cec562a4da8122d7f6ad96b7319c0340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4fa6cf62cfcd5d6c591e25d2d930741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4bf634b91921f924ba3a5ef4138d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23739ece53a8256c61fd943976bc4ded43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078a1d0fd728edfb9b3527d59c998de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca45e4bbac6f6b9bc5f9662b567d58f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3a513d73df965fff7d1b4a9f2b8a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881a2569b65de8508b115ed4f52f7ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7ac43711da4d31968ebb72eae55b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbc43a4086d1ae3b346ff445ae79db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1c95c41b8f00702a3b58593c1bb7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139aeea477ef2eb5c35cc734d26757f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53135b8cf3f66f42f933c6507d3893b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59a916780238f7109046d2d3a2079953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795f9b7078bf8448c0b4fa318138f1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a72f2b341eba0f2de6817d32eb9c4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84171c03d94d760b1b360d769c28e8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2ccbdf0723bf9e49eb8bb8d120f9457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936c462b9e3e1083abd770b0a9a3e4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fe2688144e694312db6b5af9f7eec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b5d75ab0b676d49c304c14607f23f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23843a9374af7ffb0129caed84a85461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b79ee5cde6b01dcdee864c6d60289862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8a573ffc6ceae68f29b4c36d2f46d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e8599034d1adc8fb9dce353d0cab564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377353107d16cbb5f168ff71bfef13565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc9223af5f5866831e68032957a8b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60fb29e9166cf252358e69f011e0b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfdcad32d3b4ffe58b623d1bc8852668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2c1b04c1ec60c1edcb7ed456092dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1b16ef20583095ac89ec7b45145a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f85d42bc7c5c1f3f1bf2be022395e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedad04fda49a177bb7bd453bfd5a5f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd63b8678a926ef2a828107a16c406373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bb573a512d40f334a1cc999e301bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d52cd96d8e86545001387a3a3d00b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed6488839cb16070fc272904e2248676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d224b4c2f7d267ea6bee0c757d7a3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d00643353abf84f960d7e6a8dead078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3972d8fa3d315965a60adcdb96d7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ac482febbe084e71c9fb5cf11bda380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904744817d327ff669860822c93d7b5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37f78150038fb6c0ff88fd398eb2a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73a46ab7daee1bf8f0662058f0e5e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a65c96fce3c2b1dd99849bcef342184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30c92d7b0afd6d6a3b5367f58d946c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1451278c55c8dba8264f2b385b7502d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cafb46304a5d942e35b627d2023c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1016a65b7cb6a50a534c7dbff1aeca188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf750692ef931e8c43d0292e6652f8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a662a5df5865d6cd4853ed674bce6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e5f6c1c482c5a9451dfe676a5605f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c07b90bd45808fa1ea98a1b745ce4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612928afa68ed1b2458548dcc5be47f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece9a723f770718b3200ef8f20360b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25331f1a8bc0e00b3ec6b1ecb233ffd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2fbb49c7f6592e7cee4a0444e7b5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0281d87eb3be0528f0977879d8ded97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d583754782fee26adfcb2baf25131398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d3c6c77eeede4cdefd2b6287fc27699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ff9af6f46115032ee0d36a488c7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0bd2d8c6783c4c19944bb8348ddb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073af7f46b9e67443bc0faab75d776da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231b93a96c9ff9394a9d59c3cd87c39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b51a8b16f41c06765dd6450706b1a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc922d6ca828200c530f088f81a8ad7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d831e04814258087ff867456681335106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0299aba20e06869ff7bfa96e92d6490107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc6c1a076183917c9093ee0828b84a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43140aba0e5f3ed3002503d06257601e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b450681e8b1300291f283048b9ebb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033aa0471617b58018ffa3a3324d4f58111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3e45b13111119f35680b8d9fcda3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cebbae247a558679c59ea7f4f72c44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d160b15e77e6ce9ee2c5788bd0356a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448abe35c46a3a528caffbf7837f69ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2e1c3db7ef9d4d186b1ccba967987116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bfa472dcb9860734e1035f593dd2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab11cef35419e7259fe44069a715e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91708feb0f3990ccefdc6467d4e0ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4988346b150872c0e626cef26c58f04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bec176d9506fd207876b1bac1c8f36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8990df370c8962dc1545573933f204e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb44e0d9b095a82681eed302fe4b900123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c8504207b321f0608291bf1e43025124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefc3a1fc8addbb4c328ec1f26a5cef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74728724fd7397fcf0c9791a5c6bd270126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e667b201b1d449b4baca861095088f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923dd9ddbe777c63240455cc796657c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff16c904b3567cd28f81873c2a4bc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545a7164c1665c5880d29f817d11765130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaa5656533c7e7d9555232dbd333bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97da0d17f5aeb43ed2994528d7b83e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26a1f02953cc826ba8d69a5da9b35b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcde14fda7fbd71ea4421860cbf626134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24cb20cd1a5cbdad56a8ee495e77f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65edbbe2e52d4f32c5c20a00ad50e05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bd5ff54c6f7d936ec4cfdc10cfdd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd357e2b9d63a2845ee2491d3928e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f6f97f54aba9bdc5dd07b0703d76c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf60e462e973ff9f67428b34bfe17ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b5d09d09862a715552401fbc55993141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f1d6d495b4558d0130138c0dbc8e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87db713feadaa9a13eb28aa5030ad98143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8463f30eaaf6af6e6094cb9573f7716144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6de183ba8e8bf1a4dd70bbf21d6db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ba548c2ad395c7bca3c9dfcdfd102146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734a83eaf8ebb3cf817b15851b25d4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e72ac168858ce4968b0235acc9f13e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd181c6fdaa06e5d734c90d49b82cc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6400d774249ab7c01e5bbda28cb20b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086a6ff02f522780fef5456ed24e733151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431d475f909b10cf25b1690c2540481152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95a0d6f2b9863526e8e07a66b88d73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab0b1d52d7a981d9ae13343553b3de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d936b394304f553c914cbd0ca8ac2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304429926cce4e6158a3414cf095cd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894834eb3682a7f44a5493ba2c4ec114157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179e98516019f3c9e681e1a710049b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcc824ca145f390c1b005f9aecbca1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311fb17d7ca417576516334d3009271160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993024002216ffafb1a62276405cfe7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d4cda680b0f297d6e0f471575dfff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaaad34729a8332df2c157aef732fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f14eede88e3a5f9750999d2f12e9ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54280aa8acdedc93ef376ecc1fbd2dd6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98e06e400e4bca4b623d16119ca29a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a19af63ce841b1974468003dbd9e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf70d556f5cdcf066c9bd55e668546168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09315106d04b7a705a566dd58df3b960169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cfcec4fd793394a639fd14b1be4d4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a23910eff021a458bb20f878c907e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79a38d8ca6534fea100614bbb50a0c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391666302aac9de46bdfa9a30f86228173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a896786a9a656e02160d2fae0a6e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524758e9395b229959e479ba35dd82fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8878235ca4d658bdb81d657e160c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d3bc0f84085f25a7dd4d8629e7b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089d6b26176120a04e616dff900aeec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f905a7a46b9a5a0874e665145d1c3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e9701cb08b8095854e43883be1dd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87239f6c9b495c398c79b2eb18995dee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5aad81967665996efc6acf73bb5d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bfc2ef4c109b789f430b3acf23470183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea6b828c11f7a2d25fa20bb2f64be2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d13fdde039c7313f15295c2560cdf6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce8226a3dd65476aa8d8390d316072186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd183bc2122472f1dc38d7125149ac30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87547da75aca0e398ecbbad7f60f97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c78feb94b959b8b8bbe4efd0f27031189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94d8e83288eb83ddbe89cf306bc37c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48e7cacf060e89d95bc2e8efba2f43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be033beb389e5d31b03b77e4ad18f7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4fd904bc6bcf2e20e7447cd0488f5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6f31bd4559d64d7efbbeb5c8f1c39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4239e1e0c97cf7a38404c6c4d0ab25c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed94696e10e78c7f7aaa58e4f50636e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59917eb4753f91e4ef0397941e3929dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98348c940ffd64669c94d16355d2ddcb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5554d837bb75dc97728eedc691bdb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143458b2a87dd18f1823b68043dd1d47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fd53f0c31ac7fcda84f34928c2c88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6351c57e824594b3a81f8d6869e79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5bbb80724f675d5298002a7f1b8f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b779a8f15955876b197256158949cc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f19b878f03d5b54a36aaf8b9e62be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f86ed0a116de22687d5dcd929891c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a743b7b2b1069284c7f4b6ba84b1fa4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644466aeb7e780593a5613460977311b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7fe00f30dabad55c7cee11d8a8d0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eafd59bffe525fd8976b2439d9c7db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000d74166817e94bbf679e1c50b443d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec7a7664c7b8777805282cbce41b21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787195de8f67a3c90fb7818a132890c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d495a2fefae25603c196db445a4fcc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf6e457cbbe1e619a217854ac4c085215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda041ee44e74fc8e7a4c28d5b1ceb49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c20795c8854420f497c19c85fc70a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a529376b0ef0e61124c61373aa0257a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87e2080fca5142f74cd43891cebcf6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8d74d18cad4c1e036b40cd0b42fdd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912eb8d8424172cf1e9d17e2ad2342f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3708787fed271ac4a3f1ca32195a89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1822870ff24d86c4dc26c0acac454a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ab8c1bc23156535b998e9eabd7783224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42a8eb7fe1634a880f25937c650e9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa783b8359d483159ae043d79fc16b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e7a5f25f54633767eae174d5c0c5f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286c347a9fce0ffb3b581a0a75f6ea8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d9ff7aa973fa463e42e541687eb30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adf12e4fb8e84602c0ed4af4d19216230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a57ecdcf94f8ce815a6c72f9eb9ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7aea13b0bee2e78e04f5b429edb24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaadbc1c6f2fff1b57e982e1ad3cab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ecc3bdec474f18da88d1a5938f0fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb23f2e82c38f5afde2a23ee5b21a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3e97ed5be48f66fe83e45e3538308236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb086672e6d231c8f1e9304860a0ca3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cc724bf81174657d0f2b8be6ac7cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325f516a6e9810295a21244c28a37f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e0f0e249259bca0f64b78e58f46d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacac8069ee6b1bc6a42d18d816f0ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff90f4b4b194e0ae86f8f94ed4b3061242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd421c923ed4ee4960e8fc650465fdb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd78823fc9419300453904f552f121244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9273cfc79b6e314b982b9565e756af3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922addce2790a099023c560221e69684246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741e2f94a49fe3f21fac796b136ea78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c15a11109ec2b7771243cd1823d7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101ade363e1179eec217a2f46cac3cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f94bb6092100db51bb62c08ba41ea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b9b7e32422300acc34442842ec150251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f1cc8c255b4c5530c92bd9dccea2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67b3822fe1e8634bd7db286d67a8a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f7a20f65af1a640946438135bd1c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172aa6fcd7a035e09bb35634e4dd5aa7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6062d3e8fcc70dae49bc165367d17d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d5f510240b54cfd8429cc4b282452257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad102b8f933bb253a59ebe515ffb2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69e177d4c412f06a0c981e0011291b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d7389062e1b33da4f5137d84807b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b2ad47ba31c97b5a299dc47fbd0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d452c0eb6248700b9d96f64aaaa3e5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a45faa2f77a0e6cf7d6b11e88ac73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6854f8d488d47f7d56867792eef3c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe719536a072cb4114cac94b0d53ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77ad86f513e3e793dd0dad14efc0d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b633895a059e00ed2033956b28063d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311b12fe4906c347ec1f4f3eefb4968268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea89f73ca6db2560faa6d06b07cb94e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3621704a49906ff88bf341329aaf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64afefd50cc6c44c6604a4def2783c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f54798882f0ede37ee9c7021ac680b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc63b52b0527f3fbb0915cb0717508273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16654efff2462311431e61115a7e48ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804145fa71d15b9d9d6b77776c4a823275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee566dd9fa3fe7c44605a4ed99e3bea0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5651be07fe57bf6d6d19fa64375c002277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2ebc1fcb8b55d0dc36e00f370adc4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db9bcb9b5ec0d9086898e993fe7cf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bf8949d3e2a877bf8afcf223d442a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e52b9b73321291eb4e78358719b52e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61227aafbe7955e63974e1133e0d343282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8b82cbe90c831c513406a30bcf840283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e9bc36ada0859ef7154f7f889c55d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0565c53ced501326cb2d8cdbaafca13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67c3a01b13eb3133a11d9ca63277f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6859b54309634565f8b1772807844287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0446e9247b1fd7fdfb0dd48cdc06c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045330c9ea84691a48cc11c22a8e38e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18653b5ab2a87c5d638df6ab19377632290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ccedacd0a2cddd36b49db4b74e8ede291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790627b55ffaae832268727bb47a6473292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db72905cd0e3340da79b55f19dee635293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3a923cdb7efea0ade7921d52f6388294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594d34b5a7a2002c9db919e4fc95c8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a811985534abe1b85368566bf500476296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aadac6655751b42cff702f52dcf37f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7ce696daa14fbdc97e0d91c72c1bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c9f23962fe056ef165d807613a8c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bfedc3f345801eaf1bbfdb07337f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6061c9cc0235b5984faa530878ddd48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd68451e7efeff7c62773d337b6de4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f45d7d8fe3a9ab436ec5097fd707d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b896e28661aa363017698592a972c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42167b2c8f5131645657afeeee2872a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee5d483389c6d61d534a98feb09fed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74942f8f40603dd6fb7cfe85dcf18bc8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15d1bf2bc455e6c90da13ba6dc8da9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7c6f62254d606b9a2832cce727df4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1b85811843fa1243c6f6a2fb45b8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407aea4b432c5b0acdd11993ef2c1fc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8f9e1e8b23b0e34d20a5ce449caef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89252c814b3e1f15ef7af51557f1bc02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df32bc84e173e0ac0b421b1247dbc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fa7776051a4f403a0a2c2ad17d7eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218956cf82139edc1555fd3e6a5ff915316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940b25ea48b06d09580fa39b993042a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81313896a5b6f298ee3231f2a01f0d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a0ad159d1e739c8e7cb7947fa9ad9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af615f34ac0e435c22b669139b0a72a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49924813148aa402f1c720447846589321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c759677ac1efdbeb4589a86b124b0d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b2456744b4158025d06202ae79738323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babe26919603cf5c10018b74fe79b60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6432f596c74546bb60d9fbfedfd03e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3412cdabfacf5bb51c004b78b70e5a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a37c7f8632ae1fa4f94b4a9b8c190327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f137a7bd602830ebbbe4c9146769334328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b69ae304b0d23a4a349b05d0d441aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8a1b5eb3b83c60d7aa0c5f7deccea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f18234c1ce1180c8025e4827924aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68239c9f1eddbbff441f68ff1b6a6216332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298f10980e0c265dc39996073843515333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268c8b892e036a3d82c6fa420d26f13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb00e2796c1ac9d3fb73d2ba824e201335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6eb11ac7ba1a543da0fc8c43d92a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efe1ccee557093cd716028fc32fe13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73276586f6a9ce56680153d818c2a13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f3f7a81098951b9c478b7a42e591b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4ac04590f562df678b735df6acc6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ac595f99bc85722bfaad823538eff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b06581f8df95b1bdb46c9bde65636e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49ead6e74953f09b1fb6f908549719343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c28fd87f4646e84b6fd7b78f3861d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56548a57779e62a6e0d616471ed3ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762902dc5522beae7bdbe89639a570c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bea93ee50ef4b137945545276a864347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb20acddc3a13b8018d3a1b1373d99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac180271fe1b72a1f04959054c9f0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67f2992a477a61d1ed3cdd88514555350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e62a96f2e75d2c64df83c97f59d73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd190977ab5b975ea3c4305b8bccc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f4b1409639a37002c64eef14148c6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a0e99a123996dd20bd4479ce9aa6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78833a6b39b3979db11240f3905d1999355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c7a22e1583160db949cd58c88fb55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dfa13497637db0a6586664164dacd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9df3e30771e3b4520936d774b7548358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da92944d50138bd3625568437afde01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0ea68b62bcda26405618f586b3d95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e57ea6051f844f021edbda2dec7422361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5a3e9050931392c44b946e987df6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c257feb544461641943a46087cd2f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff646e84cdaad3029e5fbd422d13bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61871a9caeaacdc082c6d27044bc8c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7232a34cec37612c303caf906feb270366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213d0368738e03ccce8c7fdbd30a374367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457510030e04e2e79146a0e8bf7a7861368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300344fca03267b0d55633cd0c06a55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cde74d7d89f414d94bc9b03d6b7bf1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98746d1121eed5de78bde1471fa38a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50c7a85ba10c8420d7fe58dc21f6b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8862d6e80e949a702456b59c2a03a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba966e421337dbfb67ef868b385e2f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe74c5643f9d57c8adb06559606655375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f1047e912f9389ea9d340e2590ea7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a565e736c63e3872c07fe8dd23841377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf7b416877a8a28ffe48ebdf6be67c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1501b9e92ccff5030f1ed28d3c0df3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e0f7ae5c4f7cca328b98f93dda4ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a33ddb812c00c9ae1a7b84991dbed6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c73307a7c2b00f515d3cef089520f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c20ea1fe7dd2b1ba11ed93d2723d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39697f722d83bd15200a73d27c192db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b65d0582b52431ff7147d3ba3ba1df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ed31d930f15583f4841d378f3c29b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e75ebc434d531919374b5c4efc70b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63c9b2ab986533dd57c081c702f653388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fa10e09fa82d3403b79e1285419dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa45d0a5992c78ca99fcf9ad7c91481390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4fdcdaf2043061ca1e2f68c9a5078391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4634f50dd4ee9b9e6be78ef707a1f6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3baee7b15aef3c7d2677eab647059a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4bff6b2cb46459749491819009001394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e008e64b80cd7aee1630c34671f9c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fac43dc6f74b73dddffa130110a1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79221c1b57b7eba8bfacf1fc4ee2bca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa1911567141f37885bdcc183bdb84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f51c1922abea507329d777bccebc6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa831e37477e6c2912806e39abf4ab0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ecd1d87483eec34676c7f87c3eff6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad3e3cd25b869592b9cc3cbe1e1d8b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf4e26bd54197c18ce2e60bcbd277c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464065c1b645beae388f7fcbb31221e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262942e0071a38b9378a52e0b75a9636405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364db4d7569830f23016cf95593940c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74664a86853e51995fdda6c8d3c25b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ceec27d6b95e60ecb5383e3eaf152408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b44771d6a5db9cea5e6b25ddc0590409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ce70c4414f3afa81eac9ab508ecca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff0e4f0eec7d6eeee2cccbb08ba540411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bce6d2cd4255f985a397174786a31412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a717b663ec303a20fc3d4b3c22a9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c85008f76832f41dff695ef6a1c24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b70337f2e73099918edeeeebe9bb0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a30889f5ebe24f83a6eb222d03aa1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f87a4481f03e7c5b320c6c4999b05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828387029cac29a4158635d4a3c3f172418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222b5707e8370f5bae7ece5f86fd18e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ddb432f0d83ec8d9e8878ea31cb2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f699b3b09ef863fcf666cab71da4c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccd211ead66d35a8baa02c019dd26b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea443cca7ece349708682eb0d45d0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cb412da2436bff771b5e6302073d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89c9297b8f50e1128289461bb57344425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5da0319e7b1eb130d9b1798fa6206426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bf360bfc9ba625a2f0fb6004b16a0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b475cd37fb712649e8e8795948210428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e4c3af06a98d6835d80e69d509a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49326f6a341fe35c6a6e77c2af869dc4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b16bf16add9ad498e6259ba18da8e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b1a0e63ad86d017a7eec047f7afc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4c19cf1437161858a13f21da02cb1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f438c2613ed4e51229bdc39702b9989434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcd154a8b40a270602c6e3d71c1d43435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14359043e81927d5159e061d630172b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c591c1792e24cc58e61913d519bb0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8801738141f766a9f052cd563c9da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9eedb3f13350c2640ffe25d55608c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455ddc836645f85f7ac20c193837f77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0bc1eecfe3ceeb403782b23a40f03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be639e64aeeeb8608eb25f8dff63c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef2ec5f3ca324342e439e9f233fa90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c75ac5dcdff4366f7dba3f3c1e526444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff340c09762b79afbf3ced517cae735445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ac8c25abf80fc64cc3ed6e6f7a472446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaef6f4b14d11d5c856bc16cd480796447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05449e06feb09230d4a612153026afef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2673d41d77e8978fa44310329e18e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d7f30f658af1454d54fe951f81b40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989b882a725119fb4722edaa5213f38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb8e26ff92a16ec30ba8515498fc01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e1b1934657eb8607ecc6a6c7ac161453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3288a700f26696fc37413596d2e5e24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6169b2f0e49b1b357f9c93188bad4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ea47fcedf8fb49fb2a11de3cd9c8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace08e4713bdb7007966e2887e62f85b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a5b2c01eee0a38b8a89702b2b0180458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c962f213045b9a025008c8870699d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9408b2460b453de3e8b891f7ec55f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e1be54d81217d7d48e008bcb19798461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794ddc8f92ebe68b8f3b20563bc8864462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a672b6b3466d452bcc5ce796ffe7967463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3adc0702732085eed6b89e475dbc49464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cb314032cd7502bf545ac16246695465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843c92b749983f4cd7b00dfa424d83c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54cf163148435bf6be11cd0ea95421467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99442ac3a3d48121904dc94e48e3242468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52be99fbfd0e3138dcedaf466baef9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7aeaeb0e266ee8071e4b58939d5276470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbbd8ae37d8615defd125641b4dcb5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1d614c45a8e3599bdf50484ce1993472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a279c80f61ab218c595569a27197478473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c07bee6ab4ad4df152dbc60d8b671474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90476ec6f166766ffe5f24e0c8ac6db0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eed8bb43a14104750aae57273ec30c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473ee078531bc99e3829194c4c42808477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ab643273da0905a808e4a3b8b537478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9d8375c4cffd7caa061153e9c16c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b4c50dc661479a678fb158e1190e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0adb422c44af0f8513f59114ad0536481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee87d8a40b514e1251098983b13fcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fc39aa15ecf9e580c5a4c804a044c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac8cd717a9c8bec5aaabbe503720f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b35a5ec583bcf13d591f9abf3c719485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc248dc489d10ce98f1453a82093c9d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67cfab352b8cb86a3e3d8feba29079487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386105fc81904f951b0faa9d4c97e26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add3a98a66c039ebe4e4854c205e5a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb278644fcc1d12a8de4b1effa55a781490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196204ff35e9c4ea124513609fe7c12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da0459c8785cef5b68440e9eeb4383492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3694320603f40d8a9e9cc7e722cb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afa350abc1263a1debebd394fbcfd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9787d54873710df482771460845f21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ef8dff26f59355347c1b7edd3685c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8276e35d1acf1d70bec6f70c0dc88d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3bc7506ca7dae87710548b9a7001c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d67299588be59d39abd5552fde4346499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4aa1306aa90acc39cb76853eacfe7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34989227d2859153578c1a65f66b3c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339ad15d383c0565d0ce0ceac4d5333502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ef8f4320903f7cbb4fe486618a86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b14875437ae6357da36e97ce8c24e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a64bd84cd68f79765f699643f001bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb6368453f512ba6fa3fcdc4412728506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae4fd5577dc1715e08b5bbc3f33591507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5d6353f9ea0c9da984541d0f5f6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cd9cc5534246f0de24043a3ba840509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627682fd8ae1c6a5c0cc8234f523867c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e659297bf62444dc591b7c35086b5c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b3067be33df08945c9aa6b76818d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875af04165d11a6c0faa7d60367ba37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982201e88051b49b70bb34d62c907c2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e0d8d9000df5815bf171c2f92323e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34775c0f4ffb3b1a4ded5e5fde6ea46b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530e915183c8d8e55a1410c0e1c7de6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed9b30e2ee884f62596c179255d2b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d204ac095d62806c51062be485ddc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b963e6d97ed2689707df5698977d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a75515584cfcfeab2a440691a173a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af07aa86f464aae97eb82cb4535ac94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a578c24d6645b32fbc3e2cde23cdc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8033af1426be9bbc1e96d2188d760524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0314d9ba6879e2ef5fdcbfe382d615525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fc56de563516ef18bd96e0fd655d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa35d6c9aeb5ef7922e58a7d0b8b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ea66cdf6e0f9bceba2d125f53a9ee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb8e037b373468f2c7421e1ebede85529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879d22fc795b96f9c42beee3f6b501a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9cca9c7a770f3101f8142581a18b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46451d0f30fabf0bb1379308f68762c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea9e8fc1582b5463824e148e99263c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e115c19388916be2c9fbb32437a73d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a59d94cb2eb88b9dcd426d91ff91c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2017bcbd616dd97049d8e74d21dca0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c999c0b535ed8226096152f461c1de7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d169ef9cb7905dbe38a3cd05c624be538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff9e72a1b32b5146995876e5783c5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a17122c68a90b1f373ff355fa2f08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d0f770cea27c0c9fcf305c71094a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3821493a34a6c5a1a4734591b810ea8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5a3d091807d43224dfa18378fe331543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415b03bc4679acae44b1a413d122b4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f683776d44858aa6d7d5d0d7d27cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdd61667876e7eee361c163e55357a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf680d9fe96ffad1237f740f441b25f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45039e75a9281a1fed9c05d34641547a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629daa5e83dee70effbd552790f7c55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1333da2c0ea7d86201156f0a2d72f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b9c3f2144f81e479dc70779ba32a3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebedcca6956a1373219d58dcdb8164552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e94f35d464a308df0344e25dfa459553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cb9a081ed09c989c62b828867f124554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca1c6342e7f148b148f8aa2118e779555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428a4ab762209419a3546b8987f4a43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fba224b450c1dcf5f4509d7d1e9b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd485f819fbca4abd0defe2336936e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c994149d975872a7d924ed2cf9e3abf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00543bf19ff317a5997b5ea3e274a716560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74230e7d58e4af17d01a1877b2dc07b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c95fd2db74dedcfdbf0f08a8a69762562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6b04cb57a8ce4ef1b65b7f2c4237d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44566c3cbaebb4ebb42a16b3833d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97e1f8b8995f3acb313a00a58b40c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac0037f1ab1d7077dc583a2717110b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573404b1b77b94e3bcb4efef5669abd2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d43dacfa82f5eb9f978eb85369e33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc84273cf0bea7e0c6e66c9ede65c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94943b15d47c80e098e3635fa370bfb7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93ae4f3a3c77faa6354d1b229c5f7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142a19378621295f4bd7b30871acfa9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4aec0cee0f98d8322d912c0095a4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf931947c76a8508749d1a5b47d6334574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30ecc4d63806b6be8e75ceab2092ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeac418def89a4d0106b973363b4aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65bbd11730379078d23e0a67260495577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b433fac058d3c669a2c162fd6505a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976815b0552eabaf30bc41226dfe868579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603b5827251a1cdd60fca7ee49db064580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4993693ebce2f80b838ab335d81fe53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0053c05df7b4e3d7e8558f393de31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d33adf4e562d73ef59a30c4fc9abc5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498548371c69eac561c603f8d3bb40f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb446c2b0561fd3502fd0240a673e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945807a63bdac266103a58a215117db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db09f54b03d0873cc814f42a98a9c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346b603076024122854377ddc9d5e02588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966c26e1252e788da9540493560d07c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c0362da6b90470f24810ede66d2b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816fe6da4969baef1ceaa6822f8864f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dcdd6914341b5569c74b9266a7c12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841430ccbfa47b19b9ad7e643f4747d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77776a8377a952ea89764b00265df981594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b76d184a7caf288883aa4ff3220a74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115668f37dd997f2e1cc519586368b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf00446b185750e1fdea8cf0e137ed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a0b85cb28e3c3add6a9d4fb8ecce4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4702b73831477485070281803985ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e3b132807bf247acb4f52697c7bd2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed713d1c6985cb74b3348361dbcc7062601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f819e7cf14e4bce569794894aa31e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391c17a91348520fc065b429f94a35d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408ecf385049c563d03b10eccd1bbe8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84033f2f923baa96a47d0b3f65fc5af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05853adca036e75b013c8c4e2d438d7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6b6427218d522a9ce93a856f507fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184ed8a4dbfd1702b6d81968003325f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89b5c2eff6c6099966493748fb5083609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fc858ed34d231bbab1efdf7171ea9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c0a0b2485e8f2e5d5d9769ada9890611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd6f544a2f90b59a90fe5793b3a88b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5704778e20fece87c219a137e90fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cccb93e5eac8afddc98c3543ee9ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c1b9174ed6dca301108b592c20f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d64712dca51f4bc3d1afefcb04b1a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c3c0f880170a91893c8fef5eeb774617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd400f6af8e5814763ae8f22a970d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e8991af0b13d9ac7c105ac8671b9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753703589a219ba087f9bf82add9692620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48ba499135a54094ecbdf5aeae69a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68707527534bbdd753622adaaadbaf74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b9d9e5e095e7cfcf9d27e53d99bc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec38f28f15501b52ffb6832065bf7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46107679e6616d413aa6bb4394dca884625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c1e7075f5fd39a6798b2e06344bff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59ae75cef4d4b20a46f4a7cf16e13e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c20ab9becee22b6afe37a98483ae2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dbff0bfe3ace8978d426f03f4376e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb24c4496e0f1e34b81affd388f951630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920cba62ace0688a3486ce3bfa598c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ccb3dd4feb957eb92585805220dc8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea353a3fd5d8507d71e5c1c920c84fec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5c7d8afe738f1fbcfc565a668b94d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263f12dbcb64d621a82178022555d3c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22699c448c204b0898ffb1a8a37974f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffda59254217fffd6c70bb7597f5466637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962b0aa9b5d794a9ff147f06d888bae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06974a19efbdc2a411c980838401e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568df0701b7f03283a63eab99c390e1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1f4104af4c51a4547ca0c32551014641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb394646973532b8014f723a5f7052a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da45cb9fd2e9b9e42896d0bb08e77f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1570b17bb6e7f78109390e7a3133515644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69b0c89a6081a2fae4f8269621c95e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806c0bd41709c2d05ae63a0ad7df733646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f733459d07115d4efa8549877d0cf54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074a66fecbc7a5537fe743a04b2c06c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92886e2acdb6a7321bb115fdd9dd1505649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86a2f4cb3d1716d8d4c1f3a1c62902650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ce471c9236c678aaf853ad906482c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfeec8e60ade88bf554c31d816bc734652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae48d885f5c4e7b3387419db414bf2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a3d5d050acdea307c42dcd6795072654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ddb95e9ceb454ae21e6198c52ddc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6ea0a564740b7c95d88be68a1bfbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde140b6016100029384888a7e132c3b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3e07c7c14ababb8315e49f14f37bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bf3d262a079e89bf36dc306457c57659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf658c4e3a27150096063d591fdd94660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300ff3d7ffebb6fb6aa5586acb05ba8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486ef210575375a7e091a29d20e7022662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369864f324cdd079659cbe38fbe1a5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6f96e859435afb80b6cb8017d29e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150fd255335ee9c8bc2b5cb461160e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db898a943fbae6a0c1c4acdfab41d20666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82d3e0e03a9a0c69491eca0ddc259c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4d80c24ff0c90664401e294e5dada668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9de5e4f3ce0d45c95ca7a8616b707669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e052c8895d458eae35789f25ae26989670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db76dadde7e404191f4e52f94ca65f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601f7499137b08f56928759ea0f6b8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1cc9f25f00b4b3f56a2749585e990673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983bd617ca98228619c78a185235738674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aca9a0ed17446b2385aa54d7a6f433675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac02d252761282850ec77a3705617d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b654a949278e42ae6a43c5cda09efb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8abf74f2dfc6e4acadf68d31848b7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611513d82420127389c2ae53e1844897679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72f173912f99115c199fe7a782c559680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e1d88334c0781dd9ce8eefceba458681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a51ab42e7faa61cc3d45d69c32feb2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a076a6c8bda819b5a442f516b6404683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94124ed9cd1efb18762bae07ba83da9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e8de2320cb96ec7f844712203f096685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d02e6303be593e84606c6d8ad6b827686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad4a5e90d2ce2be280e5792e39374f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb426716c54f89e83f8ff57530590688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66507aeea3a907975e51db96e01c2902689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acde585cacad4793e419211eea3070690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b40a11b80ffc904548c0a0f976104691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc242cae2eac1fcf482f07351dd803a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76650f1f1304d0193fa80f6806279d4c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea39c0e759d5fff0defe3cc20a0475694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9219a5dc13214824257a6c6765e750695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57083ee91f8843b615a6fe8b038cba8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319273aa5cc7d48f77a3abf2aca9f0f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001a52abe13e37ab002587ab6c51edd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65310bdcb748488fd4857081175122699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402a997481e3d1138d59c4070885055700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc84a2866af7231ddcc9a650999e12701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3c5b9c62b39ea0b3d527a84e0cc4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110c4140218ea899b177059e10f3440703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e4f5b5ac8259fc07e7534e37303ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8423c4fc11594cd560595c897d33ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b7f1b456809177360d4e2d014e8a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0b972df5bbd9a6bd5424c19cb4ff4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b48cc1f08ed91bd8e95507e22da7c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef33131afa5ad374b8e402003255b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fb5b79899ba4f516281220db3eff4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4650263ded31a0fdc872bed4bca7e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824bcdf15d3d14ba6abab1c75e1c53a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440885215aa7328bc84671abfdd1903713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fab6fc65d2e1d494950c883f52f02d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e99e230a308dcb01f6d34a3d93ddd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f7167728bc954042d8bd7ca1b5e75716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c066106cfbeeb9b34e57874dfbfbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e2d7b004c43e473f7d6d5c0cb22d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ec438a97adda8f187a55374408276719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f8e1675f005374753cc5a873e5192720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b8b2fa49eea483cb761d4ec38c55b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3add045cdc40fc0f21ad02e479033d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e04c3efae5bde75b569ca571ab16f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991890dbaba05d121c3ae258a4a97b94724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e604a709c4d1a4a051ef98ddd0280725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9128b506c31fe50fa425a8b3bdbc4d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae38d927b624c54119a3b98415e64a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcab51e0e8fdfae546aa91c019cb18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c46c1f9dec0683cd289557312a075e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a85dc454f1ba04474cae5247cdea98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c413492ece9a7d13c8e740d71e0cf47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56f4e96a3ceba909ed729c5e8381dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48479f824af99f4e188ec293aa51d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcec9d04d7deeaa7c322884e27089c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28f1066f806a01bc3136a0ef2933f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c711d07724bcc35630e0eb67dc0a72b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d23d99d5b9a6e1f173596b8850c66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50c5f55fcd52c9e5fe24ee6e8d4447738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985bdbf4a33f181fe34b226988748e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7152feb0a250de39f064b9777a073740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb22dca58106a292b545b1a7913aa6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e8319ba393f29ca2f60019f06306f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8573fb5a5e6d5bcfa04a5cdfd91ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f400c421b3a9039ffaad1a04169e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616f57db2c76b16e2b1ca025cf52265745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da219a40c34ede346949e8c81fbb2003746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded0952dd628b671aea8b78bdfed896747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb9e8688e5441e567b44cac4798a3c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf1b240c53b4fabb1a595aee14605b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3eb1b5b67697bbca8bdd1cf6ca9072750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2a7d9b83477d1640bc9a996e96c04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d16d3126079c9bd1fce3eb2c3b548a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcfe44de83319bfdf04984469650ff753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cacebd315dd7caf0698012e43d1de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d8192cfd08430bd14860df0d031d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505f1554af49f5c4b4625a68cf5af05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30c72ef8b05c07c816a0a76421537f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b0c9c30a21f0831959c85bb863349758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd93f0eee1b6ecc0f459079ae4d5a4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>