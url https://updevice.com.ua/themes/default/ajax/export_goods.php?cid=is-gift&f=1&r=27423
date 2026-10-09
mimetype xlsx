--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee2702a3dc1c4d907319cf1dbab5231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75c86828dae911c425ea8d63373e7d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94c3d30059c129f529c44442e10aee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31c751990b79b6bc15312cdd7974a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7814fa42348827d7bde5319334dde7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06602ab466d78b69f2f05f5855c6311b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d272cc227aab5a91fc3fc3140fd84a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ba64bf82827f1f669541a979200a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4076a4f49e10356bc6e975e8900ecc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac1ba18f09d3a8edb700932faa79d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb84a8a731a3b0e867de6fcee28f9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36852986697d0285dc2e3403e490adb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2500834a8b8c92f42320e38ed95ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25358ff6f03740e0a4b2c17722fd866114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44595c6a40b4ca11ddb7da056ae2af815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9894b265bff8d69576f87720238f5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47118655d9c3821bc4e5d01ed582d8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b47831ba1955f00bebe57b41a476a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12dcd023b2be278f4d7af38d48263e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bd47f2e25b4d9ab9cb206e37c571a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cba8a0f9a5a46d433d54e0c1d57d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5486811a7489c57eb740c4319f36c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6569dd5473401747d175a6ade5e9c1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c185c715e0d8b3003fd43cb7140c1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb393ec2c7736311154d19741907fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afc263ef000062857d3c8887c4a72426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48305b371adde35990c1d2961c28542827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cdc95c8d8c4221247058256b6087928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb5cf267dea498792c95fa4ef3ff9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a853b41379acd9af0bbb148a38c6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2535abfe4db94c7c3f74feaa11eb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27d80a6eb2ccc31bf5338421bf488432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3b4141da24e088d76fb8e0fe0c7d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede35e5a2ace8793c2d1e04df0a209b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8e785b411104f1890c2511935801535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03905ea6d772f1583024f93f0b84ffb436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68687e8fbecfb87c4348456da1312d5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd75cba992d1395d4e8b6291f0e34938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7a7f65beb88018c10705ce769c24939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5edfda724225e9a2f0c5e11af377640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c36aa0b63d9b36b9b2893247b8124b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7d0be1243dfbbd1916643ab4bf0a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01879af8549cdbde61e68ea0096dab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577a6f12324d030da0a3499d5c150bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fdd39f26c05ccdf5c2d9c7845e85445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ede84ad0d35dde54c7dfbd79225fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c2bb3389eb480b8086c57758be83447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cabb95eeb257d97e2fd2dc18b3d03848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e6c4ab54e69cd8d454be3e852f99849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5be4d359cc6b9493d05e6b218f51c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233710c6cdbb0cc11ea74732343145d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa0503715e1812a55a856e7bbe772b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c769c3d0505afcf2ae4482718787d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674f8f0a6453e920b5fc83b6a98828054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed78e3521a6759be6a0623a647d9eb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cd5983f7d81c54db201a3655e233c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fcd25afcdcb9016f6389284e2614957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c5df39f90bf8915fc0c6ae2e6b9b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4a06d9dea0aabf5729c58f15d69959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc34f55c3750673a6c11fed8d33e4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e44f41a0af768447f84310e9f369561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2ca46dd3c3668b04e8c0579df841b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00bb0df95cfc980602df8fc8a2012263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5c471d2e733e2e37752dbcc7fabd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089d62db1f48f32a712f94ed4aea05265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547de21861702aa9741ccc3039f471266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5739d0d954ef0501146af2336dabfe167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9123cfc7e4b8744e24bde41dd98720b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef58b3e48afcffb90fbfff1fc0b69ad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25839c1da89c93267a4f3b6ecc37e80d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae217d4378ec8982e285333a2100de471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a3ee731e605bc288a1402fbedc91172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee362a2b2c333aaa9e11edd973e021d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bfbe6f2641032034e71033071998f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491a7d48c1fe5a5d497dbe413cc088a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496edb956c8fb3338fd93d300670e67476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3683312e2d2ae5eae0e9aea610c65477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e63bb46fcb56283327aba9276654478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a556d1b2c53965f202102c90a8fd5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9f279602ce9db349cc6e1ee3913aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49963fc996bfdad95bbe7f2c5213c9f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dfdc0b3a7bda387f03e6c2ce44b3382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1bce22f765653ecf7b9abdc21377e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f6d7809ba4fb5ee29e1a65dd93f4a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053281f9073fbc53027f4bef0ccf98ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87edf1cd657aad3961f569b7f0327dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9dc264fe3cb29c6da75b48ad6dda587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461696179fd5addb582bb2fd66a0ec2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7280154a5aedb2e4e1e82d72bf9e82589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c008a1923e05b0a3f87eaf12a2a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5ba484d10c4e009828fe09734207a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13731de0ee90c08b1d6f13d3f2d11a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7da3a1b776f2c185df301b00aa3bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee350ca6c32ab0587a21359811ff1e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208e96eb8ae10566fc4b50fc277595595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc6e9d47bd1b218a3ffa5c33fa52c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cd0e4141eef5af5e6aa692598845b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2ef9892baa6efb348b8fafc9de02098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4d01b76d963760edb15c174a439799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47cdea3d9d1d6d821bdb02c104d8ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b78854c9b04812dd337144980173f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f77f3115d3496a9849d9b6e77f80b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2d9e448a404cfd3920a67efac7fa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a22826d871f9e496b65ba1067016eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530d8176cf683d3a334217619f65934105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126188e78be5d6df864f605e285793b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe1cd5339aaf21db4a36812f6532cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934059632300b600406337327810c49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467eb2f1ebf40c85f14e8cb205d60ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0d6f3234e5ea18c7dbc6501d6c61a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa58ed68853ea4e4dc7c4d97ac9446111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed31dbaa631f861723aa99ea8b7cdf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023ab10c3e4edabeddebf5e5dc65aef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77d3071231f4b03f34199afe62ac30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a2d57012b49a75efb7f4320577fe4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b47bcc28df915951b971537fdebbd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44fd14ae9a3b037934f63b013e9672117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd236689658c12fd61fd41fd11f4746118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a52dcc10df0c2509a594cbec85f97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d9db997a2bbf70be0ffd5427a70d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5b9c302049c6eb7f0ac576ad02311121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491d1392c4c93e7277136f6c1fa3bd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb927d478ba13c050de3474e405aa71e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d8f2c051e6a695680edca5fe84c6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd0455be62dfb417fbc0052e7352e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e10c6f938486fe1c9d9c9e040ca1c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754065936b240af8683ef37e1d6bfb74127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c627d51d2b8a50203b163efd72f436e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842b8b2446d33d2b357c758e5c0cdb6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc190c0b3ca12db2780cea4026cbc0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f3261a944e742d606f0ef7b360fb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbef97c2f9a43df84842dce762716fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbc063af95bdd6af93034d812273a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d83732c65d9d2891679d48ccf94de5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa122004d6d6e75dd39e3aef59c3546135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513aaac1bca25ebe39980865c907f2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ca090ed099c31cc854d89b948097137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8709ab5509aaeeccc720988287f627e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5661172caee5a5b26294466987793139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebffc22ae52a519abbcbd5a0eec57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c388cd56597545ba7eec8afa65823cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f3f162049201b8517a476fa9b6558142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d4f0861ffa5fde31a5d77fd05bf43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315ba54c94b6a8faf544e27867f30d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6b37cb599716f4e46d47c7e184e17145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d745236f80db26813b4b0b0c0932c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c7ad01ca359ec9cb57b8f4f9df567147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e358f259ac58ececb8e6c4ac6f333148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ce67f48d78655e36a7e861eff0a09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe70f7753be4df77aa1164f6dbb5627150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea715d87bf4e82ec94b6ab71dfd2dc2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002c406d7c2d2c53bf4356ea985a976152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d4af9e56471f3b38bf17a06316236153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a34a2a34596047282460da4e38de56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c111a1ce2fee379e8d20339df3155a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36041477f4231fe6036fdf2539c78d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97a51e6eb5f4ec6dd1928b4d0b5f70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5401fc71bb4fa2e1ef0202ef4dc1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bac6229980f1aa69c317a66979b9e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867fa734935d389bdbcb544fece0085160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec76a0937ff4cf73b0de0fa97fbdf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67450fc265f7c7afab35e390d4185b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883964669dea0a1be214ca4f435f42a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcf56d9cfcff361ef13198c773c1a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6772ad97ce60bb7ab4d8fe54baf8f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb46798898cda75816b1b4d65e25a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b083d8506c96a710862cc68ddf56d08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c0fe62f78bed94b4e22c29da30d17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171442988022fdb07ee4abaf38c0f4fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce9d8e44556f35f7f017b5f71922ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa4c203dfba63a3c5a69fa1a54e4b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b45f4857236e7965a42933fafb0db9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd9f461a1a6c74d8c0f11c037ed214173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73df530daa99718714a55713284d8ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b28413fc075a3f96a3af5bd17febc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c12bf023c247c96be18a5c3e83f71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65c8ecafe7063b429ea2722292c670177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59546c73971eddd8ae5822e8168e7f62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deff461f5f20c65cc1db7ae8ff791ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66353a2265574ba3c0cef2242b9a81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47c8475c263844ba6e7ae782b4cd5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f50954eb0e21a6d00e490bd0625a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f6412e49d1e47555644c298d270ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598050cac9d82e05d08dd65208adcd3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c338b858ed73f59bd28b22e2104de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a043c9c1f9af724aeba8be64db2c873186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4c8e11f493e739941280af0147db4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da2872c2ec95265d4d6477d92bdb00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b64ea2b1d12670fb8f82a07eac9004189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3777ed1e6760aba719cda4d6b529b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3e06c3069fd9ed0eeae2da6a23ba6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274d5762ace2eb93eb7a5b34b7c1073192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff271efe3e74f2d7e7ab2864c790bc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba40faf98d2ffd6c12d70258339ccc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd08056be91e233d0cde4aa735cc7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06d932edc248f0acbc1d4722a3c29d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f44f7c6be766887d14887259c0d26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821efe55450e9257105fcd380eb6c81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f409c2ac095d27012224ecafac6d8b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484449c77963176b917b69b7dfac9a83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b43ff2dd3869f55ee37d8348aab66c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77f2667c78c9df1d8dd2b454321a9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d551d0392377113719fa373e121848c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8232a811afee727258fde7e8687b54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c50cf1c8b71eec24553ebc9cdfc4cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3058d57aca5f38c917b60a0bc153c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c21a7da7050955bd4445f3da43339207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91302cdf78f1db970c4a87180d3a370208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa7e0e06a923103b26d0c392c6db8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba9bbf22f40470d7174d476314db37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5848c1eba80449a4bce25aeef726be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1131f6aa89bb8d8bb1483c6af6039a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461c124a2e48184c1303178bf63cc71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad087b0fe7f34964bc85c3684637ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254cffbfffb42e5e28fbe7e598ca63c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2583d1a3564350a59fcbdeb260c294216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b2cb0bbbb3cccd1b838c223d520df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1765ecb88fea1bfa4ce6315d76e294218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb626e619bf613bcd32f58f8d4aba95219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852aa790457c15089bcf0a19d5e814b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb2555908d71361d994cdbff34c2a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30724a7d728e6c9efd63e8db99a87cea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc402bd94b861c20d8645aee928c5e4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f6e13f88145e05d06250c0e44202e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3280cf8deb799abc707b7c852e3040225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4029d9e018f032e331f8004ec4a13f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df032645fe1230a91fb9f9034c004ba5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd552c610dfd3ceb6384f42cbbc8629c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097069a41496e25eb411d9ca5d485db4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24944126a2ebb2360968ac1e4656df4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3af32d29515adec9a7b5214d94b18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0934c3a7b30ec97ebc9ef9df1ec9d9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf6a9261a292de3f85e6a4bb242b9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff3a54c9a7cf1449f26d51a1f334ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4acc9d63344f67c2e217ca29fdea0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991bdfdc01b6b501697413f5c58b2d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e952ece5fc88e1228c53fbd6fb1d4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12226efa95b521152077acbc6c5a69238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d5290102c3e2faaa5f320318ce7fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6d6b8424f56313755f6fd19822510240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8831ea4f1c38bcf700f9aecc0ca56f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e107a6fbc2f3866c21b9626362c13c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64428acdae8938f658e42546cac26d60243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455573b600a4313679ffce73cc5372f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b092656e7a780e6f4e9b68d4fe2ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1c688e3993b24c76b4443cbfe960b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd25e8bc10e3527e0b695228d7c6019247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf424c13b8f14d1cddb9c88ced56b1d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deec4433c4fdf0c675a451dd16a9069249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459fec98055a53c9e31fa087f00c3b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d3c3721a8ea8027f06c30cfc3e79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea296a95de6f0fa2987e792d65494bbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93406ae9499d83231170eb08cec58f85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960ff330b28a4632ad60ffa19d15f5d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046d79dbbdd05979276dedb4280bc6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b873c1bded2e0e0bc0a558cae98c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b399df07b57118bf4ead4cf3d7cd34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e320c9dba7b8f9d19bed137af500d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf099843660662df0bed0bf4303d700259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa072069b683a8e2430dfc79b914005d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea657cf97f0567ad9a29c86488c233261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016643de270774b75b4acd23fe67a0a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e292ed0a88210e22255e07b548507b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296651c059a96da2184feb023e3876a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c3352ad178c9145c1f73c9b3403fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbf1d4aecfc931b55cd325a7dc4d4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edc175a22c211fb6c127eeefad506a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6178b894224549fffe670c50e37d99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682b92555f5162562e2f4bd940957d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834301d64f1706e6af904d24cb11e44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdc37f57f53e82c0e0385cc131163e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c8f424e8e111ca27769740280b338272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4296e0b3cf8be46ee1cf170ad62195e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca8f4befaeb1874320bce5d3a13aae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1fc26893840dc92cdf43854b0eba1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813ec1dd90769e02acdbbb98947d161276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2ceef382a74bd0a591427b4b6074277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b638d3018b5f56f5db2958eb2c570c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be444e30a12ce301b01eb6c322186f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c38027cd3fcd9499f2a1ef50626d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780691c6f092e79d45f7151830f0098281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3f5a97c9ac4c0c63dc31d93fda0dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d659005ff5911656ba59665bf8250283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09225a1b851924e9d66407b8a7d164b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758e2b18612bd67d99cc0a9d7714e02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaad5f707d1ccb910b3b15299e076bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7990b3865efb914de3d29ae741d4e66287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7184b50e66f5b54c1fabaa58de10eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ad2d2e01b9106d8c9458260b0f988289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aa3c8ffb8a4448cc3500037cb9aae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8301fd45d6d014e020517adfd63b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a948df54a6c4916b5bc3670241840f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbe24c589c3fac6ee8ccd20149b19f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b32fdac70ef42b48d15056352454b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669d1fc2992dcea58bd8206d83fe61b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feeb5032e96df8c9141ae9d9426de6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae4f564ad6ed9339127711ccaaabbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09df0e3eb85c606cf9a8c2fe027110d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04239a730ca8889c1d2000a0f5f1cd4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0b4ca2d15371b56eee97de71eb2b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0280fa1ca5424be82c76a7e357b0f79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08acef09d7b32ef4e71497d32c11b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d794b3f3469fcb9fab89e1a9dc30570303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3742c18620956a42ea327f26ab27b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf76318de81e30343ba7bb4f963c968305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b75085365ebbe3356a81c8d77bac08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617446462f589a66d2cf0a7134bf861307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e1c31011639fd44941312fb844196308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377513cfb17880d5646ee55723b49ee0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f09a9e84fd9c95b279afbe764bcae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8e902930b094a1804b92843e36a86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c2f40dca1391964380a7c7b4dac16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13464c9c64df6ab0dac214846601bac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8714e9264fb1dec91cc1c4e8a299a85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d4fbffc673665fb9e7f6a61deb765315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67959e1a5ca78bfc6d0588b415b4df5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9342f4f468a2afd98f7db9789736d82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a116eaf997984db9a18669137a2679318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e005281cffe474f50e3594877c469319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5ddb7b22e56f9d94c12f3ae0b72f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ce30fc0bf8ceb6915f103b570777f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236360077061faa88941c217847300f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38caa2672325033f5daca50ea5212b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d00ca4c01a1f6f3adfa9814613bfe4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01a2fc1d043d401b2ae36ff4b31e5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5167331402f9f6a526592cb2d01d78326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f05eb105a54f2358478760c136078327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcaac7574b7bde128199bdec6568ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acf6be6f4bc709c86bd181c75163fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17f7c107ee70f674ee305c811652c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74281fadb7b0ce6a60a1dd1bcffca2d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27e1a42ac583a6590fbfdec7489177332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056002a4c5a178aa69e92844df05de2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8416f4e4da1e761a7d8a46720a810334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9708e8186c5f96d7035be3d793caf5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c5579a09bb9d3eb600701c890cdc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e7f86fca0fcb8f2e7dfb4eae4fdcc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a3cc5c4c5219057c84c8f68fa32e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbea89429144fb14b0de0ec27b7336c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c895d0c65118f5aa27db2531bfb28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f39d6b652c1ce2687c6b1c705ba503341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e5085bb9ae6902ae757eb27b7dc38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05584edf46f366ac6f9a71d25e767e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816c3e9aaa6442ce7df1f980099a8ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3a9af2232f6c4f187f260976d74c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbff1c81cf3fe4d2e0190f4824d9705346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bfb60a073cfde571f6ee7b1081f7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae1f33f56b2f64fce34841b386b07c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1f2d088f01a5801bc3d7c75676b30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c50016174df197fc64ffe813e391d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6aa8c1b11771a4b719298a5c989d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96bbb9bad37a074b3be0f87bb94a6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01b5ae6857ced08e6c8d21bff7a78a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960d7b474c21c065c1c70282b9e3a90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaef0b3a6533c39c449031914365e1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bbc72973c169e5e9975543476ebb5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e09123f0930affc13a849ecc55482d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ff97217b470f7f59453c53641d38e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a55af1cfb50e5a8ae61d57cb9ebac4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bce5c027c400143b2e0a4b4a9f9c18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc30687f7689eb21f1ad4abb0231c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f608104b0f3a167ab426b5850a90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d112b992af0a22ac2e7afeeb6cb10ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4b0900a6829b84e2d65f1830195bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab1341b1243ec25168da3c42e13dc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1118ffaf98fc5f2e7a1aec718f202a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51115b77779e40d0868c644ccced7dea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d86e32ca65fdf838f334f4dd51d5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ee97768eb084fc71c34c8967a08f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9795a72a97231da1f40f38873e903370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c32e7b3ecc1f53c5d880bca0ebfb2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf13561fc4430268ed2c59b3a59cbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712441ff12833e246f005897c48224be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899708ca982c184f041f0beb3f3d27e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acedd4f8c92e9ee350e78bb0b930fd6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f8f5365002c138857cc98aa29509d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203b00f268d50839b1e6ab519c5385a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b132ef243dcd1e4e415be9eb8547390378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25317faff4732c9ae944957f2b3edda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726649105f86c1f6e65f03ed2ce9e732380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff07912ee0e7640a0b96fb2067722d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a53e9e7d1b325ed8e7eea73317e261382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6aaa1c2bdca46b0783f5a3f487022383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503e40ffb3cbf2b6c03981066f5626f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a441439cb8ceaefc35e6b792c90a87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79c299030a60ae7ae4158fda072d17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f736d3a55458e8e616c7313131ffbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3d4d09ee946a6fc6b6655b146ca23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf39bf3a8c768ef84ec75b51006f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8dc1407d8b72ebad4ff4c71d00a2f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965fe0569ace5299f4991b8d96187cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569aa8067ce4333bc755e4207ff1a1e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f001addbe9c6daa318c07141fe42143393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c5c06dc96c1e2b7ecf9df8e5e01d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67509fef883ea93b1b83a8391a6d005395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf3071157ae7c4c9607eeb7e7a7b65396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3925c82985332ee6fb7bd233664481397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a11a32a65fab5c9eea7022e1be96b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d367e3bc3451087b81436e1bc1896399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c8613fa2b3902f58204afd3a4a03b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedc39e67b84652ae43e7bf7449f937401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e8841d48032d09d516b800ca05cbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46766df67a79ec425fcf4f7da360ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53d67b30dfbececf563720c24da2da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718a90cb637bb0c7431eabdfbd808b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee9e239e80b8eab998c48af108c01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dd9187d0b78a472f7f84989c0f764407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3418369773027aef1028c7ec1cea40b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0ec753462a2b1c90effecd234e726409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542e714aa5b8325b0cbd304454973bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7700a816c16bfb59a9efd0f4dc9e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb4b44dc3c359d0356c73c3d7aba05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d78f9c042d433f9566c05b24c05175413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c2186723169b8b34ad64d57a63d47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5cd132167375b97b5e112ab980789415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce6bbcd28ff81421622841254ef43b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6f38d578a88dbdd915c2fcc496993417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de4f137d6f86716e8cafe91cecd5e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c433e40a6225057b98207e4e71031419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8a1d58f46ea27ee515a682efd60bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4db2edb8fd353ebc6f960ae32cf74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1567b58ef0c23960bf59798b1f94b64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbad36b8aba547717e0a1d4cc2d1084423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64353dd51e9d2a68d1dca73dd32276424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ab17a71dd544751b5af75a06fceed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5386a2d3ac87a86173bea701006d4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b53a19bacd7ba6bbe57b98f89d9f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbce28d69cd102774a2ce55d9ca668428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a363ab29dc496a72333bbeba06c3a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957926a48e1c31c186de109bd87f577430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972e47212c0258c148cb170cac61a90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c442ef338d7b1936cbab75307b3e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560fdce5518aa4bd431eecb74b7ffc3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1ae215715ab47c8a88c6047d1694f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5110b181ccf57f2aa1ccfaaea5c50a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a3e3ce7211ca592f028770fcd14fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194368faac490eb73c7b387b61345454437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7b2c855b4bfce55310a94d6c1b054438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e50ed074bb69bebdedf49fae27a97c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeacba92fef7bf56484665625bfd030440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cd6c9759e7c9d14da9541ca85871e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b49a90aa82a6fbd8adce624cba309f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5803cbb9f9aa2f0751988808e869fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1e78553f5de961093bd2fffe08378444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0ad3c46e8ed991109bb8a1977c845445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa50bd17e9032d02f9b3597ac2f99e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d75c181b043692e6a34025b287048447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8799567b60b09ce7d261e8532cc22cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9a2807aad7305b576ec0c297059b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919035267e0cc852a07ee1ba8fec5da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7c63a61372942cde63022b06bac23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40345911a8e9e2f60a11056c3b6f464d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feabd7237bf257ceee412ca3b24d31a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568771416ce7a4db88f2a2056b2a66a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c60c57079994ce7269d12cfed63259455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad465eb38ac03a1544f10f14b7775b90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42140572d329975fdb36aa4672ee11c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174723a5157551587544f97220b78768458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c3316e9591a5503921ac44609975f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177277a33346c50acc863ad44bde2e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d91cdf41c1b43ec72f8c836a8c5a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802002f6272e72540f8a96c946e20399462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297ab6eacb7d054c4064be68a5f4514463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4cd4cdf4a7ffa46774ad42ac5d3a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956f4ed4c5dcf6a1f7e0dc3f610c5c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca1fe31cfac4aec87a8b6c32b4119c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cd739f02cc34766f480b1ed9866ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c4bf9c135dcfcdb908301db946ed8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212f1da6796f2c17ca826db674c423b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2fc383f376f5db2de9318667ae4cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ac2e386e16a2317f37a3a6cb2eae9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17128d7c7735e97b37cb8bb162cb4f81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290b73c267999269a08a8f0a0888a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034126806e62ba028c107abfec0ba65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9b45147cd1060e38a6ee7b795ea93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d645f65beaa5976f5825ec92b4469476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbae11cdb04371f1f9b2b0f9cf2f36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd52581f136a4fbd1adc3f881bb569478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5cf09e8f1d3b48034258e190bedac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216e3ea92660e5036d10ced63ae6240480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fd24f2d1a4f34e1d6c771747fd534481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443b5eb27f24adca51b2d921933d568482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6ec97cc5e795c32d0629332fea156483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2df439bca2d24ef2874979d80a48a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9f21ca798e47f228177d01d62f844485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15962b5b7b5d052c6bfad310b4f437ba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50d406ac52a7f4bf2e185b50f1b564487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b88dcb56514f5e5720e4321ea69e4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59757e9ef8e5b1bf7e89f04a01a3d85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02fa8f934f26dfa0bb26de9c749dd1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11f2a8d4e2c6f417d4fa09a45ff672491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b9281db6070dd98ceac049ca179ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea93c4f8386e24b1e26da543d79098493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98c7cdc763943040f3580ba291d5c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70718f471ea8ea77e551ce2b9e75b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4566e717453c9c2bb3675e6b80809496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03484e53c6a5e785e48f6df4a030eb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10c6a58b23b0729517156b5d5a75c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa1419cf92caf39bc28d063d38a63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe5aa2cbdb3e7ce3249d786f35b4d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c93138bde801e5dc9661ee0c59b48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a6ad6b353e9deb7947bf9516d16c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de2af0881f63b9b8369f846eea6707503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c124dde41cae4a477cc2d73648a908504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64404ba3e67db6748722b55f43cd5b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48927157941b7fe0ee828340df3dcb20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bb30d259c46e0507c9d76ccc63e57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cdbc1bf9af2f7d4d8c456349f469c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d2271e7c23a40b529f232d385c617509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3610dd73399f9c8bcc179ff6dd997510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38ae299f31c081f6a96fa1ed557cf2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b288e26070fcc500832d7f8de386512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d14e535342e473a8f1c2970668b982513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c397879327ac97443be06539812d49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af97ff3eeac3a446583084b4e413d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ccf8b6bb28af8fb0115708cb3a4d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b9217cc1ee378d82633d122c8eb63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de31ad98f45428412804bed7caf24e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaef42601840db2112df6e6868a44b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba8392d02eb091b78304d7e7cb604e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580a7f452194a0b40813223b6ad1d1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bccd4848f29acbdd785afd323e7c63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eaf795e6136bc512cc308bce96355523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e34f4b5f940949a1397b8da0e372c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d323e951a5a1f545459f87888163b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52552d378fb2d11ec635f2297ef4b353526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452ff43303baf1951e77ed7ab290e2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd710df36282caf4d4c917dd0dcd857528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d1cd49363c8b27e40243a669ea34c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf661be40ec76e6c439057e9260a620530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64643d354bc290409535d915f4f6e5c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da230735d3c0f794db73fe5f8f0370532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3496e0727c5b6e5a1bcf09638f6cb7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81516b22d3d02853395aa8401fb82cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41bece4ba1061cd9ffffd9dfcee125535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98636c88671eaa340e6acea72b6168ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79227e5cf438f883e3b202b8f366322c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ee5848aafe9d1f6c37bdf726fe066538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a396aabde67cce7b069350b383a29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc61b524df860d941187db053480c2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af16fb8544e4b4fdd1d6d2f5add033541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86311e458c12991a16248c322a5bdfb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ea1df05a5c0040783590db458a0e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959150fad29eff9e44221c529c4ba3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb3b89a962a7902ccfde6839573d45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c23af9c82fd9813bb4cde46ed82f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ff528f7767f728a789a9ec11c60f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d62c8b880cf0abde45e676b42f4580548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07097628e146a7410bdfdddf947f5078549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be125797d00d3d9fb6b166c086557300550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2a3266b606c3a7680c6d925c4549e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c75a330fe5db4b43b54b14b68186b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df0d9357a5e2afa405150b7dd634ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118268e7dcb08d9efad8b4c09904c30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d231cb8b8bcc4bc334fb282d8b84c3a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75615dbb8c4fa22571605a8ca8dd20ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb610b0fbcfbf53cc6c74a772013d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd9d3f118c84372cd4ae89c58db318558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ddd48e3cfd99ec55fb588c04012fc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743688e794501b52e7779768c0e2485560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29f53bc1b3f72a17653b6f017f50b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cd34386693c5aacf2dac4db1a2b68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc860e2223b7f373ef5d646c08646b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c971d650d3b95b89ee5daef09af959564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c75dffedc4f003b6c507518df3aa88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5bcfb6632dc91cd5a986b534214a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61d50a1075a146a33aabdfd5aef700567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471852effd213900e3e918770ca8518568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabc166436116ebb89c5a425785ebb4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c335afdaba9e07e079758f12993d8fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0fc7d933d5ae8d31356fc66a9c5a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca64e558abb0630b0d8a71a800877b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94b90015fe34c207588427811ce14a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59baa04dd39af11aa9dfd40c0130dc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4676805bcae9b93e05dd2351ba286575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e39397027fe17585ce49ff2fc8f6d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bedc8e512b849a9433afa6d658049577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe089355183555d5a692df0528efb53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86accabb5676c45a1379b80cc1467a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0568a103776beec3af620571b30e9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5b05ee9d741a00229ec75e9ea1563581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22d5e3d6328ce4ab66364e334fc0ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb41b639951073ca27d306f7eceea9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e803b3f2b410abd1cc064e0b23445584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0528d47bb79855dd1aecd89edb129585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b9410cd558c3a74107efaeff4084b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6dbfe0aafba0a632eb3c26f0bcacb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57697ccdc2095c5464bbca994c3b66af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13847bdffd42a9d8d5c3699cbaef84e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce680e9eb9fe5d3fb4ebae64ed7b915590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f3b03ce7a9ab575222d995ce6eb5d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d24d0c29e2fa72a0352ff813aec63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb474773926d3c0da5767c89592464d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f62277f942ac2e96863aad0e3a89ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726ef55f780e4d1a55e690fae9ac8e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5cc541354ef0cc87e4cc647f6fed3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e732a2e7053d7a2bce158e1183803597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60e89f8edfd0811449423a3ce43bc5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a6721c99f8a11047057f56c74908d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe1812c6420ce597916b16740049a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f518bf8af754c9cd29c42d55fee6db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0321c7762ca29cbff3496d9ec3f1f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c170d6ae6c51c05c1a2afcf726cbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a72689237098d13a174b4b443232f0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d706152d84bb5f6be62fab468b4c37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cc97edfe8a71e6ac22f81b304d7f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c4d4c6576071fe2f12414898d5569607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9519bbfc57a2467b38d2cad673d3b6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a66132b26d5eea079c5e3764969c05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f3ca066f4d1c642cda323ecd50406610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d0fbc66808beb5f46239e0086edec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd6635e9f00a309bab39334bef0211612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9978ff56c83e03f356e704ee33a50f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600ca37423362ffb7e599c1c7109c8e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd429ba31e5f684d2e64173cd2b468615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9a2a050bf77ede044fd08527095f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab646e0ea89798cbc1eb95baef26fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd16bc3ecf7610534f21f59bdee30ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ea31659bdee09572bec55e8db970a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742860e374f28c39a72ee0dc32c5bdc8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2caeb4895489f2b9c52acdaa4eecf3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acead4f0c4d8d5b997e5f4e57e611210622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292b33723ae6da2d3087930c821359b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048eb1a23f915074e95c645f213aad4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0ef3c356b573dba44f8354e7ba814625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3e4bd8538822fa8d8c9c0edd49199626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cebdabc5c598f528137540a7b77cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e6ab7d3bcface2e14c16eec027fc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f925c6ad5af555b2758d3b908aab52b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690a80f11ceb73b8ad360b9a5be993e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d9cd14d2263955bfd474b824bd846631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a2af59ed4b65a0ccd1a5a5b7ea9a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8be49cb73330b6464d3ef6d7568519633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db089794cf5987ba0dc9cfff766276a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fe125f2e70ecadebb75cc0babdc28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14dddfd0823fdb8fd1cd9a7e34ed0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7084796b89cd010c5b2ef19208b5fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4f88e85d7fb1e352dc463ac56c3b4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502bf99eaba0bb6c7574931c27a064d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e670a4a0950373f81d806bf6d07cd0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06907ab495413122ae6f48ff705f4ff9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67651c7b1bd063a1e499d1aca406d9f3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00df98df52039f3d4977bfcd020868f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af215580fdb566476641c6325a1b1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26c5c91938746289a0b79cf6e34c2c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a6935449fab0a15db3d94444f9f8d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2aa06a1f1b9236d349db396436566647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ad52a6f64aac1decaa27499b2bfba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559de5b9e4d66c8b4e5344e3d2501a00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8633a1a7b0dd6a24ddf8bcf94c88c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf8177cd618aa46fc425fda38432ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51e82aee0225f6ad2557dfd6279489652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c62cb2290986e967fd00860e69d13b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09585c1bc133342d172dc0ba2a0500fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ace813016bcb7656e42f62ab6e3ebb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421ef62d93966df1a27323e9db3c0d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f347858b3879c00def22bed6afb6337657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9591311bfa82f84a0d5bed0313deea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd04b8ada8a863516ad22c029eaf1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fc59e0d20535562b9a5ea5b40f933660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e3b8c1459c5a2ddee865992801099661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3d94f1eab0ca86d788f3375c4635662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0842ab8da8daa04d17b84bdee5de2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd45433de0669f1b07f823206ec4bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fb714b6132913b4dccb613ed9d4e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791668502c345fcfd3a679fc3aad82a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941433bd47cd78306f22898196ac5c3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c99677e4041fa00e29e6e26e5090b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50d66447d6a576650c3aa51ad6fdb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801460a58c86c5a6e7662547f0cff76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58980901949beccbc7e1061b7d77a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af65b560c7a48f1afd798061758c91e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d416c8b8d7fec590dff2b40ef5b9da3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dbebf647b3b9403aee2aebd77330b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cf0b745cd2d3399a6373a3f38ca5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d89c3a20dffa66e0e01c00b62cc4e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc1dbedb965dd154d3637e1ab7f258677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684567d9c00e2701a0246c74ba60090678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cb70a8e508e13f32326fc70e20572679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993fcd03a674393c9b64ca48519b2c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30fa361c6a8e6bfb82e5ad86bfeb7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170af062f9f63c810140ced633fea043682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11df6e361bfc578a6a66cee5bc8ce35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c491be7cf19dfff27d687462bca701684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445783205ef4a04f946e63a26cc896e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde2568836447eafdb5e630f57de0fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43120abd3648cb416aae53e3740020687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471148e5bf4f0fdd09778dee7f114885688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b118e79211d92f8303b63466d3f6172689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04efda0dbe193141749fc013705420690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e3b949cd30b39a9d09e74de4d7298691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3d63a6d92e1d673d6147207a1ae2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1145d2185888261f8b5405a2f5fbe60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209051880c193426b4ab6ce5e046860694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe216b60c6af3e996c99acab54b0c79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff41f367498749ec0ebfb6ff628841696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069893d3558b047566b2c6b4d247d35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c90f0842feb78a12e09105626c63f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb049244b24a0fc25544a1d04cc5428c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167b2ca70b16e8a65d0b6cc3974874c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c380346cc5224798dcac41a8626b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ec85e12db80c149b32ad379e7467a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22166bbcc431e9affe5636c1827fb5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828b08415271835ac89bbf92a2768f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa787d5eb9e943981bd5f476b8187ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff56ba3dda775bb71ae818fdff62bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c45f9f7c1baf6779f917b68aa8a0d1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae4ddbd761800dac12d5609e2d3920708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5165e5fd007936f20420d23cf449c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0335398484edc71a54b77a461e721f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08060eda61f3a9c44c243b2952987560711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1db2f266ed58d271ffaccb46aa384712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ec417a4469d228a4f41f44ddfdc77713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbbe7ac638ad6142d5cc4a4ea734f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5875fb1df326b2801837b1d2512e34715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f4a4c4146d8e3d99e9873d110ce32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0cee7c480a926e21b286af7fce126717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f94bfc7f8c95f42bc752288f99d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315b8464972938b8d624f3d1c034b60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bddb7e383939d3d4e206245935c24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdbe27335f514021b1b3b7c2d32eac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993bc0f1aaa803243e1bced3b739b8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318317677d661a809cf1b30b6b490ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd3cba15664bbd46458065cc71099d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe25c0bad57ff9a5523fb74789553cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ba9691cd2ff8b4a1656c0c55186ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66889aae68527e8833e1d1c8ecc26151727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc58f12ded258ee62e3c91d6b8de7d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8f340a485186bfcbac504c508cb56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fbd3dec7e14fad1e552d34d160fe3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a796f49bf3b36d071cc5eb9d9310b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b5f70635cac19fee76050a45d182e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66436be9778d40f610de2b858dea07b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6789e36c105678646fa765c9b3c7122734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd146c076a134759adb73f1693d5d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e82d4e6f9ae0ffed69ad035a88adb1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2d859ef96b0c7417a4239e4f6774e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288e782c12579ae9fbddbf6556a2840738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44c5c318840f95c8d293abc6f2c041739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf71ee4a03c5c1156f7a23ebe4bbff9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b400de2c4409657274747972815048741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7e6640a608f4570a4a46f4288e755742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64618d43c28bcc3828fd8e01f4eb50ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e28673a18838d1d062cf2c8ca2bdd5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b0729c7c2c19d275175ae50b4ea00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693fc02a11da4be6057c9eec7771c54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f7b9518ec8a6cae0f4f0c97bb8c07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f4cb4f46eb07dd1f3da2a6fc8a967748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770257826cb9fa6a69020a352f9fcbd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8eb421db40ed5cf698eaf196a69c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a39a0856d78698c716e28dfae8079751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dba5868882b08b3a36017c0895499752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee1bbd901e76f62a09e6dc0230353f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d86bc61ebcc1c1d4d19a4eab74c0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a27dc71a77cd136a399d6531563bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0577d357a77f1c0b2c420f1679dfc1a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205eab1ed73dae470c7f99159e508a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17bca537def1426d513ca210d2075a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5fea8841b57123e226cda2efeea5f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54916f1794b0f9908d81bd28d7b7a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6b2dec3dfe8603d0b416a5193ebf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf812104e55e23432bbd85027c8004b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289982bc6d0a68834e93838d52b88ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cc3ddfa51db488368c34dfde14cf85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742261b2ad9a6b77d49aa452e866a0fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e4f71137d4c8a643c3d536c7fa0087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f53cffaaf3903bbc31cb15c7dfec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1fe5de1bcd72df6bbc2010dad55d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb922e04ce84925edc785b3f5c2b44ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c543c71a2143036dd4c30bd01053711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b9a11e01e6a77bf922a05b5ccefb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7117d1b004c35d616f62be69c87570013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769a58aa497dd49b6399f5ed06e1d1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55672c5e996ee9063379fe703f3791e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ce5959b74daa99fa05c88afb2295a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0061b7bd684a94adc1baf8377a5e0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f13199a2911af24f9353cd11d9b6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdacd988669401d65c197f0c2163f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38fb8c37446cb8dd223ab7fcd0bd0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9617d98858ff60f76d5480a3f43205321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2de0fdbdccdc4e74e7e629f645692e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf411a302102b6b269261bee2f9ae44b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561f677f3dd8018096d6c7f3f56e94b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2dfb6f0d089467dafd3e8c346069925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb31d440ff64a73f40fe871dc2ada9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca1f50d30b3f7ab8479a2b429b02a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e35ea55640cbd1e51fc57c78163fb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60a10d46b01bf89e175b251f06832929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f111f6b0bd088c68be27b4f9b0a317430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f190e63abd2a50e505261ecac33b05331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2eae8a1080bb39281318d43394997532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccc7854e356696cf7acdc0e53f095533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3b4d9a4089bc9d6892d08c252a2ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268236d2e0f0591501886d4c2a3d360035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92513e4005d1bbdac00f6b173a7d11e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871592ba81fa7352ca78925d4f97c9c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58fa3ad61de714cb38f5c668f81c2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0aa76cbcf74f8515723643df0e79739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844e09595fb28331f3a8fc43cc3e1c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e47899629ff8900e51fc243e5611641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820c5648183bf150ccddcf420cb4d5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b9c73f5f07266108478bc7557749f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9aa04ea85afb460e7bfa74a5bd92944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57312eb347dd0b9fd3457115c6546f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dabbae905ab510734c962340237f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3792f9ca9875e367a9ff1c5c2642947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95d8e86eedad6d799cee320998778348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692710dfde7f1fe7e5423ddd3f98052c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18176c86d502ae5708d6a8cfb57fc7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60dac1ca3cc985bce49b79005da76751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22224971d19e902fc876fbcb7654db652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe18a0ff5c2cbf46d439c6685a492153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073bd19a0f37bd5caa23d9e814164f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4f902dbcfbdf46b6d82b8898f090155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba238780c9b74b2bbdfccb353652664f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6b4d123a2daba7ec077cf1532a3be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129f421dcd3ebfab55a26200b29e2dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f89f270c55e97c6dcc2d33905a9aca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b647b3d5f99d53f48e13b65bd9d73cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567cee850b3f8ea4fb6afdda287a17761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee362d468be40c1bfb422b21f948f5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6df5ef636de19e67b07d1df98dbf263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aece161be40904a86426b73715accb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a38af2d2e07330beafc740db5c8c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25f92f8bc64bfe25a1ac79dea89bdf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf0fb07590989cd2904b77a060666a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ea78254e14510aeb4eef5f824268068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a7f22de719c807c9dab37e6a2dbf669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff040ab4c116ae64d7e6906a730f59c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcf22e1a32de8bae30f63a8d7ad5f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc403e8398cddd95ff7a7fe5e86748972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d8e0bcd2528193a46e94b09e220b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ac8557e3053184e0f283e30f227de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818200c3f8152308ea94a08b80cf0ce875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45602118d04c5983d235d7ccc4cb754276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd4f1cee3225dfde03766929c7f37e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffefea53f570c55cd09ea5622761fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a21025ae637c510966a3f8876e56279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d4f3b4ad641f1faed6c3e0af08c6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a1f7e4eb563e35b49010092d9f18681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec16efd3933f983508544908254b18b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ab1c7214f711d591aed0647f9550683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babcc908b6561f24faf21508d42a7db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69d49739cd9215137242e581ff3ab385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b899e244f3845bb9ebf52c599c421486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baa44bd8711a68f10af452c9dff21387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c6776ffbd2ce11beb08a81d23eac288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0248e6dd1e73930dc34f502bfe565389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df828f9213e09272676022cba6d3631090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f123dbdaf725b955307ee76844ffda191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8fb4f9552ccc77046b4634bc5122a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b1a2049e7dfe5a0d0a84fb95e35d993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3e2605496cdb849c5e317fc2a286394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a4d370d0580b591d711be92aebae895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde4c53b7aa9102fd0528a4d2d2e74d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaaafba269b1e274c5b1a75f42212d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c89bce803ff42afce0434135e43e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f99bbd7b3cc08c750ce47288ff65299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2cfbc49ed77317b27e40ea002c90c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e901081f42f00e093751aebccb1de8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5675bf95c4d808682cd31b16bd9ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f238582b71679d16fcb741382286e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da326db2773b88a40f27ac62067e41fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9177fde0ada2b7ddcd51ba5123e52a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d343c85d840720edd1848345f0d93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7d02437cc1b62546cf519d1428efe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c5bfd9fd301e6e14544c225bb7043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52690cf2eef991d667c6f1a78937c2e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45dea4d8cba4688e7b2efac652e58b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921026371332d3e41b1cd0de9fc247aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccdff61b28ad69b39dbc517edc4f63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4a6e5b35bb6bd4ab128bce52f373f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cab5717c7d6faee03c60bcb98e5856114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24a72b9dd4aba65b7ba39bc72000d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1e86bf13cacb6f83a3f5c81923332116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439dd462245e85e776ab00ed50114e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa97a97b2689017ca3949394e6c2065118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d787b6062e11a018e3a5cdc03d1791119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b213238003e19c75224ccc514d13585120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d75dfd27c0664573cb4c5f7285f92b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357558cf0eb714474c96e8bbdff18bec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203470d1e0e04d1162ea0079aa46ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7567349297e7f4d2cdc7f6160844a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8651506fc9f2fe8a30a07349de76b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d71cc95364ba8a1cc38d0585aa5db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1b2ad0801aae5d9ac8d45b8495c34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551624de34902ed0cd3d976032a987f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ffcf595cdb3577335432e5fd70b96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e3e4c30b3f01a7dbc34a2f0567c7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b1de4f578eeb1ed7c9436c896b3b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c42e8f1e6896ab52d2f58d5192b18132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d3a1c11aec0452acfb3e6d60c362b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c5928bbfa0d05477cb86510b520a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8fc73fad05a7cf9adc3650b96cadf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7977ec8f3f54d6991a9fa826b4d23c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5543ae65635f5b07f50887222eb89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb911a18f6e30b6bfdca05c25b360dec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9c4c8eeecfd5c56b17a855bb68ae6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807950fada6e152b69443f42aeee626140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04763731f1f27687b7da1af4f1f653d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6b29382941ba5b2c25dd6a516d0a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c3d244bf8e69a09da567c97425014143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e620fd2f58eed8e18c49fbdc4243d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ac817e3f52767bbe27a3ba9a35f1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65738380c0aa657c36dec9cda31e110146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487f9b8bdc5a0baed4ca07e8b3adbcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5547f500e2c3a843b6b8adf467381d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a9b8a5423ab7a6b75950b97b87d02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0016ff3a670a5822413209f5c911b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f30d21c3c7419e314fb54421b0063151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fe4df329fa01b3deaa0f2c97247d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b97651cfe9936397ac409b21a9afec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae746d07fc5fbca440a6a42131e96a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2845db8b51a318bff8179b045bf7b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0497f229a755d4291480c6c926cee9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c2b56fb82541541830bd9b3764d60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa425e6b7f6baf0819d11e28e126c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14be7dcdb67ef2c39f8b8c29e688923159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565461a620cb22acbe6433eccfedd5e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950caad793fe8334aa7c70de6723f85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c911760d51bc4ca94f4148967d653162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5a28cace23c006d45193141582595163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db034c15d5e988756ea9376870a47225164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16b43823e26c11b3674a264f264679165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3e6e113723986726e1ba0377bcd4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdef72b93b4366915f71d1f12ee2c85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd2180345cf2f569feef250b1ca439168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88a111e82752e268a3ec6417fc4034169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8beb1b3ad39db3b7eba7b67aed9c6cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efb16bb089143d275916cd535b9bc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9638f59a2293979e4a07e6de6d57d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c36def573ab517548993af0b62f01d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91dc8ff11fa16b3c9159e12ce85e42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fcb7fa4a9b3e1c4d6cf8d1743569a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4f3e578ca51e27ac79de664130904176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1570788bcca2c721a720f11f92820d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01e111cfc86d0c3b71bf748eede045178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f8538b181a67cce6c445a6082a475179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b613d7580036e5665fce06cc3287d71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f65b8830e9ea3a15ee06aa6052473b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937a5970e16ec3768e8c21e384714c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7523b59026f71d3342d45affceb5b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acde255073281099d4943cc1890beb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25d9f82c21fdfb4b1028f58764d98d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30a9cf45a882428ebe00339b13061b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606ce03c8b5b13e28e407580429e0d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f73475c501d575b458ad4615b9088a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e237ba9b99ca058a103d36617e59417189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c4feed57b7814b9c2c82608441d80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0510de22906e5119f9ac32e45702fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0c20a2872c3d087819a96b2f456d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9851bf4c62a72197c5a200bd41a2a11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440e7b8e669c94285a2827bf3423f70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467107b83e7987a15bb9ea25da5427d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780f1c6b4830604dc2ea8bb4e583d0d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06f42f18c1642cbb465d8b3bcef8d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dc14692ddbe10e02897a8cc49fd87198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6863f50f7049f6495dcd965279d3699199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f14b1a93337439f756537a606250c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd173edc392552657f8ace5057fac7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17807d435c019b525f7c02ac97cd2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c5716ba3c3755f7cf969be2c72823203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535650f08d3bb482f240e2867f3dc3b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91afaf40bf0ba7ca4004a890aa3935205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002af6674b94056e4ecefc3c3b44e153206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae893f597f027ae002f20b9d17d7b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62766dfd281a7ddca5477ea432ce8c2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f104b27dd6b8fd8f7580141cd0063209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391549fed8d83b63da2518ffd52ef64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff895ba9abd95f7bcc3db48f79162fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256682bfe117c257d55f79dcdeb9dcf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f223fa57c8e604e995a641bb39f08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c3ba4b65a66d052f3f3d2de6ab2da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d3e7251e53d1f7016819e488b168b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff0f091ece1d6666d9a0bb13bf0cdb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421be505110d1950d2472b90215f4a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642837f6dde77128307da128e9f56f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e49a78d351e9eb001b70d0a695bcb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96659ae82a85f438e3d32fc4da24c2ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcb1dcde8e306be5f190f31e6504ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae48bad0755a2a3e2acee300246370222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4b54ac91e61fe08b76ab574823624223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa53f65d4a543b5f96ab8c6def3eca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4564fde89ba69643941c7ab44943ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd73ce0924fa8d032737cd85470e877226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5b510f7e1101d91a17ac79b17831f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529913aa0b3af6393299da3be91e2b8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046defa3c02a44e83b73dbc208f2453229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdc1fbe0dccc71d748b32a0a45c134230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2a718a067c217e5780ce0d42aa36f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71195abaf1b236e02ed7ef09ea1a2c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f15f63d7902c4c2c0a54089d56fcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bb88134f4003cfdcdffa6b03b3d24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a91506e270e3998f18c77ea6366e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bcc56e299b6aaa45d3cfae3990eb2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9eefb3a136c03e6ad1d7793ae701d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df2afe8f3946a1b90d12c3ea8af70a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b79a5d27ab8800941d1908ec968cf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3ed743660daf13184b78e97b75a79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd047c7b0fde6299eb41726cc32f44d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb95820ce99f79f4ce32ad0e86312c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69162b6e07b2e0ca27b041517d77218f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc73df40c2ece85c995464aee94341244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323d57c8dec16a63cf29f7383e05f8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050e015da964b35886c41f3f0d2132f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382db9b1c1df2d46c26d999a6e7070ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb67b9c21cf0845c4259e35e97e956248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520587ad055b3c198f2313728e590dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a1c289d1616a71048d6c702bfa67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0971ced7442ec05666a83e53648866251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8245946f0a08b7996b6a415d7a311252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d169cce303f3142602f220b09c2d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3591da83465a6da3ec2f49125f844254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6d7b336da6475cc6d879450fa79a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f695ade73b739dd6ea095d1d24a334256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15b224584a7f4ae52bc23519182531257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8a3eb0b764e70f707f3074d6580e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a222c36bd4e5ee7b7d5e8c33db95c34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6ad2216f06bb797f21cd2e2c5b102260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26491c2abf20ec86e41025ffcd3c1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250d91b7cc9c37c7ea8b5c886a0f6fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76f65a88bba3b0f2cba36fa58ef4fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30190ac3acab6d1b1d54dfcb47f842fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdc6cc19ad0d32fcd3d7027f1f1016265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bdbe106f3af4149a1f04ef49b0523266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4e55d267ff12e5940b304c1d02c19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532d94e63fa5ee43f5efefd5f087ca6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ff763be4115abac0824f91e99287a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0d521c2e42a8865bd2e2469b341a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c473c8332431399f670e0f7fe0fd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72ce8f6c0f69374770454b9262da92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf3f6184bfe3e05d2bf59ed63e3c64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b9ea0c2f8648d039e103ee2f5f114274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ba1517bd9df65892f35254ab89274275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cf04c8d28ffeb3bc9aa598b8c6761276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07ab158460a2743d614821ee699e29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d846003708cddf98db1682a4e1e204278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4af07bfc89a408b1abcc06635a6be0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535fdddec856c4c6bfe0881e43f2cde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf8ae95b539d7ebbbfd3e56ed4b4f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c81329741d820449b17980c8a0088282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2f6df5605c0f903b97faab4acacfc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed125c70ffc1ab48b86bf1433c3f1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd3b8be7f3e17eac733a52c5b6e3be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f100526d0ab1cbed548ce891901e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352125146df6f2c1c5fb46267ee4499287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d2c0f86e124321514884d4b09fd67288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36229c7936ca5ab6cd598313334a130289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a3cea2c749c25ec8116060c5475da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb5191ce6e6e1f3c6f237d1089a7e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d39383539d8ef1e6f45f79958ce64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543bc5dd5bf5517593b35ada38a1916293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b494ee66a43d3656c87a8c4096bc37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17979ee7fb00e064114f6dd4ee6b9793295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e12d121aaf6f9ce63e49e748d861d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2da1bd531e7cdca51e9b4e1640f2eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ed441682d2e24e76efa44d054b8cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc5b9dd598360a4eeee93af07a9053299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d7dab5ca2a7fd91b557c529c9b93a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fffab15c1f07f2cc2686c9d3f49194301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ed8ff761f2b5c731b4e5195f45590302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3d93d2255a1d14c9ec94eb4d373f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ebb217e5736065a30104541e26443304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647242796e99e5bc4441fd0d797e7a8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b7494e4400c88f3634e760293c509306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5b95785172931215a422d3605e21b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d0c66ccb4220a760ce82e137dcb28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab9a5c49bd9cbca9be0633b5c72abe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9534f0a01415dd4d0970b34caf395310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b556711693f357f198147b2d496b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe3e25280c51cbefc08169c2383df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e9cdbb8fa7623d14edcb8c5615cb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3b654fb6fb54352d73ad306c3b867314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bc61b834a7abbfe43667589ea3890315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb05daa715ea2605050600cc9e0ec3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9db478f17e8dbfa475edb2f8ec41c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bff5075b1dfcfc6adb4023897eaab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27571cd057fc4d41da1dd00825510b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98148a0356b1e93809fe3498836cc591320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fe1a88533ac6b3215ddd82e9cd668321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd35e3275a5992cd65937bc2d77ca7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef978aacbb280e6164c346cc896643a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0a8d6d3812c4a38717ff2c5ff213e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b3ed89d7bb4198f36e49baf35fd4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7878416758ac7527cd147f758d483326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557bb1ac0c9f850e7258dd19edf9227327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62758c49bc2f9be00819b9552dd234328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be4d4800b534dc3e80c768c9965ca4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e7ba66c878ef80d4aa172180f1e7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb158fcc1315fe45c17bf89a3a8aea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611146d682b02800b855a11db83d033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e7458fa6fddb84de7e9b082c14013333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7432201ea255accb079ec9c3e3b01bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5399d40e8690cb72a81563ed66620335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e56abdbcf6c82c842ed09b2d976d12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26760d93139135228be47a8a070ec7fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fec3ac340b68f65a6482bb904c9b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fed2d139e2719954940ad283434fdb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1351767a11d23ba547168339e791f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae895e53ebe5f7d948a7553dfc8409ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d52169e9917441939b30d14cfd1970342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2209eef84d246013f67fa641ac63b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be661d4fcf714afcea09a73299c54f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe604fa78d1e48e2f0d07d15560bb8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c1c2c0adfcb901ff9ae519b6d2189346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04dbf98de0a0e2eb286ba15b8690d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844d42ad6d922ff7c9eb03378cde495348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac4fa3bd4df48b13f4a26f99799ef2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf61aeb8f1297da936b4720cd1a7255350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef1182cd2f7fd767e9179fab7890e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7ee375b35975952d406467bb19006352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cba732a2b50e64b35b1af4ebfc347353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c0c9b942c20e1de42b25bbe193fbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e4fc89afb18f393553437332d36d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb6b567a0b301e4296ba2d8710cf8b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41449621f7a46ec526f8f53b624a70b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cf9d9c301052fb7e6fb17e0566be1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046819d5290599d9121c665f7cf3e269359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cf73c7083c6d1194902f7396bd207360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c530752c5eebea7f4866fac2778df7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2f3cac89e63945f3be9d9d2b852e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e25f26403ee6b870ebd4faed9251363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d2cf03cef98482379d9a755d47660364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699b64f2d5ea2bd529cdec70c23d118365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d252419159143ba5c055ce1dcb29da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9eb83308be1a1dcf3a65279f7b6e33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc0a8157cf8e1397620e492e8e4312368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3d469c232fd37e19dec45a1693008369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f400f98bf3cbf505e77a60b20c08b2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff3ea4cbe6ee251b36f55413855eba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d61d962d9aec7e5cbbd3856ead759372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebd207e27458ee2d5d1799f0080678373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387b8453e333ca52ec406ac4e4201b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43aa199f90c7c6034f9c0af4bce9c18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c6b7e293ffaf7c87b58d7ab723b54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7593ebad3d85c292bd80ad7f794e90377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdab04208f3aeffa1b20b9b2f47ec85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e8701ad228d0d6a7410f1cf6e3744379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce14cd3d93695cd9bcc27e0c092a31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6f4d079b890d2f57b7a509f53c2ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8e37510b61b9e199fcc5d112eaefe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba472fc4da0984eea8857273746c43a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b843b99fb217aa6181eb829cb0e4ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eb25a47602d2adcb69fcb688e5885385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c3134d2cd1f35a3322ffaafd84ba2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c993476adfeed94d9270aca07b958fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11213f1ca8be0e61966836c3b4f3d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141b890ffeb20676e00e65039830046389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40baab10feb8bdb3285908a3ecce0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e76be9150690cc10ab827de2e8ab5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775d16ee3217e35293f9f037ec144ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823dc0300e827c70aa137fcc067f1f5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb0cc2cda160e0624545ee049e5d4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea1cfa5ff32c6cec24264bbf45cb7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55549cd5f2e3b5ee968ab5ba50f36ef3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2eda4241be72e2e2c1fe62a2bf042a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398d57b0758a9fee6677f0ccf06a693398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34a3af1b419697607794ca9203ba9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a187b0cbe5ef812c33e7b7ec5bf641d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab2ab029d89a91eb8ab82571c2863f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028d88ee93b383e63605701b2a7fadb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137c2956619353626d42eb6e900fdd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076d0d3b80f9c2b36266303a57d7a0f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b690cd1e23759ee4318b518f79358a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdfe4f11f695c2184b0b0cc4e73aa0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a02c7e977553dfe0ebbcce3c54108407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f1e0b3290f5cefdff1ae683699d84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f3170f727f678851c340aefb5ac2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9ed747b6fc75b8da5bd2a0e245e98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59786d3514b11d70ac603e23866ed622411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b4604d57a72ebac0b634a2d508c9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a490cc83452b5221602fde1718f1ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aff9bd1d5106bac39cc9089b301ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596e8258c971ba4aea50a50a7d4fec9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68419d8d64acbb45c708cf454ddaac79416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef13a40a3261e89d9cef20f8b9c788417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f25c878badaa485a68cc2e16cb8bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d7dfdd0a6e5290027d2b462b716c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238118b62850edfebb45e00606160a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c2dda141f70c19cf5180521646e07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703680bc784ec202061380aa7065fd2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d54353a4fded9b8b9f1f64cfc73035423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2247081aa4be0257de12110a953fad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced580a2615599a046f3f7713de9471425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda11bac5cb40fcbe497d8a685e18ce1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427f399617529693927d8e7ae3b1227427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa82024c25bb4195fd84f09cb86e581428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d597956efde931985b16d090fae1796429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9d201de6a864894e191fe8f76bde5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6752df80329cc483746b747af8e07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980132798af5bc7b9e9d47805173ddd3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dc1dd7be0bcb37f87a7b32010bd27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3b3b60c83918cf58ea9a8f1f593a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee260508d2a53020bc8b107fad5a2baa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e97af970b451daa1f0d6dc596a8486436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a5b06ee3e6d4fefb997d9239cca33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f33098d151164e41305661072dda6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d47e7b1e707f901ca56079124498f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dd507ea29fb2028d70e1d1ff7d35c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c7e6b1ea21b5ed38b963f52d8ce45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf86094fe2df1bf0cd3e5343abf502f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8a90e47f8155f279e494f9caa98d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5885c7363b16767a97385ddf21e6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f7053aeea2808c24e6f8b4c9ec0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f68c1fa876965e1bd4642437268c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc66f7a1c0b05409992fa3df32c592447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635e1348fda90282ce9835244194f36448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e279cb72abf6ae773193957be0fe5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e142a06dcfe54f20ce132ded74c3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4842ce878c7ba816c7c860ec4845d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbf4d63345631ae352badd0c3d947b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15b094cfaf0d2a459dc60b1d4308c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940ab8736905237f2cb0b2f14eb92f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66f19e97b87ded480bc3cc462b6286455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c440dfab8e3df0278068a7df99e04b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72073326d24a56a6e31ae27ccc1e63457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011110f54379c95e36acfa4eaf0771e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c952e94f47674b9b55f6da82ff6530f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9288fbab044c895accaa6e5393b2ebe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca7b3ea3921a225b8fb5d418770325461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf2a7af69e423ae28d71446f9cf64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8c5f3061bb4f6864cc4d122784c8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe434fd738dca05a0aab8de5d21ef6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934546246a8fc331fa0d3a1449089e7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d735d8524dc210ca4d0a0f1ec59aa7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8bd862b4af882577575e4dec9bb8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09a61427428b24c0c70bf579b2458b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83200fd4c43e3be2ffd5d675a64f29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a979b55a46f0e5df2cce1cf54475013470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd587e3b5d9bccd28f803dc49a447cbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba278889c84017eb5b107481cfc3e433472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2854ba815daef7ac9fc1ddf90c9abc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8e03ad9d1a8e92ad2e3acad8bb0ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1adf4d6bf746ddc8d1bcd1fd0f6da8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aa4e47547bf148bb9977423ec1a5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fe2310e098c0d5ef6eec0fdedb9e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcb7781f5d321db8aebc73a07b2411478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172194a9994327d1db8a0e77d8b44e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cc5ff4d359c2d5d710d4abfdd0080480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540f2b48f0045c5f960de9f6fd0a263481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e5866972eb1578fd5f32afaefc430482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2b2132322d5ed3bf9615470773b31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36c42ef64bcb8d1bb5a2e9de93695c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0344d17b51fdc374a5a8f256e6167485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd449b58dbee1fa193c64ce99e6e41e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465183aecae8db769ce6be03e347f660487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb4b7e35ee9795f0a0b18e2cdf70b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e3f8e7c98d185f2b87b47f1e885bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcff552ff88e70f99d250e7ee67b95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81a8fcb0acff16c57eda5fd5920499491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fbd87e37dbcfa3ebb2349580d3995492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffefab18cb88b335b830d34ae53691493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36df179d3994e63bdb40d5d85ff447494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968fec9d53ecd4c1f2d3d3b5440af10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd43501b3bb70bf7b7a21870106aa56496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13a4a908507163c276942393f1f552497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53976c363dc07d4429e1bb83060626d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7404cd234e4a061e9ac0f1500f31b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bc50b4fcee2f327ad98e08296f16b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f47f07cb85d2cc4d4b5bd077b6a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30965ae67dac6a7017fce9a624ecd4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49387eb5d4715a262f359d4fe30e7bf1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a05d915c28459e4a24d76a5f8ce0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20ae64c694c12e3b5a1fcc71185e18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb1745a2cf91ba6bab2e0a67c3e2f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27d9c38d06b2964f36853e59d1ca99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dabe70b34aa3deb383d1ec0b8a8b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45903bcb00aff4efdd830ed8fa6fa6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d28983527985512eab036726f121a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dba59677112fa8026a150e1ab7b79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d39072747d071abdb871e8681442e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e12c066a8e1ede0130c0000191173513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7054ed6cf6c63e571fb40014d5aae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baedac1c37e95073d963047f9cbb29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16167b9ed26ff0cc9defb0f3ee6683f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ed7361c0b6d845ab978994b88ca34517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd588b1747d39b68edcbb494cfcedc3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fd8c9f28a969bf3605c30c6846751519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600c341cc4e964aa400e0d79d6a5c3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40ec5fd7180361aace73e0ec5f1b8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bda4ed0606c707988be1e1ea2b805522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853cfd09fa1bbf4261f29eb20229830523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27d89bac2ae8b28c844b9b9d3a539b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494319b289d8371ba50986d1ff0c67e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f730e0c11edcc3bf67aa655e51b8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033c50b713038c77b180e18bfbaf403527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a6765030b1443a2fb73767d93bae2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4568d9f979dd9431025d3250aecc3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc7d26515938999ec64707e04e0348530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57421075ff6a1f47d11f932060905277531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455d2a330f9dd5b0d746113165545c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f6c981dd54d0150e3b56b95f51a47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c837557b67763c78e2f378f90226769534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57b8d59f14ecd0648dd87d2f093a9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c74e191d2383b80a9c146b073b6eb2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f30cfd46a1453c589a8a1d05e6636f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd20eb0b2691b873e97bc01f01cb725538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c016f711e3a46c10bc90d86097c438e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae154122de336dceddb0ef69f9215fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e9aad3d0c86dd9f9f150e82fbb72f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d4bdeb786adba6fdab6d2dc2404ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43695f644f3d694e4c877cec007c6050543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2dd2a0560fa8fb523843f5bd6bb79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0147e8a1b0235942dbd47cc15cdb5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d371f53ef39100d194418fa398a4b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdc7cd1f003ed817adee4e912c04f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb8cb7b548a7ce76d13966f24b53ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af87f6be94cbb4e847d33206dad9bbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95ad6e201adb9b264db950f2c4c006550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5227171242b279176be687ca48f467551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276dc25d3a240be925aff477a8f81f2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1891c2f9f4d18b0260bf4817fbc784553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae9a33a27120ef34f2d26e93b623c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09b53f557631208e30b1a45fd51601555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318a7eda3d7ae1cc0fd4a8604a653ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f158ea68aa61cedf00019ddcb5e0e55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a6bd314bb9170e30250688576ca4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88de8f237e907a1ff29c53296a54f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bb6eb6d83732fba9e5a940da61279560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ffd35d73917666ec04d4d0d0b30052561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c231db2214edd206f20fff2e0dbf7f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61ac76603688cb0fe1d07c17fb9203563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaf7abac5e1d82bc177280f30d423c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dda3809834c359b5552500ba9a9fec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473720592ababe2e166b4ead140f448566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c1c5cf2047365b895a5817c55a00e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40058601102a6c6dd4aaedd039ce7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdda2829bf12c88fe2cf382451b9e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57deaef7af62f88fc100dca6a426158570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b520950ea615935fd0adef8e36bc82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a97ad237941c2673803735c3bb0d9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1c27e00099f3d4395f7d111b91148573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e1dcb246ec2b07e86881966ec409574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecc2afb169415ebaf7e951abd7d236575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c36560ef6a97eb186911dd08445796576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db4c1e44c87a14ae519566ba5c7c5e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e381e508218f85c45e32f9e54a8b47578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511852a5a8dad3673e851ee5cc9d1343579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc82b72d92ae394f9cc69ce57503e2f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9a9e5dccbf3c900f2e65f3cf4cd32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737258db449e72546eb13a511289929d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9eccc199fc77fef4bccedcc72ccfd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cdd9b285d7a41cd5a2e60e45279b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cdfb4c2c24fbfcf97867ff3de3cf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71768bb15d9ab42b0fea5e00731520586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdba6401a6628746a6def6023ca50b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c021f39589c0d2be9c45c6afa508a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6b2f5897c05aac6a320c64d8036d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64821d53358abc2c23c8112d1b18b485590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7766375a143b269d0c2bb5924d6f28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5e394b5e0324385ac2bdb1b42cc7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b41ccc624332c1075840e7cf7ec130593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c63f50405d5a11bf6c4d1adb1ab83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5614a48cb71cf11f8f7260577d0acd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4207bc6ee0dd689a8bb33236fd9cd42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77e22ffd3224ef856278f4dc1b3156597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad8a6f13a03abbdf12335ae64f87b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bf98fac23ddc66f21c1da8d4ddce8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dc7470c485c936c6ba440beb5fca2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9417722bf233ea5ee741eb1d0cb82da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4048c8b122db3df543000d5c301b10d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa9b0fb402e8917721349498394590603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa253adc2703dcd957e2a82fdde8c6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432dbb0128b782132ec1ba81fbae1270605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72280fadc0e7bd4d5f9d34b5cdfce9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e38f215c6fe74c9546562b791b445607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d16eb2b3af9dd48e8fcbf075bceaff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc06b8c87ce6b0a9f3e171b6b66f6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c571784a67e63c674563a5e23434c65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10315c781587046dc63db9a5a041e481611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba49fcf77e21b490529dbbb56f8a42612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0637fdc5a6e6bdb4d7f3ef4d3fbb5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9ce876589cfaa03702fbf4e1f7a2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e3aa7c1b816415a874ea1dfd07e24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690855ba7be32e44b85d1217cc13851616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9190bffaf5e71caad5bbe037b6c4fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8352e503bc5075c4601745ac6db23618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232e868c1e1499c1dfdcd010b584dc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b169b8753d900fcf9f75ded07577a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace574f285d766e1faa94c71e08c37ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aabb57543f7a54aeb46d15f58d5ef8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75bba8031343c40e5367f8af44e50e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37054fe257a248f4c1ad79d8478aed3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa43f0aa06ed68e7101dede2753e5e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cea433b346b864df776fdf423bbbc6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040f7dbb69a58ccfd55af164a6e86ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16f01c5e9b319e113b9f6e11bd581e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbcb02410a8dd231b8d5bf56b1e3f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0560293a946f2e821687d6170cdc08630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57a01ba3d8cdd9e450ff59d57443bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7004a8065e39ce0d4da5510fdb3d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c356d7f1f22b16cfb0e7adeb9b09d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415722d8e9e6ce5ee0bef62c1b28e95e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab39fb010a3e9c1e7676a6d3cb1a8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c6507487add48c105caffa59be30d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ddaaf1259887a00b8aa366b17ca45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0959649203668d877cea372f39035638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20265bdcb9a9ee3d00b7f7c84cc70566639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34018bc1a64f011288fb950c8f8546640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1361d1024de668841aeebb0ba913f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d689bedb1597779bd3ffe727328f5f2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ffbb2adefb0ee47e735e7e3af6064643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcb760398356210cae4fe1813715b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149377d5ecd2c608eab17e0bfecf761b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ef323452194259fe8ef6b50dfff00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778ff2797fa97a634fc210e903d751e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0d494792190c4db686c232571645648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926be40d569d2f519fedac27119406f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4e8778529d002e69e70aa09350fe4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6307a1fd3cf9e2364118624cc4487b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a159c47efd8239ec0c5604eff630052652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bc61c7964a6c49b4c26235b15718e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847e5e51f8f19355219425890b9bee5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a97672c2739a81a82ae8c225f1ee3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c9cea01480b33285837ff1bebed86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7cd77bcd1d3077d80cfee104792be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90ed77685add7d6d8f2e2ac8dbcdb6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2246b1c559093c4b16ea6c9b0befd86659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf248b08e456df6fa01ac2c75a7563ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2291e2621ed452d63e0ec05a212646661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad334833fc116e475f8c9085393671662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f9417341deeb5630b29aa9f75a3a1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a59fa684c03b82e0dc0f34f3ac6d94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a72a1d369cbc9ace11f1bcb616e5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6a09dc69fd4a56f59893cc2f1ab78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bebe9121555f202c6d5738e285c1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea91e9dae8b20711a28902d73de58ee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762ecaf5e875237d791ee7fcdb03ef7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a5a664662659c210482ec57827eca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6a5b61202ea5642bdb370fe78e71c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4934e0bb2576f63138339267fe0080672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d5095b2e619f552a8f33c45a94042673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1b4bdebbbca39892dae750c46b60a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b911c5c7d6775a2e065549701bcb2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9030473df1432a6057b1df061e7f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c28cc57705d06dcba0681a93061d47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44438c3bc5f327e773b8f5533427444678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe82585bc1ae5b3f8ef4dbf6e05e43d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c927070be991a6599ecb4f29e16cdc0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba52824db5dd6dc0e734f9010ed587681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c8bbf325959575e83fd3acb452438682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2de8e005fd3947bc2e516dac8910b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dcb3fcd4dd8d802ec169846285d3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc6996e7c889d50337327fdf979ad4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f6b370227776e5a940894639f7f85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd0e5fdbf100ac99662cc43e9cf5ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71605b48e1b183952a68394f81b365e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75cedb06825551a6fb6bf6179323aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b326b41a68feb82f7b11d164e36ec38690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41392fedf6d9b076cd8727807d0d87691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556a413d110255d9354ab5b06f50995692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce2d4e83c2705a5174aed36d82d27a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e2ec073b2a3a413cc44e7c7a2c56a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b9f72847af460a7c994309ac89256695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca3de1a1b44d1dd78ea93050c350c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab61c7f2cc4d9740ec2c1cbf323308697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c1443dc39afc462bf7890082b0905698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cef90ba22f7492be49ce52d5ce8f50699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826c786f4c2d58987b1be979cf4d731700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b631ef3f7665bea76b1fa361392ade9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75973ddaa1a7971f802220ad3664a78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760200e68f15fa3c71b07e4585f5d1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0cbf099b647a283129f4a7b58b2b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de45898ee987972e787efa54b8d9f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782f9b0752ae1c06ee7698aadb1c855706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a8fddb3ea4bf0f4559b41f116c50f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546b256126f2f5e8817ab40d4ee22f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcca27555b384dea19194de1ae216b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee242bdaa4bd8e5aa5a84f1d836a604b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c014bbb063d7713856ff09e3dbfb1af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031d9829ce205880efe8d91d49873f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a1a290043c52caae373be6cdab6be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d6ea2bacea18d05087a2d34b24fe6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2115dd96de7a8ba01c656c7ba45ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637eac1f0359a6266b3fa0be21393b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f1c43620bc54fafa63db41583693b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3f7d94048c65b607a1990fcae81b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906acf4c47e1b7be839f3235e86a928b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba70ccb2b13c6e5cbcd8d23a825154d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836d09853ddf6a3e0523226330c3924721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46121c630875a49884f57f4dd2e9d151722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540a44b35e3eb50358bab68b89aa7a2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aef5786daa02224d65b9864905021724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8072d39f26308ef3b2d0983b2f802b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f572eb71c686dc2bc12a98298e8d444726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3906a6c184b7f5eb9bbab03b854f81d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6125de096e3c2c18e729843244bcc82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643c43c39b4eb0d12da7d8c0296b0c2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449f83b8b4561e689d814b78e739099730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23169978a9283f811355d727d7819cc9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad4b90394a7f5c3e44b8dea4bc57aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f12985ed1416844300dd59ce924a1a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471d03fdb0aeebf6cefc975e9b07960734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c5de2b6a5e91ff32ccf8cd4f80f27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135004546ad58a370b40d9133b25730736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6765b2afdeffc7e00665076d09752737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e947927f955a3bbf1acbe6dbba4c2ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa590b404bcdc86d800f962e16ed3f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105c24ccbe52476ca7ac8f4fee16fd7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174814540e46386c06fd7069abe77b9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514021c543b9a0836712d6de744e8a60742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd6159f391621b734036d6ba340aa4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d534cea0f21bee454f00422c9f0b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeb4b6a45b8d96b19fa2eb13d82f71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd7dcbc64537925d99e755bae973e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a725a4f17ead09837dd50dd8c023a2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf3d45e828c9d1f91e5fe7164f81ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683f32a37d9041c94c88bc68d2b0995749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc490eb1b0e93844d701a4acf24e181d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928172b765f483a87cdf2ef7cb00e2a7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bfd1abd03e7ae7f8fde19a766abdb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05db365d134a61f103d6ae69bc0146753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8880ff7f2c92aad8eee162939fc6cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357c9dabb003ba146b1189171ce6476755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f27377bce3d0195bac12a3b5da6725756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0d8a481d773307f3537ce0152d560757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa677a98910d6b9b50f9e0d11238b65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ccdffa80e4105e455bc80cfecf9cd759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>