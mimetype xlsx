--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111b18166bf0f39897b57873e1cb04c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a76139abe738a154fed1f1227409162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411f0878d38a0a9c5e109abbcfdc6913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1db979c041a33f44e750e6b9231614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5f23490c9812faae014e2c323cd855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5742bf4109bf17b04a31767565bc92f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e777e85c3e688eaa124f411e6de58db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0634aca5960334bd8c81c7d5e9851648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817a8da4c4a324e99d64ea4fe33061a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd70a137554cfa6970b9e37e137dc7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c130128f9a5ec4eb0387b617a273911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7751138d3ff83186686a93b9a4ec57a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd418446ca73cd076b534d396652a0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8100e373fa360568c243d48722395f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77497e211d75ae0f9b29e6ff6e3deec715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e89684726e74a9a6a8a0bd825675d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb177d64ef140f73da91c3b20f965f5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed02c7ebe22dd47f61d1b3732cac0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec776d6365e90c6d3a647373f26732219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e745ea84163f6baa939ed23ff421c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cdad5182bff458a4921de55d7c84021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279688df725d32fd2a753ee97a3f1b4e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f79e7f2a712907d111d09bbcff25b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc85bb5ac2ab6ce900eb75b57b65ffa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa301ea86516188540ff10f37db803ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d576f2f0ca8c0e9a68fc304a39102226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a382e06769199f8ead038855fd1751627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18bb0e692867c6065287436cadf1b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bebc798282639079c1e65c2b9cd4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd54d9f38a7e0b95ce9acf0c6131a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f2fa1d68e128ee97af7ba4563edc731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d995bf01558da220c207227a78260732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc4851f2fa369b689168d7e250b92733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5354243f137a131bb50bc9a0617ad2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a15db7365a07570522f69b539e5fad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925608fd942c048e0ce248d6c691a82a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a65c637ef0ee64c6440a57ebda833037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91dc3edd1cbeca8d08ef25e365f2f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed5352d7fe5856301a7d40c821697d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047275bfab23621250c7353d0bafd4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e03a5d11e35f5beb402a7ff307204341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a3465cf324c53b578018631ac748642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7ef050ff6ea9dc3dd81d55ae405f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56995cfc7c731d8e15f6d9a14702edec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c008ca91fd462a377f9e7e92fa276d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b16a1262fde3185fb631b89410083846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bc09cd09ca18a71b54e86d6b049eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3edc7b31a30bb9a8c55c6299bcbc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ceea0db0d0dbde4368852b1b8c2bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb8b70c8d2ea9559d9be72f888579e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eca5dfe6cd2a7003922ffeb3ec2da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd2c125432448c384c295abeee563752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f55ef05ca52cc740f863dfd34460753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e0ae3e4122fd8a1179a98d5372a8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6cbcb439169935c0335dc55aa57b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6be81976ea35304421017e2b8967b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3d5f761bb9a60bee2cc6114cc6eb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d30542c45624c41cc637a771798bc058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87fc392ff2956e0efa51671a63917759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ddc837b81fa658b5af3bb5ec67bd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc98a976c820942654ea84443c18ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf09ec6c6bbfe32f7d283ef4ca9aa4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73bb7e1bd557d66881d11a335b230963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc9a1c8cd9588d6c3397ed4178b95764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a0eb883ca384b8c34a724ceb82ae965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422e2b4acdc8386dcf2e78f0f14bdb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e897802b488105a79a301bfc5354567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17d2c8e01b70c4eb8ba5a12c166d5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a8db28ac135a3f67a0efca6363de069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58238539d9184f4f843fc8f3b477ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141c176896297d32d4127e8ca78b58c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240cfa8156627e81ffce5d245a6f6c2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264ad2b2049be198f1ea18ae68d507073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03058c1c120fd48b7071c94cf1533ef574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e15c4daa0c1733c28c38f2e529efa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1fe843e175e850b20af86ea62440d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e27652ea7b4b31e9b2dc073171d1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828364756460a2888eebe6b463c6f8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157109c74ff6b1cc7245eb5b4d3f590379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80726b538cbebe6b8d23b7512bcb88dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf973d467f3791a3881a7d7ef1604d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4f911273ba1171efb6d82d88b558f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf36b4393a8b447bff386cf470cdca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6c4e586a4607f38f89d7400a25fbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049f490500faef5eaaee080eb64b0e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6214a0a198107d65f4234c816a9eb6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b44f2249fa8bd5529f37f5c764bb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881f8e08633905bab54acf45e936d8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476deaa143de22f683abe74a30a8d3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85889e07d5eaeeafe4e8a9c9d37758d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7b0ff11aa51b598c592f4ab68840591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843146294ce359dfec078dc67164a9d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bc6193bf99f1d3415c894d6aac9d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fd8da581392c11b8a10fc8def482094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc010993ea5723f1133dd5c75ba7d9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd314d92ac3da14e390f9078fde06ecc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325237f8528a8fe3221cf04e55d19bcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1adeda892a59ab6f6bc6bf3e37b5c3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22cec169f6be91e8525dd37a2520a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930873ca66f6429bde05401461f722b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54323318495c9148f1b6ab53b67c0ecc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfb47541f32ac4b0c563ee7bafae68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d84b7aafd5828dce575584641ab69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828713594640ac39e15ae2a97d2aa59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee4049cc55b5fbe08746d8142064d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e1d078833eb731d37c543a777b8aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1f5ba7a6a62eea52a033e1668288f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c3721b7a0b51d7eddf01132b35fb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96247d4db39162ce7f4819dfb7dcbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ebbbb0090761a76857071bba5efa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2370272b0dd8059edc6fc4210b290111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c0f8deb70130bfbe190fe2485f92a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c797ac35fc11cb8fabcbdd4a68089e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e39a380519e0b52df280e96ff606d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592b18c8cf4cbcf963b0ae5020b5217115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de2a9c7c1b168ab1252ed3ec3b0832116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2cce8a2cd306470e7e14e7320c03a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d940465000b1135b98e0257d7e01e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77738d272ca8cb3185c13dd876c995119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e703532a676a31cf7c292e9e8b2d1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281cd4fb605e00123a8616347e508f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dac14428d5822bc52fd0e2a7420be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcc4f262a306e26481c5c69120b582123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca096e001ee09087549b9d9d240bd75a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa804d83f94e00c7d301f4ea08961344125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5defbbc2b9b7505ac7166f011dcf98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0470f788bfdf930f8a933d8fa4167127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba076aeb570060ec9929ff64770bf872128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ddff4d03f2c61f2d5461c3560d09f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300954bc38866cccf9a384f43ba01d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58c6c26a39c57c1b7b1275d117cf1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048a3f87b6ff0fac836636097312d70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5115978c20990faa741b6cdccc760133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a67808cd0a67ae3acbec0bd1a8336134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d6b5849034f6dbd16d5185a4aa099135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bef11f7f893bbad32be42ffc9f1127136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf56aebd5e090bae59428708ea03d9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb2c9faf5f4f3adc2770bace056719138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdeccbec13467087126c209edcf66c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5078e806f0d00f6a2f169f6bacac18f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7a0d99b4786ecb5a2b7f7b9f93f8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05372540cea5fcd405c67c223b0b0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f260e538ada9ce377d7d7b7e1ac17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386304083b5d486998226dc87a02af7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df0388dafc4f97d8d8deff7bf4f265145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d7a891a4d548eecd48936b8dbd466146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71351769871366fc45f0952a43b72317147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ca2ca1fabd8f51b1d8bae265f180148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b493f741bedb5efe59d303fbdde0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b612c32de96cf9a64153ec2433b17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061bb173cc65db1b59453c710c00511151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1939bd0fffa6d4c39be907ebdd98291152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799eb3c158d8c802d45843f14fa0ddaa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a57fa520444751a21dae4758ef1cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb0ce7370d48e9ca19c913c856d26e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c24dcb9c2c53089d41514c6ea552d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2628177581cbdcbdd3c999faf321df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cc4a7cd8e9c7a750f54b59eb44636158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65f4699ba2597025464e6fd4d2cbc2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a77cbad1e46582b344c9768ff0a75c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad3690fb8142c90ac750fb7f440cf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74a37c50768d79b445368bf7e4295f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e482110009ed73c944b4af4e94d9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42506b9b1bcaa5bc10b4e08e2ea0990b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856deed286442fe0d2f2bf3d02d95789165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fef8650ffc6746ee25d2877a01dd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598a5620e9eec8d74e7e11ae1421d4e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8da29f61966de579f7dc477be5298168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db05f79465543b19ebcbf5462bacae6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045822a808158f63ff34c5f3763e3bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c724ea3dd358b0a74df72f9ec40f1db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be8cd2640c0322da495bae2411c8f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f6298d047556f9cce35cba3a32df6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de060435802d7782ea6214b1e6df148174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46436a904db54de15b4681b86387a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc87560cf1b706f5e576defa7fd45a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98b50a778fd05139e1febbb5d152fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aee896dbc8a993e2e3e8b448388f50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286589cb7ae70285bcc5c30b1b21a81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5f1536f93fdebb316e1aac8829a6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c14a513d1c9eef9cd96d04f29465f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfee4319b6e831b0a7045775bef4dfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba5d3910f94371a70a1370d00464c4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e18f349c6095b1c173cb32cad73b69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02a4004dabf3772fce5e9360efb217185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e4711008a0ef7639fb6ba2894b4a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e3a2a697ec2ff095def0e50e481cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769161d446676a7723057a807a2daac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a71204101f0c49600bb43632b8773189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cce47045267d067829792457588346190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db4e52b1b9f2ca481a46c1938c2afc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21354bcda8baae33a58acfd8f7680e9e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf5a0d4dd6c4fafdf91e3b9639f333193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4a49217a4bd8b5f46978354f16e95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c12c8d42ebd81299698316155ad857195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3279626236b4e6ceda532e5841b5e3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be57d8d6abd8bf52fdb9237766608f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bd93f8f9731e03b358978ae97366b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fec88b97881f50ead25afb5970962c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489170deb7da4d786d8a53a3f75a1a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f5ee3b725e18458c6b0080e43d006201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6faf3a853d380bc10d33dfdf917bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e94258bb4ba2e06d561b756f2fa6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3a513d3c0ae41d0113e90635757df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562194b6e5e8c95370942402d7d78d9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8c2259e693443d3853280a7a1e56e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0726327510a34b7abb7f0a39493d53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375dd250c2bd96aa2487f5866b7cf91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58806f7c2d1075c53d35f42d6708edbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62411411fb318aef67006775a13b2a6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc19cc99b1e91f07c430bad5e703f15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff90d87a145c7eb1514e30e85ebd5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6514ed131aec8f4f1cabfa451e9949213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a2724eec49c5ad0d3980727f4b8e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f977d9f93d0a7aac319ca849ac962215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d578706b760858794e5f9105502ccd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710592ef57950c37d65804700aa4d0c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd18a5499bdd2b914779c1e5d2cf38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2835caf9847d6561d889363a4e0074219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a4b0c216a8e4360e146e807838aed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39c3621b4b4366081fbe93f037b246221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29220c4585194c71ac44717b9b663a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89108e40faf422ddaa21472df0f9be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82ba10a6fc3e0c5b25335fa59aa6b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f031e98dfbac3f7d35d3892c7d91af3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71471fb44ab744d485855876ac6e6b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267f3f4553ea0c5eda6411eb5fde875227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5f7de355fa7aad390e9e7cda2166c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8021735cacf952b307aaa03b3d8a07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f3d182f2260aedc9be4f2d7397d51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b062dccea076b0c19c4012ebc99ed15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce4c16dbf88cd3d12f52525db34b13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888688707688c5bbef99b1f179c7f866233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e4e040a50486b60e0469af52a4cee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777c4be4e8ae223196d26be6296e674235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a799991c8e5dee0555a3a76f08f7142236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e34954efa26bae147037f739714d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c509a3a3cbf2badf26180af1fab80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bad806b2b7811c0ac72d7369631eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceec3e566e54bbfca4a4f0c532b2bb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6262b9e169a5c36725b8ae3f6488ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3122df0b3a9cfce93c07e3d7649900242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f4cb682c3ecbf8bd03294bc1d1905243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c0b713cc76a95eae3a35b13019acf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f2e14e0f74d58a7abe426135bfe8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfffdae58824fe6fa88887831e91b3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a4544103eb87e4ed1154582e68ced247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63a759ae407582f4b04677aaf52d2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b789f656cbaa4874b256e37ebf9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6c017fc5779dbb37bcf1bd8bbde74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b9e6936ae770369577e14ad693830251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceea66a1cd63940228419e085d1b457252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ecb93684712be42db14da42f21531253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b86154b2fc82d55d8ab4f8728e65e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d79b4b38578f3a73a2f19a95cc1ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a2964fdb3178cdc6a841e545e53f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc332c2e49bc7f8dd4b2a962941a5435257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cddbd16e49f09453ae55580ae5f88258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de52f24a3eb0aa883a3ab426b25ea96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974537a839dca3e8fb3579476f901fbd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82c1f2e0097c5799af66758a7b835a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186aa505e2e3a3742c9c6725f3b844f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d910ac0c693665e1d4e0eb6e4de687263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e695bacfe786fb702f36b41b71a085264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342fa6027217d5181cdd7a93670afa3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4450dd5995cb8b3f7143f8565da6e4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdf99a7a57e4286470b94b8fc050d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964b25ee65bdc63d9368b4748005faf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64659789190d932fd3552602e0ede8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee365cb33dcff5c9950472efe7b751270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317f842980988633d48128051651cab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e415ab568deba2cc0a1b9149d382728272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da47cc5ede3c55b92237fa6d2127960273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaaced930968069391e9515a85f455274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd79aa98dee85c8cc0f7869097f741275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b4bd8ede917f32e72116e11ca8674276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509d9c2d94dd5b0cdfe6c0ee41ae473277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04593df1d8889f152c9ba55ac69fdc8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae8d884a35b80755458b87a97d669b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7349967c40c532b30cccc1555bef553280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59798df57e727b9820ababdc043af03f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed061961eb0405ca2a2e9c126d5f80f3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a870cd1d1bec474815d11949cf0f389283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a308a5616d2f9ddca4e9420283d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebae1e498e8944c12805c96b34cacbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b972c2da2627d005762184ba40d57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984ee0d600e8d50a22278da31c5d0c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504566241db060e4b64fefe8ee21624d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90230062fee078c993db4a025b4ea873289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab311f0428bb4e528fba2454663d210290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84f29393839d8626fd48a6d695ba48291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b9d6bcd3c2bc36e040449cd25faf1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3fdd2f19615c44b41cf10fa839612293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168b1a64b4387633e1f2257bca0c66e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d618339585ef4e6c952f91a517bb12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223020d1c59039f801146bf81e98316e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8d226312d7baf9047eb058a82b823297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a63a002aa181ce0a382b38c3766967298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d771668bf79ef38ebc12e961549f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e7b3b06c38c5569e8e3acf1924de2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24d44b4d95ca2c85abfa5b04931993301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b685843f49651e0e4eed57f5f9414302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dfc4a3d2b074d64c4dbf329b513e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecac733193fec216129af594448a402304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4f2813f89dc39b13fa3b7ebf7c943305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8961f6a0aee2a55239b2487058fa3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000627ae9eb936a7ca2db4ce1a3de6b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f915292a5ed0239de7eb03fd6ac18308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63657dac6d04b5d4794c4a715d9fe80d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba0537fed5161e3ebe70b99da2416310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b419035d2baa5812144ca5944e0e5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599600ad2479e5c067435d5c8b42ca62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbf7aef4997a9c62ada387a6bf7b89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92304723b3f0442119486abc74da1288314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ee04f961487ec4687ddba9e0128c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1809c507ebe0f3819e9533e906d7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeced7fe8010f828f5bd5889d20c2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795a61512eac02ddd7cbc6367c21c79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a10d472a494bd8df05f8ccd3666b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba016b179aedc2b1844b265c7d67958320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd575de1626d80021787919da9529dc8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc57e82585eb486b7f19439deda773c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce5dc9dbcc4f5d12bd2377116dff72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692e686f457fee7463b855c72ed0815324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060acea31db02157bb76bb9e7f14963f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7deaa983b0c79807bfb661a6812f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839a5bb2d1a3c61938fbf578699a1f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee7e4aa090905a1f082b9ece980b4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e169cd217e351567fa154bca1a6ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612f7b665074268f9575580c3bb3d28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300bd94783d4092b549c1260f8a01d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f5ff0ebd5589257f76405c7d8ea76332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5264d2e02ac1795ee229dc13b2a4cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f311ed6fe3d13269469f960cc8e2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dafb3c164152e3d3b29fbae553fe4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7da2a5f93a3042de892066505e0182336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fefe450783a34ecf6d5be6f815bc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d5d1589fc5bfe688bc27d8c2d225a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccb49478dd41d3d484394f96898712339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f66c3d0a97fe07a987c5b47b814c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff9a4bcc2c46047a7160a8591bf181341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edc289c23caaa2b03d87df6e805973342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f330249ef1fd67666b0a3277d5e4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91e43ab24c9f56a7992e02f4fd3e32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a0a341f02c8cebdee38408f47d5eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff5bd3c5189683941bb1c80e1d6201346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5de2f12e28242c7a8dd877ccd0cde347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbea63a5cb7fcfded43adb9102bad0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b6b81daf1b59648859ec9465faf20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be1cc0e0cbca58aae5352cc10bbcf9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eec6fb94cb8742d98bd63a0c68b0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94fad28cdd662abd84aa473ba94f36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ab0ee89427c7e7cd23cb3ef7b6b22353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb123b5d4b46b09d06936e4ce68d9fe8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475247e38f8b9fe0eb3c7d5a9ed06b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6422da11b90fd55a5fd2bc0d69333b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78868d25eadc0458e2f95a43c92d23d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e906328570a0028076d04b01a08448358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa979b802405a922f5f71f23634fd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7170aa3d62f1ff5df652ec2f30378b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89799f3aee0f9dbcb18de028edcd526361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bf9edd33ca179dae77d3eb013a4a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b97f96824566961e1a5699d7e0be81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732c541552de6abd6cc567f215b5dfd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915d792e62ee49a729ef96ee4477488365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b36872619ff457de70e6f4343e4be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e4978201d96e7575b8746c0b1446c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8180c7dac2c6941824e7a76195c56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb4a76e0422f6dd626ac904e2ba52b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beb0a96847c6d609ae5c77cf2158ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d898c50dbfd4720431c3cd0f7e9f8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331e70e7fec984b104ab3aefa6d49ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f6709de231a2111a6ac6a8d12c7ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a896ef8b567d6f1b2c40164e7fd7d6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3608499443ffce9bfe49eb6e959ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9866d7a6baecf76a88770f3713b20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c0b0bbe749e68926e485d42aa913e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539a59b70b4d7f24ff12a78f871c9b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65947aaafc6d4f833918d42fcdd7d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224259c61862984a3ddc9f6fd96f5ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fe477422484b6840ecd5aacb1dde5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dea64cba9b0c3ed8917dc15c15808382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94585162b42fb6ea28cbb94689771b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11286be4258a64b142a3ced08de9e5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28da4f1ddea29ebd800f7958c58b6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db104dae23ebcdd4df13cdd2138a8fa6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ebb6bd73d16f514603af611b7f044387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fa62b3a01c594d2dfcc98d65f72e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa142f70446455884d72c9daf3821d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333804ec918575fdb8d9f235cb60dda4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b3b2eff25d7ad057732c7767f97f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4f6284257c19dbb7b309fd34f0408392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e492bb598d79f520658aad0c2e44ed1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f413182a4fadd233a6d75f37d93e0f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4a695a51e7154f377e7e113a9dc6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465190cb24092b97ad441173a812d95d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ed39fddad3cbb9d5f4606a9366cca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67a676ff6b320528bdec3ca27ee374398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fb4dda076c82bb739e636810162f8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ae8be8b943c3997ca04b897cd6ee4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5e96246f8652bd01a4a1ad3c87ed1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c02f52d7f926aa3ee67f24412e2fd3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45164422069c96f6a2352e7de9967ceb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caef096c3a020901da74a80d477780a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81931379f91d3ddb4537807d8e9c02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220c0f15db475eb9e1cc5b1755f8739406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be8374532a34cb126a6ee029fd7e1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bade43766607b0f607ab6c378a097de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e302f88902aceeaf2d54259b1cf22bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b99d4eeca8c11eedddc96c91a0bbfc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df11766c84f719e24edc24eceb1c1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f661d43ee09756e85efecaea23452f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6f7bbc763ea748b34533072dc5377413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37dca18e87e12934ca0d4285fbbc4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c25204db84d77ae334cfb8ac2aabbc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8990840ec5bfb5ac39bae8381a055e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562226c1ec9f9055c2b92a805b85ec44417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429e405b2c9988a4c821299d0231b5f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947fae0e7490305b64a3acf7d4f60be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc3d24a9dd7980268ef97b5b35f9a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449688ed0c9039de1bc1703e211b98421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5f2fd7f8d06f792048a23d13f0114422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf9ee47ac10722d7fc511d19493a0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a260fe5d10652041477a62e5769f28c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ffb1755714006de832a73966f2d40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b2f22c09a21bd40e1dfad6902b54c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58f1fbfa5af1723672069a399301ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402037f8e566589d71b9dd15f1d1076428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc4e11d57f88abeb5c6ea4e162a03a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257893fcce5e152f03222f6fb505bcb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ce3e7a324b5fe43b3581709442617431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa5f0a60776c683ca88ab92a3756ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c61d17e6e785bbf55eb8c3018d19ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e98abd0a3bc291911fd9ff77a67ee6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efdfbbb4991be65688916e0690baf6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726b3be449fd962d4b6be98dc95c6d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b375413d91af5f8557a915dc032258437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ead51cea9320ad58aaf5211457972438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd25f52867d4bbcaa0a29db701e0e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83015e4d3001a116f2a3eb3b20c5d83440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fc7fc4f238229f6f880144f9a5ab0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a3bcc0282eacaf029e98d9cf0a415442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be466cadff4b125fd75f90ab7b5b4179443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3976918d7c52504a270f9ba8f2ba3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c760646bf6cacde51511372a3c4949445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf56acfd405e34ec77fa1e8e5bdd79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df97e597e3b3d2fe919a6f3a096919447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344fdea10392f83930b17a575713c3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b369148b00a60cd568bbaabc6cd260449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1f45c1c9d01308dcb88d81b5a0cc4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e7da8c3102d82c7b477f007ad47ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8b5557df05d12e1ecc876d950f124452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d0678d148151d86e94f3ecbb2329d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347b1c82b2044289a97360e0397fa1d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e32ff8b03c1f813c3d81c29b36d90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7475098da2edfb21aa6b16d5e1ee3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd772e4800b914999ea0767b896ce8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b978d509f7039d7d877e709b84575b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e973fc2e6a4971aa6f195237289bde7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922ffe9ab7ecefd3d04c62c1a0132d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1b8d45f60cdfe35ebe8096dfaa817461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f8b91a9e192afafe7574da4bca572462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608d12792401a356cc26c90319b9bc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c3ff635ef14fc76dc92fbda84a82c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24198d0b69ea5f0ff79c111c00773a6b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086113f5c8204488d00c2ab6fd77a184466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84003a0818c69559cb2960ef8dc0f2a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309585866e73b565e9f466a84382317468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e197105120cbea38e17755a4d7441469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451abaeac7f055a8476d1fdc83a2820a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf56bc7fd98bd171a3e5b27da6b280d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e887c450b8544b3e54abb9f501ca3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e990e3e0e25c4a6d4b9e2223bf9b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06425df2d58d37855816f8d34ec4a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a131ffe451731fcae696724a3e6f12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed6474dc824401c67d02a36aa9e13476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d61ec38ff5719f0b1916600c11eae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65ed15f98c880dcd617ec480f7051e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d392182f580c0777a4cebe4e08899479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecc8c136fc942ae1aac303cee9363a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d18c360b1ca0be0528a14f16cd280481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68855e5d1f2d6a4b52c4082e4276524482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cccc3a7949a74a2d335037fb8d74b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3b57484de59fe77050680fd7e44c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df4c3f59da32f07d0c95663e8b5f86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb37127df9f7e5954f794529c7b0a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d5ae3af3a0091b95610f505a6ef7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f59b5f1108625f33b3c27c1a500e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6a2b13f3d5749b6c187559d92ef87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e04d4cf8dd254af7494eea20debf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f70b6c1f06cbcfe5ac3f146f6f73f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9f9adbfb15ec9c5dc21f59e277161492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505ace4a3756cab09f7033b38845874493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51788ffd9e04a499b5f94cd3b75ea0d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc4aeb6b3c2abf4153a89aa7eaf01c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ff785b43de64d9c0ca6369956c8c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82a1561b7ea6b1304024e2644bc13d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2e4b3cce305d4e545afa544b509db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294793c3e18402b6fb2a321c8609851499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b80b574544d88b1a721547ce526723500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c635ff4ada4af667262a0c10802a449501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db15d3e108091981fb23bba08e46a00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d3d59f3c0f2f4de8db6629cc6a299503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4be6fd1201940f1c421e076d6ca75a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4d199463d529d679f8087a52bad97505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8713b28e104d982616472b563a2eeb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d9bb4667e0a5a014b26d21c1f63bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac79ac17a1a3d1677d22a14f7492e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b746238c91772f0c7bdd00add09fa4f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb684e68f5494d13f69963652c2e06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d901d2f5c13a941963af78fd49afd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68c655012f59b7b1766974690cf93a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faba84bbe5c9aa00b3c415fb770647d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f84cb2091e740f382ed829b98cd22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51352cc146409d0d0c4a54a30199f87515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e87538961c793c5f5b1d96046ebd8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc97ffee69e972e89e10fc47a4568c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531772dcc2313f34f191ad78b15e2b20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8e33f0c19a2a789697201497f0613519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d4d5435c63075dcea8342cb6a1fbb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427430c4e5429c721dc3bef9fb81812521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e3cb5fe73d5fe85b18bbbbb095e39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5086112858befc94f461d4577babf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e63b989dde44fab6e8424ed2a647c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953df9a407f0089cd85081fdf82b8265525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee225c729f37ab0d24685a1ce42b73a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895449d05c172c06884111cd7e97062527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19b1f4fa4883433af6193138f7dea3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb9f96fe400604d00aa1ea51e9ba12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294ef0a34f144790432a25c16057ba4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7a7ea3e1464b7c36295120c740a55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a70a32aec5bdca79b72d3e25784a4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0f2e11de4b041a8ee72b7e362d899533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700a769ba3bf483f73ca2ee7a9b371c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd89ecc867fc766d877b111ed02d9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e5d7483d83c7704aa4310aa37a9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2a4eb238a30cf82597b2492e5bca2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a67159edb86a50e25f84b5b920ea7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbdf1ce06a4ec89df661bc268c45f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43714c7cfe704aac4dfabeee86be7e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700384e2690c3662e7a91747a1725744541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917cf2e5733ed66114f91bd25acfdc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0a2b96f8d387b722b10c05ded0275543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b9755271f86d598acb43bb874e25b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aea37a643be9834dab383aaa00974545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3a315294761a2e0850fc442a3ffa4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584da3d0cdc00217f81b75d0aacd642547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2937d8d0f6a17282f200ccf42553c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50752d8cd8c236c4619befbbaf62b4fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f66ba222e1f8156fa55e14f6796d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b350657b63f0072e001ff4eed1b9011551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a363b6fe11b4c06c8e2c6b55ebbe8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77905f26e3fc04a6c5daca22da44c144553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b5e761b2652c8fd8cf1b7f3c7aae4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c5f1e41038ce201c844df4559d4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216610beb4a69e3726539f30e2b1ba6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9aeedb5476eb233df0eebca5727a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eac67f1cc30dd3688be8dc68b6edc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a8711ca58f666ab33a8e624496ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd799c9e701dcea84d98437e412a926560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22adc979025892b0ec05e34d5c4c5fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5204dc7a1fb876b851f03c530abfa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d067b4c8e3e4d9afdbcc29baa53c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb53162723446146787e8a1b688d76564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe7143ffe7b9b2afbdf0291716ff5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a91e2412e55f457d005c40ba6bec1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06af809c485c09d3df211642fdfb1f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62dd1493aa1300c676c267793c7c37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eae04cb3f8fb9976d0f5597bdfaba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f72704426a1647b24414df3d2f4dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bae7c99ae34a7fbb898ee600e75a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63f6f2326c8642961d43b31528e314572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebaf1c69c4f43819cc90acc0b939ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cba1c2115902b2f7639d1c440554ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e543d64e5290c72a46400e0d3cbf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3659f0c411ca6cff56ca2ed1d8f28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d1b103f50df15bf0e5910d64ef5d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7c4ff71d75c8764ce8b87dfb02d9f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a07e05b5628158a74c42277c0bf2d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f61abb21573ef92e62f11d12f0cc99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7963debe8daf0d53b220720a83bca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bed51b55869627770baab4df1c7ff6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d699a9756f128e264491962b798d804583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d8f0a36d3e0ce4e2bff174cf8cc93584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171edd2f6ad17eccf5385ae201f01fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ca3c41c7a8e2d4b22e332d2485f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd810ed5a1b2e6bee2fb73cde7c469587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27875f79286e163d7641b5c42ff80a15588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51d06a33ba5e76264880641cebf56e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9d483741c022391449d388e42fc2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262c87acd468a50a1da5989ea3545d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244836e6b8df86fcb6eccfa4c1f25fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ba7000cf6e4610fe91498d089793f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed28c9172877391d0d669f387c3f314594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8d63f47112ce1bb63fbff57793315595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381250f50eaa4d3c1f4ebc98fdf6181596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8e233d7bf3671a45a6bbb46db5c01597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1278d0a55acc0ee18e152fe700019598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c894c63c83ed0677f85d668ebf34d81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c10e9be13d5190f9139d3c64d34f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5ff8efaffd7b901896ce691e1db89601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e93ebb43f60314cb436531cfd4fcb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820c6ad4a73aa4619088b251d7b286c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff060c6c6cbd076e5bf9154219bd11c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19d0807a9568428d256f96f6c437ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b09e0bc19c31edb1887cc3e038a21606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3458ef566002ed930262ad648ca327607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4cda50548ddc19ba3bc695e178b89608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912dc8588d120ed74e1a52d34c81694609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f58c59cbb94b48449a97e0af3f318610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd780982e831f2516566e5ac739460611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c077a1c0e548bf113ba905db85549612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244cf928a8f65e4379178a5cf71bcb9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9dad08ac8fcf9d3b0baf073806140614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1293b5daee4188e849ad634bdf198615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960764980622b94ffdd8f7c6165e4a45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4de12c19d37fc016caa13190dc82f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2f93ca2dffe957d7db8a3cfceaa95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53855575ecfc06a6733738ba96c4633619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83d6f20c494673e29375be792f00b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bf0241bae5b837b1e64284a722ba1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20372669cf13167f3a202d51825ba5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0373cf9433a66ee3544145fbaa6ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d79a4a8c77672b565dffd1d88b6e02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c900f7e306be98dcd540035df56ddf8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219a80ff64caa52d188938af4dbaae6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ab1aa530afcf9749acdb2b8521207627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577e0a1828c6d62a6f69777dcc5d9f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9aecd8811c79455e1500635bd88175629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7c164d7a4631537b77cb251ef130d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f175b07a121e20bbc371882141ac3a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34155fd2687d576674bfda49f213a4cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424f4f910e2d8e3db9592e8f7b9add633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9171d60394b370ff717df79a842f13f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa27d86be8150bae8bafb5dcd438f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11293f8879a8e5812a7fd42cc6e70a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ef7ed882ec00f011949fd3bad42d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05986133cb38741a165c87211e1fdd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb171903bb4c12e1c2fa35fceff9fd7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2db625cdb701baca8ec63116485f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4470f1154a2b1d0508b16d499cc0d33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a610e2ce5aac6e0b63030f8f3a13d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eb72f407d5a0288676c6b6bb7d60e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfcc906c71bdbff7d56e64aa8596f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ec24e548d4f0a2f9a22f1e5b62f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2eb1ee75580f9fea66dfa544ff8b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e7f46785701cdccc9e3c08c482186647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f4b2b1346e955ef0f9cd49ebc447648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed32343db413972f4b159898d347e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d120db9b79fe5d5c03f8a7ba9736650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2276d8f68d3a3fe9392bc2e0e788104651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1033753c58fdb295b1f48d80b8f34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e773b590e05ab93499cd287299d84653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae819b281ab90609e3eba910c514c09654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574762dff49756b3b51da9ebcd44fa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779e397efd67e1f13af0da84e56630a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fb3dcb4429b48de3a539bfc5ed07f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4fae33610b1f5bfc96fa80ae0bf6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5b36dd9b37792db4e94df4ae258fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1a5a3ac7776e8e8e7cc23f177995b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe713147a4498d1b4f718afd68f6dfb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453097081189b0a82b8dfc345de006b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fbc4f29efe38a536a1d1c075dadfd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bce685781e8391226329bb53c6fc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c03d270059c3188b99e87281e49a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287567192357dce9e2bd2800902fff64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9c43055d849a546a04362e61687cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eff0bef740343ee4ec2f7fff0500f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb281c6094e0d39662ee031ab025882a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbdcc81942ef387cf797d42e1352c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5db57079a42506f8c9a7b493500058671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb0316ad5c8bb7c6da8bbc3d0f7fea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9063dd28df00fa6a6dec8c52b4793b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99caf68620cf407f9e70adb2499109674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9498a26f847bdee2c4741a991b0c2b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b0ec6f0fb48f3efe43a94a6803d86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bb27b09c7cfbbad79496ae60e1e32677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b27b229bd8b60748008c8d14fd22b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd137ef2dc9560be78a591d407dc4bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05288c6a0e322f950df96f1dd5b7e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c269b934aa4e7bba4c5e322e283706681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6aeb8c91ee951c91a77a4b9ebc802682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b9c4c56ece12d6e98afcc895bca3a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1018ac80ddbf206a869e1f6a419f48f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d97f231c8f2916f6830ae3347e0fb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb7a72846fe588a0b0087b40dce53e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f45f59788e8704d6fbc1a21969b863687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c635dbed787a3c97bcb2719a68c5bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854b505c0b65d2d701c764c6ecb7325689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59a121b3d8b2eff99bc5422013742a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857342844fb6eb2247e8e826b39de33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b1d1d3515a80283c1e58c68edd231692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8f8b24076bcfed7611785dec02191693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c870737769b953c45e6e0006ad57cac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4509302a840ff9c3bc98fb16e085944695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694e150b2c51777b84f7716fb608f8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3168e59d5817299b03e8df81e74159f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3320fd7ea6f862185fdcc7339aaff1e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d0c59f8f9c65ba1dc1acf2bdea91f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599da2679a34909329fdd37c03a3ae9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027703b187f64cf0c606da09c934ef5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436f1f07086fabe27909ef2efa1130f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22eef5fd796b8c874f538ed3227914703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cead1ee88c0cd59860c10c0038ab39704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf219de8eca1ea917c6bb93136f715c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7091db6db33a964129b5383d7c018706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd07b9bd803ea2f19d005d079399a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cac8db5b2052971b6226078d450eab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a469bde5b832f371763ce4f6634e467709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ad7e772ab010d10820cab3393ba99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd35fb1f83870676419e99a10e190cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb6301430d31502abe0838d152ff6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484dba787806959bfcd09a3d4e46286713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbc963f2d4b9319dcbfa934c5aa43c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d3f9b17c73fd77393892d6d7a1d87715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef884f88113fe17d89c0dbb891ceb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0c667b5927d82a1399c63f2c124f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dc31edfdd642f2e2be2ae5a03b548718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38c94011e69807ea99cb991d29c3f7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871195105f1f3902bc8c95f09fb0b37b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c2f1097b93ff7b3555dd4d61d3206721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755439536ab070a395d45fcc13d1d86e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feae07d90bedf087f4b0b019b35f11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1037250aad74299f79afe9352e584724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d54d62f218ff3c222483fce4ada090725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178866cbc206929ec6796bee96f82ff9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a5b4008bf7a74405ea095b10d6385727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ccdab4c9e81c190a39ebb39d508e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0c9614ea0b4a9c8fb0b79690a7915729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df4ca5ab5fa6cee7b5471b9ec03921730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd720eee98cc6d5ce129d8d340bf6c9f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e50730bfe127041972fa40f973376732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81ae2e2b8b9c26ec205229026fa3f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3a2f085ef7b7a01115500b05bb399734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da3b415dc0d7d93b5a814360fb355f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6341cbf32533a9723e864a95a84ea1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55c134253787be20eef5893e0eb825737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1a9910365572201ba1df9a7bd3776738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff35df8e48cebb11c3ef8f76e48943739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa27278c4e74173e0c1f2f7bed89e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44328c91b2e76d2888d004fa51302da8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57535af0571ecf956f8a71c3073c00e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40538cc0cfc9066a0dfa0777a1038682743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baefcdc1534d57b2162ce8116a18ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b0b0a8c9a0e7ec0edcf0b82f7d457745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1eed396e84e850d13f2f17fc0a696b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dddfdcf41bcff3302dfe4bb99d12db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f00994af84265160998af1a8339ab2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0648c442f658593ba4f4994f979d51749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189388feeed2dd7c0054c3db863acd6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08023302d907de098f24b8f88e252b0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9143080a04b07b697e90a6dbbcce0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ee0725ee22bfba93193f384543db1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a71806eb88a68af12e3e4f9f30204d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e24e3a8cff5bd30d23b70f01ccc9b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313daa0b92b2aab0bc1b8927cb8cabd4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057c3efc0bca023a36e664eece21565757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688b5e796c81aa2af63fa26acc71883758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009f8981dc99ab3b2aed9e6d2926a0e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56a2b30269030910821cf0546ed46b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c784313eeb95fca242e9b257231fa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4a24798494b11bdcfc1be56a340773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178f16549fe1bdb8630bc0160d2c29f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdf56a0652ebfec01558c72b17d3125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d43722da2921d571d42abe6af3eeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d45c94c422bf1e5c55c012f6a874d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8ce02361aa43ea122a443fcbede4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea94753d62cf8884ecfbcda06b234e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb3b0234e8bab1d52223eaadb10d3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bb1ee565e60f17a46d10256c445aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4d8f0e12cbfb3be934804cdcd69e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2777271f8ffd12a633a6fc288598913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a4d6d7da01ab532a70ab9c7bfa22e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb286b3172d690bf8e5b5a7a1121ca9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df700a36381e5566fb54f4df210dd0a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508c9de9abc5400b7002fcbe5217e0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111d7e8a1cb10500e36190510c0b57018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fe6777874a1bb55e491030f30f63819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bfdee783ca7e85c04fc0d7c63fcda20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aff8192fb5e85bb575c0b5db7ab73d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba8b3e71322be02c79e9d837fe70b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48abe952f525db8f37d5e9a37c37d8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49fba669fb989e8d3c550b1ff553bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e75dbdb18443540eaf39013375dee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767c668866933f50c76bed15ca479b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542db13e3129de9d82152ca55bebe5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdba1a9803a5ca762c3c27e8fe876a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328abfe0afa27c48900789799351143f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d3983b756627eddf365696ccca1a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877d5ecb6ec3d9f5b8aedc1f5415e7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba42b01816ae26f807b9e0f3de8e0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b22643f83802f56cec818c9edb14a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f740d393a22cadf4c508d36f564b7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efc50f291f084fe1d2d2dd735480ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be19eb7d0ea966677264d80629237db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ddb5a4ad0f0aa854b2dedc737da7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d3b55b8f9aaf9ba1c2ce0e442904238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8b731bc95a72d7cf24633d5d2ff8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e33dc9a4d55f34add3e809eee9d9b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbb9b5eb5a799862f80ad27eebf62e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2675428da2d85bb5c84e6c278e715df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcf50ac1930ce8bbfccf5147d5f42843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42382a5f40081322620e79ca1c9665544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37c4f29ebc3e904eef2103cd352cbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dd85f4327f7e3fbaa477fdd052aa546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31fe2b1fd12ef0adea1ee7eb0d3d5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce0c2dde5f5df0dac12e154da308fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a814ecacd769c5a431ee69087956849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15da7eb88e649d6c19adc052debc2ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe142db5ea3089c2e3f193c6a7369c8451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec0da8f83cfabfcbbaaf9e1d0c020252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0290f1d2055a36ee61b0de7b469b5f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c544fa75e6ab84d3e24f04f77ac482d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06cb3a2c1dd63c8982591adce7eefa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21354b997a62550ccc6af486ed30935d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d917bffa0136f4dda2870aca15b0e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0e59c92059e82b7189d33fc41136a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215ff618d6faf7c2b3847dcd20eea8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ffeddadc75cf567d8b7b25423f49e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b907a8158983af9f64e4270c86a320761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd6cdd1c9fcadc7d3efab3d2c0ae3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deecb46d7fc05456adf467f43dd01ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93323badc90328e5d9d146c7fe000bad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685108e1e1ac3bc29968e9c1bf48174465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6164754a414a4c242e5f346989717c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1aaf7c6b59778af892eea6f6ef9bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98e85d54588f5bacbf158589c0406168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bea335eb192d1983b6a4cf570817bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091475d39dbbd6ef446f8eff00fe77e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a3f09d56db39ac33fb5487305c40b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07cd334e70c49f3d6aeb6aa4b3d05472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4871ee5342669ff491d7dad08f78573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c5436ed5e6376c210b4c3642524ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97831a7550cd1015b0f50c066f44488375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b5b4c72c4610ca331e3de6948a0c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fca87e14364e5e7728673f378ea21b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffb5b1ec83601440f9ab47e9c1719778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efa0911173439ead9fbdf39799db2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83359cd86b47dafd52fd7cd14e4c62c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb857c1cd15b8a19e78ce38d452baa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f03edf826b87d08793ce6400d031ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2a7566e2b58aaac172027a4b7cc4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb43023c03b160f15d38ca78f30c0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fef27d418473bdf05b7ec3c5d338f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2022a4051ec3baf7c5ec02f4658df2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b9034fc12911bffc27d5ec7124e3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fac57464661e1d45a80214705e10588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806f921364d3a473e020e194643a88e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd2eac5e48386051b92ff0bcb3d5c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89388424e1601fa03c03b243098e8d0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882c4fad5816c88275e0ab17129cc1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cbb782254dee8f7793d58d5a9216993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f0442d69b4662d35f81958c8663e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3ed93791a4878acad3714b9c6eb6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33f3680b7ddf98acb5a390ba74a0df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9deb3c86a1f88961f21c5acb085ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1d611b582f8af5724bb280747576b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6afc1aeab1f3bd08145fcc2b114ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0903eef70eb3ec60472eec3ffbcc55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacf8e7e9365412fd3eeee1e9a85e9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32662f0bd7b4ee03653e047550a02a89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b084299a90270d77ee6e4774a84865103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66198ae58d216d46b61ab18b92856b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c919ba8bed693bc95bf4a12697c7ea6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3163f6cc0fb6b29efdb274c5ec0a5b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47577612cc79720fdb20575cfc96a7c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef1ffc7f86d54169f24763a3468e46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cb07f044825f2d7b494d6c65a60a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4f4f1e847622f92c675a1be47e7bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bcc700a7375c57f107e887280e25b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1769fa99b202ca6cab98fa612289d27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174d5b5b55d2638c29c44eb7ecb25d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece08059f65ad529b7feb4699a0fa705114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef03fa90be7b9e41dcb49096e82cd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519467b1667acbf7b690854d52fd29e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1055b93330060d476946253318c30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a651ad2db4d75d3e348ab89dcb352ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253a0ca4cc2778ffbad12ae3650ee51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bfab8f3a5d1a8608fe0aad71567c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066baca2c88c81aa5f3efefca9ee5826121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d369025d429d062da0febd803753d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527704795cabdd2aad1227281693a4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73b6e86a8efe2e051b83ec1121e819124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05064e8d420f9dd8832bedcf3b7d913c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42086aeb641b7bf0456f9f08c30b2a19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3998e3b7702bf7230dbee9d727e8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34626df74570b4a3acde4b62e91a5088128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269ac233241ac456c6614cee4977d2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab485caa9036ff7811986017eaa2bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d1c7cbf758421c398e8e8ead2650a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c940cf77466b6a61bc4d18c2663fe08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408210d4021b2616ba13a42500946b01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f75a5a576d2ab36df6e4e8f634617e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f02b70e67a186a15c3c39fc2a16d33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edaaa61357102de46e462bd09d0881136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60e7be571850f1610a8fb63b15e6bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0840031ed47d4bd2dd7e25e245da90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78048ac6ae8fc0fe8b6fa6accf7caaf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509363fe77c0efd1bb2a2f2de5a084c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35276555fb8b230bcfd00d8d5599e73f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f88f3f94d4e199eddafb287f2585de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bf1ae7cc11f0b18d1be49ac036464143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3992ed2573f4780a7e6ad34d45d36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bf72e1f281493ea8c2ffe33bf33d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3632d07c2b9832a2a1f3ff339f502ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56e9b6f0a2f14c60958b00883b34e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15023ab698c681c4ba284b4db566de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1d31296fde9d3ca60de6bc6a7b67d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985b3136d00e91995da75801aa6609a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4becc64b86d80843a42f2e35604915151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863317a5d9975137cf51be3a32bec25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda301de4c83c3ab9bb3d13916032a91153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598980a2f3afa0354d2bf721e549379154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048590c8f2f0e9b8a15bcc8fa3fa4cd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df465442924727c0882ccab17816a35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710c61d6500ef6e75b6ad4036303d77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a1c7a145cf0eac422ed14d1e4b7d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db980790292ac76d42e7827a584fe6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00fbf99c3c26a20f71d077f25a0b23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043748157422607fe4a8fbe242d86b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3695eb34de5542723b051695b131e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ae76da9a8ee4738c0f816d5db2735163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1b766bf2fc324629114949670ab42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dc64c25e8b3e87eecfdad28552f02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86e5296c8f9c5f07624d710e0f0840166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4557b57ba7ed324c69665b7e50f473167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d1c72ff589c01b228e035aac2ef5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34326ecc71e823b61ac2162d07a1e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23419b5707461a82f9304dad9804ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e949734a1dd4263e48fb954c9554f7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005aacf5ec1ab3ed7a25832a0b8db30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97854270ac60561fb48be8ac87383128173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71775e5467448a3ba60f70fec2fcbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784051b939c14f2e3b6987a55d90183175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acaf3b72caba24d514763fe6527586176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb354c2e5a5e7e03e9a46b55cea4868177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16387e440cb05f72ba24060c67da5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5029d920b4f7794aebdaa942b3af56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9bbdeae4ec6c98a790552ceddfa07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d9b1c172ece34bb3819c2c8c19d98181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c2924149094459f91c334744c6211182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a1c689433c999a70f6eb14930bbcf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5dc02b8cb42aeca654f8bdcf4d1c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30facc2fa1ba7a0f0b575778433242dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7814b28586ed810bdef6b51bf0f13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6529cbd84bf5adce12dd0972ff0cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eb7ae3d93703e2ffcab70ba698ec0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0eae5d01734cb3050e453b88dca09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03599dd64b583b848748328bd1a38514190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397022d5f2e22bd972f3b5a187f042e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b58d60bd2cdc87c8eb0950f3b9bb2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9de3a424ffb86f36c195e17effdd3b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849483043eb5ae0850d7483fcf6b8de9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1069b4b87833fdb6b01c3b935c5277195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c69f922b0979ffa60d0923fb79ef8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f02d5416c1a9b4561594bc2cc54176197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95e139bac4cc5a8758b21b6e667b3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd6b6218a427627bfbcd200ca55a78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7e103b1366618a15bdd616caa3605200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aba80d24877ce6de3ca7324fc75123201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5832b8045adfbce8ae1c3a42afbdc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2808804b9bab2831d7e7e6ce5a473203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a79671b50ed14ddac8bd04aff962204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a075621749d007789cac159c95b4b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdf0f17426b3f8456875d0a78b566d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e2fb74651e84bee8286b8dc3ed623207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b690ba02c555fd915d784f041c217208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9126e1a8f8d3d6c75ad108bf84adf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789141ce04c6d1c1daac76a6ed58a472210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0937c7c10ddf7f0ddd6900988eb6071211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73c66c5897ed0e3de26d0a368968fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d18cc112f2371b464ecf8b229ba388213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b374db291723a95b3fe76cb932fbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036aa5485a8e8f97af940383ce5808b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25286fca86b3a1a1ad93b1f337fdf645216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0b20e6f854b60191dd84692312818217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a666548fbf3e84dec96f8784600f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ece6728e917126daa1c0aa29ba2bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f552c002b9c48bb310cf3bfddd0fc4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66906b64cd11c99c02a4666e3837ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ffe21d4c48f178e277eaeac1442a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dddf2fcff830ec3dec47b39d73f1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f362bf928ea9fb929097bae275a99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5abcd8944334fe7727cd03504312da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9592fc120ee598b11ff861354f1853d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b1da86958ebd1775abe41db4d1e01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841a3300016a18d4c27bbc8252d08b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f06a6dfcf1ac2534227e1b2ca9ced5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c27d7a4364adc061429dacf3787e7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afb45db41bfd0b728733d651c3d11e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940bdfb8700fdb999f890f720a06478232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cc2094043353fee2d7f536a5f7b69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727b17c793741b7b3fd9951d42b0c38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5e350b7fcb17305de932596f7dd0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842815d9ddccf95a3d1890fd7ae65f83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c42c800ea1e3303979d5850653177237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185675cac8ba1a8b54bf70b950c48940238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d64c80ad0cbc439952e63675290091239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20f07844e18e63d24b291f8b086e2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b162ea8e1c556e359330a43bd490df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c4729613e070a328c314a14db85ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0c1d41f713cf089ea765b4a57717c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437f698740c63e0a13c57ad6c44710a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02c6b4a6ea4ea39d0aa9951f3a6b9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa429f3c0c00ffc959c8ce9561fae982246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94b63488db4593a0ef82c58b0c83c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47458faa35bd09f175cdd7d60310e1e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edad8969b5abb58ab5154b2927bb341249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cba84fcffc4495cc3565005c4afa4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fdf1f5c4233ca97a8b3d5afaa9df5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11f49aa95dc155922d3ecedd72a23b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb4249f952f1cdb1e31de77cfa6467253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112dcc0d2692d9e7885320c8dd9b439254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3b78882858db1d91ee30283bb259e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f025374b1f6e07059b467ca4d0cb6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68225e55ff603d59ecb7e42dc29d2dd6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaddfdeec5b19b248d94577abc924c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d682e98232e81fc1fab442d2dd417259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88824fca7570a65d52b16fabcf520d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074406075aae0209cec0f6352145bff4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab465602dd8c2f7ad9c746747cd32f17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4092c71852c464a2d40efa5e04e67ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3bcadc074780c43dcee2fa61e6e01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b2f228486e416d5f47b78ff057596265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f144f779d0dea52828c89fffd79e4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21271ba612a9d97cb964c84de1570a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5675b4ee6aae2833f9475cb47264aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73384e8653d99cf54de2f1da8dbf48269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc105a0a202cf0ff31d74c1bcdbe3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2f5d30ea461333d307ed7e301deb8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d418c6d020bb9ae45a3c673e1d7b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964985b1248532e4a28e6b437170014273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae9316539886c56dbdf0e947d0b584274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6b73460534a1738bcc70402d372ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0ab60d07a206ea4b7c6d7bd19fc21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeed00f6b4350889ff5660ab5ad28ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8eefde493962d1a71c990c4a1a0f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c224c242c1947d286ef27fc386d2d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f04952a14444d39559805bf02694f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c042932679d0859887320d78e24d67f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c3a6c366f374ea34e22198b47d3f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779479ba839c38c3f8e19fa219deaf7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513bf54d6906367d017f6e46947e3a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d621d2f16e1e9e608e65f35af07bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683b65856ec74473e9c71f613f839ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a755f5f5b7ba71a6eb108f4bc80d23287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb0e75928fd360aa44a33197587a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8732289a86887cb234165bb7990db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70e595dc9e52aa4d63831390f1e4b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ff0ff2dd1330d3da97a0fa55bfacd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc5986cc57ac0a8b4fb926c0cddce0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74601aa1941fc1e89cc930d93932a96f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7e0e78790fc079f83590ecbc952cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7a1e19ba531ab882cdd9f8d136414295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613052f19059802e1878c703d7bdf29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f619c2bb9614508c52834ddaece43e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c020723f157cbf7b8da0396325f400d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408981d922dd5669a9eb944a3dc46280299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f91deb3c7978274fbd1a89e12ecfe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154b9a5e24ef711e2923d778bb47c11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093d7f45a415371f9c48d5ae0d9ac48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0fe172553c81b50eba6550ed0e71f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637fcf16cce465f9d76cee970a6fb4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9723e7a271c828ed02ae9e7b7372fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd7f6bf1db5d7880173516bb22199f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458fc2fbc3809d84f6f871478bdcf2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b53fc753d79dc513c85744012f0a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978c4b39c978d50d460888606f84f1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3689fc5e509564d363f93c8a893b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a14e7dc65e92954b7b314acb0d2b85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4175bd346fec33ac7a9f910af4ede26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c1f0220c6a58a22c37332a2b3288f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f089c2a90d32f3a3ed26cd98034fdc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e7e2f976aab6640115f225026a6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a206db027a8ff22395a633733e03eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774bcdedc9667c8a7c4df3fa29cacd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f6f3df84406f13b99a3426b3bf450318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b0ef4b771da8c0c6e305a475fe955319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d3a972ccbef0b1dc652d9e10571c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f54ea9a32682e9e6730e4752ca563321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b16236387baf4c54fcabdf5f646eb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fcfd49a2dc6636286daa051cfe9e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e2ca13f98952bb2b02ed62976284324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f25c5b16196fc8635f07030d9c645325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81ebcb138e8b8947b9975e185a4270326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3da78f94c2633cf8596e38eaa5e72c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad283bbb8d5e665638c982a781a7f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b3e4d4c742714850e7bdf378a120f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17701f82776b1d067486d5acc38619330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c722ff6669016d6228ac7034518ead5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28406343440e948f622861b61fc63f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7b53a0902b258b24e4a23be8f66ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8f18324cb3b41e4993fbee1b964f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2675ba4d45d5b978486dacf3e5af77335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018539f34e5f84234ef0d5e83d0c7d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a4e1b5865f148ae9bf11f6771055a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18162c8dcf05219e4c0b25887f3c48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185947d784c5848c7abb8cbfd8672a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3864d39d1cfb53cfa904ed07abb9c14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b605d1c2a53a090a1620e8aef1b99b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304f3510fc58c8162d9bff230f5e48c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04d0c056c28f937a14f40e093197f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ca59cfd9cd22eb521e4f9adc0869c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15947a43f38433b084e6e8df9ec03e2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d023b3c96e77dc42e367abf4ad42b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ecaedc86208052ae65d9e04bf8c81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c5ae155e41d8119c9498fb2e6108e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01e67564c278042ed74909291bcd87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc035660898038007a61d46efdc73b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b74fa4cbd28d5acb92f4aafaad2735351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9daf2f7f94e948a4152439d3e96b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f409453b88370e35ae04cce827269be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccb5cdf15529ad583fc0104329ca32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6582d537ae56763ac4b3fcab7765d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102d68b8be6ec1c09819f01e432961f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d9796d05e84412fcb43af8f173158357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfe9be29793c86835040c176529b09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971ebe2a675acf155cd30317bb0f822359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e3867656297aa5f758f324329f8e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5dabe4ad4bbf06f6ba32982e76fc3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628cd41faf3defd661caf26bcd04547362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0911327264a8bbf97918011c47cbaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa519ba4d8e54ea4e84046ab32df0ddb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45862c23c7d87bbd740a3c6d40ed6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58a7a6066e47118b2987053e823202366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb32e97e2ab83dc978efdebf234160367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2111469868b421a08f9007af8af7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058741bd194256acccdb0cd0c8d62a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd680c668c925b63acbe275e47afcd25370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1f418cb4655d0e59daaf0b9b0a759371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e58b85be729d312bd3dc7615b9b652372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b079d80fecc0b5f4b6a656fac7d9e65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef026198932d1567fc28c61eb973967e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba0d5607dcacec1994c10d59b25a7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbaac5cbf1624ef19b99fbd84f5b98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5987a4056d34c3fadad2d2156ec30c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0998e3ff61047b28f1408be938ccd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d37eb2133a71fb6a6492fe6badcf30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062855052a11f0962ba8e9a6c937584f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202fc2f52d1d349c3ae392a5ed57452381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f183a56dbf7958d446ba964f06928382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275df88326d2bee170c3d69dbb57015383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8bd8f510019422c36f5dbff15469b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3451e1121ea0cc3d106b92f10175736385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13658728261cd2cac23b92acbb1b6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ebf66da0c6d1d63ec7478977d3665387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8b3c2a2b3b60d1e8717874e4906a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b076525e53474a1cab8ae284734ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674a9ab0fb0b6f25c76d6966fb0c930390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d7ebb726fcdfcc7761dad3fd20c61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb74ffdf8927f77497a522303226ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75d6b2d1134e6e3c0c6a8bb92a359e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290f74f8fa03e22cfe53406abd16526394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faa37dac51755afa6aaabd9471a4b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ede0f47fe17bcc964527c6cecfe74c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5af470289382afed4caf151e648f2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fd869703b806e6ac5389052bb8e48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6f408af41ad5b6312e2254b95d07c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8cf380b678bc2ef688f7b0e1828cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cabeb0053d48df75f4ef4409dc997401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ee395693e53f982aaf3e5be0f23b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb53f4072ce7c779dd17dcea2396479403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61954f85e368c8a89572074294101d06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab765e7d2dded1d13fb04fbd969856405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c8ae28865f9b93f05365a29e262f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787ba409aadb495d8676dd33fa9fe5c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe7a2efac14ceec2967d522dceff06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fd407147c964561eb1427dd74cb50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ba272af5e403bc8257c19248056a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a691f40505dcfe59cd7c08c05856af4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffeded0862aec9fffcdbb6ed7a5f0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae3336670a996de66a86ff948e22a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202c1fd258ff393613169b7319186d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc21b3254029ba7fed20c3b4d124ea415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eea5cf1086c3c465d05558c2693ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8a77e74590e1ac841b3884599498b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570643ffd7037822be07d3ab449611fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a2539e98a11e6f64d2ce7b2c80ded419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b333d1059c9ea5b6650cb646a9f79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c00f98324a1eaf9f0114ad4ceeb833421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30fda3d5a69afef1495b2d9b988e3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a3aa7c370742e13181d48d7981216423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc452ec429df421dba3851bf77d658424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e0bb5aa601142ae26818217212c62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795f930c38c072cddc3410b6fca70fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471af905af0a32af5b5fea716d672fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12ce7adaacb325f9d7aa742504e6b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2dbfd663a8c416e46a5216e22fe89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d92507f75ff99f6baf6d16eeb86b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565e0cc2ccc9ee1bf00a648eb5ed43d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7d2726b602aa9c5fc3fcfc3637075432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293d214cadfc77ad5c10d669a613906433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970968536797e965b7b6517c7426b97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794dfe7ce392ba3abaceb834713d599435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2ccc3b5f325cc664776b1a9dfa231436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5a5dff477886b45f87f23d351e4b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380339c7f909cf4d3ac48ea7127cdb98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b2b00a98c1de00875a29c55956aa0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af04fea35c226631859e17c59dd4b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3e092156fd090deaff13c1b7923a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88f2f65defff66bb48c74f92836600442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31d3da5c9468b97317962eba19a43d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cf4f271cbf151275706a491606002444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e3a6d02bfcffed9a36153d14ad16e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb523a16eefd1fdfa40eaea8e8b2e69446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24690d5d0de333fde4c0ccfa3147de3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3f12562cda524d47fef1c7e431ba3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468607d3bc0f030f647a6c92aab70c84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097be680770d8a76cfcb0a0b189ba4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2efcb7f97ad281e55dcf0574923e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02064f71ae210454d3a95397813799452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eff87c1f5fb8114acfb34e539e17d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866643e8c094e8852a10264c74f4684454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125cd64fd5c58a7f461aeddb73b286d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910012f82f5c59c25b155ea3ec3005456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86041103cd378901dbd5474648e31d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faf624ae1ca354ad04507276ac2c99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e16236d9f1bc7e45f074ed48203448459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199ebd7300f0b836e7cd9703b05a0ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812b66717670777788c0c4239d9cb6e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1ed19c137e0e64c0a6ec27e659af6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b87bed1e5bc31ac0280bf55b09f29b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b8aa55501a394d9cc067667955668464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e0cff524612599779582f21f489f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88d5b9d91e0b8b87a5e36593db75f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030058bc25d25919ffe802c5652aa3e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92c4c26681d84d5a6d17776d7c9d1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3226f31a6dc4561512a8d4d3f218d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a413c4459f452487432818ce54df8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163432fcb1a5643e4c3ebc5687aad16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c91d8e05e0b84e774858eee6dfe0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563793cefd2926dbbad0259ec5e733f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9371f64365622177961acc20f5582474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe30007c8eb16e3ebd219614d84f45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a567d075dacb0af54fd62f70655c8df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e0d0ad1af497635f8535ebb452866477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bdf616b6114ed662abd8574ce8551478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e7df9413c8d6e2579f2f0779f78f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7aeedc650882e7b608cd0f2f0c172480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacecbf5e97dff2723132f811204b260481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46eb5c78700b49277252cfb680279b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cceafe32b7476eb2232437e0fa480483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e441e9e5c17c565e66e71f3415cdab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd951368540f602095876542f2ac44a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163855e501084a7302e9f5cd9202718486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14459f3935c094d685145dd1a8d7b29487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712efc76821ac230f649cf01c3e2fffb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fccc3c0485e8d6716290b879560dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0389a637e0ecbb52a8d414435b67642490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c021c2bee0185668b5fd17bc9bf9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979bc2ac62716b8ec79da44ed8e3da2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d0de9c26421e5a1e532a10240e5dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867d51a9d7ccb090378feeaad1a1f81494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d5fd0ef49c87f096b415fdf867ff6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9dc4ac692a968671813fd680aa98c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca6fede540c9ec66ae3cd80bfc90a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c29584894af4e276b5711b94942837498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495170d19214c2d40db2a73fc07c893499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815600c1201715fe6fd161601481fb8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d99796f952dada92cce4fec727cea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296cca7c92a252ace2617a5e1ec03ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ac8c5e1a6de7c9b7e2a424ea62e2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cff25354e8b7fe4239d2779d98abbc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b0aa60c5e78278486d193b3c81984505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331ffb1708a41f4e0deeff5500f563a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738742464bda79d8a06ff38b1ae82c20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad3eddc3d89ac0d2f60d499f00dd02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4eded26b8d616f42ad11b158b2089509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b403a7dc0ff1376977b2baf2eb2c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adf8c8f4ddfbc640ef0b12ae89f5d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404a05ef06815786a01a96fdce0b3a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebe5a20375b7b24581df373825c400513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e052b7fe4430fcf43437e12658b7fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad03de81e13576eb55747a968cabb31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3530e342b8d43f701f265b6fcdff1a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855a10e0043acc897a7ef08b29b0598517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa2eb8f7ecec32ff909a7ba8bc523f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe5ddb8e5c08bc971eed5023d469e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece261a478a2d6a852a31b76430256b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffd6d153a679d3ac7a12a7ed9e2aff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d089dc35081072e689bebfdd536fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dfe97662c067908893dae0aa78a87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5a66fb0660ed50dab52976728254f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fcfd74323ddad973f4309fda7d7b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da7acf711a6fcd4cbad4a6a58f8cc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c33fc360b3e1f35f614a17e4a8ef3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ff20b891aa775c97c3ff28ce46911528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9078a90b33b476151eabd88723ab8c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072456a20f41bc9cf6aaeed40e772cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824a710d97ad9bd1be300691703c26c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddcc72c5752bd601715cc197fc16b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe40a90c812daa288966b271cb17cd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702c992a2a8fff4dba20504a7e5383a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52eb5855797ec3cf57a667313c7dea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7521c1fc3588247142efc8222bb23536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7cbddf1a107695f38477dbb44138c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657bdeda7fc08a27d67b52f9c33005f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dea9df44c413e230fe961f9532365539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065e34ac94b437975360cfdf967f260540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94aa2697dfdf8c6020d3fbc2297e6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361726daa635dc8271ad2813e00e066542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3287accc7f774757fa89b18f3fbc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7511691f8cc2d0cc05b9ac24355ff7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb42f743cead686104d7bf8db0a87d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb958997099e12ddb3e14e8610a607546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b75a33de2ff8db392eef8328c63ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207ed4717071c84cc707f7f444a562e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f936fddb17bdb180951dd9201dad3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0923539293cd709db81990981b8cb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ead62c56732cdc36d61c19082d90b0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c059daffdcbc5a4e82d8db254395092552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84dd8ba3b7f6447990023c60ef9f7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8203841cc075ae0bb9779868266399554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9074fce0d06711f50251168747f599f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f12cf64c2318a9dc60ae9ccc83ef36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc6319d4e297104d7b5b6a4a7cfc65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f90e1495b5a123992d6b597a5f321558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edbf11d84b80048495e11ccdc6b74e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf04c14cc9688bf42e0fded9072966d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b3294b7147ea343b4dd426197d77f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85793da5e7cac8a49816e31f167f6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a20708ecd0701a7bd80dd1f16bc80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af76d5fea1887a2b74bb26f117268e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7356925edf2e91c98dfc0280c1c7a67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad06926789f16e8b60d8e4507eedc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6f8f412634b2a1b48eb202f18d5be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98aa61455d06219588a770a976e8b71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87083b21a1eee8570ae1ddd454c436d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222195664fdce71dd1b7b0d06444f1a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c693eb68395c2caefe749841f4c83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7bc9234d2164f0148af62f6704d47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf023f9f8e6b0dee8e516328f7a2ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767b5627a87f926d4f26780d16e64d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df73c8cdc2421c5b0833c4ef23595e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d84ad65c1eef3b664c1ae4d64885fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3ba7f3128b525a46d45c0e1051821577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f48bd500d1dc79491bc4958a3e72dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef74452ab3aba0231ca04c478f8ca64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c46abe4c1c73c5438d14d6d448e5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde30d2524db513d79e4a6a5b53aa4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e18165e2aa7b3872edbeb9daf2890b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ade42e053f6bd6795beb64cce6341b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fff6dde8285b923c389a90e894e21b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdc01f4f9d7b359b133688bdaf39e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab3e930f6647c8cae0210a3b93c8e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc69d3afbcbaed85024fcbee1c5956587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d021d985d196192035f2d3a77cfb9d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26244313d484299ccfbcd9340ea9110f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a962a65be96e1b5aa1e214760848d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b776c70cc7dc08bcb7230aff52baf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8529a97b860f9be7d9f81c38d8418a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff815d256690982287968d68e2df8449593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02df0d582935bc4d74b90b72e5ba19e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd25428b5728e6d3a8f37a1ef4e5957595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e754a971e448a43a1ed5f1955b8f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201dd3caca389248f762df4e78fc447597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abe20d977eb0e2dcbb3b28b7c0a3ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18178c279f20b5ee2a26e45f80279ccf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aa49de4fb2393d3ec7cc7f4615dbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96385cd67b986084c8acd1a03155cc8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee868fef696f4028ab92f7e89a55f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af60046007afd317455bb608f3b3c09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e322207d461acc1181e15035ce0f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bbae053cddf7b846e4564a98f1f86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb11798f25d1096aa9ff52c9f7e661f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8e7f888bab98c58d2bfbfc65cd330607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267e8fff716d6bd1e363e365bded977608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf8e7ae087d8c137a4d556e76acc00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1c2ee81767443b854172130c97a5d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4da3796e39d554b2759f05f21545c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee781f5155bd897be5b44fe2151ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe876d93578c2c5db36bf75d13c35e13613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616f2c6ae1a08efd690980a55984264614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f832ea3b5d7c730b21ce94f2d25fcff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ffc150f9434b5ddfb17e440c7e1b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6c3ab86100496a21df206c7407848617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f23da78d5fed8359be846349b459e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73def3857f247eb6f07cf98dfe50638c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25edae74926d4bd76c1af32cdc2c7d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c55c91dcb870d065919fa7f31f446b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee704b11d814d47b9bb1b24823cfc23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559c4fbf24de62cb4ef946ba1e77035623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55ba557a7405f17c556cb4fbdd05ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f36fc774a7b3f1303f9f2c147f68f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6927fd5970fe0989aa4355229be437626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450b518a6428a12763f3ed281b17b1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e3d02b617b5592fa92ff100c50af9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d448542141715593a21ea679e1b734a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb9b1f997c93bb8b5df6a0aaf7051f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6052f4d5c4dcdd854cb52fc6a8d3134631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2284e9a4176de838c1bf979398fad6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbff6ed4155d41ac12c29814accb534633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c10f916c0fc055d6f7d6113100fa9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884c0bacadbc6d4a065ea7acaaa6039635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db60d4c20ce843d73e8249b66cea991636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42e75c951b1b41a402dfe073189f39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a440513dc82c4f409069e99be263980638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3049da207ea48bbb096d01ec3ec9122639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaa93d957e476465e9525e8e9a85cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19710ac4c42434ac1ccff1f9931ec32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d7fbe8308675cec3b120cef52b0fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d52bf79f0c80a55d3d550efeb035643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd911597ab450086eab9d8b6b40d13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ab92a911781611bf97dec8068df3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb71bed07295126b4764702b34b257646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451910d2e38d64ad4bf21a146cc17ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcb4e006df2c038c6bffffbac7eb4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab742fab7246e4df885a303fa0bef3e5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344a115100a31044f2df6e936d5285e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eca9d82bbc5a04020f3ec459393c6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964f80ea55971acdf79b4a95e69361f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faf38ef3a0a96da4d5458d52a17340653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cda1dc54df3d881ac7aec3a62160d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11aa9a1aab38ff7fdb89563425eddf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfba0d32583d21e2373115ec7e990d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561cbb5770d296cb4cb6dd1f465588c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3723d96cae270a1ed415eca40f657d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dc0365133f6b6ccd7cb0ad65c6acc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9c82fd58c39b996bc88da50987e31660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e1b1c1489a720c926e02d0cf20752661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03afe1ce073f4b6366c34742b1e79c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360ef21e44d0671cfa97b2ec3923baa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b389b6f867413a4f0e339cc389c805664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ce092d434e25ccf89d89ce771114e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a426f96f8acc4bb1160b7f9ff0549666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4100cbda452b404c5096b5ca1e0f274667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107b1aa312e4eb8cbcbfa61aa13bbb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248a0dcda6b842775aad89b7459971e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179cca920cbd74901e960dbc2aea18d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663037375ccf408359bbc017aa6c88a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed817acdcbbdadbd2719f74c66d79f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0ce9a630c7d41c33702b8dda225b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a7fadb731713aa9efb2a1308bd74e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c0628de895a9787671d157d38e287675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759b06440d44a39eed5d44e5b712069676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad728d075111bbc07f2f66787992022e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a9a344e7c80d06f67a55497a17078678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a6918a33ce0fd450787033d45f8f1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acb659e593dd8f1f139c23a9050f73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a8f5c767af369319172f71871d2dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa0120d914deb7b927a5c510e3db97682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789230f37a62392067096c32de63f8b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f52aa7b51ab44bb4990669495ac4f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccb494491d2a830d84c3a83d642121685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05131101c06b21f8e49c6fed5ed0776686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9848fb80a3c212bf02bcc23fc445af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d2e08e8f97b66fbec21a550c0bc9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de0a52f5f1520a82dfc175d2d3d586689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a660c73e3d68fb8ce8af0685c84f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9da2869638f4aa0a569980ac4c1f3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb377f2fc4ba8a4849ff2bde4e422d25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c7eeed8054340dd48e231500a42e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea99dbe766ed3039128399121d3d4b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27912194d9e05818d904ff9b59b443d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9dd3f7ac3011f0c16971ffea99b2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cb0e04f5c95d0b168d39222dc5b98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45c13302a00bcff329fa672c91d957698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194bdea570e092091d600367436895d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a042fe027ea67f4da51a8ec06c44484700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182038f7541908e538a7c7aeff652195701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e12aa8c6fb84e4b5b221fcb83c7a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b40cd588995189bf22854d1828bdef703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f66a7f3c0072875308fe5146f66d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3d8c1bc6c49f7da39a3a1112a128d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df699dc526eacb36a0b83964ee5aaa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a1a8ee85cb8b9301bbea1143a6379707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fa719b50857f5bb39af78be706c80708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344e09d6a22869c93804b94e9e17294709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f047875c15a7af8f574fdc3377c39710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd376d737b0f319da00848effef821e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad3838b86139732830984e54a9c097712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633189830e7a7ee2599865073da8542713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c63d1e3fc62c34d5b60581e36489e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36c0f3b2f61a89674569ac992e9a6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0239770780127213c4eb0598bee6956716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b98e49520e1790a27eb1e5416ff4cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c72e1c64dfe50167712041b7900311718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672992d03f9e913dbec8fe4beaf3187719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b66a73da811ab4738f6cc51eded5a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a74b4f6e8341a746fe7fbba1a9099721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3df3b69632f3e83a1bf370c7ea9bc9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316b463121f16929d43eb4e633733b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997605c07ac479f65fdcda793600d7ab724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc2e414d71cb858277dc0aa9ee54cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a494a2de1d63b277c3841c953051301726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230800f58426ebdfdc705c28451c4b8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cba7ab8959dab680d653b6423ac93728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c1898edf92279fe19b41c07eec5c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13508b94e08d661bc78d8c6703377c40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a889d1d4025d7483e95add6a1e286731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a71a951d873e7f689b245d5a7a2ff9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d66c909fc0638d49934410004dc8d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb783ddbad90d6bd7740d5731b14d6f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddc3023a9edf9e77cc44fae67dc651735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3df1bd96a76f6df657a9276ab3ce6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd13e08efc1cab136d3f63bc3d19d5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be70052f0fca38f7a60c288a5d4de62738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77de00d7d82ae7e4040ebaaf01cb657739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1187f61ebb3b510e3aa4bf792d43f3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1b0194850ac4d4a79ccceefe07a7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c31a6de493660fdcec017c3c80215742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab37a6553daf0eb3d6e967015e6fb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e536ff0528dfc95f465a3d01899a72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e1c719e7cb06723d39384c095f410745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f73dc7733ffb071c518a707a9d607746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa1a8e27c0b8dbad07f116e3ea922d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b90e7f65fadd7f5775d9d22cc841a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c4a3c20d73adbe9e741503d769171749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf865daf475895b3cb0bacda0bef87750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7053318f8a79e43df6f8d02fa271586751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e863af547c6e833be94fabb5f3538752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a57946eb39a2583c986d0617b8df3753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>