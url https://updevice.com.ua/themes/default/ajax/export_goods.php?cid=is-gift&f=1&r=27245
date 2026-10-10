--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d779981beb886f04e669b49de9ddba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7c356a3d12d6212d93a5843440d452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f4a9534f2e5c373286169211e44ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165e836b55de2af98d5d76998581fd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e6ee0be2f4638fb17919de8b7e22b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4eb169b9b17e699d7a76796bf6dfd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afa4b583d427190161e4cbd1eb75c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c486880e697e081414e347b69a21118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4441f096d41c2c39e894e0e7582bd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a96aea944c0e86974fd4979b77ac3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed686a5025671eccb6a8635f8063dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d86dca87bb3ef33e61b5c3817dd1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc9070e6b1d2ffdc130432e11039bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e86317e5b13cf1170d4205bb67efdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a0eb2fb491858d88d3d64bbdac0c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff174276c2f55357a8c593b700763fd316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44728e0aace5bc92f956201ab11d2a2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be347b16a6168e388fd73433a69318e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725ff97ed4ee271df0030f960f8ece519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd74786b4d5ed21aaf2334fef4927520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d563a19c71b7f324209182ed921e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6b0f836fa24e2f3ae32d741fb70c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6f5523c07e6b7fe9a1a32be96309f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3dc45c963b5a967e145c82042679024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bf5b119b8adf4afe8d69db3ced12325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77972f31de330e1cb3e4261fb55dfe9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ce8bdaa5c985398cdf74ed48278cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6c03fe03df056ec1a3107f06d405d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164231ef7e5fbf3bf99cbb53e7118a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae23af6878fa04945e89a78d9ac550430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475f17f18b9131ede20085508a14d2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2befc10f38975226b05819f5971b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2945873d20de245604b5dda61f9e8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db5b16de26d36b01c4f3835d5c4e5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c449730f34e08f4370dde2fb1f92035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b676cf9bd6bb4b812453ff6cb0e1bb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7b88e699c7d06e85270398a3b964337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea783a6129e985c9424fde1f8f3f8a5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822da196afc6ed75ab9effe91fa13f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe477b9e312523c64ebcb16ddbc502d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de457eab4062eeeafc928cdd34ce539e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cf5d32df27237c7b792376759ae9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabef4088d27cd68a61c413aff9465243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df31c555278af3482c64237404b9e7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0a0ecf26be00b8f15e905f2d88a3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff070c37e9d79ad0ee0892e429629946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c176a19f27b3d3048eb89e57c58b8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd98a2d657eeb8b2ecf278c59b8b6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eac1b899aec3a1a5330d9aa114e6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a1294a404d69d732a4fbc928eba9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54717619eb77972db3f746697acc7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d083163536b3077cb61aa14df979a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d972fec3ba31fc21f90eea8a25afc1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948e24241e8f0f1999d69f1dfe5ec3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3301207ee82a4adbdf1a7746c7f9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32492debeebfe799a055bdb053931b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37151386d8b8fe72020e029204470d6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cefa453c6943223065afd188b058958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060edd3332e3de6264d4fdaa9874d22459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd933901a78901e3bcd61825f3fe9eae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36209daf76411b68cff82d47dc2348861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81304d58382d4d25aa42e9cf8b8a8a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49175372fdaec12f993cce7972c355a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd83717ed59638697b8216de2f54f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78098676e18568680896238f66e8cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91db3d6bd538e536a777e426aa86a1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e31d34e35ab371ff38c43f8ff8e1b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de3aaf9c6a9f435419b2c1a7ba314368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445949f17f78ac7f5dab442d9aaffe1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bb75d8eecb00a0e2ee7eb468e585c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1865faf4a35e44881ab96c5fe5e8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5740b8ca29fb9c9e064550a8957fcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e7ad241c5e9455a279810eb7b135f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9107cd8f4528769a3569c9d4b6e9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d457f1b5f9f85bb46a36d30f1d5ebc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1c2802ad1a3a59b80b0daf270da7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d02c63ceccfb512a7ac47eca05371277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93189346ee875fb6c51051b7a4f3e18478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de54ae9f5612debebc8d27a472496879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46683b63c91ddaac42d0e800f87d91c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aab47d984d885fbdda7f2af44f378f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbddbe9574c951b729d0a99fc78425d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeae2f5191a1c5ea5d142f769b9bb8283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd12be1278ad722c918b87b869856684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff3bdb2a827d64349e9084c86c0a7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c993375b0e5eea6164e5a37907c0186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9784278bc1efcec4767600c97d16387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4144911f69a8f4ef019f8e3fa9d0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f546a1c0bf4aa35dbac2f4922e1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bb9753c78b66d7631bb526c2b628290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0574e3f5000ce441020798057303891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44d43f7b7c50389321081b81bf8e2d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be7bae5db7dcb9bab42a795c034b6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6122a417b67e810cd60503b42dec894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fd218792c07c0ac4d3912c1726ad595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fce1fe4d96b36ed4a496e268b411996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e442e60acc2ad46af163a60d5bff5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cb1a5080c7ca83f474c46e425710698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2574404166ab60061866cdf580b863b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dccc93b13f5f1f0a3e09cb77a6ad3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc8cac78cbe401c8376aa0b8e29c84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214b2ca689de981a36d5ab2aaa55a89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab85ccb167fb7a41ac6d0a9c7db46a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105cb933fd468bf159a851b62981081104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40a3acade2bf6726363cee1bba25fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f60585e43129b3901ba65a14f7d722106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040d5a82f8768d48c2a429b3687411a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb50129ac912a6f8fc69c7f980a1460108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753918c9bba6c4cbd048d87f18c6cafb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca625b0e53df29f1e4a8826dd654914110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272a096fa2b899e7d4f365e9afb6b82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251b85dad86bcea310db0b3a7c5026d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c8e33aef68135056771052d1ddca1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0507d448a836003f5b4eb05f83aca1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59322c7684ce559f501f51223fc3ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d40d6f06245920583c7195066215116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1b72add5b08d6199fe9aaf6a6b2ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c883ff451c51f70e6af0345d7763f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2953bf32b98c9b2512393fc053096119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72bd5f77bcf661050da9b05f7d206c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47e8a06809ad21682337940ca7342c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967637e89f11b9e7972fc5cf7ce3a79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d1aad1b9154143dc221b0dbfa705d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c868d797b3e06ba76377402d68db694124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d84c8c1242cd32d1c27252372d5003125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f6390a2cc50920d415488e2eb7481126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eaa60e6a897f00a475422dcb8b42e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebe716ddbb5170e2c2dc0ad56d2777128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8d432af8c3c37ac9f29d991e2c81a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51736e04d5f5536731acaf56cfe1e720130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2a7ca6d95674288ec676fa2088bbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86781b3985ef25bab6c45276070c1afd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7708f611ce2ec0737b7fb329a502feb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfabf2498d5540b10da0492db8a7a18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eeaa5c800db6a3b5256b6c4c4c69c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0605b79a703d9db32247a2f4ac6760136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695479e50d2595a0761b36525d274f32137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abbadbacb26bceb17b6036a802c425138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db3e7ef5dcf78e5b55c917f0927484139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a437b4c456cdc73fb656bd263134a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9d2cc0650985a23de99d76249d919141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094e5f489a7ceaf218877068c5d3163142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6893c82039b398b977fdc0304c8981143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faddf91ec76781c16c8c9ada97eb471144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0b027ffec5a096feb05b71434e4b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9d872639ce0dd9179911ea030b1ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deae02836bf86b4a27a4cbcdad6520c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ccda3b446a64470817d2283a004c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2d9745f0de403e0d493ec0b81d976149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7249121c8ca94e7920d08e0aa13351150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6da3156b0efa1c2afcc9c4562bfc30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165298c4fdeb99548b41fa1ae15f2661152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982a634c309507373e1541f3e5cf704153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ee71782ec02d2ff2863667c112671154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e8c5ea34a52cff7eed3dbbb4dc3e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495e512fab643b3cf90209496b860fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c47c5f1348623e6a1f2ccb57d26bc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cb31186982f31ef2a1bf7ebb8e169158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d947981289f270eaab90beb70e021159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e2f52e71cd949e0e4f9fcc1c0cb28160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d48adac082794255888b02c4513cd9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607b9b47246ee4e94b5d7b01734f4e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e5689f67948065175aad67c8e3c26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea2d916391c21f6e9853a6104dccb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915911bade96a1e79a817c9ecf17387165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1ef3293f51faed2220e922e3a9ff4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8de3bce45834e9245c95f6b9594f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99969a9297da2f400f392cc4253978b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211376853cc193f8145cfb8e83319405169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae98c12bff8b8d469c56ef3c4146cbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681cfe535564c953c43017c503fd29c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20624d9bc9f0f9ef543fed8c69dea1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80e62617801928ba0cbd21f3e6c1cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba5641d72f9dccc4306b11837fdb63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b43621f78623e1b14f6b447a99fea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d1f9f2c83ae1195c34904f6dc4c6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1b1ef9e57cf92d3fabd3c3220509e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae831129e40bd1fb342e0c5019e619178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f516e2bda73e2d35cca2b1799d8555179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c6bd17a56d7198279927e8ae55e22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad811ed66e8d42d129d0659f39c5d2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55b0d2782735384d97c3b8d4ab21ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d93297c295c6b9fdb712d6e9cac6bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc176b63ec08545b8b4204ff3b3d7af4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19006509800a98d9abecf3b48567477185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42046859108ede6d9b7dcd6a62be0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072726e25ff28932cbb21235fe8d767187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8b557bcc6d1ea88bb1f42690385af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab10a651c993799440f53fd97f4532f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3594bbdae0de5c4e37ac5efddea471190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39046a918f10b47076d8314661467c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cfe92c62c68a471b9df7ec7447f6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3acd2edde432ceb838fc037536ec9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c9afb3562e57c4e83711ade7c4279194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e02e4b0a899880069105438e863a9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7fbb0e6aa9b1788f2c8c316e80268196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f6a3f740ac880c1384ee99e88335197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51c962b49782ca7dbca3a0cfccc407198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b8ec7e721e655300501f87c206de1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951a5a97faaa5a893c976a387fea05a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a6bce2041e24745be51d5a875c6e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a2251eafa4b9f7ff190ec4e9d529202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98db5b5887c3a96378f81548f097f52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb9de8c09ca8fa24e1e6ecae2bf960204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf531396408f0c7a050594c396070a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d08f02390e17c48e4973ec6163cca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c1145cf1c29556e19f4c24559fc34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ede556fe19375db8cbb7eeeebd3951208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f10a889ede9a801d8cacdb95622e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72168da5d2455dff4c0b984d9e963f6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7ce9bf2ec6c73ea62a63c78b08039211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd27b9364e15e276e564ae5c8a4d42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967660fb61144f61f080ddfe2c4de45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc3a5cd4c3218f12c3159ac2b0f32a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0458fccac96c7085274732c8e17117215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864a2193b655c9a3abf4b089d968fdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987106988f410d0b3f6a418352597615217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe11721bff7b694f2d10b3c789d9dc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5d37c872641327c966c4d9d4d3e82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b056cc903f56cb1583e8115f3207371220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2c24cc3b69614dd52b5618c3844a9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c279aa2ee6d7a42ac1d331355a10fdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466eb1fdbc1745e83fa4aa41d3c9f9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ceef8730046535fe835ce51441742224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6314fda27e2dc87fba633b0ca4c59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2336cd296469e84974f244235ee01ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377e1c6ca26ae96610cc9ebf2df8dfe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae440d94c9525933c2380e65585f272228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d025992bdc71bb8e656f472635c991229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cef5b8fbf49d33cbf014bc402241c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaef643206a63240d0d1f707ba9433231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a46a809e0d56d3b8d5af9eb4c88c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfbd4e731713a09751aeb6970b4b7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488414d7ddfecfd25994fa73da9aca8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b68fe5e5586b983693485f491d066235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32552b6286e17eb9cf142a55e55b499e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86843950e00c656cf56a15622b3e1b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031cd71d70563d4646b52b3d2fd3d97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876cffd21d77a8014c33c9d45c537b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963dcada6e07f1ce294f9a191802ece240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc107a594e94da4046dd4aa6d5ff3d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eced9246bed52a7913fb4ffd29adac3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573abb32a50f83d2ebb6b6dd6f7c797243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2f96e9e3304d16b5c35aaec118894244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b7c626024478c08048562dfd5f6b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275368b43232cb562cdf326524ab122246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d1bf2030d04d5c49496f97f70342f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124938ceec058b7e8b0762e4dc6d3ada248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b9259a8cb909f5733fc6d9152b85e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2931c5a50c8201e1bed266e829117cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c01078c8bf17ac2b3302cf7f4713c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30be7c69afcb3c1f22b977ac253c6f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ef71b319cb8413fb4b1aa830fe82a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33338f2ee214a586b34aac978d70336f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33513b9585d87c04cc176f80e28d99f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5ad884eed65f2f8341e289da50d15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb5ab18d4807fcda8ae6f514c56ee0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf76eb2af1038656bbc8b2f534e05be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c675299800c0cc949784fab9551d0a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ba22def0be512e03fde51db4be44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ea27dcbc19c1f247ad532ef7e04c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38e82f002e43722d547a9147e81ba3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6fcea2ff44b3543a3546279aef425263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf517a7dbe3f87938130bb2837d209264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c100100f846e61b69f725d76fa8a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab055824c6737b7db0f67aa25b3668266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d01901b9fde75f4b473f8a83410402267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d08cc878948bb0e26367599377adae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d493b325234a467b5cc544c7eecaff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc39c778e24bfbc9a10684b4d89e89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514694538529192ae4174021de63f688271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950333ec9407675e98549b4d9741503272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e3e3b8f4f6d6ee451da52d454d09b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8d927905c237c4e93ed8016f2c48d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c638440a4b59e02ac150580d6c47a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe336b1e272aa85009ac80f9c08b128276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54174bb8f2ad5ae6438260f4308e72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8394e740a9ad009d5c6f0f21288aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb314ecdd002d67949ab0e3996954b2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88803d3e854ef4c67d51bce4e2850c8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3c4e6ccec3fd188c6e3803aca34cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1f030cb216d539e8ded297aee954c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d0f372784b3b99274f05551a21c9e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051270795bb6913a9f8966446a0387c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6253c976313bcb398e8fb610b69b969285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f67cf5ca6a06b64acbf3e577f1f340286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288546ca5c67898e7e8a53b6c0b699c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f43345ef4d847d0da94b05b3932b20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8b6b2749905f341019b4545d34665289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111ab381a8b8f7917f48598c83b5546290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2ebf9ae1068e345437a884c45ccf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e57be96a115e68c59a7640f78f8e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb0042bb1e0d33564efa8d473b8f6f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1778ba442461bf7241e2207f31a6ff6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a927e034d01adf71d65efd8dcb239e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46412c7434147e960ba75050b6cad52d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed0b51bba7a795d4108c1a4d3b1bb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58449c8729eae2e3753a544d7ccd1050298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9fbc12e949888523ef7264b20abba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d722ecfcd98de4392d8045b43293f92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ef7de2ac89790a15ae8c4d3620172301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541e4bd2822f5a7a8cf136903841d8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfb66776c5bd0c7dead405fde22f19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867f1c6ab546318f23f0dcf4b2694eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae815690913be16952c51974ca12426f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737aa4f328aae27b1b0ff81a331cfeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995c6e605a00f05fb684893e17f5e4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027af57d5818e0110f49f6355200e13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ee713fcedb853d08c36d29ee52c58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c834f0e86aa1482ba42671986b030ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48fdc7ce6a1e109652a5484044e8c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527cf00a4be153e1eeb7ad137cca3619312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a267917039ba50b501b7d2284b68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d924a06454f72c7bce00546a6a8b97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaf2d72185c0c821e68870e99f1a1e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a04bc8f651932e09cf84bd300f9da5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72a6b03ec3e904df90ef5c51f42bc9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177768c8ddb2319a306889b4a5b4def318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1bfac419aaf4b9a7fbdcc44a94c2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcff1ee22532a32795d975228f7199320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef991e920e11ceb562bc7b03b5c14a31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b980082155dd010f68b761e5693d42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bf8e2bb4665a58794972923203c35323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf185b20bdd1657021e43539284a61f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2f778673822e587cff9ec768971c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99c0aa19f5b1208492115e7cd524d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79836c5afb4f6fb213c940d8bc6779f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c856d0a6ca9d6ed009da14c312600328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca501d39d0fffcbf8e926bab728c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6bb1633faca5456f829a9be5e19f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f1dc6bf99b268cf441d23f5cf63ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad6f7bc954fce702eea05977d9a9be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34285bd6fc07ff43101ee28eb770b509333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eb6490c74166f4d13edccbdd2731c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4259c86e4e4f406a29ed932d3db913f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5ccc664a4f0d946e69f9179125120336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30dfdef5817046c0b05862ce5eae0af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145092117fbf33c33e1ba26fdf5272c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ea94fe49dc3c74e6821fbf395463f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d86ac7a8590e70e80d252efac51d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc41f3b80e85a4710083e221cf43e6c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389265636df3cabbc1887620e9e8625d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f81cf17109372ed6c24c721b66b11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27cedd16ca09378bcf9e3954070434344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79addb42cba2f3766747c1b089b7b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164626f524e9526748f0cb296383bfe5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376c981fcfcd1624dfa884d2f6f2e5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac712de727ee477c42bdad96e1a6607348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abad4f21be7b056b1ed2e30a384898349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da999ca7825fd676a19d578803f6d7c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c527c6218964b5c626a8faca9509d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03017bea83c9fb62024fffcdcf165958352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f991fa31b4703e42f484df7deadc79353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4a1509f5ad3f83b7fc65e3f619c5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83542d431ece49a6e143109efc39261c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933f1a83af1036199990a1f908aba0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7439a2ce988378a904349b71bf7bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422696eff103a8e0196d12e89239e00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf361742cbb4caec1e0bcb8a454c87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca55c0dfed9815740947b7faef897df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3460a5b487795ec98b12445026a61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04803c26422cd659f0620e7094d51eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b7eef4bad83501e776e0bfeb4c59e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94148a53bc81c3fe5783b9239cdcce8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53befd3ae44c245ca0b040f8c7ed9c4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f90fbd1f2c3ab865d1a49a8b057b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f43b6fd328827bc9ab5e1a7993c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc66ae670ecb1fcd644e9f00f99c543368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c706cefa102d041bfde06268c7984d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00832acb0016a9c9d074034ace7cc228370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1d05ce50644301d3eabba7fb0cf1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c3bc7dba523e4eaa624d332ecc60f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea4ff940ca6e0c86257c64e2ede0af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb6bd26b7314233a9648d9f7455349374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91773878c2462d75f48bb23a34f07386375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70e39f194076d7eeed4e46c1f7195f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28e2eb64acbb33b44dd8243d994932377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259722ac2ba29b6e29a289851fa13fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d12d6cf8e202de867c901aee55452379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46677ce751a966202308522c36a5165d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5164de6c82c4aa25682da3a3e2108e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060ae20f84c00d4d93b41545ffde02b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67c6d24df60aaa16971914c050e362383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f7762bb317443775bdc73ab71fbe9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854f60a3ae57711a67ae421a8b6e543385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1592ecc3150b595a90a9d8aac235b06386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8586bcb0e5fa3909cfeb52b0634f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355983cffc0259c12995142164baba70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeda5d169fa735f0fe7b1aca533c524389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857afc3573ed494e654118ad3ea1e02e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97ef2472c24799eb0c28662e1cf119391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474e85af992a77f06ee9c7796c9f466392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9e5a287be1bc5e81c7349892f055f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e9ac9fb77a9f8806a5a45b567efe3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec694339a20c7735f38e9d5e16bc1c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb42e99f447e8fd6ac84b4b94a24928396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a123a549f839d97697cdba7f9eceb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d6ae52ae2ca174f0889aa83dea002398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a341a1926169bbdd60f130bbbf9ad9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b51f3efb1422bcac03caed3c153db5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5de001b2a0eefdb56567cf40a02c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f62fec04d7d1232111f0f5b43b74f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9586f14ab1a52c11d8c8ec42aaacf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0160e66ac9a9ffbd7b72a98148d87d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab098f537d21628f265b31ccd40f9fe3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb85b867033b83181f44332bf4b76c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6f5dd09c33b2b5dbfa82bfcf80d86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32dd21f7b1b2fa5d9e54d4fef2b326408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a9811b9a52b25c470680dcf3c539a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83735ce55431ec11634b1d866c002af410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f580159854c4a5124d5f3b11d32e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ff1cdc7293ac8758414a8ec85fb0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460919745683e089fcffc77e9e303e40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca31d823cb5fdf68b400e45c28ebd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046289eca05d139b6d80892197efeb3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe157d9429b7d618e8e16fd2c38c7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f779f00b698bf82a26f5112b4194efc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed277906e54881e1ad53b7e0008a895c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661037f6d4bec9ef3540b63f5516527b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f350b97ef5a73f7e438be96cf851086420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7105e19adc806e3e17a0f73703874421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83e69eee2e790916e44c95e6bcf798422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd0df7d0c828e667ec347e19c8dd43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28dd4cda7c598c71ddf84d6be2a365424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cca8fcb3523ddb201b330e9aa6d91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c022299c576446f7f91313c350e1dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e572b78923ba6ccd3f7385cb2dda9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e633a8d253d8f153d7dffbbc8e9241b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae94766e42a0c1ae58a058e52f5cf0d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39885856d07549f2fad04fbd513164430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586deef8b72bab8af01be3181d7428ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05459826828e6e8876fcdafd9fd6b1ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f920232bc67c116ec4d27c8d8a2232c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11f4235c75f299875d6c213e8cec3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e1b531bf9d024018670c17690e4e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521c4da4cdb81164b56a0a9ebb5d07f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98309c4d666e72fde9e572b03fd2bc5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf367185418718b9b9831d3e215630438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e047a61168d4d7c368e1da74180866a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16350d7cad5d657bfea36a5fb9771f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a68668cab709fddead5a7e0bc8685b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dce7a52a1a802f907ae0d1f7f80c3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ff8075c0f87d7ca1adb41d8854ecf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52b5906ea973900a0aebada226e4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28de59bc18c9545548643291504b7b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d6f8cd9d89dbf32f782ece26d4494446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0f4577907ec8de02bcdfca7d413c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8fd3639af311d14c0ab768096cbf0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d05da95900895a86d15667038ff66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9bbc32b52990ebfc1df3d6c299db9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc184c5790ca4d342b84909e4176c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a16b433e4e6e1342c8cbfc5774fa4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cb44c49f1e09ae512f9a26c9bbb87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca74216104f204294285a0af4f84bb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e564bd43109f438ae9bcf1a1f3d1b48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03d0572b2d6a8c9f2418d4c58e12bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093efc9da11116e01e50d93136e1cc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4537fd3827b6c41e251bf87157b75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb45c3fd1da697abbf81cf9bb6b74b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32222d265acd733b7ea0d50f634f82b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88aaf4d89d465cb73748601d9a9eb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfa47b3bdc71c219bcb1338ab698b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8adea30ea6153b10f2d1f979cfc3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c76b0878eb8a3e2d5529c171a4bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2814cc5c7ebdf9dfeee547f40852e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd20a76f8b86c283a2059e18199e15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782da65f1622026862515919f910c9e7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958dd2b1ef7ea46c7055a17cc169bb0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f4b233faffe6785fd6bc98f838212469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1c09e956505e71ae6f4949c89d1c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37296425686db5f4167fe402b08e1f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f87a2375c7786a4f92cadca35e55f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2672fe0adc2e8670a38a27d84171b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b07b61659eb26e9cc4dfdda2f55f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60d05ef875c9b07afeebd1d79f04c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df67181f1fdca6275b4ef5fc7c075c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a478687a7962a38d31129eb9d083d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ecac29621db9096480c28154e8734478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620d968815c525a221efcbaa9f7c4e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a1c2dd0042381da3921535cfd2eeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372d82b78672561ee8b31ae5b89af0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387391ab82ffc57fceb21a109834bc80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abba22c20aca968a9e1961441d1602483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9995370bdeaea1921f36be4fd156159484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccec6c01266644dc9b29dbe4b834ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1513575e33541aed1b1e48dea66d20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce441394283ab42deb3897ecb02e72e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bb65394afcc4daaf788a42f23b110488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63052f136a4644648f36d43393c312d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a429a451322576a8b45344bc2c67eef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2171ff5187d77d0d2e60dc2ad80812491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a2607a882b6e5cd1707deb2744ef1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ef1ba83a03aa13bfa5090c2f8873f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59396aa415499912bcc58b37ed2a5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85105ebcad60e12515fd3485bf59d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c60d16b511cbc5e116b3ae086d644496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ae0ddd221c1a12ab195021503d807497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a532d39d467c95f5c9507992b535b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fbedb0530a62dd22754c4d86ee3b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2737daa9f42bfb0336c8967670b2037500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871baee96d301dc608f550ea013468c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5036482e5348ad23e62b90b937aec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834f547ee59e03003df6ff123703bae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55414e29d0ec7f6fbb30243f6a3a22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a183d5d33f4d99d1b781f157dee991505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521034e9050a91707163acc62a0a618d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd80db4838f20efefca5f0a99168d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c10bd136d343a4cbbed0eac621bd0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bc1617f725bc9bb3716ac145ebb05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb41a0348e7848a2793384d440b4ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd36452dd4dd65dc7ebb53ebb3d028b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff3cdc2ea9adf6256ace40875838ba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c128ff1e303af8a5bd9f6f14d72a4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d927f2ecdaf98e3e6ea51a19d8f4a82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e480f132d5c9e9ca64d693d5b99f6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b66972bd93c579130ed94810cef2a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d632d67186844bd50266d512c3e01517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf6818d0f6c3d19f8825f23bb766a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fae8d2e1ed5f0e4b7b4ff82e0ad022519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc427a7ea0e4daca80a738ac3057ecc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc1acb640a97d41b6c890f51984054521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d8618ae6aab333d3d1c578f0bf1c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab233b0c6a1d085104c797b59a50863a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb923ced33ba6169cbccef568e0b41c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15ddf399a81debdff3be8ddfa94f58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fd9c38c4e1a79621e43ae10250689526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f495ec43025f3f52730e07aac0a64527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9791a62f0d022839c27489bbfe989528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845deb6017df3b2c918a86bc98834af0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb877697739ebfa8f52749b0402e801530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a5eac89ce9dec7e0399a19de43db7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbeea390c02a36d4bc33449386ee3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73311f7e2943e3e23efc0bd98aafe35c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635336300becc3215d68ec4b61d32987534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9676f8033de3cc1df7f463c46fdb34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb82118276e73aa4955f15ce083b14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92fcdfb9b032302e2d31d4465946ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e1037fcfbfd0f59274f192c425113538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6e379f9eb546c23930bc7e2b9dff6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc80eed6d127d4b1cd536d8d8de1ada540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7d05e3661be5188745817b27f4b24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29994c12d2c706fe54713bdef5abda8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8721c74b8b42e57c0f2c065b370f1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f5670581cc63f0e5e132a5dc006fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1c20ce5adf2108472bfe2a3169ff5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6a67aaed49703a376c1fcf7d4b651546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17821127ad1d60f9c1155533868157547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccf71607c13ac29868835725443e89548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f111ea768fa0dd627637c0756c4450549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383103d78decbcc3246d3084beecedd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e280d95b15e75a49aa3555f4a31db86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fa95ba7785313b47519bf7d5241e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656f5c5f925abc427f96deb8d9612e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465bb65262e749f85f80fa04c3ccd6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84b823d5f8a2a3796c88baa4382ec8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe83aecd3ae6bc079f63a3aca177d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493a6270b6a0d5d1b574699a79f493c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd902689ab52c846323e259b5a96821f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba294772c78158b408491aae7cb028559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d51e30c4425d319d0426111567e329560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca50c88770a191098cbca197813b5bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37976749c7476ca240da2e82623a894562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb59f4345edf77ac94fa8d0b686dbab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd74bf95efe0bb30437f398c0f7cad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b30fdccfd8d6cefda9cf838baa04fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c71550993d4a13a1b75d7c7816ed6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd864f044a951e950473a3bb8d3cfdc3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971077870c412b2f4d38f7f388e7d4fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54475146d2851dc576ea7d4496287a97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75542945c3bbec3a6053b86a1bae85a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca212b069e3c7342ad5cc8bce7da0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae43396eef5c1fea092d06a2b0b6d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9466758872157a69a4ffba98234c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f32a1a33f09cc9950dadecfa1fd4d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd3c811bcc0dacc542dd3cfa20f93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1428820bf25f318e70bd7f28636247576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55c69f104496c07dca6c36c3f38ad8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c154cca2680cf3263bf5b687df1175b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b1643f3f869d14b3e69819610b013579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53f7d74c951d537c1de57a57efbde7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90321ee5afef692d98d30b0f3e7c16581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2787304c2ffeac38775355063051dab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa398fb8bcd31dd599f9107a3b78a7d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab1d5b428c86f46f296e98ec70e593584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650ed2aa6ff465f65f11c2c060f162a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9246ab27204827e3a92aa8eb19299a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0df41f77b64378dff0de65c1ed7331587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad06a3bba66ed9673d3e8e22606c874588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07418398e2393726b6a9e93ca5182ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784c06dd7ec95c20d66162d3afca7a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266cc22109c7d30f83cb226b4cd241d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5764f0ff5312830165476210a832dc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5d6f41530fc02ea9fc030d25fccc5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e15b66b373943a2de659507640bbfc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d81cbe81340193c2bd0b5614c79565595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c61cf013da39c759b03a4a57bd1db8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ad72ef0e30a219c40291cb331e5c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887922ed071cc95be0990b4962b8b603598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c97e7edb5253dfcfd63b24736c6bae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cb28037e53a48ae099688f63784ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf91dfc167d6a25c23edca8664cff1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c1a423062fb4e542daa4c6f088979602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383647771a730d431ba25a5daaf74a9f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd55aa10a27edb9f32636b4c880db2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4ef28d10ae1945e1839bbb466f984605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55c5c9d4b36d07c769cf91ef303812606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c025e4e6a97a8da23f6d22c98560f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8f8c49d8c864cb3ad6a88cc9c7131608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5792f7c3871e33e94a6b6c2443dc0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2de783056136c4f7ecff3927d00a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576f8b14416dcc9dda7db2decdc4c2e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a085a58fe887dc92cd6bf3498c749612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950646fdd464cf0f12249fd7fad2d03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397053c376d3c2a19f35f868a247b680614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d02d9746a8d5af5a42343faf1f0c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccfeda82720b5a332c0919e1b710c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916145e83a7b668478d4ba0c1134b7a9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa836888ae96e3286bd181b157ba7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4337ce1f3bfdc1ca6fbea62f6eb2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae727974d77daa0072055a6d3bc282620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648ecf666eaa87343468781b7894664621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e986b0d5dfa91d8c6ea7237609c5d13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9035e4eb8fc722e8b9f2629397b5f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80d110e175bcec81c65bd0417abcb2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387f7f5a45614151877f3cb33769e44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0582c31a2638bd61c0383adc221d4a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e7912a29b5f6274fc7878201b029e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954174a1824bc493cfe2582de679764f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1fa4f625b039a2c160dbfec958ec3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a61d21878195ba80185e75c9618a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8acf8bc173204f28646a5005764e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094f062e61129f73a5d5bcf2036fa42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43779df8c93ec2d8fed1b1652a642495633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dea1b8a96dca6cba59820e9cabf88634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd402aa5f650c27c1ccb1c71c3affdd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5768546cce357019e63fba4767beb73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54811edfc953c92806eb85f9d5d7d50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1094f8797c52de149806624114feb85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afca4cef1b76359628049d8934670b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cbf0e98f717bef0d91597a176efef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1863c5c1888fca51c6c97a24bbafd9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e284218a0e3d0e0a0e6896680cf53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437a69ab816c25ed4531ab976490f0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2e4fa5c2885593b4dfda66ce7ac2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ece22b89d60f457b079f6cfbd227ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98df509870ce875939f6913be61809646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e618578637332cb9c3986db3ff80c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73917678952099c7d836e3fd6973604e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a30040ae808a215e8158e30866f616649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea8d4d17102ba77b442d644afad8ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9c77b6565c878aa336a3ab62c3901651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c642770676115c86859eea6d8e3855652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144efa39a3d9ec9f14c77dad5bb7929653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c97da5408d24ac9af1cc325336246e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b30dab8c4bd25628f4dd54f6a6fca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add22e3d60b7edcce54cc7bdc4718afd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51291763153b542da89d0ef1cd60891657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea65139d627400555d606010ff2dbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42f84e687aa03bc55fe11186a67f5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855786153e70fb2872f816ac09cec80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae9e4b9415326a150300c48d9e5bf5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634e356574f78cec6a3c0756254aa89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6bdd8a0ad1d152bd4043c0ab45be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d3b63961e5aed1db08e166561f6bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c97541dd6aba3c8d72cbf146119b4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb59e87881becca3bb3e60d16d4d76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1702117c4251906767f82317fb338667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21118bdacbe6b09eb86be595c24472668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ef2bec4d1a98e50a9d4149b2629f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad44a7de005f3c5c391e58fec9339a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7499fb207f02bdb9b3ac44f0db8cc0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e245f347671578e69ada3cce69876c2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099257e9e43a2d84476bbefb47a3708673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5034d3239380c63d3da6851079320dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab97b0e63d26275acb99ec931009e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68043de31f4277c89a7282730f8c12f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81958dced867142f6970781b69b937677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea857a91431010fbd6c875e0cf2815678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54f68b88fd9f0d7ba8517b3fc79bf8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9625c0a4e6eb5f72caab8317743640680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298532ce21ec247b3ccca86e450c23df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc8ce735637624e9a285ba535680be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9f35e4c5b4ec63de1658c26a73c90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487274a623e1c6cfde641d523d0ed65f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ffe0fff4f73c7ee1f10fa2b01ed4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dc4ff684e11c4ad6f489a2ce609bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e21c7ac394ca50b8a6949be03485a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d82d7c2079ea0897e912363dc7bbf5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e954ec444b659067ef1d03e5ef9f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da0e7a20faa10ec1c78fee4163e777690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b936c9e21f46d6f12844b7ade6e5b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138958a16a7dabc5805279b165e21b63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0a8f809f64afd3bfa970a1e516a16693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8339df62436f627f3e9ded413561c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f9ea023f7ed756c2ac980076f3ea7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77210858b48747e0250dde71dd96552696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f9a29d9a7ced3ed50156d8a22f3c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad4ad5948b59da07f945a02714ce4e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c952b21788b188cc78cf5f638839b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a0ab7f685a70b7d437858c3b0d5f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51868c6056f558a5b8e8170a8bd1d8dc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8bffe05c050169f0f8038e73ad400702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268b667a6f6bfade3bfd08a934ac24a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3d31a2c996db3acf2c94afe4ad6d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c359a810fe9c2c8127bd6fe701cbb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32469063deea906b217e52a0b2e77b6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fb1e4ea8d845b5005259be950857b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5864f3ccf68a9667f2c9369a2a1614708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109a9f4021f521fca2ec7c61454e624709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddcb4dccb98b83ebe2e22dd27ade13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbc166031452492b4f32b3df6e70ac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be897e85f1697d1dd6b46f97201096c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ed7f7567f8c782323e84ffc9f4255713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d12c587a16ad3143a15d5481b7761714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83304d02b44c9181214eae0728b9f09e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a531fb6309cb4d113d669cd64ffe835716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292a42042cc6b0a35bc7650e868b3b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c22be373add6ae3c303fb5e1f6e5d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ed583b28dea46cecc38af8c541d67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df0f1367972b16b9ddc4d0a4e28d28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbda4ab0c748b2924c799198bd2b7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32454bf8cc5690667bea7ff1641248722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf355e92d4dc6bb6847a36d08243f49723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362bc914c6593ae0692c8f731a9f887724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a8e9ab881e725ba283e6bae997d3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf74b405483ff8e200fc597ec2a8b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a17ffb41e7e3ffe2da61ab9312776727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771dbc609c63ad20ebdc719d3d0910a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7c3d7dd4c5d13c1615826a6bd64ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000a0310806f7064d89c459d5522f6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0640c00764191056e32ff320c0b97731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3b9b1ea7d005dd24b1e0803e6283d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c160538827ac3ec49234289931eb44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea69b7ee9c665c51c8cdb7cf57cd81734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13400b51cf7e12f9d1def61f228b60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37dcdee062902b44d391342aeec9f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf530c497ffd21e53a2655d874bddb2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205d21a58c7da9e17cff59718e0bde6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386849042af89f8946859415f282b20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740c25e652e1cdd685c4736fd1a6384740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0298ef796d703bad51a3b1480ac2d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe21648f4fd7937c97390a783968e41742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40048173530fd00f200963a72f1d9d35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68738c3f68d10fb1af6490d4b9445b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e064d28d4afb83cf5de99591dbe1cbb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca453377418ae1de1b77dc8a3d6fc7bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826736efd17221c39e53b750f894bb86747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1468b65be79b9e0f909a4260c7ce3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94af99729d092abed8166a1e5c3910749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d16422880501f3485677fbddff1d92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fa201485bc0d304b34919cf416d06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c92eb79a9642e078cb9ff6a5168b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ca7ca77a66b4641845ba1bea6ed89753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176bc757a0ef32a132a6f75baad8de6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e4d8412a3feb09df68fdc2c86d482755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904c0e1c9000d51b951f9510b44ad72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25d6fd0a76f9302008966d5c2e0117757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3918e335f12831095887a9338c1d9cc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843101356b32a524a9ccd5477cf51e81759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a1f248d4dc037f9bddf6e3232c23a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d675eee989e00824ab12ed780aa2dbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726ad55a245e9253af2addd906e9b3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb67969f7e2a160b3a75f8ac8a06ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577de5e56f4252c2a5e2fd6f275ed0c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0551b54818cb82c4c532b744f8ee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fb843b411d7dbf0b81c9aa7405caf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb7c352d0cb9071e0012b2e77eb8448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9e03608797d0715698e483760ed3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3074aaebdd1b9d01f9d552f1852cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38c36937ddd6eb32df12d96d6b83f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037f7ebfe7f1a53df93b2f22d9f816e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3a5d6606ac12bfaa8782d9c1c5bd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563cc09eafcbea52c05ba24c3e9aae414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f391757cbbc2079a542f7f1e7af87e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71448073be81ae4f3059dfe85cccbb2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8065ea77760a7e3ac781a5ebae89917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611b12ae96f0543b8e81e98842be65d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec6f8ad2c5f12b6d56b1579e97077e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d197b8cd03d896bc8b53ebd32078e0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d7de468d1182e48c24a395b3127321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e033a1329e7e3bd3ee6f1ed1c7f1f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba5bccebcb09faad35b30500170d2c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ab89d96ae8cf83384ceb7b56d47c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39466b48fb85f8105fa4504a117c61c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9803de5b7079c857448beb246520ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9101e8d062e24b8762f03ffe7bbef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b171bd58ef7d40ca61b141972da0d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c53b009371cd11b1a39550e810852c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0fda5e7106849388c18b39d86186a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cbcb453aa40d2d55640053a1c736731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea2a581caccecdfaf43e91ebfbf85332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db61a1fa47d3377c797f31b672654a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266dfb8600d21d6f3e7dbb8e72e4e5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692a2d38c8d036466997bca096647bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9def3c56255336732de008f17452036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab42930189c153a7bb26358e1a2d2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e33543cedc7a92d71f77c32228a1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c349a9e36decc40e1360dd1bcb28e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73fba50b2499541cac9a48f725612840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411b405e6921cdf2413303c3c19aabf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53413c03fa378fbdd35924647a8328f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d3b5edb82270e2193d13d1b59c2dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa8c6aabdec5a798d14eb6d2f9705244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ea6445ce060dc97293d1a4da2bc1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701bd46f0883f4b72031277fad2a3b446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e6f518ac0065689c39ad28336096547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ef32b1a69c50a2d58a82fbbbd80d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e44e378dbfe52a8a01e3fe8ed51ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdb270045be41f63ed2d064ef7f49d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61d1a83c94db96e6748d2352ed478851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f576a1d23879c019aa0b99c30b2bbf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae807a99741d5646e3528ce201cd96fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80156264de4e3ad92ffc5220a763a3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0debb18fdb9ace00f4033097412e8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd275b7cfcd05d09441a3a5811adbb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13a21173f7f38e72733e499106b8e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a09a33b2ddc8f5df7d522fff84ebf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cc122afe43fef0ef869f07e7878ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dff494ff5a02b3d033a599f5d8d73560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ba5e3cbad061bbfd367732567eff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de27d1c2f42196d49994ccffc4ed47e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030146f353f4a41eecd30bcd287d340e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110b5dc9dcf91889863f8390f532cc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edda7f68c9291ff855cc0876cf5e23e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ad15b4e1342953bd52a847cb8cb1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23eb39a4bea077ab062ac592af8f7c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669f82780a588bcda245bca5fc4df4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb882122c947a60eaf91dea823c6d9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4a18bf4fe8ae43b1d4d1f4011f5ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220f84a5644755ed7c38d95d7d4a28371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50fcabdc5c67fc217284671f069cc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7c1cd8dd7489312ece559a7cd2cdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46618847d47ebbb06d88bd3de5f5350574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6319868fcd81322428cebf1044228b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20971de65736cff75c2151a71b2ee876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b2803044f7a56c6d568085bfc466677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92287deea8f37b35db5179b5a020b8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf79d49bc6edb281be53d3fab42e17979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1453fe0b29a5310654085e00e938880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122bde36bd69983a59583dc34b011a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70712a0795ea4ab7e6feeb3e8b953dfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92bba634830444ab4aed30f1bb30c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bfe40f2f05dbd6fc26f1968034e5b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39375650c3f2d2d34b3615e5f41bbab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9c4af70fb125133d972e903a8230286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7d1879983a1d7c19b15d353add46087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5af68ca72924408520cc8c83adc55288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5dbeac6fc82c4a9052b97ad911e4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceabeb6b56bfcfd90671fb59fcaf0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48df7e47d5b5a9d722a3535c781c29a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75892c5ac918f07889d8a7ecd0240db092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd7ab1b6f3cb63d296621875f7b72593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1aea2c0a4dbbfe84d69fb2911a2ab294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb93424de3eccee97f2c5006cbd75f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be57ef47a1e684a35385d9528891ab396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a02c174f9e3d4222de9e10a0b10b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cacfcbd0a169c14d3e6dc5d3ed46e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52b880c76cbafbbd455e00956b3f8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055de00d755a76a6f9628b471e67841c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977b084cb0e810707174fb4c79e9e1c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3a4016e4ed0985cfcc26f25ba5a3a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cf325eb05bbf9e59bfedecf824536103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e9ecf837bf8e98b290b9c2ed4e32a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b34e3ff28233471ebc2fd4ad9f694105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1f7c34d81783f9f8411892ba41376106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89262fa455fd11b7d3eb9c28fe8c2ca4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb28625b9a1eb6f7902cf9de1b4223b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d31905d73ce3b76d1159043aa1f53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ca9340ddef753c3801e28ad63dc7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a6146855b043053a2d47ec89e1175111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c81b159e8afade9c75fdf0f6e35d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3c0277ce3c61c926d921b87ec7431113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346294bfe4d1af15ff8755bc847bd73a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec07cc5498f8f0c6801e9e0495b1d76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044350616fd7a2be323772c446f75c16116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e87ec3e6fe22e109fb94924475a1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895669b04baa27c9d6b63ef92e9ecba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb0e41554d659cd1e46fa6b4b647d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481418e36424933b17194ba6c304c1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99128bf0baafaf3fba199f37d4771fec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485869a54b44ce601b82336d719c3421122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac5590ea869597863bef8938fd0082123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24bec0d7d9e001399710e52eaa387b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b9d1dff3e1abfb169ee01837ed43d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17b6c1d6ec8778b9c61a1b8d65d556126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa41bceb3b5eaa84080cac10a499d37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04deaf9d43c946130cde33ae5c97dfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577eaa4b616393be71a9ead74ab3f98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eb2e917c2166dfd363e9d38f44eb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bda557f98f517a96ebee67dfa6626131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681870f21a8213a2f22c9cc636d54b52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d44d71da60b320b97e6d7f3e6b762133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0902a4e09e5edb17de725193f1a2d1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d397cc64fe8e663c64a6a69c977268d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b619232fe35475d1879420cb5c1247136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9489fcc7cd451a021a72e7458b842e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308b127ab8155eba13b1d798794809e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a7b42613072781f280129fcedaf86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436259a98e3862aaa1702de8c666cb3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c4282352c46ed02bf6d88412a8410141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597d6b36b7eb7d8124d0f5531749a92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f797d448eecb08b98eeff9db19691143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f046556332ee8913ba7bf6d9899cc62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1fb83d2655d0a004c2b7fb3b952fa5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655413587494fd8734007adc2cb89c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c80c923c819629cd7cdcb5488f64f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a8ee2be301881a2262ebb04fc60ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13793b75fdb03aa71899b29ec71d5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85388d412c6798a88b975c980a27ce2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84848321b32fbd1821561a5d21f59ad4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973b070d25f39292a8f84fdf30e8a14152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8a3db8064685c8f18b85d8feb8095153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cab23055a7d9523d3c7ef772563009154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29753866ab1f90e1608c5f6aa7ef4e10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9115156e1ccdefe3fe5c6630e07c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada5e249b65654cde20cf36a5e16bdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d65d29f7e42fe1373a041c9f3e5a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7e500d433e1c0b1b2f1d10f068184159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4bfaab4425aa243e05412e84bd951160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66921352f23e46cc0b263a3c524cd90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e65931c017910566a5d609bb44ea11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86847ac7c4b970d9ec49127abe43fb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683de4fe19e1102885bca654805053f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d605ae9ca9f81f3e2be5d842876028b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51220edf25f2a52b83cd5ac525b69684166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f402ba43e41a45fad67cad08641f05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ff54759b3e809894e9a86a25ffd69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d35444ab706201c1afe6e7ccfc87ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c24033a8e38a01167f81cb3f6b274170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466de51dc06ac439efd75c105d0c3d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b054b45721b11d2ef083f19b1c663e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd664cc0434a78a46cf6558d2756efa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c96b11d471c6e2b1628b22e7dda33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c5b648d64453a59ba862cd1b9a770175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fbe9465738a5af66da2071ac0284f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0bb52fe469f5c4062bc3bd3644668177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd88655c3e6ae11389ba02fced35f5a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f572b8ed7ead0322b7fc7e449470a34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f7e486734be0ef0216e51fc6a2d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3b7ea15c6bc1330ffff432d839f1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d455e4ae0ff1da2b52de4527adc22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f6a8304a20fc191e42e203b19f49d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cff735b15ca2c49e0c0ffa2314175184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6fbada2ef79f3c8a65e6c74c64890185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558ddf5c0072086db697d3d2cd315db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33edd0eee8f7a5a4bf8143e02186d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1a68823c8638831d57b486fba8867188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a6eaedc1bb19b33017e1786da6624189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb4fb3df9e0876863a87ae497e6f8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190f4315c595acd60668216715ecee3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f099837e2f6b6b5639d2809d032eb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef7e676a33764c9d4187f8bec09e69193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03337bb20bc0c7910d31241204942f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f788b7802197dd7386996cbfd58c99f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63247c569beb6138a7220b30efd567196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00966c9dc965c99112bc1100ff618eac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45d5f67368927d3d466eb3a8baa7d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5e48317f6d4ce6e9f876a4249b80d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa18e4e3ae6baf7450ca44687cf54d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a398bc6e1692b02402a8bdd7b80313201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd2ec4d222f218844a4dd98b574933202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd698e63165985be6792b57b2553b2ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8131e3c38aaaa7b0f05303a6a2e7c9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ae7cb0d661b60ef312600498aa8ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241b4a5c2a54d3c32e90f43a9ba4839206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0488bd7297a17999c53b2ab9caa3d96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46b354c872e58d3180d7d24b8cc43d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be99143068745eb54e1ae4863c3143209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a750454b898221246b39b016e880e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490404bcc1c36e36f8ebf8c0972e567211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890364acf2a39d87caacf083a799fb15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fe6fa2481ea240576d48656d120ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bd0d34fcced55cb7bbebd154607d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86443dee09aef04ffd5e2ca59eb5fc5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb12b73ed08eb020b09642a45e8ec3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18aa06e7d1a0ca15258799183ccfd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc590068e9c507926260a8feca415238218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eabbaae975042dc4e984cc622ada1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248472a442735571c576ec0422b15e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc3fbdec79f602e233ce9c4be542c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cf802175d4ec31e85fb0439e4e9d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b86e31a6d4ab7b82dee7da0c818dff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1939feaf16e34d42b81a4deb41e50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fc146fd3c21fa8f477cacc2fff223225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f5f32f7a381040a1e6ba8c8e1a756226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dfab7effe151563706ed52e3451cd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ca0d2357a801c9d515062a7ee3f6e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcbf63fd05e2c8334f53b4850e7105229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70863d31a6d91ca5b54e04ebf6e35125230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068145dec911a464f8f29441f4d6e129231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13440ea27006eae8dbbecf61dc425c13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67a0bd4ba780f71211d3d63f13841a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f46db9e88a53e0b5bb3a3a45fcac37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d4ce0e2bf0b0bf34b959240d88543235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bc140223eaa57d96716ef189a4695236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258ce374525006e9ca9ca2c3248c276237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a4a358241f6b175f27e813c4e6126238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7fcb90dc12beb3608ec855efecbec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64a02b920c1013252adb27dd86a0fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b8cfd01bf72c8f4bff0cb208b4373241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238701ad29d6e8d06351fef51be51ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c5663da75fcffb439cf14a0e16400243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a09edf103917245854837805e7d10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17831bd681899c15d56f177ba6754c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2ff5e402e569f75ac5ef2f0ae5070246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624dd132c016b3ca18acbe4858b2388247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210396526d63ff36d52199421745434248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c335b0cac1d54e051105636690e8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6779505983205c039245c40e759ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7bba9f6fc6357249d6aee55aa65d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1e550eafdbb93357660e73a0df40d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b827ff432ac603a1c944dde08f0b045253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d833ff131e7f95889df192a36704427254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be7dca385546b44beeae58dc873b5d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36cb9d7946e19f4f1ed778ddd15fa7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a1c59be6e52d6dc5fb746a551083b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd516c4e8f31b91fed2fc5b5d91ea7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c494c9387f56b2f12d5f36e49184e5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669fd2b36a852f633b0604780381328260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b80cbd546628866c35e3b99263d5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce4e6c7f99c35a2ad856da83205bdd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac08e721198ace10c513d45db8d7e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23bcc2826f4f4c94d44046e9e5e53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0c8c0ec63cc529da1e28f114cdce5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7294c8afcb57bbf0519d9dc46152e49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467d06b7f94a9b99c518d2f7678febd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99dd4c9ecb96728235e303cd16d771268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88569fb282550a75948a9ee4fddf61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f9cd543c73aef3e8160247a4a51c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f6e60d6218faf7462b10c047a5286271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1cca031f99125f7aa109f81578fc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278815ce5cb167517a32fad825a5093273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24bc43f5fd7f525a3b4e7d88decef2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02500fda733d7dbbef4c4e20f31252275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef3e08d789eedcf40d942982eb442b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccfbfa98fc8ac9bd84504160384c15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8911692c240a16b19893770e016d77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39dbac3eb7691294d383eb07dc4174279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233edacb1337c91acde0f75df49ad77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb11ba16f48ae52d25195fd2a14dbab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac5658f81ce981c0befd91d5e07784282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663340600a9ad41ace6667f35c4a386283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fd281e34d10255aabd4f26f0ea35d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2dcef5b043aaf90b463e2860f1313285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6da666167a15b16a581690a1462651286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf2a8dd66615a3ed2432deb7ec7b15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12056de630393cb5c2054da96664e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5944ae3872e63bb3c7ea7f639a242a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e6ad9377e6991a0bb05f45c61be3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1cee3c85b21531789921be65b1da6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b985718d248d8363626d2b2620a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d53cb4a9c13df1b01a3a1de3bd5a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf672f8844d0193a8e473406a6302e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076f6ffd522615d4c3aec876a022daf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf1423a788299b79740700a34d7bbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e4f1190cf8b5183bff66ccf1ef82a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815abf23f75892ce0a4a8071a853988298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94379000e4284a5e54c7037c97342456299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952154e2a0e505d5fab39902969bb6d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064de1d2c77aed9c80deda653f18ec4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb47215f3d80e1e54c02295c7a35351302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049391a6a480a943f355e2966d2e94ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0c42518d79cbe638167119782c2da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2832ca73ea1f683a4281c03b1ccb29305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142576f2eb05e248103aafe971595c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09e83bb39782e3a1c31a1ec5260129307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159f3aff5b303198dc2841336e5338308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40f7d4c9ed8d6cef2c1ee18ddd3d9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc97afc3f9a2f16ec5693edc785c539310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c16ae775e562d6b5b336d9df479eeb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf61f7a7efc8531e5083345b9d7408312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af42e479bc17c348e55c002458b839313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18794dac10065a0416f77fd37e294dd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea97cd732a554d153a95e9f38b73932315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da781ed3a345a4f476c14c2f463b0d63316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb38d08782f4cfde6ddf32992dbf986317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7ccd0531f01d7dbff2f2c92edbb14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce1fce004ddeaf47d59ae3f00c13a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee595c5bd18da6ee2a8f3bfbd1d5d580320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5a4ce18f9f946a6055306d2ea3a49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682326aa433c793632d838421f337c24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df08a6685b79c78ba6136b109a2f3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc8cf5b994d8c11588f057ca763e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abf89c58321d38754711eeba0b8ca8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a0d9e088b16895b94a476039ef585326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccbae5721427bbd141b811da284954327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd6bdfc3e15455afb9dd1f50019c07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476481180b3792d07e5aeb6a80d6999b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476ec1fcd4437a31300dde4d35e73a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2134233bfa16e39b897dc70186267331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53fc5fcf1a115838aa556699b0c880332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e161e3cbf413b2dbaec326e147901b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac586b23a27211c47e43aab1f049d72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e760e4cc50d5f71c9043ecbbeed86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff50bae9ddb12cf46a8e9f18adc66f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6af1a6f81c5fdc4270634c7f0c531337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4aa8656a46606e34c529c40389056338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896201113aca3a10f5092e8809a738b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1652265e73126d15b1cf8b359575f64340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e283f86cca1a98e8a876c1e25f167a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d1daa787eaef96546cba48aef8c17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e1d1c6cccac0b9cb73dfdda17de44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2758f0add20ef9974dc68e4a236789344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f73c5c6ace36ff52f8ac2de39ab8f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903de59b07cf159a6ecac26bcc16016346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e39a3c788909d9642b1c2c0710706347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075cdb30eb4b95d235a79ebc0e7fb74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca477d6118e463a20246c9fc861b94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f7fa856855e2d3aad1ab004be23ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a7c333947fc006930aaba06e64491351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7817ed9f737b82f81b4bf809194b1ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb38ec0069c9bc383bc86d4b606ca5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1f94bbda4519680cd8152bcdc86a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dc6abc1ad3742e3abf220f02a234a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcba872658c8679e9544a888ccb9a03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539cbebdc85ca912c856b9cb8384bc2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d79dff5850f63aa6faed3c8a2e902358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17121d3472bb81bb6b7c28cd9866e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d382a92e10797aab59e94fbfb3502360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f30f9403ff7924bce17d6e49723d06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934419e77b292057e55c22225b85248362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a0a1e34c287bec22642a73eae11fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee081d23d5e1b530cde4643896c58d7f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295c2e80ab81f8fb3640c254c4ce0ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab0c1cf743ab88a59b6256b27f8ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e68d493ffc9b7e891a7603571f7e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941128b7a818aa78dea59e7a0743a9ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff760af803c27ef057411a43aaf2301369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee285392378d3a96170536a5703aa0c4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54052dff8e54924428cd61a1879617371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3e3ce663b01850af28aeb8dd57f82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cac9db3bfb4755a0e77567776be023373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd106f33296105c923f15b92076bb9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f61ca060d4dbc9e390153cb6c0f2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66987fb1a43d059e8048a13c2b5832ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f111083564157c2ef9a39a1541bae7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d56f657ad1b12a2e40c41979d59fc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf0931a83667ff81c061a86f43cddb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16c78be2371c9e862ba6eb29e08713380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe460060e68684b706aef36849bd87a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310297d07a7407f9ac502836dd1844b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf44315a5211e5c41b7faf97492488383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fba3b65850c4366e3e8969ffc36f0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cf31428ac65032b2decb0eeb833f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed4f7dc0b672c815c15636ac98e176386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926714bbf3757ca17b9f396766a36d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61167b8783cec7ed349cb1a8e87fd0e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b765d778b38b0d90e83347d45dd207389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1476410f86f8e673fc6d103a2dc79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb591d999a451686a4bfecc681ba4359391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360776a8097310028e35073ec52ea84392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bd98822e848c6cbfb016a790acad9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2186368a410f8e45557be6e1fc7da1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff08ea5b0fc9f41a63737ed8bc4864395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56d35182c859963026dcf0ca4e0ca1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac4fdcfb08f581020c3bcaf41b7837397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca310b9e11af05b1990b42b8d16f5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed0535e96b2b874905191741285a03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce5fc5a40a3c254494dc8fd695e98a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92a3d57ff390419898b2f068265587401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d86a47b79504df460e4abe85970df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfeed5eff1be9f910e4951f55d0e68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9de3fa4d5c7bff5559dcae3c35e09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2a3a36f3881a94102e9667c76a26b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54484ebf96da640bc6f0f2f75aeaab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b9efb1d16e05725e27e8d5fec3883407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d08201273ec87893ac7015b233b019408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dfa77d60856976a03401d3b52e5e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bd7161937209afe0ffd8b71f2280d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aa6b9daa59e14aaeb8c11c5f0e3b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16cd7b6b8369cce89914332e1b344b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19208eca4f7fa2f73569b4040036c871413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a62699f275208a77e56a6415a65a05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc8b4f9b3d13efb95601048577a484415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b91143b2c47792dc4b101c671c7f33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3832b986641981adc0f3d54385aeda9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae72fb8b7eeba069fe6cc3467fb1ae6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c27ee6dd9b3fc6913765d7ece26c7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fe96af9666f16c76404c9e20d944c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcee1bfd9b65c6f0a970f5e27464fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c3f6f0b279113a19aed31533c91f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f8ea641d0fd0c09211374a851783d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab60a39986d5a9d931e8ebb2733210424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730109ab651bd03a81575490f58d096425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae366e188e14992f4f5661d9f5f303426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1ae62779cb54b15180d6f565622fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cc5060e3f22a72106c1b75991364d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28808e2dbb50e7a57282e9548370ed45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2362bd02de65c3c3241ca13efbb8dcc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0fcadc8c067064d736e0bdadf0425431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29df2901a78fb6a32647204def77e47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6836fc46d7fa9710d3e38a4653aa234433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9c162721cad4113dda9ab441f4518434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64093d0de534006e3433b20f372c52a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c981fb4b0d2d86d70329d6ad4284d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc444ae42b94a0ab4f8751c72e851e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fb7d857d393460e5ee9f8325d7e54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dce279984a1c4602c27723d6cd727439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70a50a8dc85c373dee53b06fd180d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc86dcbe358331c425f68a44d187d7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138654d52ec682ad47b178c098e195ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ef1bd66ff4a29b8f4f2d585c3d513443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d39a2f614096b4cf8820497940db0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd073a2528798d3b6dba02aa808b9e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edff4fe7dcc6254ac29afefda24500f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d051b3ecc7a0ac399e7a7d0f96e5b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbcd7b8ddf920928472c8c48f55b59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da343924950ec626d54efc40c0b0a677449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72ad5e1b1264758602d0d4e0e62808450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8567e527c0a57d899c492b85589d91451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a018da20139bc8aa9f7bd5d1fe6e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b6b64217696413d7126cd75808aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b8326572a0e05b844d8ca90021d58454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903760c85b792b5df73c508b27b3f4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645fda62af4792d25cc479eefceeffe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fe9f6e860cfe61b3395d7ae051c68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee993b219d2c6af0c23246d9a8a1da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe51944c3cdd6f29e5c775f6c0412c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b88f697b66b2a661af482d00c0f438460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a812e33e925ebb0e3ef9fdf23f911461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c01873f023d94e62b01981ea49b6ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ea457304b389f9ff23ee850b0b6af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0557286b39de4520ea1dd56a2362277464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf81891043e25a9fe82c59c5c47b6a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95e0ae4ab9a3a5a1687fbb361e5485466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df67936f7aaa77fd66e3d52b4110e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a506ec3f223b18d69e6536ed9cb404468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5ceb334b2ef2b543dc52c512411e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f895a4e59a9a5ebca9ed4545f48b87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a83fdd13864c902f54d0233b5e06b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91004fffde6b57febc0663a60415baf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58765740a652e090e3bf7f6541d2af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0bc8497c547574ad1b51cd3c9ebc9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3a93e5b9c7d006e1b94c51761f75b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc23f9a2865324ca745666980b3658476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0e4fee5dc6c5bd193b1cafe873076477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c97519444cac64349b5f544b234c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00514abac5be2c6efdc0e6e37f4a2de8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d38bd40df4a022f1185741e97d8ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6329977f4291b0f2f774848b17bdc9c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be043690273ef1efa48b305b1078586482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086759efac7018511426a07a0d9460b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a84a90daecd93393bcfc10c0f8520484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b940525c52af67c3f7410cfb6c761c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaa533930eea17f2db20f530e51ff5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066474bb5dd98e102c30e6151ccb06b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2be63f6abb79f269223d9ea6bdf46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b552f19dd8e30fcda41af7aa0515652489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c486ad15285714258a07b5d44b29a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bd32753eb3fb05d6ecf24a633a311491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d00dce606863d2580067bac1940140492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a507a703c331bdc16399d6ffe761efb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc72d3e64978b70965646b68901734494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4ed2fae95e27ceaa8bd0432428f3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c28b75ce8e98c8e76460d6e36defe0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1be6afd8fce680cacd30dd1331f119497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a16382f5d2898c25b375882be00c0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000de6d2a7b5faaa4723d3ed3b1aa300499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09788895162c0b8b397b871012a5bdb4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d089b40e9098e690b14467ba6cc7757501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ffb9281f149d72e65a3a3be8b6bae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a8bb91966e81385a345709b6d2b45503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b06dc0f17cb046f19ae383c8f727dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c542d99d203b97ca73e3678c87a2528505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb1d180941333f7a8d7973a10e70da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bf054f13d602d7e1642caece54e72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc69ce9460b7aff7e0fb3d0bee8c29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e4f45e79a3d1bbc376c1635416ce7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70630108882730bbcd5a93a8e3f639d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c1d978a6016f51a7700a55c34b357511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa15535d027c0901374206cb6b6e02c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5746f5734a948d4d46921a15c2c56eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2027a8db0d85f22c70d0d59ee8936d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d67dfd8e91b14cb09d3f9f922c256515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a468c7bf2dfb30938d8e9f9ba2de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d65bc7972c6893167f7e3901934552517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6584829043d598997db69e0269c0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee0e6e90965ece4a67b8b4e1ece862519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5656c8deffbc43995834a929e5428520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d308b15ca34843df7f4a95a52776205521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a0dc7f9dbfec69f6d10db901e9fb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0faced797b14942d99b560901f4b3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776c08bf373856472a7e76acc41dc25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f419c3cff5453314e0e3379dcf770525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f86c7b02a181a31a290be4b7533c5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61722813b427f1cce0703dd979ffb10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17922cd4bf2e21fdd6eb43b57774456b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30351c889240d13f70ec99989036e9f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f1ef60f88ed2e4f0667b41f85f9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d32885ca3b68e0ddf99d21a64506c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247efcb8439fcb39290b887e1d30dfe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59171d1623e3ee7275fc8e15275ed04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdb0a98d66c2677735dbd289067ade534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f08952dc9856c5368a8865a1ac6237535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063b72fdf143b9357a0a8aec5dc7626536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19ad34f7969a3f1330d13f55c0639b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d29857781889e49cd116698e176af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d66dfaf1af0c4fe559968d6d6310d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2628940343189605174832fdcf596a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9675b6b1255f35cb26dcaf6cb4b4a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c74f53e26cef59ace876a33ee0174542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5f10d3890af9933cb545451e1317f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af825b1e92cf10855f5923955a4ba45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f4ae964df9acde1c434687a62e39b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab38ed3faadf948521a9dc0c52b2e24546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f7149a9aa9044c736b6a38ee415da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09f0e418a7ccb4694d4aa19b9f5510548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65609ece7be878bea3ce8e8db9c1eb49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e780f65675a0dd365292a1aef29c71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ce2ecc21141726782076ab2e3d250551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6353b64a06949b8c98d0869e98cbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940b780b0917bbf189cc450b8c35269553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134ecbae73fd3413d65d9d230368731554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cbfe71f3123cba9b9de338ec63bf3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48503394578c99b4f8ab28eab395079d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9acfbebabde7927ce6092c3d5a88b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2d9622ae5954287f7760b3d29df41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef028e3ad0c9fb6aa9cd88914f5c3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ffdec6251e6421573860f0d47a016560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5e30a132cc519b476633ac13b080e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd18cc80b403725742106b46e147e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99461fa6fbaea70483f63beb62710c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4d917f47565caa3f43f4b6c03c8f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29809920ee8d26589f91d4a512d83986565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4736a803647685f5a6bb722b5f388f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93669a9b010475de89fe37e074032e2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0854a852edc87dac2b6b152e3b710e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b787c025220fd0aa6752233f99f837569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207154935d48fcd76384fbeab08ea77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67087ba8d0c2d29d54602adcd01f07a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41012377e062371ddc67fae9e3028e03572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b641a3fb06173c55eb285e8a5081b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366160f4f57074a32260a89f97c4a316574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f776612c9d91ef43f693a4d33b65c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82015194e92c63133a84f58b5fb6740b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc51c1f9109496673e64d353f798084577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5622f024d723354c3670b4eebab283578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76afd24e769d06348cf69ec79e288e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e40274d3de3c0de13a06d11221e46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eb32935ee2d91c9328227ef16f69f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028e9b46fd6bc7a4278d48dc6c6289d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dede3cf0b47133dfcfd4bb1649506f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4c036369311da46042f71badc1519584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84648a1f06d216bb45fc72a98600519585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b158213b0e380b47b010fdf29d070e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6c4a9b0490339a3ce7e8359e59b13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad4e0c18b16eb51fc920f21d6ef7f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c82c14400a7986ec9464ba28fe1b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd61d89cff045eae33524c43b4e6a2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c7367bfb39be0d359e8a8050dce7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070e313c14800db84b70029caf2a567592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b630f4fd921d751adb207cdde1fda593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed94aac63e3cdb73e91645ebffdbda8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832813c9edf5a7b7dc15970fc716f26c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd576548c9a35faeb263c63316d5028596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c5fe038c44bde956134b43111070f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388c99a511b2ebe4bfa1fb37a540693598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0dd9aa8a07cc0fbbc9f9e8c3e10cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e454d08414b527c7223ee343ef2ac6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533cf72087f2d8fa597410da376afa7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfc16b8af77d139de873b8f8e623f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c009ca8493a12e4123ba555891a0413603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec31311c8c874520d04156d18b6142604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bbb50d8c5cd58b10e8536d2022b81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6d50cdd4a910526f9d080ad67eedf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be4356cacb2c7a9adf5467294f11ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfca21748794f84796c234c8e1906f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf7c364ef95eb6496347beefcc3849609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80708428d1a4ed992f487b94fb83351610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bd269b5491a0d1336b063e1b1bd5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3435b28577bb15b3d9d96d45400395e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8d43188eed37ec1988329879aad85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef95c42e2ea9d1ccbf90a719941a58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34ae646a12930794ad1933a5b51b25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc78af6dad7ca7927809f61dc4f837616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f5f49b0e2da90b3a431fc96f4a5ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592228a972f7315794aa09a05deee064618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bf237231bf22a990d12b0ecda281b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625cfe4ca89fdac5614f2fffb82921620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd761a469a8a0a510fd190af8591939621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d794ce0e5904e11d54ba570c8b3a715622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90fb711927b13e4f57a7a6ab3367e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a8cab13e4a396b770afb59b3b5622624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed7de92e66bc764ee94bd15f614691625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7d7bb35ce6c6d329ae9e3cb13e7aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298673cbb71fb3f581d2ebe4e63ddd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c037961c3b67f3c15653e92d1d94122628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c103ed9470d7a1f2d4d7a7514e2845629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cdfe0fd69c52815f69b681213b738630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6039d90e8b527af1fad82805878cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd57110f52a35c8314bfe315256aea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a91f0e7a04fa5a990df2c3a9d44f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5432dcf0adf9a1bbdb009a6c71d9659634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d930e05fafc7bdd17a624763d03cce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cce5e0cedcdc679761cb5e8c36a00636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084242e00fc5638bafdaf479171dd921637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19b6584f04170e8990fab1382420c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c6292319e0ca6c63a88e8aa11bc15639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbf212cb0345461afaca7a8a667eb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b272a45901d2b933880ceb4d4a08c6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfede2172ba4769cd2593b4d5fabaf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7098ca549074308e52ea862ded1938643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78634cd3a2a9ef231368ba3f52e2be16644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112734b7680381d5b645c12d34c5c167645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f61f5fa6b94e0406e4ca73ee7220e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15315c54b79945d814b2c885c6c659647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476224fc69f7d2828a87da250b6da62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e444bbede17a2445dd94ce568db25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaea376d179a9a46ce7c7fe1e7184ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e3bc9f83ae66517b26c961f31cba7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f39696092460f80b68ce7b0ae3d9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274587d87aa06b2bf216db9d39e1a86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6fe58bcd63149b6ebe62298123c19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef0907c11caf672ad96e8b4eb457c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae379ee12232fd206e8d073e94ad890656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2c33fd7c92d9f3bb85ecaa38f509c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201ebe23fd928be840aa97e2ec16385658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f08cd7c9ff523869733834f313fc4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e4c3e803f42f007ce9f818def4cfd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44302576c5cd2048d24b6094de3748e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c86c0fca2b07efdf3c4cecaa8b93f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d7d5977d3ecd8d2f0590f0c865da2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e7b84e4be7400ade0dad79b01f6db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58b491da631a8cc05011193fb1ecda665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa7d192bc605641818334faf2b6139666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51781e89292efb10f7e62f7ec1d395667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d728ac62ed1300fa01f28d719d58a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4115cd9606cd7455bdb213009ebe0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aca4467df0f64d1210d9e19a422807670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37163833d7745dbd47e11b90710f63b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904cdb8f9c3b47f8bd922ddc2219b8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996c90a6a00b3b065e74c11bb37f31a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fbe291499f0542f4e19dd3d98b6a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d23e87c58ba0462382cb7fecf6d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd474bfdc7c563bcf63bf8d5714e8ad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2385c2cdb24efc98ff1c694cce5e92c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c079d43fa8b71ae61eadca2db1aac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd26e532730d8974a9358e22bf1bc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38589a309daa01b1b14ef18ce4afd68d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96f33c91af54bec1c2dcc067cd53d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fca37cb3b01437a7c5a45c20dd8ec6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a8e9fd2b747ab03782ae8ec1504b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a6a5dd89d289c5c2e6c2e957fe3f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de93b8962373d6d54bdf82af43f247685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c726b870fb67dba39363a61ec47366686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e47fed4cc87527e4c228000a8fe58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b07500b0f6f83a7837882bb2a4210688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9965b5f8b272e6efbabd33abf647d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf4b9008206c06d1214657f41cc5a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fb1f0979d2fd02f62a11f874b391a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b0c0c367d898bc0010c4e892bf253692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166df4af889f3033fbbee9f393c9fc3c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35716e593dd87f11b15d7168a0652505694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7bbfc779a69351b17c6d4c2bfb92f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194845b2a10e6d8f01b5e6c81e82f53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d62aa265d440004eb4374663e953c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8982b3217795044963015734973be14698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e32beb9243ca52b0cd975aefc93c6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ecce4c28c1d6978f231d0d8321fb9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b8d4dec7846b3be416d32efbec209701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3a62a5fc062b225884774c00ba165702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831d5527adffe579823a7fd7a065e00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da334faf83729fb6d2fe35593365ba0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18094493e24136af9efe4c0d71220916705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb523ef9dd64350f099333f443d1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059144967a888dfffbe1ec410b4f7de1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912ca78c363cd137fd3774f4873f582708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae92d7f3fa7a0ba0bc3ac173d54d46709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f040a5d0e00bbfd5fe7bdf4d4a525710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e17a8461b2591fccae6eaaf0fc680711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96007045f50a1da1fb32b48d4be1bfde712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814874bac8855ae4e159bdfde68dad5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909012725e758f141fdbee1bf9ea7d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad15bbc8ffed55a77d542e8a205c88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229b85bda427d2ffd3a713090ec18c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a119f9c32963b1b9a489f5ff5315717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522c7e853334afa7684565555d6c2bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeccbc8d1d2595af760e333f7ddebb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d8f76ebf532e8303a1ea7be1c0004720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b56a649bf7750d228b2d084ac7939f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08011cd69b7a0ec10aff17e8c3c739a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25018c0cf41ea2b157e9dd41413382f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680867f32c66ead4a7806d87c356d63c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c3e198a673b1348803671c5de46e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76273e9ee6ac483ebf107981fa646dc2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e5c4bfed54432f4b3fd74192c68c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3356869f87a8aa73a1e202daa01c9a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92224d1047bf592833aca8df06c20eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020416d214481ef3990cb118c568f842730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc5ab2c363518d5dd2ed9e16ec2aa4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4b6d3f876366bda5d5a6238ae65cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09e97938951f98838354ae509065a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a81ad568193c409f0ce3ed34023fa0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2251abe080a5821e48bbe55234973735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e829410be5ff6482d920c02aefb33d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2d0795ce1c92cdebc61febf851504737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755215f0f0d1e27c274a37c45851b626738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf71841b2f06d4983dcec6a48500f2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674c844ada271ca55b809ca2f0ffefd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee8bc116e4e94f493fc1b344a7d4f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73593c903cde8c3b8c42c966d1d37d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c042b56f72f97da43beb08ffe63e1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d7b5353a315ce98e071a8369586b0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60371f5f24f11f57ed4da942b8acce3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988e38262a0d01b4cbbe20a2a8c6701746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954585813141f43a6d4a91a5d2b2410747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0262aea135a9124e05194bb23d70e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa1c351abd709fdae76526f6606009749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd085479f7b630ae2148f7f47bb082750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a6f68df5690eba4eeea6ef783f4fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4c8c603306f2e50d91552f8d930e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09da354ab72722f9171dbe19a90ee6753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>