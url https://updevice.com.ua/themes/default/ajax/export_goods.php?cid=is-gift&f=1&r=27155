--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd58a8c172b82d169e95acf3216dc9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b546d191d00c306c45d0a5cb6f48fee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433bdf318350906c5512240153f56fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf2c14655c914c9c4fb00edb38ce914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8a28a1bacc13af6d3282b04ad474f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deda40b479dd634c3d790792e1dbc306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e4af4e37c175fd02959b544d8ebea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba188f97512b9c2544a29a676c7955718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ef52bc0e06467df783cd91307f3cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dadc8b702ff54fe74c1f2b805dc67810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34551aec0343265563ae5fcface1dd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f534366c62a92a4bb9d0903ba163812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bb0f6de706acfbbbac68db1f2f58813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ed25bbb036a6580a4819a5c37de0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98411b02f683552461078c7199c0abc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce7e724fae14bbe6088e42e163af3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0daac533821281239a7c91a7e0e3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70333edc43c75089435e31472f3b7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddbdf1df6bcaa7ac932402a0a84bdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b30388c88e362b6805d1b4afb2ed420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e78c1ebd2627ff7623269f0037b6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f095a28077bd24e417662a5d4ef1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc590d9930a33853ef455ec897a1c0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78921b3a3c00d0894400869454405324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bce3b5992e2df739583ea71d7c25e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492b8a7116e6168d2653f8911d0de6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b536f4355f7a82f169fd08baf7e99927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a00d68272ee6e1e2bd22c3f5edaafa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1c025a89d395eb008b3bf17a8540329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157449bab2c62e3ab236b4fe44a2ac2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0a6b5d7a4d00aec12fc63d818eabd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5509461a5d37b63552e4acd40f86732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160d04750e353203e1f8808c99f3e8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d908fc96b045e2adf31f6d6fd524f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cbd4ec361b4b19f8836d2fb1b3b2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa163b0fa7734d69990fd7615eb3e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc28703433161f4dbe272a2cd8b6e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71847538922c66b7905e1ad5ae4ad4cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccb4f95d360a0365aeaa6c858af4d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99aa75b292a11e7326edf0c7db4683a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7b10128d2fff1b3fe2c3751f827a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c2bd5e8bf334ad4fcc368876075cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778b1462da6e57f659786a16bbbd1d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70b3ef73c3434499d436fd3be32a9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a92e45f2a24e90e579619fd6d674445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a784f2bcfcf5a7366bb5e984060db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92113b2bdd983d740f710bbe89885b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b2ef2a2f62a337980b5aede6e6adb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5008dcf26e853bc5bde9123f8b02b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac742bc70c518e9f856400efdd6c2e8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d200ba0f1b9149a67a8e14177c0edc451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9144bc79ea6f8f9e3aeb8a9e01efcfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a80a37fb233ccfbafab6d0aa6459c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9db2d5a25e687fd12b998b644db90454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afec668b8ba950bf7351082b0ff32755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2759b2f5fe22e34229c4b8611516d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a42a6d83c49e5cca0a4a06f8c23357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2c1b6a5ae70beb6215d237e7bc8d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008726b1be395d973b8bce641b9a0a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e478f6ddb9914dfc7cfd19a2816fe960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4065d7dc2a6d7146cc1847e432ca7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9819f477983a7a92b72c3ee058c17262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038bfc5ac2c0f728cb6ab54a9f2373863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873930d8d94bd148a6db67162715bbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9a1f92285345b65f478b7ae29d8ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97bfbb4e6dd2e51f8220422199621566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21d4bac9f5741bb8b9d9cdb8e561b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b015844f1045873dd97adda17b6dd468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafff982882d23c7c2c449249666bb2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e434030bf609b17fa11deed2b522b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d020223c9566f935c0969c67c64f91271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718ee68812b8f3edb20caf7e295464072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16850974e8415e94d0f40481621f1c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7d2fd8fb0c4988bb791299f3de73874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2b14aebc381b9e73d7ed776818ffa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05cc8b3fd194be9313362fd48b273f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a8332a356cc93e84ecca5cb5ed15077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c967261d3cd8782f5818613d0f3d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a277b3d989c8a4cf9bdbddeb6b1d5f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339da8ce86c3544a0501daf6f82161f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b9e8ebac7541fc497cf77510c5aaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b8c6ce718033291193756070e074c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e52d69b67e8922b062fb6483a5fb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed798d002122916e3034d3ba5c6d00084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398a70955ade092fe1c58f597a5fc4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8394e5eed2ccc1451b5cf71da09586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8041a57ac3ea5b9b42562df5df31e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d97de78da916376e897cf4e1169fab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b3b3b3d22b15491a2a4f81e7df2b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422573e8eddb704f07486aa94a7ea2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eb48b36d9eda09fc926ee6294697b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f83f82f6040a60b0c993b9fd6a85a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1f0d2c321822a32ec8c1afc650bfc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b2d92728e3c8afd4b565c1c20aed894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34a95fc6b2682e94acc176b15e255895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a98bfd190121ec6dde675854b8493d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f553283d1b03869789bea0f04917997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75d73b4cf48ee88e47baee5fe34c3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dea74365fb7180915c45e9f4d96ff999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fede4de2e3f28fe8682fb7cd62e1fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82f82a70c804426681fabff1b82b1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9562c651681df1ed4bacb09ad0a8ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4969bd5f084deee95b78f0ccd79b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6cc568fc4d18b66b1a80d2a149a96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701d356f6507027393ee1b41a564c28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd2538f1bcbeebce00fcead80be9c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39845db8fcbb933a048a4fb36de10b89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f8fdb626093f637913090f93990f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b88800de6c200400ffdbff3123b8f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a38baf4f61ed25066456153b23a35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea534aa80de609c4fdff35e58fae2df1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf465a5ebaed40ed0d8c44c3e5af8c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee913e33bba60347860b9ad955e24ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e137f4442a90a5b9f9102527eb92d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56723d78872f6227762bbc164bd1cd24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d310097d6e1057b8876d85f0aa92b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6dbcc206f6d41f97c1597f6f462bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460893a3249d17f053219b022ac76c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f79624ec90db322c864b7f21f99e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7486d836ff7a8d9cc490cfecf161f3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b53547e4f42f4a535358bf26b92ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006962b82aed3aa469e27ccfc9c5ff8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7b59643e6c05e310dbb6f4392967e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93000f4a71cc76f018adb70c850b4f44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3879c3212e11fec8ce7bd5337e524125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d186a8aba071d74b64f54c83ce06b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46366499020d566332a98e92217a80a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f8d0214f551e76dd094fbd02bcb64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e61800a00a5b60aff1012fe3d22bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe35ced51120029c263594acad71d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6369f637bb20a127e52d1bfdd3fff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bc2ac15ca1d5219df92b0f7768be9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3c5dfc52cfc2475d1d4d46f284913133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347901467fd1af7908f8525724066c73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2efa5988af1ccfadfbb8987eb3e74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aad194d9cff4dfa7305952b2cc2233136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01182f0bcfa057c5c59daa1d3b25d278137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532491de18c37d0a2b26cf9ad3c39fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481be5ec8eb853380b264b515350414c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249f21c3d897d8e33ee7cc2ce47b47f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ced3cc2f451aa5686b4af9f8857d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61cb1b40c5fb32a276c5f22fdc35c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4394ee7193b8f1aecad8f96af879d00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1c89c4ce77af679705a86f132c9b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46314dcec29675fa074151eaba5158145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e0398cd57ff8f31ea03aa46cb5fdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0d1cb24c9627221441f4aecb2aab2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710597cf852af7b306c57c3adaf03c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44e01bf4376450c867c22e388542e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f6db0da75ad0c0f6f136e48042495150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b26d7ae10fb101d923325bae8538e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d395bf722c9cb9a96f25ddb5b59e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e49bdf01c18d858a77b0eba2668493153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc306e16c781ac887d21d3939c166154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5c9d5bc352d0ee8cbf319446d2384155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbced2d3fd65d6a21ec649c349aebe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a19969a9dd31b883237766e13e48f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6869de3f817ceaebae9778c01db75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475735b4b4189e26b4a7fce95a0d150159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fff01ac3ccebb9582525ccc049ce62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaad1c65eb119c8c8a57887eede74c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9bca851b37ec5ecc2630f4c0e9011162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849a1ccce3ffe54555ef3f00eede8c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508d98f8fb1e9097c4fe3deddb1a30e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc761beeea98b9779f738a420a88e2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2d67a80a0be6c969c85680343ae56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0585d4fea39f40bfc01aab9558762167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf319a6a22e3e570139e50936918eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a9dc37ea2e38d7a363bf124c90781169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053a82d884e2b502703d0293f27d1bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6602400431a95e8b6f8a1a3cc2652171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a8eaaac8b0b8f8443fd2e9a304efb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f350c5203c549f81af21f9c99cb577173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083579a308653687106ec6e211163b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a00a17487d8b786e6662ba45ad14cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5855da89bcb70ca3060c039634b45176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a7f6a8e27042f7acaebc8e6efb05a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c73728257a4c36963ce00a4f6be7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75973dd69f841bdd3940bc9e26f22f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616477c11e2f6f437c3d7f585dd0d800180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6ba75899f5bfd56ac81ba620881c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729a7017d0bf256a6b8b9fe8a4ffdea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fc8dae474c9f90a0388c55405ca63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b20eb8daa80f4184d7a65bf6b860184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbfa3f13d27d4f3fcc87d991696acf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84447217d0f25bbe35aa503cb081d576186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290e3a6957eb0a588853789d0cac94b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644012fecd0c9f6539cbc3aa79ba456188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575fabeb259ffca9dc0f60c019a1659189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14b8711971efdf61b67d637b5100b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c6cd839a397e5bb498aa7c937b474191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc5326d7799b7eae5c0a301eb21f64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0c67102559b54effcd542b1a9b145193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ad85eccdfab6d17aabb8b5b1834da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba0c3c17f54ef2fb68498e7dd367df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c27a563f852b8cdcb27b06555b1853196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf110de0cfaf85cb3711e4801f649f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66810484a5f36dc5cb036a5c1bcfcca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153aa91231399a431f9cfe71d472f98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d42dda8d51919e8bbcfa527ed3150200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04507e403cdf1b42c33da1f2e7d8b9c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c943b7136f722634b494d502fb233db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec9a5f12a88e68501b51f08346539203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f761f31a0a48d82902a6e0eb8e0c0d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290fcfa42ecfd20322a5e99be8f9d1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d095b78769a4325e875f78d25d6fd7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465f797dfd060885bc9ba4f20800c0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f907f379a2d328c4c237a00a2d44e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fd50bf28b682863db2161aeed3364209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7214b825405da73aff8d74faa44af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27f525601f45336dfa4c10dda06a8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a475fb3936d38ca3f26f3af1124eb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889df1387c42ab304832106dd17de325213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13f7426b938f728abc365e7bd8291a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9843a5e8975faa1dfa66fd2ff1196215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51153f718aa0deff8e5fa2eb6350fe22216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933030b086ff2228a94a156392ccd8c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee32e7fa356554c4c4c43cc993eed0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e718cf1bf0a2e6a94e6a5ab8a5381219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40148485f3393f9b18ce989f06800eba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e536e162fb63a114f0e100522dc052221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16208f7e21a7513629da0112ba9fbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2123b4db7d421a5668f46a30c627dcc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8d879845f0bcef2d912fed069a0eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878827a01f1efb1a3a244bbb3054d24f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317301057d92a98b7da0f35b874eb6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075ee57f5ce59d04a0d7b5b813052a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbe508bb98a77e2ae1538a0eb08988228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b5f0bbbbd1c7f9cb0f46bbf179b6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b2bbc2faaf964b6b275065d075f0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6db569925e9fbf4d73b779df024373231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789161cfb15413b6966cd2065f9b21ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ce2d4873bc498854b1406acb67164233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e4d08158e2a47dfbb28f4e8db5eb8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884b47b497a3ca4c411203ed6043db7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ee29d8ce4ab57d8def1ba297e93b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efa0b2ab59a8b82461ef2e57b5be5f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eacf0d3324a7350e1b632590df454238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66db5b05b015d9a4941cae610ce659d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ba47b9dba3a93fb558587109c457a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629180b9e93d6d439eb082a6ae1ca02241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2bf19dbeebdf667ea93602f4e120b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5655c6557da3b125cecd6a66fe64d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c8b0dfd4ab3ad1ad092271756ee11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec5fb0f1b39848029b174814eaeb4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41e8b500836cd11df6b4cdfef25555246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66358dd8bd01b7ef187e36fd6ce62be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ad24f19be82910418293481679760248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df302eb4c2910b5b24706f7c4667f2c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3cc0a253c8b6471801c02458c0be8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993c89d55ecff43bb13e52d8bc2a0f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82facb2c8c52e296b19f6913cb13b71a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27076152cf342337c7429a38814e8cf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d058b001d40349b4b1ef05aed65bf48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e4faa513775fab3dc0cb2445023e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89254cd60cb7d930b373ecc5e10c5bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c623bfd695be70660816b731c5ba147257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0529c2bb5aa0e4a6dd430eb892971d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf1f56e1259350b8e01165ed8116fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5a7547e711b7b8299d950a28538e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9394baa82e59f1380cff92760347fb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66b3b927113c887cc6ab97cd47a4c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676187455371d5b453feb16e228f280263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368db0a1faad47e5cda958300217e70a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab49e6afefc6d6dd461c293d3115971265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604956c6b8e34775f96659d66d82516c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04317b03337779c464f8df8d141c785d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95349cf45f54108d1b16d7d75c6a6622268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c50f981876cf1da9b268c8d5f2e9d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcde1b84144521c6c098cade0d8bd4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cddf337c4eb325b63d544c70aace75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681486668ded922b393675923d2f73a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53eb93117e6649010a3f70b6c37939a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fce81bc027f2a670bd8ca33b766ba7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ddb33122078f61f56d34d656449ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851cd127ab280d09157507e57f935d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5d84650c522398fc4bcc47c489637277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f9ffb065f432290e5e4eb7da8a869278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b266143c869e872c67b6a1659db3d87279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181bf2b620ae65336b60374e45a6405280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d3f4786288ea070723af8f948236281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718433d8eef5c0fc23098e451e48b9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbd3dd62cffe7ec85a9a4af8e6612e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9028d050e9fdd96f8a57e72c77dd042284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32a75760736078b20ccde414b224a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e362fa7b22a99d35b254c50371f4e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce8c885c6b34cb87e83b11d4543e6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc143beef30ec08d2a29009eb60f9f8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937e269f766ce6868631e56e505cbf6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081242bcf118644fe183ac5f60ed884290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c3a13c304dfee63b789c375e84b3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77b08bb7bf0f4ef02e64190d692b3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c9d58966b7530013289789d4570ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79020b46ec3e8e7c7d04c52ff09fb15c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0168aa4a363cf918ebad85e952677295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047dcacc8ba2b8df57941f9e13aadd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340b3544a9a291ec6d05e127b23b76f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf2abb65806d40921ea8f273f22c42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7943e756e8ea9c10835d5b58769e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b56ff0d399c694c49117ca95ee452a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c49ad23d3a13ca51280eb0bddd0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88791d1c4f3ed28fc7cd6e58839c7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8df289ddf061b40505629582fe6334303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5687b4eaa98dd0a7a5d1ef602485d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8479804961e6c9f5a52fd26219a9d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79273e1f6ad922cdd7529f77189fb86d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463133cc058d37bcc1729defac9f096307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbddd42a721a16c5f3210b9f3173d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a434378909787c38838ffe0feb3b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa73a05221b8007f73393c8dae759a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758a172dd75835d2165c8851b9e00cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc492528335d5d146b38e4197b7b3e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b0beae7a92cd1a313cbd66cac0b5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81918ff1a7f4e3399e983e74c11b3cea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac524a74d65d0d65e62d9a275eec4aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adab4056cca1fe1eb8e63e7b077ac5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113f562fb00e07af5b83b4410ebdd3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a8e7f01fc370924a32293770cf514318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c00b5e2ff430f4d16a134a2554919319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce475ceeb377f88dad9732e91ea13c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf50791c3ae1b1c733e35e7bcbebf9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd710fecee6d45fa423bad1741eff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0f432ee66d18b3c3a8b70d82a300a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbbf5bd42f4fbd6c07f47c9a1e7cda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf64f78508dfe04fce5ea18bc6004a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbd44a0a8839e680be45a7bba5653c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e54813f5070069d040ee8d93a7649b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34542b5c9752d8a50a9567d55a7824ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555681f52e7e7b90b3ca1ba4371b79e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517527bbbbaf87d1abcb843f814b7e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8783b771c91fc4b4547ac47fb964f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c016901f0290916a813189a77c5d70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75252410d3bf454e72007034ac6d811333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a738050891bd754e9ddce58ab74c4cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89cf1a4646f3f41eab90ad90821fdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be1dc1cc7c92595b0c0f7bb43277ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1964f021e608c0e4389799126c3dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524c427f8731d97536e8dc6ec5edc98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcb5b49fd719d7cb5ba78bbbbe9c7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2b2f174a4d96e25695f5b4b20dbb6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8030aae1613db1c8df90bb48792bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5f2dcd84a6a2e2e7d9eaf57809761342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913f7cad88603fa28a4694a24fee514343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae39978a6052cee80e3396bea9f5d48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7905983f9e03ec29bc3629f1c0cc16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd434b1837b68e53abbced56e70d235346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f6fcf36b1020c815266a43fe8bf6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f83e6842153183620528666ca4e810348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada6f69c8679e12b8cccc4b2b99b4d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440fa656c1c51af1a72ddaba3c663c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798998063f6f4f5f2780ff5d162273a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235e323f7d133f4a072f2d8ef17ce3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf00356baec060527b1d7b6de6f5077353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99950d5d6dca2b807779af0b186610354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95c3385138eb29eda251e4240732ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb90fced0569a60577578f7c3cee4ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d533c9ec9753d45a25a9b5aebe61211357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e96876374f92a33f42ee0e15fd1f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602adbd2f8946c977661f14e3897afd3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6134b6918ff21dc4cce632480cbaaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41671eea3c32b61255c79ccf7f6260d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20765af1b6204a0980ad694e218984362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0330c00e2b6e5e396471b5a3b472bd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbbe06e0aa70632ba0404b50274e6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329bf1a65ff2d78950e45dbd7b6b186365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73ef057bd6db95494f9ff8ee8be524366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76932289d66c5b5142bbf7ba634854f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc238af72700e7661b6bad097728836368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd278cf6ae3316575e7962e68fe512f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe16bb2ce0b4089b1c575ab50de325370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c024d0f5552ed96633a707d064eae371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e5dfab0745a9564520987c2b2f89c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eb821511aedecf10904640df2ce1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04a669132af548ec0f9887a0ea8bb3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ee2b08d788268aabd8c8fd0f509c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d277de940d2877d80f0371dc7f01bc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62c9c74d588a2885cc4891c9c1bf58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17948a139ca0053a88cc28dadfb97a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221fabfce35b36a09b186bde8d384f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ca9c0c9ba5c4c029edc39e7ccb3df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296d89ee17e536f355ed7f91ac2168c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee14a9026fc34a64d750f722c5896b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee0447fc11b24f7eae2e9d85f8746e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54d78bb29c93239cf1c277d4b9a43c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea491dd7c27659980ae876a5353253d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9707e5bf2f4fc89cbd9bc4f44c656386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942831de8756afa62248a8568cf448c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e012020bd237c2e92b478d3a4c025f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478b6a9d5f9a5e3bd0180e58ac88bac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bc6efce77ec914d103747f7adad36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfac488e9ff7984cd31864e2ad7d9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a6a9ca0ceb9e377c0b872c29b45fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7efd4a17644ed1677a85fe17d04fc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc8a9907e505c1a3c680ef115b6583394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c598f732aa0a3c7edc8b55e59de54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191557cfd492f7187969726e00f27eae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06544822b77a8f7c6f5eddc94bdbbba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2802efc10806f2e8110f11b37682509398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291e577377d8ed6bed7953a36b31791399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b55bde5dd7a720e343e8f9aaec712400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb5bd0e16941f6248c5147ac3edf11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea6db1566363475765e9322374e105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299a9afa08e8deee6344748270071af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94273d349b199a7517ae0dee81684f3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc316b5beee67c7cbf96ccf9db646a31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70701fdee22209a641540f62bf48fc60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52af45711ebf5a82806a801e702eac5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ed298e59d0fe95b331b0f28597e19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03190184784af2c6dc7822a83f11e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839a5e6a00ad41a70e90783299e2820410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eac9c6e223e7734104510d5c31749a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec8cd0f568a30608939f98aee44d17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf563515a7b319f98ccc9de7eee6ba1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6355c54f3ad4d0d5a60b38c1c6ec56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a01a770083f55cd985abc00b790ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd861e24e1d41ad57eff76035f4cff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1398707cf2f3015f05a8f6ef86847417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaf40eb946ed9951328e5af91b2437418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88311ada36686c08cff3114beacb00c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a11f6c7bea987ff81a0d053793d121420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a419f6ede0930b7e9a5dfb4b85a01f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372a7dfc2098169ff7305a78bd808f0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee19f56807cf0ee2a39ac2d0a87bae9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176440113aa05647ac799019c18cc16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04c3d5c0dde756d86e06f38b30ffff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd356fc48362231ad5f5b8dc0b18502b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ba61edc92e849254810847b928593427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b92bf9d538f57f253842d36abbb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b52717860eb18428fe337d0ea4413429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaab77e5a426d75f017cf35430f2c3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ebc9761e560ab44d50d02f1a7a881431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94149b93822bbe8b8d849246bb9b99b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922030ee5b4dac4d1a681cd21d647763433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c5b532772625c1fbd6ca92d0ab082434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f517202e22c6852a809a6f81ec6a773435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b91adb5ca104012d7ff929514f37e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718ef89950f8244b09863248c0e66ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b685c35444939cddc168dc79a27f483438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3d883d3a90ac39198e1d76bddc09b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c621c98dac312a7c0e3eb86381129440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec490dd69f27e9542feeb6af832948d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa71b8394bb2f350222613e5a5d556e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2442f68b1053faeb160c3d0cf76db8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11495acc3df1d7f8a95a264594ff31c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feff87ad9b0aef0aca4ae26cd5d8992445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74191da485b93fbc954914ccd37af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e8a2806f04ec36231d9b9b1257938447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320645bb29e164ed2d84c1b8013daf92448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c51beb518831b4de21b25b294a6e25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34780f4bfda54ce9d52e84636f6dee56450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292024337f5062999cec3451292e2a8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be9004b79fba29093d5249e986988a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf05700d7e35dc7e6790d303e105e03453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3679ae3335ceb04f0f5f585eabd3df7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b95badc4a88e4b323c944ed5bf5670455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60356281f281c5a4c06919268321c3c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e011e56d5d136d31d23c16985be3fc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c8271539c114877e46051c0665183458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7dc9bc129828d1aeabbafbb626aea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18894ea79ec737db572f02bc77b9e02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e20d4293351a221ef20770d8d6acd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df0599c4e5c978268ffe26e88c5343462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479257cecd9f1f403d5a37f8cd27235463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30eed499fbaa60279c19025c372f89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a920703c1f7061fb4dc1c9815e004465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc08f0099d3f8ea9d5f1ab67d2e926466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc4edeaa5b724e2d32841b14804506467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05146b1c8088225f18d1570f2e20c02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a74d234971236bc90e86175050fcec469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811762b5d20a837e928bf9163f49a001470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00667b318f0afb547c68e2f28c4601471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe1bd973de3acb2c6a2ef2b23ad9a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76cd2e8dc4340144609a1923fda7e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286285fbc8dbc196ad8f0b4115fc7f8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf2b343a09b74c3b4fdb732da5eadc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9f3f579de9257e1b70b63d0fc6fe4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe712616f152f2f08fc4fd4232768f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a870feecab58a50d6bb94ed4502142478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b75ee09b042f0e4425e4b42a45295b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0095b9490c9154fbd12f7f88054045f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d86fc11f041369416b7e19ebc54881481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38c4a696174bc71aba1ac7ea4ccbe0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333a806e5f1bfe23003fb04f3e818ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718de15ebfe0206ec94ae559e7f0ccb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c4e54377fb72022f196e10c393fc0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a3a056084c9f78033375e05ef42c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977251aac4c53229ef20ebf2cf27da5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fca8fdc7b4f314154463a9fbdd93b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91272a240c16860f40eca18361037f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac8a97a911499089be186a7ad79901490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdef6481966ecf3512de5d29515062491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c01a6b8cbcd828fbd9400c2611592e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ab67ea98c92154604e24784fd3beb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc85e93612dcf40b605a418b828405494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6774896860c244f594c15c0921017a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a085c31f9e843dcca70ef9f011720496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cc36549544a1c0bcbd0c37c61d784497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e341953d053976b01f1165661976c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f7ee3a915dc5268b802594f36183f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4dad2e794b27384589d91090707eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f161180b8ac8e6a5fa9572f926b4e6e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a44c7c6257b73f2ea1b674122377a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be4e510821b9c32aee297987490e5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfacdb682945ffef80cb09b9e58df84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18ae4b16842985a960e69cbe9851c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94e3197ba92385d515e083f457613d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d85401cdab14aea1ef3754fae37bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190dbe2754718eae69d66bb23f698d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96273f5f69661d70551e0ca16b6c554a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08362199c2b3ecc84103919cfaafcfc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b07d480939df8738507c8fec6ef3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdae3263a0c466c68846c9065071f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2730cec555869f7c5eeaecbda90eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950176f55f50a88936802aa77372effb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fe19ceac9b076ec41bcb3f66ccdfb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38553265c88cf98b21e7b8a622ca0273516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec13721f18a9f6de93046519cb7c9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ce8b04ec271da5a5ba451b5c44256518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6596d69484012353254aea4af5abfb7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425871100316f1a0567e56c66379d089520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeefc8e215f73dac4469563cb2348df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6490f2924c6cbb1693605c74b73f22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b49dbd49fa6d3f7b66873b18fabd1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c77f296498f1e23b57568914e579b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8639b06400b4f4175043bf0bf0392c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d8eef9854a77a393c16498d2c3687526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eafad5cf9e657891f17038c5299d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696f5d7ea035ce432ac45b7afb61c39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c67630e89203b57b696ba70154427529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20f0f816d31aaa44868cb2cd87ed38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4411fedbe5e3f57efbc2d2ba72e85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836f9ca618fc629418b41256079c75c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad14747edfc79aa93ef457044f625e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acbaf02ad733f25adc6a0750de0386534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358486e6e6363e528a8d1a8581d3e2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4704b3ab83ed9f416d7f08c67e4235536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a9ff5f2ae4d9b381f2c74b9f0ade4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdd840992ccd3c1244ea366954b082538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f657ad0c62f9ea36bd31cbb001740539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5d6b4f4d6b1cd514d414415c2f84b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2214b10e5410d35fd3f22a52f696e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f52bcabc6394c3184b78802e27508542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70868e2034e517f0f57b5c3ab12e9f97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351e01f0662328c9e74fd1eb2d9ed07544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745caa822ed17a72dc55701071b1f8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf166c75939b0edc112543a2642dd0d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bfdd70e4ac0382b0f4324f5e9f17e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf25b54092b8a27cf5433ac62e6b772548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f379dea8c894d7754e47b150a36726a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b420c19cf720c894955cc06c8c4e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeba91bdffbfaef3a8ae2c6dd7b2473551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57c6cb8dd50294180ca6024a1a94c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d92e67afe432f79b02b425a3d5af0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa1513530cb1ad992468a8a78b557f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6595e1fad6d4f6930b797f308011932555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed69adb832b51500e9a8d054517630556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0601f267ba8dfdacd3782a3714c0c40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4b0a67e581b56798b700bcdbcd92b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb570412231e1d179e332c26e31a2a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cf07cd8bf400e594acabaeecda11c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c252449c5a6b5ff6d489d0e69f7c9f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83bcd3fc823ed59fddc56f6f09e63b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dbf6eeca2816e675a937f79389b6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9041191c590731db4094290c86f20d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850af39f458132b3b690821dcf7e0a61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da7c03bef745e76ddb67b5e0bcec84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f12c027e4224e53ed7950cd017c96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c00450ca540b5ca202dbe5bc27e109568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfdd455eb3b132debe3fb41e6f2298569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a416bb4458bba3c81b01ed09ec2467570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01b209a56a9ea1f390073bbddc1671571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ce0a50e2490585c6aed2128de4a99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d0288b3c863a756bfffb0f4ebbecd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874bc4b05c4e11865e5438da5c87a82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeefd6075ba75a902f02bac3edc1213575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9696bb2ce3274a380d8aa8e8953a38a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe1652152634f4ad49224b3eb701f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d18f987f70304ce8588edabc2acd98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77fe1d91b40704845ba07a38109647579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db6ab597e39f0558ccd8eb190646ca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534808963e1ddb7fadda99d5927c2c57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cd24d3a23d600f49b237b40c01014582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925c8d36ed234e405a23914a521f56b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375858436858d4680b34ca2bb1816ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc306d83044aa2247999cc638c72c4f0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb193f5eff70272745248e2967bf628586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9980b9dd356152e2482085b837cc9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364907f14d62d90325b538faa5733f0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6c40dce227a456f3b9573f913e4ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238ba563123631b176e61138bc1480f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35518e97d0658986c9ca2b084e762d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1da396928f2dd7c08d5e68413bafd9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d359b6f24cf4e8d157f55fc10f5779593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6264824de4a5fc69ea9ec828749f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2980975410c2b2aa8466901f6f731595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9ef1d23d6df7f214b12f561fc7cf6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc7a9294d0e163e14da54c73e3dee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9b48c58fce13c512b6664a82323a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58b1f97a66f1843b272819ce499f5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed4c746680b1af264f4ccde083519b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d94f3ee8e8857a487b0ff06c1702b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74148993797026429ad2ff8050004f0c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3ffe0cbcbf8e9e6d481d7f69fdbe3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ca3407fca1c57053d98f654b49fcf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80842d9d7f9d1d41653c5304e31d7221605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c094a04f1133d34687426aff3e977606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e75a04bc755249e92bf83b06e6741607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224244bd81222cabb8a39b257023f58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d88a351d0f5a28da1afec3505a1b81609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcacf310c73b9505685e68cbe492af610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3485433a35d3e087bd4653ba84eb926611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03def8f42b65b168c1c148b8c5ea172612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de81fdb57be2a3760ca74607c33750613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612b0e6d2c34e0c11d5c0fce4a8e956614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b2ba7ca89ab439564e8164980024f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5153c08e07ac98af7c68ebc3f172c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ac971400af9fd8f501000ab4bd1f5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2431f5802161242c2a3f653ff47b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593e00fd0575f91a2904d9e90bbe7cd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596447cbfb1cd1618f49af2fe4d38aa0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465709662b770624fdb07df0aa395a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be987aa39d233274a9654ec90aeca90a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334618faf4936c46faf529c53e93df6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58fc8dda78a41cb981b30e8d999069624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5d62292276ee414ee0cbcd7e97c0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8482b73aeab6ace4b636f6d6615dd81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63101f30534d50e4c28e5017b630f0f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72252c2fed58ce7a49c0732ae07e560a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae65241a574ef70470fbce177d85cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0006dcbe24224361d0d8adbf1284a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fbf4db8756320412a9239754cea76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d6441ea3c668ab6c715800e27e69c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41189c014e9c5b48d01c739976a9e8e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362a9c51f1915599aef722f6977b658634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c370ce3c0a09f7bd0d3480c5a19bef7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e83d348e3a9942a835ca2bb01e22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43c6f69b73e6b3046c86a93ef05a48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6daefa3c77057a552bd110a6ba8e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ca9e6f9e90debd15b971cda880373639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb23c0f07914f2bdb180c628fdb9b7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a21d06d8016a632920efdca5669c56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d89647c22ba4eca702d4df8cc13be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675ec8c3e27d41bb1b7ee4fb9d85256643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ea281a64496b90511505cbb91c97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195072e2f05d04f1f1ef1f85a678c07d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6c28880e5be06d06574546c8ee1b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276b64bb1b9e7b85cf0a943391cc861647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed71c866b7fe2efd581d49b33c05c1f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24677e901fc8e8455305930d27ca9190649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a0dd9475d608d399b388cfb5b9a08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee817f511fce62158f1dc32e0db0f113651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb445dbc389a806275840c9afbeee5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29a2565ec834e79b46c1693697e5fb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ef244d3a2b727c5b734e1bc4e8147654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285a69f0eda561aa85278b9d14faf3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f64c959bb068d2283ad60bd3ecd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe84436c5793f3d71b7af23a11274e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a46cefa1b871034c65a7cc00884ee0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42277a05fa6ec8b2b7c92e8a7ce578c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61decf343510f1368e0f6063585313b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc24668d634b42bce42ca8ade04991661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959f62a61974ccb3f650ca83451a4cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822ddfdf4fce1c21a31b70c83a102ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d76f0c917cc37cdf7bbd6c2344c30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a240d95325fe1428d31c3cf6636ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edd5dad12826407305521fa8578e68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e983944f657b38633dbaa9396385f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006d0111fd612aae944f551970ce843668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d21c18217796b3c2bcb6d0d68d4715669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c9e7c776b14b335447bc915462a25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30531c7edde86d2b4ac9cc1ede2a4aa9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25979bb76734ef96d7d35bff6c4513672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5039f1778e4a82ed63f9499fa18dcbe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0795c2fe26e86dbef607979cbd8fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbad3ea28f01e773630ce8a82ba535675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8e85bc394bd60d14db05bd35efbb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd09f70690d7275f9305cd0720f07b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ca4c4e9815e3667c838c88f381f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ff295d488e9b549179c36779e7aa9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b79e3d3833de476db2b7d4a2a0615680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154c2c3022b22c0bf096415b39f5f6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fb28e7d34f1f168ab3ef5a928c220682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143195448a19ab0d2eedd795b675cc2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26884a216455303a6f9212b126e46cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a900319c445fee76baf24771709e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbc9c6d221d5bcbdf05df876c69c0a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4af8ed33b6aac490c35a3fd13e5ac5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951290f521d5a6b9eff87a0c049b349d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111437a3f3ed7f4811823932ec49e28e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aee3d37031175f0c241f250b5f190690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b7aa7c8531972288a2e5d878aa724691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861e5787405fa9c78d56f35773a9bec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa1545f9aefddb9ef65effda5f2785693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe8ceeccf26c8d6ab974cf75aa3cd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26bb5af7cddf99d87afafed9c13e61695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99967ee42d1cec5da1a630066b802710696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73060975965a3f468561c9d64258d57f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce7edaa929c025462136e49080ee83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60004682940a83f4684cd1f474b31c56699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c6af258f2512d2401d4e670564df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb25d25412fa4b682b0625502a0138a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9ff7ab8aa70c889c29183a059619702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61226569a33fbc0caacf7da808c20880703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b31abd88d5be1cc69800310226185704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4465ca2ddbcc6acd56777d9a1dbb2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cc42469be1365b40f681cc12d87f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1d38d78d4cd0af440f89801f87c76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d4001093afa93ac8393b4d9cb33f6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44708aae7f0bca71b34fe1b1d2c6f09a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92d6cd3c8da085b8733aa3915078ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff8edb01406f6ecbe47543cc16cf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc2fd449ad6102488025a2141d01ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeef52ff71cd2f0686112faa70c4c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f2eefcf3804234a16c54fed282583714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad738027149eb4d61be837315a3952715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275c5360fc91bd81559d94b35ec07f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c4b85b13cdc41925c2631e3a9bd0e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927c522043f48b947f1ead11c00456a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f59cc3fde1ff019dd1d3767fead08c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e5a8e32aef385e631ded6dc6cf007720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043fcf1cddb84d7931189e6654ff0a2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a23eafacd8b19c373bec90354ee047722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48e9a42712168c227b56dc035ace06723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8078d42a8fbc61cea51e8d0b99f481f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9a8f56383cb1b53d8d4f075fa5121725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3fc5963e333be4d7e0d17eb44edc8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e5cb8232343de140b5c4732157e65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdf7168165d5a23e8b61c0e0396393728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7066e344884452d8eef5b670f3695c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767b373c08d6b951ef773c39e1568cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcd7cfbd4d6862e23199b848e3c358731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fbcd2f48a489fb9bb0b040e38af26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23edcd5fc6ad41fb6556f3f151f44f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4e7d9d6f4bdfb0d7ca43aeeb49ab8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97880344213a56a826cc5ec9af8fb44b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d01d143c2b8c5b701bdf18d4c0203736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06efa77977e387f7ca1090445b8d000737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa381bfc295b0b18d3aa351c3f089302738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b7daabc9cfe36adaa9bc688fd6eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb844b01d289507c345f5863484809df740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef122dc0f3651e2d4620f83ff11677741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c326d673ee2684d4f342ea84a602de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57587958be4d7fc18723f244c698cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1945388229a9392164bca4328fe22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8fb0ea49380894c0924697e61495f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753b125772564a0aae78439e11360bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85376ef3435f73366b1f13727b0fc9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c97c3c3d0920b8ff20116c9596da17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea91fd222206aad62c0bf7e9900b6f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a765bdf2cf37b06475b199463e412d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4d219bc9b58b0269ba994e8f3bcd7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26deb8b06c4aad7528106b39c34092752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee462af9dc153169cf529ef8b28b26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0a31c8d7a21d8071de14242c86b59754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1163f6d623eb296ed39419c5c871e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72995072ce416758c6520fbe4c3c8279756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a6610f4e5e841df5499f365f16ad4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787915be2b5c840cf619a269a51ba41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0e8e84f6f2d6eb3a883851d9a57fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb60306d8c95484729fc0212b038451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312babd1fdec7934fd3b79b6beb59a532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8f3abaeff2472f6595be6747ccfc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a24ae2a7227bc29420f68690a6863d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2348ce1023cedad9dffc6cbafcf0e185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973de7ec1739012a7d1e8dad0da7c126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3266fb747bcdb3798a44b1fb583b7b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fb2706578c7219df60069bcd622be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc02c48ada52099fb449f94c09800e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63a7875d5b3868c3cc9693e762fe7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f8c0eeb4863e0ad77beca174e4e3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d08fe5c16c91ddd141e8137dbeb5eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514d2137655e53912d55cce25933f3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e9838fd7c7058f714043be591bce814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee35dc87fccf10f9fe81b78e04629c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ef80f63566c97fe27d042e5ba490b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a2d434203ff9dc352d966bad4043417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495c846b59d75f9d466c08ed2f48fd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9001704b60fa42cffcf4799de413019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7275aa8da8b8a3aa74ddffd386855f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750750b6762ec99ecbc29f96bb6841821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2f19b4ac998c9a37e89ea298006cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3468d13358a640f1a07a8e7752c03e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd18ad2a56e5795ea0ef226def38a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c90e486070613c2f76d36fcebd649425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb12e47014857b26b2422305aa210c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f5f4d58b3174c93bca1c8e924e32127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc0755802a2ed5363482cc94d340b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eec7e0273b20e28a124ecd49a976529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ea218eb66c8355127fce8b018856730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ceedb7b10e09947d4deebff9c565531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af5a96bd5b85d82624e8ed0ec8c7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04afb8bc9320a602f38692f7b6d3ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f9d82c774a8a06d1d652b50631c0c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6604ea5a055b2804124284980a1dac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04679963fafd67bd0d4df333648291136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba96a8034984bfe4a54734bfd891aad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ab01b4f7945c9682bcd75e815842038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceabece374dff556d334653fd86f86939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1cfa0ca1debeb01911cdabf9202ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02063a9455c54c415ee522a26f70155c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a005bf1e50b57b6228828b1987d1ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780a09b75bbe609956d8525ae28d33943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c9a824336e678d5ea4912d31f7c5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9eb38ce9ac150dbf2d938384564f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97d9823971d6d0a74cda7a0633f3dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2687e856a159e71a252e7dc7e4ed247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feed201229ef66ae5c3ba26ba1dc6c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd3830d6963a42578536692cab902449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667bc0928567785912f2ae06615d8db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502751e2bef98f7647b61908063d15051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054184f95da6df36fa454fc4a1970ef152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073847b4ee64dd44cb1bfcd516ed41e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf268476a0287344d9af619532d4b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655f2c76dbf4dcc89aec595ee44200f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76baf266c6f109cde0f24ad9dd05fcf456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c701c93944886ab8da3aaee1d6913e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b6fed436b35432fb48b2294617f0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3226039f3d13b58bc38d4117b2c43ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eedf7482d912da05898d575066bf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e0d77668a158d3298e9a646b84a7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d00ffcc7625a42918daeb6a3741f3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1366fafa85b321201f9c234b33732d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d586a3a6f684b9a51fa8e273d328864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce179e4f694a1084591c38096e945e1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5571f5719a4863cd4053b873dd03066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d841dfdd318dbbef363141166a3a1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f479705c41dc9430936e45291cdfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5cecef5c678b46049e8c1b6d916fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99510fc20b1050dfd755627a5a28bdba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800466bb62e8155ac9343a6ee1511c6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06998ccb0540c3adc6e64c2e69712f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d96c04f78dd69e0cbdbdcfbf7f51773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff612db1883fbded1a261d175e4c9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef5861e0286f0640b4808ec3af0c3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02699ceecdb33c95c996cb77401f3fce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84b02f8828e53e9efc47e7b9bb6e3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343dd6d96b178cad36d7a09717a2b4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157e9544feb5d43f39f9dd0277cac8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941dd69980e921edee4f55d2fb7c2fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169ee415c0222872e9ee1dfd1e171c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9590e12c6e4eab3cbe6b61bb9be427782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372d45066a14aa40c6804c046e163f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bc730db134dbf00fbfa31d0debb2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff153f77b28b5013ec204f9dc4d1b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40144b4b16949fb31325dd61f9385e2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e61267ff969372bfa57b5939cbdea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f771cee8ee6397f3c95b9c506719a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f0798c2e7f43d469ca4a81164722d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974738a8c8d1249d3cd870eb290a06c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89907ede8c62859c708f918ef6974e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097430bdc979052092f7e9954274571b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26dfb9ad0126dc8fe1882b5106807e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814d43fe458b27bc7d79cc489e05e6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed6f1ad8475399bb6cb8eeba1043395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f5f7d3b4952e985bed78221529ce196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1452c7a1c62c01795d07265807e31797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978892db2f29b733b9e13f7119e516f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19689e2df54d681e9dba16546d3af84d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918a6813773ecf15bc13d5b10938f0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d507cc08d5fb347000c682e51f3549101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfd6115b02f8c7471f5b0616c0d2e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee7da8c94af103509fcebb6e224421103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d9c316a3d0bef60411fda8dee21e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119872ecfb115ba3874004ff81eb122105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da54f74d07963318f6925bf276ff48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d47fc592d532a49cd725ec90be270107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22969c59f3972305df2740357ffd8c10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe0d11caafe95cfd32164fbe3f4d13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141a6cec8367250187667ece5c38d5f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d6dce31dbfd1ff8d17a0184837051111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4db1d1ec522a5a821345d3a672cff3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204c9c80f5313abe3ffa1d8ebad93b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d90ef8f96d4c8cb25e0e8268ddb72c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f689985c3717b130dbc0102b328f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd49a354b8f5353ed6d8db42246320b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda43fdf1d6d444cf9d84367179615e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f445d911ccbe8828e7769939dcce3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171df274a420f83de0b1dd9ebb19f157119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c3c54eb97a1117496b190e72902c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e00a9b432f27b2b419425f891c842121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52b7abf572d53f5e690241a8d1f4b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630dbaa6ca69c316c41932e7b0ffb4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a0298be68aa8f4731abd01498eec4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768608f6ea678ece81568846a288d017125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e087f5e9ed57adb2678299e9f84d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914e861a1104c727b1a4f86b43d411127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656738e279248ab84f128ac128b72d75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ee0540185ad46fbded50ba0fa43bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208510476730864cde3fe1bdc297e5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7ea902cad2e158c4915c0a5fa8653131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7fcc69c24109529c95a438e438be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f7c219acd3b0212bb8146b67dd24e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420d49b929877ce1c66900d70a0ccda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393490b30222579fbfcd9978d1d6b15a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a610cfc196533dbaf975477bb804e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368f99351a320b60d80a9ce59d37ded137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e18a5e85ff39d92a4232a9beb47fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b404b614dd2d6b9c28a3d69e523e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb6b4294ef10cfb80b5463e2ff121f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e2937db71323269d63e8080d7266c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b0af0a5ae6f3f5a01772e1c2c7408142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdea0776be6e990dd157cdbb5336e06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765231ff487afcf533fe63a8ebdf88f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c0641e3492c0c1103967bac9acd86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cdc453b714bb76be0ac2498cfdaa0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514f3d423cc4eb4b5afaec2edb223fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197b6e8feb72653e022a13671dbf5c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a5b9b2ea86a4cb67dc49e4633c42d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21357faf09183398695f833b093f8b58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13816d96a65e594067105cdfa894ff3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409a7c943c1a58d035901aa38617657152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd90e73e53b3fc73aa20bbe57df676153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd312268506be9ebf86996b33cd7d8cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf7c6890ab0a9769e2dc9a002c056155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2d3a14b3033fa2ed12cfece8ce710156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e40e8bce6b7ce0c2c1401e9b547ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fda2306b1ccd0d95212c53f5060290158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091ac7cce83224c26edb4110dd10372159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8ebe0136b108bf09c5d639b0e0a71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647cd53d29d7b55a2d85b7cf24b35b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a37cb6f034ea1dc87af72ba6ef714f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d8bfc3258660d19bb09c2d15002eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c02f2eacae1c0a6b3a0358de8da44d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876490e25de1ca7204ea90c39252c51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf936f09a7af309874eed78eb165dafc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ad617661b8fe2222907f60ac47fb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2793d7af7821b4229502762411ccb3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec00687e44b675ecf5c3dcbad10beb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d7f64f8ffa63476ddfefb3be0816a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2b4794989ac5981db120eafc04099171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea639928be2540eef356131b5b633ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2682c07de94e6b54e238d4d44907a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b741f41f4a1dd85aa405ab5d11546f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd6971f40ae498abd148e8295250d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788043a4cd4bee18b4f41b8b5cadad83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e72a4ce3cdbbb0b95aa78547612af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7a5f34fc4517070bb7e8b4e7be7b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce744b8a6d321052d4db11ff38161c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7d61e88adc53f00a28178957f0201180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af337a43b3a86ab6ca15706ba144de35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcea93da936998f5431da0d13b65898182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d5ccaf4a177431fcaa5c3233a5d81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c781178bf8fa6f6e4c315178d696184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b04e1812508d47e51a7b78b3b6a9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebdb2983af93dae123b23ee1190eab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3077618e5567b5ddedd58b181b612187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a3f4a782c4d2da5ba1ac022dbb35a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b3b5986bd3f5146481f82fe0e91f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e55551c97b170d05a89e3391da7800190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd592fc1c768ecd538a5a2a8ce2948e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12749e7891c377e2bd427acb1e2b64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969563c5fa79bfc6f505719e71d670b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb8309854e79414b8fa001770fc604194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb5f0de85c09e2b4faf61022d6d6fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bafd6093d29c028477f036f5442de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006cbcd9df0f480ceacac399241adc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16dbe924b57ac17528b07d895a1933198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7295d3c44419bbfb83072b3de9048199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce371b9482971b29099840583a2e62a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818344cddb4f47e2b21927472cde0e3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801c2f4d58ee210672393b768c6f89d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b11cabd8ed7bb4c1ca1731bfbc889203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99280bc6816d2556e8b0ce2c5cdf4fa8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844365b72fd19bad94b074f53aee5a12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c0891b5f236449a44779a6e467550206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2f450584442bba01e9c1bd5c98754207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1ab29693ad2e7ca00199bc6ce9009208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37ec8b78b093315f26cd32e6aa9951209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9dd1601dcaf0ea9df91fde7ce6fd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f777fd45ac66faf2a0a891f7a7d5ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632ca1041524a03f34dad61cc5376be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad62804d11b461828d541c6e464953213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117a2f8f959aa6ade5d067c76f5a664214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091b9de250b4a7b4cc1713a9048d846215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27f20cc39f32a5b706b533030656c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf5d5a19ddd0dd5f51b588524359c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ff5c63297e0867a319bfb2f057e2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea2985ff7f7d137f7dda4b79dd5a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e56678a21672a61a7447844df401b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503bcb4c04287aaf73146678c70dccb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcb6a961c3041a899a4f0f79d5f04a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d806b06356668050355b54b93c3d89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c089cbc20da93536a3a83b648372224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab87d616548c1ea3d64c546a0f3d35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9010122e349c7ac60216794ce71fe69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c26dd2c232f385c7deb58fe65005b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fbc9e9d216fa1b143d60a02db6cd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19bb9a91dfcbbfa788be1945caf75d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e420fe93c263bf94497cde1f7b7cbc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac46c98cc1ec9772ab199d2d904679231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d8978bedde8ac15e0a1f8bb669073232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c935b7bcb2f83cc52f8b8bc0ab1c8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa72ff7a10b5144aeb4120901dfde6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0add1f0a269c62bc122de3dcb4a21d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a4ea6d87e081ddafc7cbecab72638236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58565fda3349dba726478d5a57ec8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96644d6c6c85d450fefa91f6c50cac82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03b07529907b6b31484cd183d1f234239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9359e1fd4dd0af5cea766189dec55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa322cc9829eea915807618ec499ded241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedd4fa38b247eb212b391040b2f15d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289e4810a2dce3ba96932076f7f9362243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4592b0353e6de3b449cb1840b471b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad88e3f7f5d65f1fafcee0260e4eea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7672b8a04f3737d7c9d3ebc37461f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f596fda5979f47085550b0a49347d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fe91ad8ce63b2aa7842f6cd1ff910248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3dec53d4f93894e811c266d43af8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa3abd9cc250b22ad7fc3b19d703e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0f4e25f3f468eb83fa28a72c995b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18a5e18e5bfd78ec23b064ca1459be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391d6737eba86134359bde9da1d83be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d3a053eeee23c97c98c07cd6e1e55254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c2370e8ccc66b900d943b056d10d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb66dc380a6b78e30aa5abdedfc64e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365700fb209c64b232750ff43fdf338257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebbeb08aca53ef3ee3551d127c45a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9237840ed2f94eb53062da89528d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4c9a8a05f280ee2bd44d6f14772a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8740285068f5e14e502add8f1b3915261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70496ccac76f185530f620a1efc6ff7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22bf220d9a9f114cb744f3c08cf371263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d8d1701eadec709498a5a00ba4ef3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384417df8a7ea59a4c3a3d1c32a25df7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711352c1388d0de8cec5eeccb8e0b6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cf787168f4cf8fb9e39f4cb11e196267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e51765111c13f61756dca113f8e364268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767d6aad5e300dcb127c4a4ed761b95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e0dcd3e5285e45d32695f2c6e59e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8903688b75d5126352eda2dbe54b200271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a20e57ea6d4ed77fd797882aa61b81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc8c55dcf90f561d7ebc52cc04333d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24ca10f0512e6787bb6aff94dedbdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e5fd1b779b43c555f8118294ba70a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83475a073d3c009ca3b820a9b91d25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dc2e57cb991f3f1147da7f3512f9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58053cc10c948b585bf5cc75d670ed7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77d1b1e193017c1ab423a2a282c2fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faae365d8c2f0d494bb8675f851fdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771351bca1e60c83200b42d869dc75bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5868b72613070389c2faa3256382121282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525740e0325cd7cb611673f9aba36b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec83ab5d92f139459606221118638e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d2a92e487799273658f4d08270a9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252d3257fc254cb0e14c69bac6b7c60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc7f5dd1f53ddc9d95fe3381173e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cad7c87a148f609714833f39c5393e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447046f0a152cd0b8b8345827d57f8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556635fed80761d0d10c4c5a2ef7f7e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74714ca78ba89ed9ba961e92a9a798f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d1be6b3d8d4866e104a2db362397f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235227b3f75ca1f30816a52983bb4c33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df56847363f5fe19ef6279d4ae35e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0885b32470f0cea80aa873c761feb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac0461ae00d82c6a051b63c00525bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08332d53ad4f319a85dccaad609428297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79c60810da3cdbe90d2fc7b53c31d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82ded7d6f193bdf45a599026ec24da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26849eebb3eb3691bf4efbb1d98ac770300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe0b3082a4da35b71a34b0875f3cbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a26232e1552ae773a09ac7ae5dbfc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed22a8fa9cf0a8c9d508c0b618326fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da362aa5f15282f9db7d7eb6bfb5242304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94267119c31d565523f115d9017c8503305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351cc5350749f815fb6a0923e7ac1f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80864094b54221cdd988d2c60bfb8f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a16a2e47ba2754a5a70d1270c8eca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301f047aa5c9db65ba3e96ca526a614309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5cd1a844e2894ce402576b213b5ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d476dafc70f536ff1f523596d569c4c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c02ea90bd8f62ae764f98a7e9e3de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b5dc40d25c231c3455e88fa084279313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d53fd689c59c5c33e9ebda8dd92b03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96ff021781d678c7c9b6507dd97c0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43d975e009b5ca4bd4c076b44563d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a6638ea14f07ca0bd9d516af5028d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ed4e7be3f74acb2087435a729c541318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2263dc599904ec8e5c4e216364660319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fe6839a2e5d65ac414b43d7b59dfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f597293506238c82a1823a9167f27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9325e2c053378642ef4da71f0ce6a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e302bc8e526908612a2accbf40282323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f300b47a2ce8ebe299f9d8bb1b413b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f293da084830d20f6253928ea2c01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6d4909b97752969156f94f1832858326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f651a7bc480d9e7b1b24851dda081ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c72394e7911b3ffe7b43b81e039ce4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0092998378b70dbae6310a60c7487329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5345920408302c563d472fc91f51da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28f67bdd17b568e8054790d3c8b0af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed211dc453ac00ec3c1698dc347f9e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e14afdc81f8f2ef4597e6908405563333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d380c2644c248f96ea7bdd7aedafcb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914b5c1288fbe3a78c0f60afd431ef8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f20b920d9e02ad8ecde33be2226c9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1efa863cd6561254039d1e23ff236337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4be97ff9f1bd9a7716ca091bd2546338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a762cada0d694e6d00f5fab65af70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d8ade98ec7556f2be066578f2446340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a97e55a9f6a5ce97ca3790b9dc9426341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147fd21a828d7a04b587129a9e50467342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438573354a6459092bc0a7fc55b2933e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a20b0d44dd25f085c23fe50421ec1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768bc8c6511b5132e63706360cc464345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0cd2cbb2c3cfe25f74d2b29392fa2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32f46796bf95584301fb8c0abb740c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcbe296327f6162ac880c32baa32ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f7e92a5bc04debc5281674889f61c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d4e6f330fa2d46e15e8ab0c4da04d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56de67a82229a3c4c96b91fe01d2a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d778099cf65b37f68d75ea5cfa91b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e118faf3f923bff26e527273bc48b12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b1e7a20a6c30f98719440c1d50d8a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcf343d073325e697a6d84cf6c5ca5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a918e2a99abb41bd31e5f538aa2e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6944239f2c539c869296023525fee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d045d2d20bd0d64c2c0dda1dfa0efa2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de86b7a612f5ba8a924102991a40ee3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d59346c5a9e592cf6c4114fa2ba60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c19e999711cf83cd316c81d6983de8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f83aa882782a3683257266073ee6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90cd1046ddb680e85bb067776e680c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98d36d3b0e611831fb0a719bab9bd7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf542211688e60835bc90d9d9c9bd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ab1b20ab6c8278a0092b1cefca3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70acdaf0780a774c6b907880e8d296e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8ae6259e2cee9f09a96e7eb89fc5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15a0670214c338d113429971dfcf9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19d944f26031a922c8630cebfdc126370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096d3f67c65984983491d809cfffd8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7cabc53d23cc462e3f3cf2a75d30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d56cbbc6c38c67fa9be0167e9e31b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42068bc7f0a4b2dbe2c3f5f3f1a3180a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef4a8c714ac5084350439e912e106c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a402c5f210548c5453e92e67b9f918376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b942cc965b15f8ac59e9f3afc9e7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187088fe9411cde3d36619d04cd0b94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c554f68c581b79c8569e39a946a04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fedd22f5d6585b92ffc773245b7048380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911c54c9f805e945e17fefc4e30a2a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed73ea61c85c5fc4bb6bcf1dbfc3317382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68193ca0bbb91ae87b547a5ca60346383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfcf78dfc62c731c4dbd50ae7d66f3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171659ddd8229a1a4016ae95066205fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4817b0d5159fa7c032d1b6a08254e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cc76a8e2090b79854b53a5b0badd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec962dc682c827e56484b5d4dbea460388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00183953b05ec7c02f4453fa23919c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558c0976facbefea277d92a9788551c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b271597b2d6bd8807c7838f241375a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6647515b2d4488ebfd6b643ba5896392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f1a5e8bf2b9be3d8126ddb3cd5890393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526888496b13aa8eee5c6410981576f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ada372d8e889bef9cda691fca9212395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08751f7a68342cceddb93fbd1bd2d396396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798ae1b5df416a47fb57ae71d34cf34397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932c09fcbad3ffe140f122f74899781398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476f8fb7b7722a11fec91e66c5af28a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44283d44e23df2ecafb052dec213cde5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652e7de5e8d305dbcf979b205ad1843401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59106b2bfd138475eb4c6f2d3cc3dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca3488f07ca940095f65baf0eb5ad9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446358e4edc6d2a7aa211acfbce0592404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf27fca80a9c6658847ffe8c932ca04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93a9cff72f066d1e587cdd9de81c9d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee10931c216850d484f8c233989249407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c73ca828ac464fda7430ea6d82df67408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f20dfff14e78adbe35d19b10e3b4c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21f329c0230204a3ce2ece19d9dc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89115f35fcb045559479294d0125e76e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc4136c2979a1baf55989fc7dc02d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5b1720b17f9928edce3482bb8cb5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4a7fab62bb4c8f5479b759d354d3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e99e5b72a041d559eee6b86ab4696c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835372fea9d23a8228f0418dbe281c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabb99970e0c15b3fb09bb93a2a795b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f7c17d79bb5cfd0fc5e7eec0108f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e3619c829ce68aaaf10bc89a6108b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172871a15263c1545c00d43c271fae49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5435eadb24a3ec825ab498e27331eb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcf2b0b3a2ea02ec1c38cb04a8edf8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568d52350a4ba9a4f9f8d23efd599f0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fb4d12ffcf6ab6211121eac447eae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07ac32694228fac778148a214b92a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db2d07055afae79ebf8643a9d7222a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc19b48e3980732cc2ad57bd6817e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aa2ab073022a74ca67c0dbd0de6fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3ee881e481220d700e8ef0394fbf7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be0589af36a94c50d4d5f34140ca5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca43919bb727f9dec1c6c83cd2a773431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa508242d884ddfc460522043f87911432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cba4c592436a6727ef34c6402d6e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98455d873e2e5ffa337bab619397af98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1083c40e2fc4504789f47798622b965435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3e119ee1495f15dace16731edd8fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb6f677d452e92f69bf75b55e31a78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754565524df5cd83adfddf8b05aff64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb572cabeb440eb560ea808914ec83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825655c2747ebcd58d525a2ad7ecf17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba9a9d7f633dbeb7c6fd63b7f42fd2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cc686ebaf02c7f89045524d323721442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a6158367d031de3606f6cd86267cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd444d771055286e2f1d0101807b3b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930f4d6bf6cb5275368f13b535a11bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2169de71802d1ed8ced2ca80ac216446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1d4491bef7e0b4024981ec8a55399447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6616638e9d62456a52288ea8b6479448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917632b95f2d3d5bc64aefb9abc3b42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577665f829facf63d0a5f207f7816e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fd81e1a5282f9ff2d867c4324302d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a866bec610fb9563f3d0c482810ae7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad91ac40803fe4ff55581acc490a18c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf7c9550249ea1792913aed7982162454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624195d70430751c21c657258d7cd4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb6ccbc95f5b7d0076b9df9a012a1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73a94f1ecd20d7d6de5274a81e87fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd8577e0f04a755792fbb5d6b65944458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb582cd64ea6e62ddb7623dd2c342c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d53ac613811bcdec8660986f29e38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aeff1444abb664598b1b0dbadd650461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c34929a5eedbbda74c60a844cc0c60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e986b5e93a8c71ec86d706cbb8d9518463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfe849cee4e0d04537d87ecccd6965464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141c5090261c4c0b9ffe8fd46e3ec00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951ad99091d3d461c835e8d40d4e2fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1876ed4f04b57a27a07d314f98d18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc23325bcb8031f562ce076a11a5871468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419c956e1eab589dbff96dc5959bfe7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33b75b059a694bd2b52dd0da4f3057470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6745d894c531089fe4b4e3ca30e80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3e4db89e1d73058c78d30e0c7cd7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e28d032f010638b783c0e87b5b8f87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7566509168b4e6896216621f5ab5d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3027b40c89e1d0810035a19c6c9e17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1e2e5f394c23f9e5267af479ebf40476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e83a92543cd8b0d0f251a2c93fa965477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530daa2b7fceab45d6254e2b4d41e720478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cefae8e309265ba590e26673cec19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fdc7c7ead0946170b443675c03824480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b85cfe53f81d3fffaf8beb276c27e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de9e4a94989b967f3630eb3aedec4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc0a08b5a03edd04226c593dba1f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aad993ccda669df12be8c9bed28dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a028c98c4f1ad040759cca2ed9ace485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f270bf1fe8b9f923ed1684475a9b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da5ec7eca1dbca386ae1559655170b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96408f9856635b26411476b1d4cc56f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f08e061f438b7361010fe55ae7c72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb9c715e0af1149ed946fc6c374907490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52c823aff54a105726b9e0a4330520491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2821daee7edaba97d8c4ddf90eab9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05960bcb51428b3f6a6a2df7c3e462d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faff6e68c22904b3c28f35b2d1f8a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6501942727e5783f054d6529246657495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68bca9500b011a67a73f65fb6504a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b11ccd0b9ae36cab256ae9717fb11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b1e7e2d58c295296b158fd9c7cb92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e7794bdf4a4c125b5e439a1885ed2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbac8b0d61bffacc418269d4ddb9a52500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cdea5d922d41e162a001b3b4087d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebe7e17001a3b4c01d21c5ff22fc4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71033a4e35043bbeeb4ed13be5b356503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ab14814830b7042569339f811eaad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e9eec3a9efacde24dea466ca8c924505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230eff1308513dd0bfaff3bb8f29c69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e5eac9379d0316016b5b8d8325149507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d345ec582617e1e1805ebc202ed62ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cf635a5f9a74aa270aa3d768b53a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3af18eb692f6a4da98e4327790842f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c41f171eb74fe3615d249f5879ea1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b75320e767b4845cd664e1606420512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5842e374a746cdd1b95ed02921772513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ceafd477a1571f2b95395e42b3ce8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be82c7a81cf7b6328030ac15a42dfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aa1f052dcc8994f656ce4db5a416f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efcd1b321c67b909de498f54351afc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe655c3e150043789ca492200b0757518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b6a056b104ca88f7b5ac080fd2f87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e3d53e495a588620206fa2a6c7791520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679d9dcd4c5c51545e04ba7e9df1a31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b116a8eb18a54cfd1e6cc497e18e446522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a766a5e10cf1cac184e6db6f5cedc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5a331ba3399bf8f1b4bf10f72d6a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c939f9235379244b0db9d27cd98a4fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838a800a1c6bf59af44eb0ef4ef22f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea42b3f208e4b688976578f888740a8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ab8b09729d3bfbbac9851617bd91b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524b1f2b0969ff126cec30277a9a2b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953569d6282a5de996869623215ae0d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be2a5eaeb560a25cddc088981f1b9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35735019c8570d910215b3ec610d6a16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1857025ccb692c12d2a0bbbbb708e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785b3b99308bcdfc4d8c8d0ec21f99c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a42d9f6ec2153317e0a9e4317fc7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d501a10f5ca6b72186e09b44601f85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276eda4001d72c0c2178f316f2e77af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e611b2de594dc48d8e09a47ed107ece538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512656db2160bae13c126a3c7ff97679539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41eb6cf474e8700942d67c347ea1e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af41e06a136902dffb880e4a234573541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72484ec87dda36c7061f399fef2e4ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50693235df3843895198a008308b80b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f5e01ddf28b4c5f66f283dc8cc04b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813c19c09dd8ffa6c7c6dcbaa0719d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6558dd00ab2de2be45b2e8ccacf1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593828352da1f01309f601bf60543fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b16c44b9e4cab0b05830f47bd90572548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4eab1e23ee6e9d1b236675921b005549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32412cce8ecad3cae31975fb4eabbe3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1b08134f1e18f9d9af95e73242ef8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9f1efc3d137e6878fdde8347f60d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09754c8c13794c786be938b1d9d78abb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3c1c7c2980c9a1515590c94989838554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d910c48caa4fbf4ead262b96176c9a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af9794d80eeb20993a961e30853128556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdaecf0d7a526430e61df5cf0f965d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770eee6b6b54c0e06749f6dbb960e9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d52afdff355e173e6e0132276dd4d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084db8b5c98298896abd5d6908bc1d9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9e5b7a8bb49c18b1f143702c03a55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567498c3bb0efa97069551d5f504ae6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5680ec0d369bbd40280cde8f4e5a561563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ec4fddc308189be0a5484f2d0ae36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4af20db316bcac20c20a0548ad9f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1148bda6d20e2d0d11d5069bb502ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cc725cf154a115247adb227bb7dad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d3c5f16272f28faf2f11250057246568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3028414a6e61effe2b47efb8b7139e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a58768a5fdcbe38d3cc5c234fe9de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505263abee8ff5d7437c45cfe9b72b9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e857227fa2584fe52864a89263522572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237d5f610b4b425f3ede2258782d57b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1e5bf9d0d56346c19f875ca2968bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdbf86bc9a51b7fa0a1b45a0fe0ef5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625a2ea136b128c713b9b2e2f1b74e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9169c04a9f2c6f3d8ff1be28ccf697577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf7bb152656550fb57e066eb224d9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf909d1a9b9efdd7233902c256ca2fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70668dac821ed8e0f300ed2baa79b15a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e9dc543c18c0403b75682344d4a1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fa3e9858b62274c44028d7128a309582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06feab8caa686fe698b4e049344c8c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07d8737b039c8d235fa7fcef45d955584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf87c2e4302a69320d1a0ae875bcc1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34048387e7eeb49a1dfac1f702725d64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57803dcac260ab79e1654c3ae2406834587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdcdd25b68b6f00b3a8259f9eeb22c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf69ce20e2a7562ebf4761f601c3f2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a530e9d305812206035961c3c2d19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eac4e971236b8ac8218d94b5f576f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ba4d9f18c3f1e27ff137e6581bdda592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd267cd755ef4a3a22dfe81a62a425593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82c438562b85927dacb4ff39f024a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09109ae8f0487996da1817c3d223c847595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b58e90ae6642fcabb374b17d55369596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab608c3b16755a043686dca283252318597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786aad1bafe3c486b3b7a60e1e6eee5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addc68e03d74f1ad1bd9572cb2b5af2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc48cfa48fbc812d0d5c437b728c61f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba513f8c82b3a8958bdc9f336c25c7e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ddedcaaae235cacc731f7429cebe0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51556e7a766cd2ff970a668f1b3a347a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97069e019c5680ea1055ddc48a6a5d15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acb6f383c1a5ccbceda20209b10d00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56b565be9c9b7070406c7188706a22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a316cf240a4e1b085b5119750f9926607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c778281618bfbbb673d45d366ed2b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4137e79cc2915a9f9e0da6cab007b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc070b925f97ffbbd5e843e4d6168f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9637f1b25bb9c9187ff32004a7cde611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f76eeadf7fa3549a51824fb019d063612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca991fb4dc16ccf0a666f6ebef792b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a0c245bc62464d0b529a532c1a6d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8a47d5459bb0ef8dd436081b6fa14615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1aa5eca18e39547cbb965f0588a7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017727d6a602394c96eea26880a48d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e630cb42892ba0f0101ef41bc87d15c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f8b2054d132f148cd6c4e8a3cb4cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e79d8904b7057b71f88be2fdbd791620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b80b04b389941bc264809d2bb779e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51f1f69d4f76c980e9bda932477371622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd500ad1c0fdc09634a1bd384c1b3c5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b905ece08c19ec5f46a6cd5880d18ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d3ae6a3c6034728089c295c64d7e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c2cbdec464fde47a0a2c6d7460b36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592a2908486e1e6811206fee2ea88b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8775694f4e582fff9449f34611c06c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41d899bdca1c179024969e12f6c68f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981926ea5f0412c0338da32c63a9b94c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a044df48cd639a5551872d4c01cdf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc3c442dcab70a44f5f365f4f3ae41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4847a4a72b41b7a0b04d8422d3a77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f22b48b08e2bf41e13e480eb91812634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796d4ea18302ef8a0faf54d989ee6e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862493db2efc8cfe2c98c1079786ecd1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f3c372b52c8770d3fc79780150281637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e4ca2833021a741c790c57e233d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007283b7bff637d0e8159dd3d9c6682639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ebd800eb0a4ef08aa80c8e4fb3a9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41700f4eb62e5ace9bc8b1a5714e3f31641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f642810a81cf1b3430c65a2aba9b6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d71a348914650c3d5dcac80b6a3552643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe63c78cadd38c95937c624fd97cd1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64e0b6271e9a16087c558291840499645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4468d3f5358b98b80aa420d171be6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386f6df1e550c617a7437d2146d478e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9cfe283fadb5cbb09d1902ad0e5ad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ce3969975cb24e93d592465539905649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09055612674f776ff21116f7369efc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfab988710ce420be494144bd8d03df651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dcb5b9dc5f51c79f398839b59637d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39830c653c2435c5600ef44c66d0f4a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630b3597c27658f2d5f18118f183d23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe5da9c994582a41ee88a67b0344b4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae226c1f433b333ebf58f3b7b8cb558b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524deaf3a479c617734c1ab149a3eae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd9b5ca0fc08ee22d7d72eb44dfbaa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0758df57a4d3cb128fefe45617f2ded659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a544063567c8a8e85d8a489c9119b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a005b1499912f93ebcab411a3e0d112661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50f827d3b590ec8cca5b5bc3ef199f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951199f22386c0efc24b8d7cd985b97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961dd6238f8320478945645aef2177c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd761d3c72f8f1b8485e25bea7ae06665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63580b81ea30ee5100fa863f749014c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa37b570616d5fffd7a9d6ebc3806e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea638a4f6312a15882a318e47ba2e8a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a74ae0b0fc41946189d54906e16f8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7b5d87f64c5c9ea2d0b4c5a6e738c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b114ddd54fe9c8e6bbcecc5bc4dc21671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36d7c8e044b9cd92108d553a10241d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b81f25c933bfb49baab41d59a35b1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123bc834745a76fdd4622d7ab921cf3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90b292c17d49b312b4dcf23c433fdb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95512aab067a9820af4c2bf5845cc227676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aec81d06615fff46607d0f4953793677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fb9b9d0940dd96ccebca32d032e6a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c04be59351b5809a5c6dd6bb500ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd847c91d70c520259920bcb0e9444680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466a40f2822d09283dd9b89ff8e4c44681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df50981a111ef4fdfc831ec67c7feee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24a46b2b910366935460bf84bddbb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04087f19c46b31e745781ee0f1a2f80c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4f3ebcd7f46fe2c4355c5b91ac96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20912b611812feb15e71ba3ed1325d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c77834e49abb09ce50cf33dcc0946687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d9e41fef1b6541607542bb0e46c5c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3227e6972dde532a098fb4e3098bdca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936b9bd32b814b683bf373d9e8b8665690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192f80bb584b757aad1f6dc6cde631d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaf01fc88dfeb98a7d68365bec6eef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37d9f91007902f9c6c89a692f2ee06693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d8a38052892c328e48e5fd459dcd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92493595c67afcb013e0f7ca148480e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5bc523dac73d953df7d1ee7af0cb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418b6f4b8e5593269d2773979d223e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f50a51cb5bd1b2f4717eda02cc8eb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae62a055225832858f8c4e5e53f3462699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49afb524ed753301f295e1d5beba2e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8ab644e3038d5de4dacbf326a67fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bc2656e0acfa459cd0345b6cd6df6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e642b9699c4a2e729c9986b1f2d90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748284bce93454f6741856c98c5a208704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8336d193d4b124a09921f2e0ee11e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018ab15cd498879aed9105e0c86eac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d919e55677d7394ae2b228e0342e687707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be1bf0d0bd49d2df9bf365b8bbbe8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99df3222c286b055dd2c39de8c6202709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c2e38338d8e00271717531f43d4e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12257ab6abbb97d168c39d08d14ab5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69433c857802bbc5152233d9d28ab42c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13df8f39951f55e9282338523751293713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3259fb6b03f5c6e767c9346e7591366714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72b3b1ce9197cd353db6745d0e525f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fec9df5ccca6d0c0d09212485244b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b76cf3387000485549defc3bb49e01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b56a8a67709f4afd1360e640356f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370f1032c80ad06047b57c46e8030ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a4f806652a8d66db06167a026786a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69131c256beac6c32726077c23087b37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc15a1cf52d73a559f897dad3a5e069722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dbad0ce42f5e21b051fdbb6062472723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abe71682c2be08448191509cc4b3d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbde1933181cf9259842e6247363a69725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f335f8c67ae20c038a946f77e8369a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec20ec3b43f0632b59b0756af7b05dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e956f322f9e3c9d07f73c7821c09c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc596d6bc2a302c23e27c563c9bab62b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deea96004b56171a069e2cb4ee0019d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e127111b9dba9e7b71a21aa71034e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1112687c3f955eb78da85e9c9e7af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6650d333099393e77992efed2c86510733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd97875a584a8ac40d8365e66d1778b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac53010b7e96526a1fb87d8fcb83f57735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1552cb72afb5394c38c78093a60a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a81cc789cdd77d162c5d595438792737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503243af7f0efa09fb6d853ecb81336738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029893656acb1ac01f5cd55f81667596739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8af7ff28fdbcf0d539df35ac15b1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a8740d8c5a3fca363f7d319ec6a1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8a0b8f0c92bee4da916fd9a1ce322742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ce464af341fd7e47572df78fd2ab6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc397b298ac61dbf338627c7a955a60744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8b9e874f517c5a361c52f89b31dbd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d9170144108ac674391e044ade7f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee20eba1541d95f22393e6e0e7f6dbd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba36bded7c0aa1776d4448883361ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9c57cb1e58584e99be8b291b3a72b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555908abf61171f19398d3807af7aae9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866cc2512d5273ad6bae8dbbeee9b32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36f89d1fc8358021570ac4a7e26d10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de1bfc0c79df182731af4c5880be3f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c597cf9a7542ce4a7527187f7b536754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd01af8346d0c0068d79cbaa293997c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ae08c229873a353eb0e0d2116b1c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef75f815d7f8da75eaa8e039d20968757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758abec69d0add2f6e6d496dec5035f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d58dfe46cee806eefb2d8254d4401759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>