--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514674292cbc03c48858316762b1d6751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9314fe1460eda2d1462669d61cd9ed52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa9bd12cccd09c73aa4a7be5cf0a2c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ffdf46a8c9fbcdb9e660235cdb8454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a82228afa9f94780d9592b37b9aa1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06120b2751669ffc4bb9696233850ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c7839be70d9c035dcffd356e6e4a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e0aff6a1694bf2a43a7ac2fe992048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eba2a3d2335497f87f248c2e0ccba69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6aff86f645b185824d58feb0c289a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472e58f255a3d03de0c609a9f3df11a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152545149d66886789d89e92531247212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cf4a27f9d7862cd68d0d31b97e80513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed16adea18a57a96ead6cbda3c23c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e045db2acb10db19558a0a2e4a633c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9e0038f535d80b99c56a8d35088d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877998bcd274b499fe9986c929b8042a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed78bc592039a944df0fc8e6e7c06818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ec7f272e765054c708a9c1371740219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd836abbfe0064176790f0229932120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7e426694661f6aae25ff048e3c21721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b12f73386410c3fd69a0425ab5c9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7da9e9865873b5f448fd2e87cae4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb119f2340c379ed70fe8cd67e8ec08b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3204fbdfeb2838e19c3bd2d9b064d0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c8bfd607bb3430dda70b4d39b740e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4bdcbcf0ededa932172611beadc3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f160d933772ac143079179ddb9aa6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe704ddc550b8104c1240eee20abab5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3161b886a9524ba5feea4d839ef4ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845086ab2b7bf8a2cef645f782a214531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71730858bf6ba75f9072eea9904920a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af032a0e25fa0d6be99ae52d93b339ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eb0b1fff2854897be7f266b59a4a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6696150b932201cff5611ceb4d67faf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d80265b85c074bea305b85ddcf65e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597f633759d8a0bdcb0496bfe461f2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b232ce52ebabf1ca5f0c5bbe846a6c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd6be5fcc23c407ab23272abb491bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a830622875e8c26422b5779d03141d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7db1b8c80b887aa31c9259ad60e0af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7d4d4891881047ab29d59c4d3a02442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bdda79627f02c26d796117fb48c1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c02385745d6b8cd957a5b57896db2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa7b96492612b3ff6ba3c21eb421cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eebc47083f6637c449e5cb930b90446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2682310c764bd98f5db02627fb7d92247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e956af8ef535c74a6d84148d8bd2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaed51aa4ebfdf4f05686722ae201049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a189d80b1631c047119c466ceedbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed45143c6a212973976f74c30f16b8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a876e87e7604bd1f02ad93883a46552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81591a1ebd686c8bc5a255a2702063053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ece2b866bf983c40c9a3a6975dc42554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc0e43cad55e871c20098740a055c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8358781e93064d765fa961f4fd8b36056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa2614ac25f2be644b4290994c5bec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0166813e53e6916bca873a500e7e91e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571f2d5bf667eccaca33c6e3b9fd6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbd0ab8e8580ed642c16722cb79f8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4178a90128ecee30a60074494bff7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f431576cdb912d63e8530e791cabc8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d88d2d4c13441061d3c0e4f9ed93163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fd96ac01333f1fa0e5a75e24e88cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c8b4fee0e194290fccb1f77ea905465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f27c0e2d8eb105656df9fef8680966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61cf910bbda6e228ee5ba1d0c0e3af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d758f3424308bc8f7b32826322dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfd3ec8db014357b107f8fbb138c1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b52e8a4b918953a5be1a0a92a6bc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54bf1528bb5edf767f29ccc10d8f4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca132063b21834fb458fd10c5443ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6e20056b2ce5c289ea3688c8a06d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcf412f09f6d4a67f21aa03633170074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5cbef09c3057acaafa456dc38208d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5017c59b5f5a30071a4c3bd9e224776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6a439b2ca4ef54d1f4349cae5d0e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050edbbbaebe6bbd357319b6272f89678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa95885988b69e7b624a162d6199eb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83a14f12e45bd1c99190f69c76465680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3540ef8b3c42d942dbca70a62926acd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35893ab45e80a6fe1a370d34249851082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272b885533f2d1f1ac9644d2faff42883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf95f27bf16ed5f2db0b207e3bbee3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554d23f7436cec4bc83299881ad7f9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b64fca041209e4865db995ccc264b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd06eab09ab9c418eec378665c7fa487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bd3e08d8c53495c4d7eaa2bffd3ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30766796ac248a9e21d2ca6fb140a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88684cc1df71b950095aaf9218a10a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cce6826dadaa679d42fa341d195a0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168c06c847456a8e513496797696f3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa3cdf9da0b0d7341436955eccb27e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e679607c3e8ec8f36f69012f0a5f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323e3ad427584ee5211397b14618ebf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e80d15ffde98988164f6c4b1ddba1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6025dc831ca7de60af458a12ccef3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534e6ce1c8bbe765079e3a7fbca446b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156153f73441cb8fe1cefa60fa5325699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c39cb885457a155ab30137b7da3fbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd77b111e489b35582d870ef1bf474101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e8545a17fb795e8d51a08b299be55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ceb161305b7875ff6f05085d36d6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc429e7a012f4c2b16190febe708d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecda430ee93d1984da1c4d1d2b5019105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f18dc1e9e96024a6a1f498a889ef98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51690895426b644de310c19477b4c950107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8781a3d5fe83e7327d0d33b7e96d1bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713ca6015adde3fa98f21233de2cde5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d2a94cf434ebdfe384ccb5ff3ed9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb31a4b1e012d11964a59c1ef4717cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731a79ca2dda48a0fbe700607fbbdb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537211eb63dc9bae16a703cf3ae8af05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292d3fe3eac76440f01036b43f977fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2af6058b1f1999daaae5620789060115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd3e38bdf166d20f667c8109238b27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f331589e6a96fa2a985c64d26ab26d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdea3e2a4b006fd9fcb135429eb1d0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd86f8bdc249087cd77e7b038d2e0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e13c52be65bbb5c1c854090e0ef2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d8a7dbdcaaa66129f622f2b90ab7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606e9da25f2e9eeec1c03003bad5e49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e1910ad8907d460ab51cd0d61ef85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994716f9277099ae120e11fc55a0df2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf12662c6c33a7f20c95fd599cde2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547635e76c92b1dba605205c0615739126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dd9ac5f070cf742ec67e15fd3c43d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68848060975035b27c08252731dece4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfef8f087b2670e88f70d0362ae061129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6770909abee7f276aa8cc3dc41df539130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1a4c15073d3ccec200f666d6bd2c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994c99b99cff985483644c2cd7221df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26839915162e0d1a50d1ef0dc02244fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57f70a0f415a8a88104e371d272fe1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8822c75e676a1ea331859eaf03059d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25283cc9f9969fa0dc97a44a1a6596136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c75ef0ff809a399a0736658e98a90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06e5bb49d1bdce60b9de7166d8add7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38623a90ef2183625d5509a37e35c8b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fbab0be62e290c7ac8c709ba5c267140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bd8e219c695028ad0924b4eff9b94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069301a4c49a3d6943615b876775e9d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f21612c6c7af017c9e3de76106e129143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c626fee299b6509ec1c252953276cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b04bfb6718805c85fa57b0f0328daa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb0e7eeda22ed64d65ad58cf894919146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e127e704a67272f9240bf938b8046d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e70b30825c30f131650e9ab07d1ee7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20d2d6cbc99c26b76bf8c4ee9ce01e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a2500a2bb899bbfdd593190b0447b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9947bda1ebfd897b696b2b0ab77a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb59e72175851f018d0433230ee4ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5d0953ab3ed0cd7ff53cc535a8e5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e23e7186f612c0afc5bfd8232cd717154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904767c8b390f9fcff8c57898e5a044155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bdb8f7057427c87ac9f8be78c1d31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3468ba4e42a7c673f21e7c4169472d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaea64aea52b010ef28da9fc63883b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a2f93bd1b45ab61714a24da926500159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b75972d173b52f69ec5e644b08823a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8436fdfd544c9673886bd250906105161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee47fadd9cef31f8717ce6e3131484162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02478da1917cd7d58dd21ee41a51e393163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498365218d9437dd392ef2543cfc5a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33b5dbd58e958368e769ec630f925c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8386382eda52da3e6435f37e9ee04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215e92759da3c9c8d24d16f7edec5f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c322bd35eedb5707112263aa1d08990168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828220edc3fd96c4906e00c9502250ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf0f83d6e488e1b0517ce8cafb14af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a168de9c63b36739cad5b7c06b3129d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118477f59e4cdf89fee564a807068af4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362112de2d5e793ad60e8af6e386764173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd30b61793dc732e48b41a0e8f9f2a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592e4e6ebda5d24da4628e8aad0e45f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a8419366de68a9bb779477c00d427176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224b7215ea32665ef28188e72035b56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411124d26defe36cabb0d33a1f0d28d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea05514acf9050d5d78622abf588d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238fe7d2e6102b001e58a5ee0978df5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecbc9e9e344acb1bdfe3ae77db1be5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57608ad016b3411b0d16ab8e196eda1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdeefce57228ac4186f86a82115134183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27923870be522b56128c66bc1d300e3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae03286720c13589e333c5b88a0c89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c74c2e259a0adb6f0848f5db4bdc15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532c16b6385bf1a18e3d714b2a05d57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f47e66fa1e387980143e976ab7951188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a866d10d95d2a44750f5302ba2d9b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596d0fa11e192a6338db0ac7c2ba17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f8f55ea64869850521005fe93b85b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63648d713f72f2499427490fd4a1c216192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6866928b34267750df2f0a083194641193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b6d800a98d015da3b343fcf2965e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fee11b168b887723693c41d5d3898195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26241a2ad1b1fa35e5034e8664a3b87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fc7dda255b24a2ed79ec8be19726f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b67055df5de00b5c79ee39fcb4524198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6051022f274aeca0c16ccbb18a64c8c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51b54f04e6cc8c0893c54c83997a55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f605750987118304e4aba25c6a835201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741dad645e6c200c184aea12ce9e8e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cc8b8b2371cf1e4447628607d12c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c571a3d8bd8ac8f756061260b30f6f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8859cadc177cf6f73ab93d4334992c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf6c3420b94e47d7474bb0e7e3bf4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3def5106b6e7df6db5ecac61b5523207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1b4c59692d1b1facb1fac3bf917ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e509213542c9ddfe8aa1645a2aa0509209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fe04898d8b64b4d1dd40fa76a3e3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf9e001086f9e4fccb6cb7fda7a73e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4239c4d5cc5fcd9444bf9f8d58245c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350c1954376afa29b6ed4b8d1dfbd2d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393a6f078cfd52f04ad4d96a13946d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81905308d5f0a20601b456d01e7d03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8724037a71551ca0020d76bff4269b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822318e788868ef2654c937e79a8ca5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b1e39e03f5c9f31d910d338ec28e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd80d0d1b3d76a66e912c1637b5293219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c6be3cfcd4f000f24b183b1db8a3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e6a9fd36301fe2c3e65087a9a3683221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8c1f0f0d1940759e0d7a554644537222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908e16157ae0463da0b4bb66ffbb1bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7d2fe3248b4f8b88501c12beb55c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c57f195a94241adffab4db41eb487225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c135f47b254776ba04377561da117a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f6386e7817d60a0766512eef3bb6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554e17a86e478a70fc2c9360b92b8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9487cf877583b7945ca263473d914229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0ba9f401063536c6f4ed6337e07ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e650e8c326c92523c068c37d00cf6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4891a5b2beb48e3e8f6b8386b5953232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3335b411ccfd49d26a0c72136de71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db89abf773cef01ec47a029ca3e3031234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3e5bf2b85f271aa83171593ebb9a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f737e51221ed7699415039e66bd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ae89eed6bcf7b998e9b0624848115237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81075a369f7d21d9bdf0ee168ca6932238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76b35dec8f6b80c8a79c9603a25d43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb84cee97eef224daf5d6d6c52eab63240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bc404a3cdd5b8299225942a3d34e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e6c0c5ca779676784feee60745dcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42c5446fd09aa2b1a222a0efb571b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18308c87b3169a23b373746b401ed1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594672e37a4ce501ea0db00df3a36f59245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bc296e7e4b7d932c9bff2a0627d54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f85b427a0d50a14cf3b7f3dc020cd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc767435a0f1c4497156ed2e0f5a0a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0932716746a77cd6a69acb5d54b2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384e83bc94c1f8c8235f06e66ad4ce6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb3fb687ae1141a92719bbfb4c48fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda17a679da4f1d487ecd68b65bcaaa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c32781b3fc97af6ef468869b131f46253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969315171b5628cfbf1f5a803f5f8c7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115cb3bfc3b170476aa18c2573f244f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf0e2eb6d4b83388b9fd72f437f3dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaea3df8e4feb70c5fd653880875b0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03877de7226281ffca18cf858fec550c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0462c9a08b242af739be8a9ef62e6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376f457adcf52c3c779d21df6011351260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee2f9e9b779c3aa29ac432f861b281261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3358d442fabea0606743ed917cb7b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be399fc0aebd5e8d149de00b243fbfd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bae5e3314a2c778e90b97cc01679e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e34d4d646cb85500ad0dd474663aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a5875e706b7c98c01e952c02001cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c62dc6c5ef7fa77d849496f69e85ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48974bc1865ff99a3fcc206ef718cf49268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264313f422de4e37bc82d3ba44f8dca7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056e2187cc756c6ff85b513f3c12855270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc2508019f698388dc319cc1527fe7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94395baaffdf6381f57014eaa161d969272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f5348bf7177ab6586180c4a77e3d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cab289fe2b8bc5894eae0517a6e222274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6e96af1aca80dc05165839cf2b929275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db96701aab52a99aa7ec2fea1d7faa8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b45d991ffc7375d23e5da4dda6c9ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b104bc568e75038835ac8c80548d4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7c3d49c00b10528d20f50490c63c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e974743fcbb1c2e7f9cfd750680caff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587be0400cb9b658ded24c9339684bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54633c4de183eeb00c33ce41b92c9977282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66188a3262d980cc792109bc0d1e24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1385cb57226266b09d221fb69cc059284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13347bac3b19a5f74f0f32d7327b82ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142e4890dd659d83ee15fbfdbaf6275286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b479ec8b65906cc6f44de8b79cc54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aba2f342d5713793ffc918c6202be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fd903bf8811c2396b0aedc7eec4f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae978a53d2858c8b132d0672d39859290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613a6bf2eff97c11d2ffb92fc30f697291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90b990d630cd672dec5ff70876f28f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6418083fa65d09ae789f76650c1c5c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b756053b4a31812c5a4e25f652d905294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac326d08f23f5fd1c92ad955fac7cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1b816e543b48929a3d9b171f1da14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49dda476210c4598dae874ef87a333297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a316c898b23ba8d08484df91c1d0d4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ca5b51f1a492ac464d520e232ddf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3e7d1c4292486e28e2989c5552dfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb45023da7da25aff10e05ba71c66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff67a3b161a40d3ee44353cf874284302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a8f1f1d24c412a6f27dd61555bd19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4873325e5c0b8de3668e56ab7633756304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214e85992ab16c4db2c02a6f95c7882305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231d1a812323d4e1c0b50f8b4bc34a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2495bade682c6f8ce76e2b9e367ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca664137213c255c291f527a357ed250308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4d054142971438176244c8573e8de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200510dfb27398e3a6f8deda91c56e2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff4be25f1a47d6f852d070cccfbb36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa56ee79264cefdbb4eead313c295a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277d85e1f2a2a93fa46bff2f190b01b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b02e38fd2c94df33cc818fac6e459314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06f31514aaa0ec7459463328f19c9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faf9cbc70b5cbb8528d3be7348bc29316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4a70786d6ac17a6b1fbc71859c1c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be588266f826e928ba6d92e0796a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafd348e2a93872edfb836443df9ff0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e55b6543e58f6df3a7e19a7db70659320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a58d55af8a82c21560764b33368c07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b90e20acf47708e9f4d140639fd278322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637ac31a2d75180d30431e9f84bfd51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea7c96e9a4c68cbffab39d10e1fd00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df39b836ce3e4f993c814eb63650d48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3d11d9f1986838c90ec2c659f7e26326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112827e3b9c59348a07e4fe236a56f09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349e61f0bc44b4e0526f8fc9c2bb61a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54c0c5b8094e94a1c151321c0cdab2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3691fa22422211f4c6c6c2e6f7945330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e087d27c5c1eb539f67451b955e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94e3fb39ac2ba270c43fc5f740105d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce68ce94d4b5ca94698cbe98bb1bd55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0effbf9562d77499b64edde636277334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7d4d9e1d8e4bdc33a1837bc4d5a55335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15db5cd05f760c71a254f4ccfdb9768336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d256162fdc2cbca8edc8db9304a322e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457660744111c213683f16141c09ef2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfefd567722be1b2f7f1ffda37a53c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6ad551cbab702ba52883f4a323ec4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e32a43390d08eb35c88dbfd0b7452e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9812cd39656c141a0b19d92a2415f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3109cc00c2a68dcdfb720cff8dc92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a04aae41ba750cca2f1d471229f07344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d008046bcc9926b5043f56096b88ef1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7d77d883da23732ec09e1a40bc247346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad2e55b9ffa8b97b4bec576d269e1b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6daf8b7233adb624c02db9328238a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a9862596ec80e134810cfcb627487349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dac51455b7eea900c7cc611d61e49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d40181a4f1a25b6580477d85c6281351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8361103d43f05eaab486522bb0d3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf81df342e76b5d7ae717cfeed1b62b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75888aa5c93c53f7f1273001c822e86d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebc311aca31a8934aea1166d1cbc4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161d0f0a77911e3004ab80e8ea2542f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510ef13f2bcc5788e0077f899daef53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe932b5a3c8a431fb3218f6e87a1acb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7847cbe3bf12eba7269658373d1aee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164cea71bed8ba3211a91f13aecf0e3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5995e94a0bd26e2d8a2e564649f24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39ba2324967522239d9953c06ece22362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e23ae862e28096c539fa3fb11e9ac3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ea8f9ab3c92233dd4088664faf80c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fac571b71545941a6e441d20ae6dd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa1e0b1ff866500197ec4774c3052d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c4ee84955281b4c98769b19511af8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddfa7c7f70b23518737fedebdc9dd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118eaa04f3f4eaa84cfa2c966293169a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4b1ee31a8ca782a788f6e2a0cbf7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778f50a5e8bbaed58799593408a37c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cb4c44c2f7a270129be79aeec32c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaeb8d93eeb5486b67c75e75193b22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f8debc6cfaf32042ec51c649dab70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68e4dd0a701b6977fd8da7e2a6eaed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301464c4fa3c10c834977229c675dc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691f322b20e0b6340f82cee62306c5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178a5f6e7cb9a5cf423f21ef8ebe896378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30614a5ea4bde55c50efa5f3429fc22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652debd7110eace78287d6b04a6ba05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96968755f5830749bef18d9133f95546381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075255bbc5b2f7a3956bb04d1728b05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d76da65096d488ff1ef43e7c07ac4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a524684791589e16d6ebe6f9c488e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830a86acfb820e3427a6daa0fdac10d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc00b6466a44787c354c33d21bf64b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779058efd2375ac1ff53fb9730b7cb69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77c13811c62e3930c78f28b921153f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35721ddd919706ba9e39798627f11ef5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b80eb3f151049c7e711b6b87563ff3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a78f30161650648cec134cd210bb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df426ca35199389dd43cd07a04db1294392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac10ef3e108d0b0875e62d5f78d6c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420db1436ad0d565bf673b3b3f26e73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384e307d6a0e0644b53a088627a7b99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef68e5d48c00e87c5da68d236663d09396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6a2203f728e59c2fc96dd5888b3ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292501061d60dcc93d95195032bfdba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3959d4ef295f93465008dfd2c7be4b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c211d67764b44aae9185b484d45a0c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee09dc22ac802e18118d9d576cdc47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294117a3e1aa02368bca90cb765bf14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe7da28352e49acd82e3f83f59e01b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2926109c2a4de7c6106f8f438c5374404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf04d5e68a48ae7691a77e876d4f0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00792b42c93a542767549a7b5ce3ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4abb8e5754299b47b7cb55b59e18a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ddb5096403bbbb93c3fe3290e3124408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ed5cb3e29f5eaa996f8dd0c6bca8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c534c0b932fa9f16ad5f19789f12354410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5c20ca9515fc2bb0cae59f82002a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ed5540522468f366123ba22b1ced0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fd762dc5b455a73931a2552512323413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cb8523a9bb20a5e6f605aebbc1039414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab3527a90c10317edca6ec9ad751de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdc767abe09f199615a36953c2f573416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c447c0b5a4cedf7c579ad4d08ebf8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aecd91952b3c2c469c40c984d94db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a6e95375abc17abb96fac3993b2d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99fc742e3cbfc4f36e0dfce1735d30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db5d4e8470bcd825a7a3c52ada5302421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6aa11ef6ce8169c4af883eb110b54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172700913b3e82eafdc23655705bc1d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9fcdec6d5be2f94938c6d90d61cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53108ef536879d13e34dcd00b85b6067425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e12abc9dffd2d20456dd760b26ba8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad7e837b27e7404f83a4278569be7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472db301c20518c4a92a2e9d9bb929b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfe715b38927de39f9b2095197586a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914598536bb4b0e84780f06d17fbd218430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451149d0a5bee446b0cc3b0784b9e474431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf481d7d7be324e48c6ff703fd5adfb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df91a761ac3ff42902444719e6fde1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523acfd1d0a8bf8814e6112f61773eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3efdeaffe9f7c60f240eacbcb166fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c73aeb9660492169b9fe2e44dbb28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf10b1967154ae2511ab2d13273b7ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc928afbe65f3b7fb3cf00c27704fdd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7c58b5d4ee44db69a2341a7706b79439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46aabc17959a67239869294ce62cbb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8786316824dc7b312d9fc156ec56f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20180bbdc44bf340a289bc256d4702a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6af830a770b6b8078afd1727ef3696443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c2632d389b2710572d00ff2decba7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a8ea82358d76e4e5909660c90e071445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665171e1af949a34765fedcdc94ed34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6238c0b500946f44caebd51fd5d2a66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db38b6740f0b1f9f794dc5dec63c9cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed05985f5712410652b0b66e74607c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3755209001e8ca5ddbb6f77989c00b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddf37f206cec545c6b29fbb48becaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30128d1609beef38f591ce36ca0b2ffa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021e3c8c7f346916449d07556ee519a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08eed9efb1596215b9c0ad339da98e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bda03d4443169e599e23218812852455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166769c8c6da60e9f79e76fa44e84e3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f608d9d3c1721011a7bfd0061ab7a4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caca48c979dec4b9c2d5c5a94f0551458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f515ef6be71c196199e22489bddbd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b06d619741aa1b2d4a962423c20a54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8bd7df2739a62e6c3dc8413b97b92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8927254bc0c248f78a11f21bff121462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53dda5f72be823bddb52f3d4020df4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557570e865a0f5a3d52ce8d9ab4ad20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9f0eab8e4276068ed1d5f5b431a04465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d23a169e057e02f37c1456f9ec710e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0b58ae44b66e79e154842119b39db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044e0fe9591a1363a904a19afe3c46b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339264ec7a8cbd48f98ac628f4e16018469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcffddb17de08f5f96591603eb8eaa4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb8cc3756e395c29d07cfcb0fc45e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a2f3f534ec5c13818ed03e24ec5ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209eae53ee5507d25dba6dd1e888f08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2d49868de1ec121c0d1aa3cd410c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eba32c155a8d19e1454ada2fa63ecb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9276e0d1bea2ce7310d434330160206476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82c0cc8aceca1af137d76c614dfcf7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1edc3580eb2d52b64a65376887f63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e28b83a69a87a8d6259dfe38e45029479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca4f7918cd6b91cc1d98e246592dfd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dfd6005692c4ea228ca84c90ac5c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd28dd4b0f0d76fd5376a0b4fbd71d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06214d4f2d9ecfbe48ea680953f94867483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52007569f2c9c72de26ca5b22a960b82484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb4f95bec4818cee49e902cb0f2483485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e2c6c5cbb43e725de08350f7f5f18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4146fcfddb16581d033c47f627762a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5756603b8d1b764d459b4443fa84fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d8344903466b53006da5b4815603f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb353f59dcb3f66038f9893c514cee8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932c0027c99a4dbb910443869ddffd0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f77997a836d261c2f742d263e9a4bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0e21ff3464c2d001e45847f7104ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bba1636d30dae523db422b6003cfc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c330d88ddec87e483bdc13dd0cef54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa0e9539e221fc7c173ef56d7f7118496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8095b5bb7bac1aeac93929866774ebe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7775239cc89a4f103352677d9d8a65b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5828356e28ce920c16f39524914a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665750005dda8540195cb9401242ad6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b66eddf3c0595641e1a387ca9dc81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91b86ef9aeff85b9dd91000a74cca7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a341f0ba49a1da5201ba6034939d3db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e9e2c88a4925e593e21581c7b4e52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceb01c064f209b550c71a5ecd1bcaf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612eb8d429d3081696181912f0e7c53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba025b22e77dd315e95e02a8ba25b1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6503ed7ae4b454e84956183834a3d5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433f1061c6dd1296c8a5468507473dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e55057c9bb9764a9b5f1b7837d2e4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755e29c6b5c4677a9b6556d53b17950511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af28f4c1c0784900e6a28c90b41404512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69e85f34caefe80d6f965ecfa09295513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0242be612d52ca6f5e61b669059f0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6981566b57172694c68f5f208a11acd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0f7981bed94e77a913397aa842025516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ead274a43f60f1db2fb3b707dd7b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072608eb251d408c058f41eb92a18fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c78a962de433e3a3369e8dcb08bb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33c5b6a1b9e98b4f38659a5bb4452d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d68595cb2a8fe59a7f0db2ef37a503521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd12a0f3da95de8c88d7f622f56bc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33432e2a72700337a339c9d5bca0d69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8350a7a077d613a009172ea76653252524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ff6dda88445554ac553f0b54433d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004ed7abef0e5c04cd5abadc14684bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a816691ed2adc32c59a55af9ec6ddc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47234894d5e5b4c51175de7c2d7d0c77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ad2ee11063bf69616f77e4324c119529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48684c2f1b67a88df0f83cd5fe5f2dfa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3349bfbcfcefbece572c6199820a7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3ae7067e630d021a40ebbd0ba00ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591260d03edb31a02d4afcae01f4672533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a490eab421c84090c1c65d8ea8bd9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9cd81c6b04157f2586c3de0537fd0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73da3229ecffb08e6559f5a5f65372536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68704b8f26f0c154782582ad38ee031a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c4daf7b548ab3ca41369ec704aaab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494e71a56fad8d483f30c14e0f6b898539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6464005d2109b7ff8c4b1828a8fef19540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c9f9e0f0905855634ea17fa66b194541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91ef501020a2d086cb2fd42dedd002542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf71a36e0980fe5d713952a657cbfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943f5a1de355dd5ddc8c0e4387449e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d683d5e4f7f913c58177006282fc2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9b814b0cd75452af244a77ca23a78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbf2df714022041d95349895854171547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dd11df6816bd14a42ede931be9923548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ce3b34142820d83d720f104753036549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1901aafbdbd191891a1f19e4b96fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ed5c3ef5a22df75cd405058a8fc3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951d5452cd68f4cab0955577650aa3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73027379e581aad37e184d79f798083553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1ad196ae5f3773a91370c8d21fc11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468d3860a27986a9e7211e6e90d63f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181615e39a9d1f50c95e22ce459fb8c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126bdd9a38b0f4c81bb4ef2f271e074557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c2abb37208c7fac9345907b9be2b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e799b0ac7e3fa6480b85787d10a90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9eea44e213ee3dbb6ea97b101a894560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5375b3429982957f8439db8c0b1c18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa967061f08857f18218ece39f4ce9d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd100c2dbc5dc56cb54ad4f9aed36082563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f3d796820da5fbe3cb5e9c7b24375564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8d07946d44ff0a19248314abfeca8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12cefaaa1fce3cbf8a690bb1e5c63b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb17a0974153e835a7526bbd5be857567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb81a7f8c5cdb611dd4276a5d3a8012568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db213b19d4498c621b63f15a75138d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71188ab0e6880010b3bd171722a784df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d97754fabf5312165623cf6ddf267571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795335fd7c33f06b89b1a160e92ba4cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d1feee8ecdea9cfe51bcca7b7764c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76ae44442fbcad44d0a59ee8e93d04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aed46e4f3e5c701102ae94bd8cfff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ae2e0cb7d94bf9508cc91eaa41991576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45b7700ab2653f87a4ee1e554b8f17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8e69b91127f4b2f24fed8d322eb91578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ae1b7dc92cefb1585189a8f6433a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42664136c4eed05c37b54e15f5bda57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6410dfa325983c59281ddc8ef01451c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b38b11785c777dee092648e63b8879582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27709548d8c0e5fd4930fb4807575dfe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b085daf048913f2262ec2b53a0fd64e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab06cde0eed2e02344cde08d840d033585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b99cc1338d1eeaca7db3fdf13805d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1777445ccbe4f4d291ea41075fb5ea9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fcd3cb3f88c07c393a452affd141b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed86dfbd074eff613208b419d6f1ee2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87643ea8a49ed560ea14afa4aaffc5d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c0f17897e3b3af1fba9685080263f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca732f2b763f33574a1204b44b7f5d7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dfde59db88c616f14a8544591a405593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00758528c12be413cc215e470b1e599594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d6c0b6162f4e000ef135230204228595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ae474f22dbe0cdbf358a4d0bb7d67596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423348b0458f8a20b6f9069fc503b7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef287f941fa883f4cdfce5e5068bdf27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336c3521e134f1f24a1cffcd45260ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94f96dc17197808c453e6ab8b0e1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5c52214701d23fd30aef619120f09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1604bd6afbd90618382603cb472514602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d85a3a0757de9898ddc798ebfa7d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0877a184d67267cadbe97e4ad46ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c014b0d572ba44146ee400c24c938d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e6d78996fece8b33c5460f33c78ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb8854148630905ef82d0ed2dd2b71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c77d1886d0e86d57ea92e6566fc17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ddbf8003ae92d5ccefdce2f81d8ee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a76d5b4598b681ffa2652d027c398610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd21e4bfdd6d8cf3f196cfc50ee654611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0f2d064527e7ee6df0b17c31d4a85612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1503a3a9582dc8da51e325c9d9ca7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f36dc80832ac89d0e4850e738ae11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64c20f8db233d07d9448ccdd0c4d7a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e80247cbbcf985b7e3d59caebd3963616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db856ea2fbfdd123526571b4fcc61b1e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ac8a23e8a538225928a600957b95d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cff09ee4004dbc1303d6c52d102d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14591c7f36798f3dd0ba54a648db1d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93088117d8eef3ab01347322f64b866621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb746940c5c9f040ac225196fa6025622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07e58a7d8ccb348c449ec65791db42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93a289d680cc7448778b81de1ec196624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b37aec950630d7c0c6c4587ab771b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4c3199b6c9f2c15730315d6cd34f4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08a170c1d8beefa73be9273a866857627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f42b0b0e53ca104207e17d4f1c1ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ca313f1aa0ebfc4988bd4897c404c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa4b564ae8fd69f5d4c91cebe8e181630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3eecf9248e43bcfcf6eebc66b311f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cd3946da6d63745150b10762fe336632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fca31a47c9d80d36ca0d1bac50b29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f1c957d5fa305a7995fc8c4ec0c6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a305f41290b6218d8e2fac483f149fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e88d2b70ee1b5f96bfbc92d39630a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59743d176f4498125a7a6ddf3634e6d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5951c9a0515d275fb22318ce0942bd3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73d3694eda8e6e87251068c5cc5650639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc8fdd9dda501bd0e750017da81acf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5123631b024b13b3850c5c30c947d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4751b797dc8af20d396e0cb58814804642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f72e26bbbdeedfd5372474341c08de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c9074a2e3ba6cf66e7c7c7dc89185644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8abc9ff87df4d97baf13fa95f4351645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a179f9ab8e3f737161c5492d1bf0f22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca91cb7ed429d426881e3179e3be6a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f77c9899b8435fdf0a8710b6821b5d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c562fb1f4746b20e6966e784dbaaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f3875fd61c29b4252a43cc8a3cf72650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcad2df3f01cfd9488742969f2abc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384722cbe56de932210affc54808554e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a51dfb85912c5a02de843953e6367653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe5b129985a8ca7e7286f0802ec9fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd310994d02fd286fba1c679e50b1a7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cce9c36f0bb5dc333351c985b6556656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb0b1d2c611fd3fa60ada4dbeb54eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08178199e386acb606465c1d193679658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a92306b7e9576f9b5b6af208ab1a6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164eb74a8c3b1a80083ca1d9b7f290c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab40ead8f35b982746e5ec05db1ea0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37158c2ab949c469a2cd668c0f1b071662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28d95915c8f43b8e2f473e1fdccd43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8d5d64cf71337829ef25d55fca957664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3539f9bf8e9be9d50f97fc2556b993665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd34e6e313d04a84a99dfe58b30d792666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f034b7d57bae9c3a6ad275215738c1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2546b3b9d35239bb32937e490e5e54668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760eaca8d4cfa2d7171b75a370d113d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff19829f862e2dad15ab45c3a1a39b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36dd941e7484ea7fd5451fec39bca3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc95fe9798ddb9040a1f97a3227e1fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6274d1fbb54c39aad3ac10f572e6fa1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b2ec214cbc8dc091afc1d334a718a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d21fd69a0e96cfcf2dbc87b1c6955675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3704882eb1e2af22a1d7f497cde5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862cb3fdec9826a6f3fb86a63c125db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea593832695d78f739f5319c0150e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13931d26da82bc815442e08c8e0bd17679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdb354acf5b7e56eb74ed509bebca5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c8f3c695f222ef74406c921cc4f30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f90f56531da6ac86876fcba8442f5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8e608f324926a7d36ff5f5cb8dee6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462165445afd22667f73d255830d1f72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0a48c4e80577ead8f011d4cac03c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32c9bb9bfd91f50ce7e4fb2dab75f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57ba305a57ffdd4d5f518e2d16297f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b05f7755edbc7b421dffee8c5c9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4add178f56d66dff4dd8e646af35748689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f497f843b7908f93293c0babaebe18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5adc70ce177a9902704ee417d5346691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114232b24098c5970b265f7920c93d9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69468263dda2c2aea2287787f00e353e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695819bffd77a6c411ebbacf04cfdd83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6827379013d0421e03c36eb655a2632695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3f6a5867cb1be882ee0d07881dd58696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e292467e6e7343fe358c648ae73ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84472c4b52b342244dd01e3072f7b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f977dcab21decd2281e8de6c21566699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9e1f74403f49e31b132587e8aafd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f118d6a9a43eed0e1ce47080fef1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add0cb5945fb56a6b7bb19bf744925e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b302a09c31703885648183bebbe6a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565195e9cc701a6588fe95ba40886c1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499aad4590c794ff61fc969a3926e3c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de01f875c79afdc14773c34c9dcf864706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d6053f8e1cdfbd6365e07468b7a32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996453806845fa9209dff55b9708476a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba483140230ffa6edd69465d488838709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a39528d20f31231747561c0f12af5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12147fb6db1c49c392f61759305c73711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306e688f2513e50cc3c7f4ea8ac10c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77f897e227827336af39f1e6e297cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a5c4dc43d51c455d055a693e8011b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669582d3d63e0a94553a2083027cd1a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31aab7b02cab7ec1e2f2d7d0c49485716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e796b3a0dac17c4a2cde198a35c0dab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a126c09d23f6046c91f43cd9abd46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4566aa43a860b2f90f65a805b0440e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bffc7cbc70c06af4a63222929d08a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc3b42d46558d6f48ed1bb8471e4ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9479a7991fc8402fe1fbb5e727629722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb58fd60e2a8e057119229b64ff366723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc8dc99b86e0d0fb6f94162ea80074724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0869d49140c4737d86d20c7f3719a73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826af478752610c90e7a6ad59a1d818726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876740a9d1b1c6100152355123397a1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f344e08cbcf38e523d15bbdbd8029c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd4d52b907cac267d9a1543cf9e0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d711d28b344eafbc982c0482c33d210730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865e090e0887e2b2d3d170b88ff9ba2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbba2034c368bebc76a1418dd3fb59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62054dc805222c73c97324962afbf4a9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429095c3fb7d7c54fd3fbbb8140f42d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e2bd3d6bdabb80ce9b9107a9d9950735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd97d726feb1962c8260777c7579645736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af7a3311decd970e68bbfc26acdc3a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de549efe1b2fcd4f5a5edcd654b276738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439348237e3e2f4fe1896740d4dab8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6919706ce0c1d9f6efeb64313edd59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d543b2b2e66b1d9428e193b5d9c20741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da1a9111877e66e1462884e1893de4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d88436193346dcb853c208cca6834743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec39ce144092504b6d55e7da43c2f72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc9e0d8c384f400d501f59c294f0c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101a15ce44cc4951c659064177fd81d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d4c1b74da8fc66062f27a993c8d92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522448edb27f73fad76dd4d41f724f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244edc0750e2ba0aac8ec1d13af0d7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86f496ed50e51253838cafaf74d7ce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8c3c3b2eecb4c693b145d8e996106751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfb6c8bbc53bb32108e3176496236b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57280e08f8513738a7b236b3c84eb3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a6a14963a0f4797750a18201b108c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f7a303cf433196635fcea0b29ef09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981cf5f6dbe7f5ffbeef3e12cf2b6b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b316262f7342407fcab15b4345ba0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee99952187d84e72bf3cb71383f8e0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d564b5523c9ed8d055b4f58e263fc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c733b8285e0602d19e6e6d6d7a27011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf2ba38d6dc9e2e66e77324362eca72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a19e586df719b54afb3d899d9a3af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818b479c1d09a3e1e88555a74461cf54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78023138e336b775384b496f2b39ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf335ef2cbea3619985e40a59523ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b157d755851d81c8b617a72fd7aac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221185f08665ffb097311439daafa4068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c345bb043cfdb21a5c72eb2dc891c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d159680f16b258862ca5b29d23a53310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a812f8672ffd7f72bf19fbdf2c8bb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4017752f648979e0f74b090fe67e5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e46928eb7c585a46d48223ad6eae3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33262bdcf6761b18ae2b5e9b3a598a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d02c896b61291a4db2b7d18e6653e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a228993f28fa6170511997ef9f1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f612703ad3d980174bfba07d26725817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75ce1192b7eb3b78e99dda2a1fcfaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885e5ad3c234a6e3cf04101a0352b2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c0c2eb39bba79fe493dac3f6afd7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3ef1b28d5fc012dbe8b09bf88772121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64f66b3fcf66469fde790c853403c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc543baaa8906b17fabb34b6ff51ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e803e95259c1f2109b2e9b30ce307824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321656dfa168174880b9ab7ba98466625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12134bffdd24eed1702a7acc6ec5630726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e00cab4669b0bdf9d6e571dea7e3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac9286c2059477e570d7a655bfc45128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c7db3f1fabe266fcfd8bca90892f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c958959dd918f33db7ce10ae815c46c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb7a7210bf8888428193fd54d0dcfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99909d53fdcc6cb4435cfdac0461ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fa173cf68d7c4a373a27c09d14c0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b2e62a24f78891558a4e70ea2959d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d571451e0a507ecacce2262ce2553e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6dfe919160abcc3dbea4544560eb536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6d64c23d0586c755770573614b36237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254e6797d8c0ca72a18fdd68f31dc7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179fd70fffbddb691dee3382ac258a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e095160cf907f02085b2f877e4625740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f429f1cca0791cccfbf3140f92c67ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9911828b61ac39c269b083fbccd62042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf0ed058de982b33a1355f9ccbb2f143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df8d5210755cb443178701c8e0222144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07ea335aa1b64d95ffa3a6f206d86a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32801fa1efcfc2171ac82b2711f151a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8469a89817d68afb99bfedf1224ad9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39af6a5b2da94a537765744a108584e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc639c2c154efc3732447067b65bdd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608e7be8f62d35c60e9046fe663128450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267919b9833308627f256069f5dc29fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deced946cef6ed4bae81e373ed636b9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e853630f2aeb89f1fe8b29386057d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07647933bbd7998bca1cd6f558ca4b3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eed3a6b25193747457f09e0789016055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c64a48db38298612c1313a2f2720f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9b1723825891b27eee165ade6232c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36235ee245278d73beb3cb2d8e267f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4d43c0a3ff0d745ba886083f0871559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b81f430a3954e21457bbeb227ad94760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a67c8f5a0f063a396b13d73efb02261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85cf400389f9f981e0d0104f28bfc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df6016cc8022e65c737cf0846443f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f2336e45ae1104f4d621377ec1d5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bad6395c1627ca9d6cbb79dd65a29465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a15488d127ab9e570804cd27dddb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f59442d5599b5847a6bb05143944e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9dae7f4a7b8c6d49f218bb02abb3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7456d47f11f7fe3410c6ba4b252a1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca02b04e52cecf0266cc93c75c877d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438be5959a53ffec71eea2aaed1301171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b724027be710f7f77758d5f453786cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf001444b4eb68f08ede57eec978cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e82269f928c5fde9ec69cb7c86ee5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e695a2ebd7e2f21cc522306a1b6b4f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afcd3084a9f8b3e774ea62e6f26e8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc51d4478456a0e41e13d8e3717cab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a34a463a697adbac42f0fc5f0c37f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f642e9177063cd935d1e50b680552779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb132f67f40fe74810b0451527a1c88280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd68ba59f2d23f65a38d7653c985dfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65a3139aebb344a4ec617b936b2bb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91737992edc4f959804f294e137dd01c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eda50e279507861e89e888920b78d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfa2a46325fd5e2c9a8fdba55a038585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85139866ee0afcdd5ec4f72e72aada86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41581b1de0cafc055da2d5e276066d3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b115ef7a2bbbfb093cde7ae10d6bf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a306965ef9d61f1eefb183bc078dc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e51f3fa1c0259fc614d40925adf2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57057605ad2c3a62ea408e3e74f638a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadefada0dd0e855190ab3f8dd4beb5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a89533623543d97365874ab159bd0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba46f1718d48b543eaa88d027ebf4b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d11ef6159dbe795cd153f9e39ddbdc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cb73e65b2b0a135313fc2e194aad796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd651425334fb197d592f2d6aee95be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c442b5c69b5b0257d59e09c5e8b30b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a1d3c602755a1b365046bbba899c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4a68e387fec2ac20ac9ea45e9f700100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8fe31d4d1473f3688dfc308459c86101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c798266061fe1fc6d3a13b2ed68e13d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e226c293205cd8efaab3d80e31d574103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111435b8154ecf1bb56cf65de51e7b33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb450216a2a92a51b49189c8d189a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f428d562e3d0703efc24f99d83a821106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17bf9be5d1804d3e8e5a90a232c164107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98809037098edf2a70463762144fce9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68de41524a5a58c7305f3eb013978c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a273515c858219cd73d3c46ad1e342110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31c9ef9ebcd5c00949e16c58bd50a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8eaf76537b19d3cfa014d04bc7bef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641acbb6401b56be6f1420502092de1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7606895a874f7ebd6ef040573dd8e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10053f5fe6e91daf53278a2217d2f480115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b4da7857055b4eebbc55394b50da3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f004764e6ffe274a848bfaaa81aac4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e429133f66def6d90968df5fc0bd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5b2466db652bb9c1ab0ee397688ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816343b162e230a95108598d71e141f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f32d7be877cf1ae4ef3d70931f8963121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4099886c44bde7304653ab102a917122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a36211ca1df738871215d139af0cf0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beb643313dcf30172e491e865a2d6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351383015afd77c75def01183fa4f82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59be4aaf62cbf90898607d54f63fa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3d53edc2d8b75d4daf4322632de15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e971c76c37ce19052564682480c702128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e51ac97f1d1f153ed32d5ad072c96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623f17c13a32c0f42dfd398dac5f5a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421598fe6034422aea7d6202fc24791131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a315c36e58b1a88aad81d76051e744d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620dfd5bab553383138cf540e29054e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c94aa2f00a28f8da9602a839aa9f06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a49fbd4a0b837f96537ad716b833d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40cce517c72ac41290fe40203f4d1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be42b6d52c770fee472367f071c5a70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490be1858d6e2dc8a34964b741a6738138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31494f63ff7ab48bdd310d45ca5858c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d90320f53a1cdaef4ca258ddc075b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee51edab627267f890b1bdca3ea70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17444c76fadc393ed59bd09c625f37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03992d1fa0ca54ac71af6baf2b67c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e1e0656df44b49b965ca6050e22e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ed423a863993e60b00bec9beb7ee5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be515b26ef66b2515b19a43a023cec1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e600d227d4fb3c6ae5686d3ada988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec503de467578e196bd1d947e74e7c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ef103b3985ffd8d2b3cb0aff99f52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ad7df067eb0e38ae77c29671d3dad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127e73bf798b0daa74d4297c22c773c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522635a5cc1292acfb12e9384dc7592b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034fdc36805a3db9aba5d7188520799153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9577ac3cb6f91d9805da225415ba4f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8cc3f1a3f4c484899a9c10bd9619f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a907752af546ab612b353756660b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae21983fbadbd671f32a4683894c8db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a30b1cf86fefc5ecd81ac6f62a8c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac81cdc2633283d18a303f4bac1168159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d8dcbd453ee00a5e34bccad4ade1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7404df4ab8148ebd3727fc64f5d03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919fccd9a61d278891872737cd982d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7d9339fad71a9694ea5e8df8eba7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190495dd3a9a03402a1699952f8c894164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4b325b6e2de18dfef3625766f0f7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341f838d9b6cad6b49270a948383618166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc887ba1eca099ca68b5d14dab05f47d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4cd3a9716df6d2438fd65517999f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f2b82574df44611bb67643240048a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102fe698407bafbf81e722ccc776423170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bf0cc7ea6ec99b7b94b31e1499398171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4c38d4c4999b0dcf627a088dd3559172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7831c814a7aba7df90c3bfe09836ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dec9f569ebcc6503c66dae9178ea8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd913e2b7bf18fb9dc80ae35e767edc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f685a9ee5b5b2309192d4f1bb90723176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a6f7cbf718bbddf238b1ba21611d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892c0ee1c3f224c0b100ba6273b3b34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc0a2b648f2ed0e424bf5b6859e743179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea263d8e05c07625b6b8d06e81d50f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9163e00039764dcecddd56aae5d1e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098354ea7e9a41ef375650e82ec0cc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2dbf3349a25ce22b9fd7b2f438279183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7353485eab7706fe13fbecc1304a053184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90372bc1c498729ce2acfa648127606d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199863153d197c2e4165da9bf7adad04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c9e92ea9e0197e415361284278c2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9406bb0f9772c572bb52960f361c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ebee15226facb30a1a0987ac482f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9153965d78df09fb63640f1b6477de2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320c34b6706e888d618db1896a2601a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04912de4f08543482c0fafb3f6d79fa1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09c692b33ac404a78a0946070a1736193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d661d49216f461f5a3a7dc4e976766194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d2a8803ceab5402bdfec4af31cf18195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360314558f07ba06bf2f9edbbed188a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a332f28aa9f7379e1b7dc1768de097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a0e31255a2844f392abbc7f52e9a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c450be0acb32cfe5ea8d7502c61fca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac267db2094436a598c9115025ed76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b7ab344333f1cb6e21cbf3b912399201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46b221198b0c2155ba06e535f45c48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8495d059cdc1f0b621cf83fa19e5f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75b6c7f405fa1799b78ddf2c1cc754204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65cbae1d686a9fafa194c8ea5f3257205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54c611c54be8a120a3c4bd763c98d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0052b6752549152b85a614e01a4dcc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29709f483cdffe0c78abc8243431f0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb482d3606f147c61a174ab36d4cde35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9453d282f62cec77c4d11b7e07a9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d878c4f8fa49bd87a42ba02358fcf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589dcbafaff3ddfaffef7611ec16120212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c04b637e97c621a6d0b9537fd55f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154235244b3f802ef64f3a36d153648214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce036ace2325892e986d1e37682ae6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd754c1d2c61208d63c985c040921b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740ca678fd6298d70f16b5d21fc9741217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f33d945a35612f9fcfc16931d0b7f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f2d43772c94d6bef0b9e037b0bea9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268770eed76b61a7d3125e55129ccf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0651be5e1a1de53c672074dec9e16b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0956b8872e9e1fcdd73c074272758222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b1e0d70b4ad99123eb98d2ea8d6ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53be76fbeb34afcda33ae7b2b21744224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5f0941320a2eb79dff3856f63bb3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2194d45abe999ef65a83514a3278e1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301f15fe99bd8e5a71bd9fa07ca6d3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd19c61049e42e8de9ef950d3e4a2c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032d9ffd401ec460d07c05d613e9c5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8086f491bbdde8f9dde812e23d85e6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8623f41ca127c9ff100cb3ff7ef01ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f075982e63ac0829aa22b9aa344f97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5601501320c823e9c2456bf1ac42c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174464365c8b0e43e54e27817e9916f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039acb9ec8d61574b03f5f623073e42e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe79697e1a416ec9a4a867269d752d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223a81deb6058c4faa0fe7e6b05f98b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039cb2d71938fe8a10758ab59818682238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c22705d782d4f35c95508eba736b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffa72cf09109539fcb492ccd19d04d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa213dca6569a38b11273837c6fddff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6977be622abd306c1fa037aab3150fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6689bf1d2b83d31e63d21c2e5ed8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baab7874e41fadca14aedb38c9e77b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac95ab2087d63bfa374ebc1580054d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af742af2c43c81af391267e62865a67f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2e24d874e9e84aeb65f7f5ad62122247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed294b90ec7680a76e3fc8420501fc1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa519a414efb116137cdb84f1e717e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a116db4a161c64cb1b3b0b7157ddc0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89d57c23a5a90899108856cc14f25a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954756fd2c759a694e67504c7573fdd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cabd3fd427dd49a98c2bb9683688ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd55a5bdfa3d89bfa41fcd9e768d518254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb308315857aec80231823c1db782a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1e9e3c4ddc895ae63a0aba8e3b76d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57495b5d6a37ce4547332bf0cf7b1566257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f716dd46230aa818004974e918e761a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104437002c873997717aeaf1ebdc467259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16fb42ea140764c7a933c22c486540260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2508441ee41e895de4bc0372773a5b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502745c363bb509b2a9b2f6258b355ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b477f843d04e6674468f03128d6f7f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384495b6b535a702841f0b40221c0674264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c15c32074cb810f3be0f0c2fed86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bdfdff3b4687b05e0ce499204c57d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4307236499cd6ed5aa75de098795e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f7d35b1ceb53cfe8ad047babde491268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c25913bd6aebc5fcd8471af8a6c90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f51fda90595a1e51af0c6a1f13cc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908a7ca748a86c6507fd4d9eed9eeda271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb88fe0ea53d0f3e9e2eca0c115348e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c40226b732230486f607023540abf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad24324ae0a9812c34ea800ff6da3f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430863fbcdd30e0af9a4914d67b0b03e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b4d5017b60e3664bf7e5f489a91a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd3b88d674def6c1e811be901cd9bd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4850f206f9fc383da50e133f3bcf3a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649b4d64b044884b4b34a695e40d4aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47fdb90544c674d39b9fedcf7f99a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea4bf9a1996f76a2add8dbf2dc3218281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ed5ddf753dc484e61a8277061a97c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed6efe4e0499bf0aaf5e36100d90f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd17d3c093cd097cf78842e8fc3300284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2614e341ff1bcc78c5cd90e1703365f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cc905acb8b2f0ff4c54cede4f9c50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9897c6ed8b7984eee5bf4229f95a5e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093265f4d1e03ceac9a49a27a80c441288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd87a75b17377853d83704ff5358b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cd7c87a461af1fc67ea652d78559d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390c9554069a21bb6e5d4c9b768aa2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5e098840788687e737b099b8368b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb07f59d3066f242c2b62d092402c2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a2138638e8909340c803f6f1e0ad2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48ec65077f3414e1abde9bb147069d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3560a56aa00141dfee48314b82182a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a081d96f6aae5ec06bc179ae768feac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ee262ef5fd127352b53b476cd4a59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b8e64e90581e29fe43bb1a38b2eca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3266ad3ad5d458021098bb771559b01300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430915a39df7a3b344500bb2553bf3dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff8b77d27676e4d7e6f6dcc86dae29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49b648fcf65f74c1e740ecd4b51e92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3f4c682af34d8bfb94b1c2c32b07f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e61a4a0599ed92bb81d5dadb33c02b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facfc9903de315e3ceab77df96be666306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6d181a8f0a1fc8098d46cf5de3ec9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35568c951cf5127aa1a4a1d2d52f8eae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd1608694352723668cdf62f7bfe1c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bb573e8bb1da1c7fec2d9c8d9fd4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62b27759fac2a2bfa194864f575641311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666f633a3ebf484502cfd6577bc3716312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb7669dba0959b4734329f7cacf61a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc36fa71a13e241e4ada1caf4b036b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb37ec780470a80b08472ba38747a57315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638b9e3db5189d6e5ba172dbfff6058316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6003c0af5455b22ac8c56dca1525ae3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4456d1c0d3d8378a8668ee03674c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4f4c51e5d5f3df5fc064cf8e8fa9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04620dd897d8fc2c7191373c3f1634320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d091baacd1a52336d7ea3a86229fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8bce37ae78a21e23f4866172fdf7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef3e2b29316c03ad0008bde21e1365323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955b51fc51af4315d89831c1cc9fafe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189960e25fe1a0c4ff4253531d59c84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2cc1f6e82cc380698c0523f05d96e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc34574d19ec81e438f844ba723bf3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7613e8ecf35498ffab718be0c251b4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fd2b9967ca2c39ecc558b4a54ba1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f1e556bd23e282d02d276cb44f890330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fe65891f6493525349d54d39d870b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0201f5d403f2f6c3f549d76b6bcd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf71d99f1813882fb8e4d4c36d907a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306eeb24c37d7d636b7b284fc0c6236334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90b0f041cee53c2f47225fee5fa3e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192b00bb60410fec259e357c360dacb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0159504900b351f744df38dab48358e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea6a5e13a8c7d6893b6d6f40fa4239338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5791e65b3cd24341ef3656f54f8dd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfde58d8c71a047ef9fe556c917937340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d9050813cb4e31ed86c198b40be05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96054a57952a78f3dcc738d193f1f551342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaee7ff90c8e48c6561da30d9d3437343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be434b93f55840043a676386bd19ef9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168088f8c68e95c5ef46f012a21d9db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23297c6fa17b210b1b590eac8bd1a668346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3b7cef16ac465c1519eb295bd39dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567192067d40a8db35ab80a784d598c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6567aab64e8a152ed186a170b8366349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e9d5deb8625529812756a97c7f7db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0634005e999affd56bd33ef127e88c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef15eedfb08c3274797d3094b7ba87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb82f4a71067039271bebabf0597c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc23f1373af8f40a1db6d9ee8190984354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234d6b45cb95caa27db6e76f013d152355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f6dc7ec14e5abe2c0fc79c33895df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f268b1937a48d271a97b63e6f2a639357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd123cb69eca59a583c0f159c436ae89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87e1542a49fbb440adfc54e138cb74359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfec85c63d02eaa58c0b47f57954a39360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a0465cb6b8ae264e657e15d1f9dec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521b72e9d6e224a6b4f043e19963c41362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655832837df0aa520a635b91964673d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a3c5018d14cd0ca3644cf97bc9dd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec262314ce0add169389aa50e26c93f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417c95780032523612cac13fa41f723366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e822187393da8195741d76496cd5def367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fd5c7937ea52c8db001cb1c8f775c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1208d5cc167be6febc53ecf925859369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b517b2796cfa737d574b8b2129d521a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd10229d58fdbd900bf2e7575241338371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec985fb03fc399e2555cd4d51b0ec8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa0b0f11ea327ab2f1992bb98bff81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b39e2919ad73f3ea1e4232cc23c62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31f54ea1e772527519072e21466d4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45877a29d65916a4350cd7ead53327f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8ccd4077c243dc2f423fce9ffefc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135bb6d558e4382307087731653d341378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508a2b453fc80a07318dbef2d5a5aed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d19f90ce3f75df08e91ad5af25da7a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926695785b34cdfe8c32e7c3e54a8167381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c04e99afcf5482a51340b398b0f0fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53c67e3f7f714236a4cd59e176ade4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0bb9bd4cf89b0dcaa64f3544d762d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352aaf554ac0911e1615144e60919ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3eb054b4ed7ac7acd558b3b73046b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466f1350cb07f69825bac02f350b3e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768136a7059ea50d44295dd94046011388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bf30b5ff5c8f27a91c9db2ad47285389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987302fc9fbcf32406dfd91884fcfd51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314bcccc6efb8de91aea16301d864fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d8d3166e0db0852597041c3327fd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2c1df392e0570848a86ccf89dddcf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0ca78d6d12322b203e57dd055fb0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0dfafa680827ab97a346c9ddd57714395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8485199a75dd2a865722f38d2db9660396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf3f5beb54bfb9b56f50f12b059e57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f286bb6cfc43fd043cff50e0bbc30c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc833dbcd0a76bf2866c56a4f3a74ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeea06a7eada42baa7cc68bef21ada400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cffee94a4bc5c9cda71bb6de83d09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8049c0e184add43da1589bd8c32474d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaadb55ea7939dbac01b7c46e9c68c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe557b4d46774527c5dfde4c3b32d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1058036441c9115dc6a91a2537060405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61b3566f4eb291af39d8df446adb1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3723c9761fc742e22c3e5ed81300dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49c9d1bd939908ae4afa6ffe81b2c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce875601feda344ccd81e4119c2881409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10fd59a404729e5c26f11a69e9b813410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ea2ba8aab313649b143740540419c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e62cd00ef2f839c0d8235528641690412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba47581f101faddaa8d6275092b1ce5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9660acb0efc8d1622e1ff0c67b9467d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41651517f4fd96f79399b209371ad6e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4e9d6d38ac99829f9bd8cd5005f43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e45f32226c0a2fd57ecd9e14301d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804d308176f3dbb240ade9767540090418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f14ef1c1c55a66f9aa4d29bc13e31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83652ef0de98092e19a884ba19417d58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c66ad6e0afe87f2e5b521539e706c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610b646e697d6f60603cd942c32a219422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3ba92dc90bff4d55768efad9b4d6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f5b6f077e79d7877a52f8346cb49f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1563e0bd84895bf56e797c8720ce45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b21a16e7bc0a0e10d234bccfc8d966426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0037099cf4d7ee2ca3bf69a9259d729427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce60911fd70131b27f1ecb2349cfc49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7fd55e9b03de8fb84b5172ae4b107429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c463e1c98ed4a47cbd7aa075f86c99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467925c26857ee6b44174136d4b021e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cfad7c72b85e9a7a37557d8ae61ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af548b021cb399609bb70f54989430433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4806cf1814f1c181888e0fb7663019434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c33314fca76169f8c712233d5146b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29dee9fde5b0d15be844f2a214c954436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79d57ba6ced85d7ce223e7bae0bdb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a70bfb5a5793cb9e91fb0557ba103438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da0be5b5730089967c66f1c0f7af02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39088d0ddfcc73180edd48c02728e113440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63072b459de6f8f5ce026bbe9abcb60c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4d3fec79b9d1e8a1ffde5cfc38098442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bba6a593240867da4bc32001415b24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c8a73124f2aca6c7a843221146480444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f11787f6d6340cf6d4edb57f1c861445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0910efc42d6b762e9df96c16f1a4bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f66e253bac4897d38dc0d104d00bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6647ed65b322e2f1fd316354f844e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb01a7ff2b000193ec130fc7962619449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c641e7abf942bdf73d13bddcf6de0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf035e33ef7bffd9b7d43729f62b51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83245f68051e27d3e60329ee7d09c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47cfd2a18941139ebc08d8d234b197453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d3423cdea34d2e90c86b9b0489bc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3ce66ce7ab8c2ca1ad7a65e83de34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee7cd82adbcb667d4919d79fa3b95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c48a20c699babb6c478f347e5997d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551b60293bd670a69a86d1c53f72e1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be14a01b491d9dd5baf31532848f30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0a3cd88a2aecaf23bf2bc63131ec4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f2ef2225697fb590dd656463c0634461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1bb081e0db1666977b8a37078f5e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c4bd39e168fa861d166fc1be5309c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cde7b476ea546765df424063780e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbed4953db0460666f7dcb74280ad9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91447744c0409c0bcd6d729cd008ac79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b4427fd83cd8d0ec49a527d686106467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7a84085398f234671e8ba492c0a0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a86772b61928039ed05399f320fd50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2a515b6907ef46acdf18733d39c76470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516abf5facca0c5b3772df91725a0b1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba162707923a6c91ffce1f233c8262d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de752bbe7df2fedac4cf6bb7a70ceaa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf04d50415c28c624decb659b64979c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbc9b547d3835060d7f59b4085a396475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116739c6b3dd6e04ea86c00ac89fbdad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c0d290273990967b63a6d4d984205477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c29c718f1514f215fdece075ae55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3da47ed4ec2739a9afcccac313e1ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77510b30a227452ce18eba702f1b17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335501267029fcc083918e8cf970058481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46309998b64498dd68151e712dfd04a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46493cfb01b7cfc31f81a11d0cd2cb5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e94871a9c69b6f25ae1e27d5aec20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad19bc0e2380b070cc5e651957e2ffd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b92d227dbfebf79d4b3ed1cbf3401a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a4acc5ceb415c0a7dd1c790cb3c6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8ff3016d5cd5b6d2064dc36863502488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e375c4d3cabd6277f6a981d5835a660489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e9888f88ba9da5e2399360afc5c0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff6a51d9b06117ccd94575d196d078491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60495a7f3d7b5886e44ed378f4b93602492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654f76c4d2f52023bd2486d17a7879b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be26486a9a2e40b449df8d23b37fd80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265547647b3fa17043e5bcf9d53d1660495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d86419c966a8f81bcbf0c090525cb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816153bf1712bdfb6c3a4156154d951497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cc020c105fc8ae2d77d713eab5552498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dace4ad646dfc480667e8fc07f6ca4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360afa2c85f72beafaf90d673f24dafa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c90b495e329da98552e8f5beb3a540501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f362318c79db8235c570c26bd3ac31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8b79d99ed66ed494fcf6628609dd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0964a0b9c6172973c5737efbfd2ff0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09764c574d2af9e99fa73a236a0a2cf4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96aef13b3b75664d9e69634b924172506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84106f04311b31ff9722495499aff8c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554547c851bfc7a8c8cb37b31549ce1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9a1a5eeec9a6e509b82a2be2a460d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981fec4ac01fea6788fc165d07aedec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeba03a77b6d60a625108e87f0141e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ead742631bc8ac19333288d6d95d8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf44d6251be0cfdd89e1d99503ed93a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e632d35245960394a401b48f897e82d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb2efa9e0b02ee25957d627da49b3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25cafacf390a5bdb46f9eaa5bfaa11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d85aa2654270dbf7dfc363e6af4540517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5085297e28055e214c2f6638bc07b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539965cfcf16cd3933805c8664b3e214519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216cd0092c02fbada8ba6af7dd373b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac6a44a5b9408ede5882d946a27625521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e20e641116e8d15376262e9e7c35f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037da216115f64cef84b87aedddf199523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ff9e73b83324e27cd0058a9fe614e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a81ad736d4aa5dbf12285e6566216525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770308c05e87fb476159c5d1109ae1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46debcb8701d7e67c4ebdf45b71d42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8304fb2d9552fbc91ad3a44cf3b5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb15033a9f562f4484093fc01a07be529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517a9c920b3527745a098e102a14eae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b2e11febd34f349e19b896456bd8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b196ed1f164e80be6fb370d099d8a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bedfc2b3ad62084fd38567348e0a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2431a83a2b7e23f2896667d4998be8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d998eec77468faacfc985750a53f27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1582c40b3c9d866efdbed9689fb1dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f0c1236c8f3370137e964869f4555537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65e7d1548c59b40d8162ea681e51b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f9885b0b506ada9b71828866610c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ccfeba8d34588c4b57e005aaa3796540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89059b85d503cbc56788e68e1d7128541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f3b21a78e01f6df2a5ac33a863236542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a1ca6bbfa1a52509a6c2836d89cc8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1401c9e31f050c1d128e1c3433994544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404242bc7588955a71d79055f0d502a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189936108f568a5615f71a8f0c0ac770546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbae0b27432308f9551b2972cc0f583547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11e7a0da22417fe0d9be97d41599c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaa2152a718c2a0f221a8dc6ca49a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6c77f00996bed203d0e982b9891f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5e5d064a4118a486d76cb3d1f2a30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036dde9e6b492d5937707006fe96d7e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b2de859d481765672aafe193c83aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5692eb35aff63598ec91918c91c865554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210fbcb83acb1b5cc6e991ac35448cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ccd6d7cd2a25f8f1d8dbdfd7fad6e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b413704c313d5ac5afe210e2bde27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991e0228c827bdd92358e56467127b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30870c6f7eb32d4da96164a404ee9cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5080f71e2bc9ff7514e341920dcabd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff81cc64a77ed23a851276422ceb343561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88edeeb04d8b680b33af86549b53c50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df116ea4b9d7e7c31e080865e799c2fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc753bd96447174d27017223256b50e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ba33ad6cdade4e41d1189cbbcaddf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fdfc423c0552534a1077c53075199566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683d008dec1b32ea04a3ec300db4d8c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aa9b369d6d76b82824c05fca459a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2c46a8c452ab0944a6fe523c13311569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47691808c82ead1a229cccfeea7897c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe253a1739bd46347df7c721f4e221571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c63229c2622a0a6a679178e0ccf5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd461fa79aec6788e7c0e1a3c3fb19a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a63604b55278d0f3f1a51cf05b929574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaafe0ccb08ffc80068e8dc55ef51d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913a3c7a27d25b6cfae8136b496c34b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bf40096c5cee9c91f22fefba03c7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502144f0dc406bc5aa3d0cda180dc74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea45d735bde9828813ed16804bbf6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6822ed159573e672ac5d93d83b2aab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a09d2267b418f93b5adcb27398474d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5e48f4b8beddab10d70438e15ac24582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439f41e7e4f25b939a00c0321acc96a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876621e8890a59f37414fef114bdfa6f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c536c93af4db7b9865627ddee6dea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736b82e3a759b14fa38602cfdfebd2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0b1982a8b8404a43a59abd8dfc527587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f961d742b1c83a4b7b3c71536e4be4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e897351610588ce164e600f9c4476be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94452a6b7d2f6ab529e8b44b2cb9008590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e387a718ddd021bee6f738f09be09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56697cdb1d26bea7e0207c735f4f1899592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d955988fbae5e9807eed747397065593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec64fde8f8026be916614d14931f14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb168c1a35ee7c3443bf230329a35398595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa6a8fc27b5ffae84a7987165fc688596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95cf9cf925bf868a459cf835a931f3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b61ce232a5abb9969ff5b90a4808f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1ad1c305eda8c6888ab0f7f0d9255599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25881ef85e6a67cb17041066828944a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf846b53aa221e5cb1d9f9a1b4858a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764302c718011667aba08ecd350baca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee96a5d581b7be0ef1cb3a9c44214c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcca4fef641e08dfe01df623e7f0a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8aff66195edf57e79673aee115891605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb327fc95e7c3d88ca9f1b82dde216d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0519cc95a9236b9d51aecf0423864b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e7dc2794412c0c63301a0f4ad0c88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0bca2d1100594c3b69e0c768ae045609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2c9c6cb6d9400ae8054cbd89f5455610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fead9111fc05776db98b35f553ca4a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364c0b8fa5dd5e30a0d3b2b0cc5473c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66048ca349627fbda17a9ae813c576613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f73eb44a58bc90054f5f861b9cf6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef575533b762b596f6982e30e22683615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40620b23bed3cdeb25e85686efa35a83616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05693029b6a52824bbdfee89b873866c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549e54a977bedaa6619964ff5fe2fb6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43c24c07cb4ecb5b5b86d8391e4161619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93fff0e077664b6cbdd1adc6e39d7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31ca171a46a9b77ceb8a8509dc68f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd63b9397d89186db61daa18ded3c92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f78c2b0fddcf72d4f43d0bde1bc23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c22f6128fd992d88aec55597a87006624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be8a831de12bf60c085163d7151538625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3861c3b6a7fc88d957873c62b85f88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02d69f2ec2d801a4382d5dc54bf084627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62cef9c0a6521820fd8e3b89dfc70c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121dea44e19651ee954c8d2905b2b4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6268d4a6de472b3fbf442998df6eb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08bf1e3da857d0b18ad9efa45a9ffb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea67d17815cffa71beb18030c86a65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929a445cf381cda8cc6f5a6f7d2b1e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a0337831378bdd8e97920a4604fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60d6c5cb6159e009d0f3ac60e0b71d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7592dd949d5214ef0a5e3733ef32a2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8429f3a52e0f98087072c2b0bb835b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28dfe515d5487935453fb4216b1f1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905dd29b17aee51f2a70294b1e3bc6c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d529506004e9b4fc90da215986a1939640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba4d06019f42d1dc56135e59b2a07641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878532aa1a82c24a5354b2d304d20cf4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63317bb96e8c469ee4f18b2ec1eeea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840d1a7d9bb4958af720d95399a8abc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee060ed34c23a90ccbda60029382a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5bfb2bafe19d9bc5a3c5ff513de48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf453fa1f4596358ffe84ffb96b8474647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a2228576f137a17f5a7477c4d401e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec4402fdd58fcdbf0cae22f0277211649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede5d3f86ea22b8b94b8d262e7cfaec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17456486a2571d8e978ecc2f9ad6077651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f15c5ac6507c23560f07df513de9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96693d02390cf1250e819d44e6fb78be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a9012f8825eb1dd47eacec46cb01c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd7a7aaa098b1beb8db95639398449655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fedb8974d1243db1fc620f924e4937656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e72796277f9a759072e46acbd897c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed37fbad11c36d20b3d88dfb835c03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec67e54f255a987088e1911a6fdceb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cbf4b07fc09556a7346f36a72d3b8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cb4617b29d9072f518f5891a5024b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff254a7c6f68c25a3b45979ca1a37d51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390348df872cb8fc6dde8ddedc0a50e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01342836e725a3d20f7863c3547b929664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b51aae06abee59e01109e03f361e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6bb4f1bed10666c18a2c38d71b25d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e9fae51211af53825b4dcc9f1db13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094083e2f9af62239ba682a067c7cf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e10cf3638851b2906ea4242c3451f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b01f5420ca35ee05165cf5f8bb099670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fb9bd305f0272f18cf5d2c376d28e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dca7ad0c8eb8da42ae86c2fd141ef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802f1ac4135c2891b52046e940bff4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb73c29654077bb0893f96c774e92ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784e86c1ec8e5c6bb78f498c7c68e5a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66600890028ee2cf32a2f904a41e05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141747459e5c623f3b4ebd45fa1dcc5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7c2cb194d4bb844e899448f869335678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98171b2f7c84ec95e417bab4490ca004679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4053a8c65b6f4c48442f00119e7dc6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae5d2089f130bd1bf67ad08c46ae01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f24fb8892a70778ef242a36183fce2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd4b92f50bd5489daf06278f47d422683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfdc8c14310225d8324fb48233c898684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d852c579e870e97b731c1a7171ad7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896e911bd2e0938e34e034055ea5365686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64b2c6c2dbf735d173d82674be8b40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76261b3a23f73259d07e2b8c68c32d98688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958be4447b312d8a6b71d1020187bda4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5f91bdfd6ac95809b390e5ef4c5ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6f6e0a8def4721ed12bddb82aa7b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910c6a2da31ff6c16e881011739cf22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09441e81bd5b3b9a582dace9830d25e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae2581d9ff3209ea7f953d6055e86a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15f0bc3cb201d45e9c73cd289694b2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5130ca858ed6c861d0423858ce4a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72152cc3061468cfbee756744fb3add9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa34e9bc580647e6598dc6fc5256049698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011baeda672554b71b633a29ffdac033699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df308b484f188b1f3cfcacdd104878fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba2b9ebd02c98bd83513a899ca2b29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd426328649800679b085ba4d6900a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd942847275ae8d526b634631f3c65703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f29f528b74588bba7946627c373a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3c884fca1ae9dd2fdab6afe48434a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425093feec518b74ca41e39db7679be4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eb747d2289b1f382b2e5db249fc2c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeb2c9fdf35016d131722f6e1c7d6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03c8a322e72536650b486c77c9a35a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc685a9c5fa1a21f4e993a4d5729b2e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afe1b615efc22fb87bc75f9af00fc1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a7f5716c4a78ac3bbcfef6dd48060712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfb16da2dfbc7dc98efe2a12767195713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf6b9690aad70aa529773c523fe25714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a849dec9c23d294491c679f4c66d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7d54774aff7d59d94cd6c516da5c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede4c1cccd799d282da1c83cabfa595717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11a33a66a35de0e6ff384e592b10e2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb505dfae22f33d0484a32b94fb03a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acad6cc952c88066a35ba41d1ada8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e06822575139f8deb2a7c500c7273721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157d3c09ca18bd006fe0464e7cf81ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2954bbc811bcdc9072a490dd1ba0e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f523c000b57e79031283a02a4dc5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b7c8b0643ec0cd78fc4f0be75b652725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb5c70dd4db51883ad9e0a3732fba9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05031be3192ac278e1361d9a2ac7b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc47c1ff3c27bc273e9052c80c3e98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c478c9ad282450576ae4dad9676f7e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326cae1735effb6866c6730eb5d3e07730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fbf36b76b21457bb9a56c26e02fd3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b47ae0474013f40d754e2353c4520732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacf34a6c077aa19ed6a9cdfa0a540b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e478f4c653e9527d5d09a023f3011734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22965cddcca51e07b7bee3d97c58f10735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea00f8c96a4abe35efd996da2542a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e9360facb97a4b19383a67e068c81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bd391d804aa037d3b5c5ecaecd371738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d611f2932f744fba76097b564eea0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20472355c7b2245349647c63e83f64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615f32a20982e1126327bc9db90cd73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965331a89eb98a0c760c51889a4769cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca16d55a371942344dd4b62da4bd3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13eb93424bf0528a848ed46b733ab6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1e819c9f731bf83e5434f5523588b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e561c52e248c49d5a42b4bc12a328a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d5eeb003fd956cf51a6e74bb37ba2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613da7825052ed7e406bd95a778de65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089e9f44aee410685cc66f229bdcd4c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a8b8678b70d29c75bafabc37bb9e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95170e6a849d021c3bd38b6ec337fd4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e46c7d0deb736daaec042e35de707e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39918623c9aa113e389e43db3b1d61a6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be6b6510b80bf332be58c491380c11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5f0f2f6cedb09794fe1ea6899cfc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068cedfef9eeaba071cf80cd6fcb089756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4cbcf7acbf0aa0086f19534c772c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aecd5d81c9572e0f671767468cf5d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644936f9c37e7d0f3ae6db3a3b1379ac759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>