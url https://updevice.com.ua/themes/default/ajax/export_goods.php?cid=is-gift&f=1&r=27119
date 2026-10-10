--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f018b73db616fd62223678e6c7d2651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f643dba1a666444f06230f4dc6a2be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df447485650ffeee92e0a209e60a483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb0b52d6dafd40783bf15fc65046494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad859eb1bc40640cf9b894cbfa8413f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeccb9af89d4c5350f9f05432cfadf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbcc406cf7cf2a626c5f19221edd147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518d0bb35a49ed2f954106909684c228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb77fe409061b53794b31459efdf28a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ebff0b9ca016c9389e17f71720b6510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6df68c61fc8d0300d603e3a583c69511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c11fe4a2d2273f42d7c4f5654eabf912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4dfd06c5677f87b659564b7a2077813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735aeb149f8e96ff8777cef8b05e12914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b310b8eb60cd62cdd391cd992138e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f322b67ff11106ae0ed91c9fd61662316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6244d071e2566c02c18cd97f9dd46d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d183bcafe24a0b726ec04ddbb71e2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e8c211e4e711c08ae066607c400e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d83de24416c9e9a1c1cc22182d295620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa370b3a321c8ac7d4b52b5f5156e3221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bd7b4ff6e289c3825001f7718f7ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9a8d8cf42296ef8732f507655d0b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb715e8bc0a241d97348241463cec9e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ca988baea65ff47c4ba19dcfa6e5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1b2ac2095bb50786d793ab2ff8da826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d2a137077e5eb32f32fc051b035e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9ecdd8d04f16dd77aacaab6433f0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae271d4ebef639368511b8f5270f66b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a732a746b7ab226d56e4ea56453ad2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7952545004dba3c6b020eb5a1bf4a4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb33f9edbe6bb91130c2d59fad2df332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232f723e1e6d1c23922f71051a521ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6d5475025e5ee491677046112463e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44dc64542f74a4879856e6ab430ad4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7deda0bf71e994ef80d184a779282436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedadb45049163f8136e0fd42199c4d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c893a9c36255b4902607084b5c70038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad488b6b0e1a85ec2f6ab1e6e5ae5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874fe428f9e05a8dc60f7589f7a17ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756d0936673c735fe2184c3bd5b314e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643646eba48b087a3a98889068ece1942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b4d88125643cf0940e1ad900e251e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985225441fd4045a738383579fe51d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbbb17db0d343f53bb1e8412baccf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeb8d92f05d947461faa87b961623f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f375e5ef4845c5521816a05718183847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004d121ee471e62e6a155b9fdc94eca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b35317ff5fba84aa00bc7044c298ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c0c1c369159d3099bd26375afe5a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597a8c79267ba975b3bbd69ba7342e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a346699e33d850998659aba47d8ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06671ccd942981970dfc82102aca475853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e922aa227a6a2044aa00343c413100054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c0b43a1d4cc71e9e6d8663f0c32f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c85194b08ae09e96a7e067b7e7a8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e78c6562b801b8e02a8485b038dfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02cf88b6700d3604e773c3c05c85d9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211eb722a1460541d0ad0451c9e7a3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bade3031f690233c9eacdfd471818160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c663f146d8d7403b31bcd833780261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aff49dad291869ad0440f63e4e2a8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c363cb0f8b8513194c867e337a8df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009164042f3be9e80137f162d1f40a8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b579a74a4917800aa23b23c48494465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a02536edeeb35387d3ad28ee8994d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3d7ae36a6ab6987b3b0180efd1c9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641ee8f00e61847fd867f7597a720ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f180aeec50963c1e2de9e15665ddb369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14ecb72f2b68138d684bd220bdfd6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13a8f8152379e2f8641b94cef1965971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf10d26886ddf58d30ece870c683e8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb301bfcea3bcaf57e81c1b941b607b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3dfc7ae04fcc932b56bfdcb7c6cd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0b46dbeb499ac9ae11d810a9215c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa9004c8a33ae9c327661e16af7ba776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957efdd7c9744c73f34cd2506620d14277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc4111172c7041dda8107f3f1e832478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88a00961e970144893cef2618d28ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ca5a04d43c7bd18ff309d54f6085780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796c1d0a8d00bfa90c97bb18d4d4c8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110206971ebc7cf60593665c92e3f0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a0e03729ff6bc6d9bc262c1abeed783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4827928811d077fb5e62fb22bb3fdb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf4739ab9891390230ed4d84f7674885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61db62c74aa3f9f2e27a1b802d29bfe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2fe50d6326b522b5b8fd0d40e8eb387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c90b29e3cb1b8fe0b4ba2712315bb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d6e57bc9d2fb17cdaa022ae2fae0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eabc0a798b72fb71c36338d71d134890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fc4bf997beea9843438889f8a34e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fccb8b8215724bdbb90717f15a1b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed3a5948e5f7312a0f900c65625d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49ebd4ad70ac191a87f85a0230e0b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1f37a3673e3ad06b6cee77735987a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b3bc156119cba27b696ca0c0fb52d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab764f55037e7c9dd37e3b18e2d53c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eca1e6b445d4ac42c809440102f07e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b9b343e584a43680536080f09944599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806c5c863952afb0355718c506535be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c9e20bcd9d37de2bc34e25784d4f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb5be378383d8e05c76086032d99ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e49d8066d689d6b80c23f060276f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f5d52dd9f7e77624baed25180c4c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a42e463ac6501ef11b4a5cf710e51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29834e557f4621f94795a8c68d8f3ad9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cd63acfe89513a9fd734c84eaba98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1385cba95cd5b265454277ccbc6c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ea68a0408312dea6ac26eb9f08fbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0c87b7febec1e3c86a01194ff7921110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bd09f4c8d59db873c27d23eb4339c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029570bdaef7bbbe3234eca8f569cb72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193ecf07035c12c3eee1e95b3663a12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6006f66ba4b778a2b77cefbd9035fff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db1362ab57eccee1521a402f487d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae727402eaed049097d39e4861c890f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a24567cd270d2da35476bf6a4abe2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac1f8d630830c1e63690b1c446bb56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99891f0948c6b7f1936598ca64858d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263a4191ed6b069971f7d2c572b6bd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2e250451b695df59cd3116987c275121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64056976e44846bf920bbdcec5ed2806122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cef98b0619931b7b7dce93f40b9f3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235119b66ae1ce809d124a091fd1362124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd82b982cd64734e596daa1ff52ac14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5b2b9ee8afabd3827250685d1d33d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a57f5b806f2fbf5859d0fe52ddb1e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f567a0911ae7ca44dbb36e0a56b04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22f99246171bb8c20cfa83c481905f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdad0e61bdf87bcf1bed95947bc0641130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e22c5bdd429563161dab992b00398b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d095190c2b6fedf988d96717d4385132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f5e51ad6fc884251191e3e922e21a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c3d712db5a4a73f40849fac404810134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83542977501f19a0b7098f6bd8acbcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfec128a0ea426d9d054124ed5dcd45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeefa0b119b017e9d0c5fe1837c1af6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b0cb0821721cc35c7629d006e523c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed76679843c3c811a5e7070dc4281139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0675787c53d033167a702a4c98123c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b9c39974577a98b8ae54265b857e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ed06ff2075796ed21ffa1aac9afaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ea5b0e001a774fd85ee1c0a272cab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ec141d3c069f886cba381d403aed2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbfd829e8f5e330603ea0b90bfa965145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c9882cae1f3754d1b1b6e51237f3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4be4bf4a354d957554bd4eb86ef3fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d71aba6fed103e466f55ed3540aed5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a011c0f15f2a00af9b7cef6c63e8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdccdf3a275ac47498622d3e11f386150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae96166eb2521c8e1a1beaa3795d00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eb505c2c98db72d49f2751dc4835c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e5004beb174aa5d1beb8ab1c19007153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db7704211215bbca719bf9a280238e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a98ffbc007b9213aaa71959b65c5ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307330a07ad29f854df1a583e7485219156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a4ac98d3662d77decb33b3c94cfca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67ba6db4c4dee72e2b7c5d06719f95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512964a1c80b52ae9123f240b23cf95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1e7ce347bd7fc09daf42d6721fd14160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ae53f7acc15a088ce2b55a53c9abb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a878fc7a8c3ef4e7f463094e09652162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f9cce958c6b9cfc3e491a0057ddb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ea4cb4ffa4559392f39b86ab6f098164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5847e49c181e7752d268abb8f5ccb4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37b21aa94fe046ad91fc493e12e07c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8470dcb0bf6203cb946b86acd086a26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2570eb3392108f9040d85103b46a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bb628ac5f57511d58c8da6bcffe89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba7e46375a25e27fa56dde9e9d3668170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940d9f9c975d29804b6fff48a4a8883171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd080dda2f00d3209244ea5cb4ec1ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61c2fee1c7a4e80e7746ab9296f539173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77755ca537f48552a0aef5737f5f567174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf61164458b715d27a321e94c06bb0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1bd64aa051a2fa1ae51898848a190176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf15d3a5f0b06c4995e2a7b12cc3a72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cfd65ce86cb0a7f29298a48dd2e66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3396f722cbce1a6b1c6d13bb5b386179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661648f76f439ebab7c06cefe610fc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250f01ee5f4cb514d74d3049b7f24f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d11fc1530fb458e0fe94400a0626182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec8c51eb9116d07246aaf0d5a44710183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80690331ba33addf1530b3976194f2a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51e8bca2da2f2c7fcf6c5816ca6251185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fd9a1be913898f0000cfc58aba644186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a616ea3cdf21ffe3b22090e11fb0f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e1c1fd629fdb922d3319105907b66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb403804ee3a8d474fa578762d2443189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6dbe3cb62bef680686a283e20dd07a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150d66493edc89e27d9de7bce3f2e1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561bc2c3d0ef19d78723a9471209e0d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ab0a0f7acf4dbecc7d6d09ca4a90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c527cf43b0c1d5fe982c6bd3d5675b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226911094a7f1239b6d3f53bc00e3da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c636a5ad9d8193ab0b5cf28f7022f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7dd962f10e43685232b2a2f0852c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754063ccbe4f2b1782458bd61d91a2f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aaf31729a371f07d800fc78826810199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5693db2473c16c46c3632d860383e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db46a1fc9394199e1db7986392f114f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd1946903520ba40eef1c82d3b3192202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666ae6b5d3f90dcc8ad6261f15098d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe0a7b98fb71102b6f5058b1d5dd29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5a8664ce6b0f77409535684eb41e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6f1610640cc1bdf14b87f0852781f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc3d634e96ea48e872a250279b8417207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8360362021052de9ee2cfb468b7cbdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e5d4c45706c67c0635ba36b84d84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92a2bbd73593d3b0a63d8bba38c4a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620a5bff28a44f134978358acf9aafa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696bef5589b72f201a42b07fcbad6ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72830ead2d95deceb8202502229616213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edf0ec8f61320dd340bdc9c4372b97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83ba9417dcc677bee8d5c92e0fb5c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0705395392c937a267289dfe815040216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f673da582f780207c48dc7dac5312217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356f9cf61c935956e32efcadb663d07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372a229236d946bb8b3048b080d0ed9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a9ffd8c6543ad7aab80843029d0c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174511c6caab4075d696f254f7bfe05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b97369e3915fe713fcc1cf3f527342222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1a8c3324ec5e61407f44afaad84bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5e63461897ab985c511289d2f052d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262a49ddd0f6eb01295e2e75b484d39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2b1fbe17e33fc82d570ea24add023226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc060669436801b5e50c518f6f0e2d22227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f02d243934809471cf72c9084c3a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4869c15222c31383d2905551192d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a59f4ba384d5de34796b98c6e4f4ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64b8fa745667351d1c3334bdf04f7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714c5ea048a1ff3d61935f0fa25c474232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a360da4bc62263fa2def601dc45e6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8d889d3f59959ba42e5647fd55e89234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767350b0872169a78a9600fd116b80f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300229be3f820e3d55f9b0ef56267d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af7f208de86a5defdceb45ae415bda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ecceaf544a1252ae9cfc4a817754b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953630f5ef498f7d594125dff7965fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45418ba43b7b0a72f5d808222927d51d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d7f6b0b6d97d4e1cbdb229beb9d5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d468033a58043cf468dae363e251efd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f0af8f320dab767a501fd2f8a5b12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c1f75640defa04ba13ad46882e7c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5600cc557a8e3780de2af706c79de40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9246b066341ecd1d17455307a04f1d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c6ebf71c8a5006452604eb543868c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735d61dfd1596fb449b7072315519f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2c142d20b98d0f56673cdd09334ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1cd52293f83e4b207040421f3682d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8ac1b5aa81f589875200ca8a55a76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554416db716681f43faa7d145f78c78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67323e3b32dea1176a9841612d5760f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366deda7d2227fb78da3f3593efb08aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e1217303c2c1a1ecb23ee4fec6729255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41167035afd134effb490a39af8ce9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca9c5259aa044fabbfab19ec2e88d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5b52f4307858a2999b7c6c2a8c150258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af993dbed47f7cb2db71bc4bce6a80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fa9fbd801c59a6cb87a23985ba0dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7918df32099c5ed9114f1dce28a1ab5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c54f59f44cce62298cac0c8d19148262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af82e385739e1e7201049e3179454e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796133b47611df39ffc412644a980c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67cc2c383e40d19add1f2277c6784d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc46962773b9cb145be69310410865266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c5091a447d1eccaa797cacaa3bc33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01ada21ffcc2eb295929e973163ae1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bc5feba09c7d4a64fbbd6f566c19f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d70b4b7489dc262deb9ff66c51667270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11098aa9947d2b17a83b178ce300849e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df424c090466f7ea8801a49c99275b11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29fd776edd621530cf0108212fb6f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c4ce838561fff81b7c49175f059b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7083d523a5fd9681dcf25560ff2ffb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaf51cc38cdc5b0a0950687afd1286276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bda44370412672bbda4a26836cf8c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56176eb205bd7ae0fb65d8c031b29c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431184b2b37782f54c681ca60a18662279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933301751e06ef41b7c4a56f0a03b218280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d74d680381db70922059b19b1a3aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e370980a1d77147c1405dca4c827ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e8fe88cffcee2262e9747260de52b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6073d5eb8983e1eab6aa85f8b758a4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bdb57715974b062e27c19f8734c9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39119bab337f57c300635d40b8c056286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79450443a1727dd4fec4122a999bfbf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904b87ef6f61d50c74d07e83e7855f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69361bf3f0dcb671f6db8eb4d9212532289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0951904e20d047a82c23f67460e483290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cd5e1e985921fc9e2860c840c0292291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db26e5e21a8c8e9db2d69543007573292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3636c491a7716274697e93555d45a7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5e1cd3b603ffb24d5f18157881e99294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee8e80d69f4ca9c44e8c09681041a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f322a7a3371aaad3166c5af803ba91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdf525825ae3b05dd2c9a4336280eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70ec181a922c5c50822b2f725d3a43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04743034bc8198802a6be35e5e6f6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61745519f77e3501a309fe78511a7a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378108e99104d6153652cb19344260e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0804fc6bce3668c900feb47a0eec1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10d307d4074d8280b4b1a31117be1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd9701976d23767affc9816a1fa979304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10534da36ca19f79c5a571c6ae170c13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35a89ca924fd50a0f5d071f2aef23f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550cbf527e2f03dca842e4e51e59194307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba198124165360b231875569942d19f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36393e2b3d7fd9d8b7a99e65c9cd5b25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec91973baab898106b7c7aeef4b2b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa6275092b0cd76912594ab784e152311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b94a97611a6bde7ed5f90acb404224312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f765967318d21a5d0172e97ee234562313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252c68ef578760ed71853d2946a9d13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a415b7cd43f66a1d088c21a2470bd17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed2a10173f0df9c5cf4a4994b2c94e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b07d2fefaf4469fd1d7298105bb753317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdaabb46c8468c4447f4323175d8e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f81ca8a8a05d8b4a61f5054794000e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ecd037ef4b5fd17234fda5e0be3de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e277c84ac7380c0be51aa687c22b2fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b2c1b0b20915d36c6aec9e71e541a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6956247fe5254c37284f052fe072baa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7958f108c5498458afe09e519877b03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf678da6293037c6201fe08b14b0ce7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459e3205e64af11ff430e983462739c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354d0173005264b5f0fa7cb24568591327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c13e75baf5de52247b9bfd2b852b8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d48416a47009fb72241e4f46fe313329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ef0fdc3d5b8ff042647062f2f0f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bb0eb47a203cd21ea97d9b6b928c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c4546e60cff6f2f1d896c5e980ee4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d8a9c07a80bfee1cacab7a5ab6fee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee50e7473d427ca36aece96cd6fabb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92744a1a0728c3e50c2dc93898764d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4b05c2e82f1f189bfba550e892a7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d41b7e502442eb8183d555726debd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bd8d0cb7134fa0f8a453f59afdaaf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb40577248937a0d4632a74e25674e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6b71ac9f8a7e6000cce2fa54bdb7b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887af9b394c426895f7478edb863deb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f92c32c41a51269436dba30904d60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bad339c0df1f09b40330aa5cd7f77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c9a85da604dfbda91555e6b85261d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f62abcfe30dfb2f672bdd93ad0e04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168eedcb1b79a476b5f50361238f5b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ec17686ada03f8bbf8fcffed1b2b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c772f19c28646b2c35fa867d59ee8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca31bc30fc72ba414e33917268cb3fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98411f1958f0d172f25b4934a5fe6a90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f7d07186c6f6bc545eb05ac34638e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e377ea6f7a9d0fabf244f731f018ad3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e125ca0fb83a1d7c5a69ff9151c59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4deb4c6a8ae1b0f118a58d51b95614354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265ba642a786999f14a38dc88e80ee4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e2dd079d542d478eaec7a81daafd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af36339ffba266edd0fd441db9e8c08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bfc3df39c07cd80558ba7b3a19b28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ccaac6228b8d7a864d3cf8bdf4e7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bda89f8f084886486e9e2fa908c1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb395a4367572dfc5f3ec5bf11b8bb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4d9ba1cb627609642cf0750166eef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61bf8ecd34a4361246c50a3be062bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a1dc7c9addec316f83767cafd527364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6b91b0a7f2bce23e6e319be639006365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d045cf6065fa88a11ec3b72a121f5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c21712a94eb0ee09eef3ea6361ff0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033b8717c4879b5cdeee320ea1c90fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633339a875a1761c43b065def2475027369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b13bf4b47bfa2c57622c40bd3e61e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f52a9e63c58ae4e8dad12dab33d89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621cc42100f20d38f4c8c5496de7717372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8d34fb125d33794df7232b19779c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee76c7db85fff9a156ab08cd64545f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd8de446747a6cf02e6408f611cde2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e06e7d5d758e6706495ef02793418d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a130ab9b0ff5e40aa138fd6c4b3ec6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a16fb1fbad438fe0ac90c2537dae77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7a63eaaac49a8f91b2259d2aa74a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4eee2e2479a07744a9c1c6267f1f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c26d82185e5c4c98903b6d16420868381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f98da46f104f870ab5e2e2e3fff4df382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b955e1344517f3c1e6e620c75de151383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a61592cdfd949d4ee956567b3876d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774a0e8cee1f92fd48eb265f107ffd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c325535bebbe1a9752b03f0e325496386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba68c4ec7928e835b31c7e35fe65ce1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9027771c6b4c41b3695aa7f5bb03ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baea90ea45a47189c5771f2c0af2938389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d17226ef7ac634405e085fd2da4927390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063477b6a863bcb34d582612d68840a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ea9821f845ff6846c0aeff3fcd23f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89529d0c8d1c8e49505edede5607d16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422a761fec232a00504b83f1d1df311394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964574dee35768014aa6c5a6750ca177395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fe50b2b3fa43793ddb886f5599c6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bc3c368ba516a0b6bcfad59401fbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2085e2aba6e3af38f01b9a2d2d951e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca43ea1ed76a039f9233ee853d40f5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016ca32b4c9e0516ebecd68ee8bfc39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967875648f9ed2a16e2051ffd4b2fb6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c9fed8976fae718dab85c4abb9de6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f8ec31d8af525261fb426bafa0815403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce96afe8ae4d64adf59f9738c43bf9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12c9ed61a1dfd34aa21ba457158035405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74883f567965de89d8aa06626f51c1c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b249680703f39b6531f278a42a68cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a40f8e8074f851009955d675a20639408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e5c07299095a9f2728da70ba54d1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e81ff61c3b2177c2549ea19bd04dbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b1df29bb752c6187fbcea6f26b5a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7a6122ce59824237965961a0dd6cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd726f1c4074bc4734b097ad4d04062413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771093470f1ccb9d839ef7c9be7108d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7bdd762d3eb6fe87256045a4f6e0e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dabab31bd719e2b3a42d7fb37e205a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742c6c760049319f698c70af6c47b7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e0185bb584fb4980156600ae7be4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d827d0744bb4ffb1b0e3b48e2a434419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3e3622104aac07cdf779a8234b61d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f09f94e426aa88a3b98ed8376ff194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af072cb62918f6c7e26c17a7dc8e65d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8562670be4a2b6f74e66f869852a65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec131285cd2e4e1594cee3820bc4fada424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711be94ddecc5c145178412ec1792cb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627a3334347fe38d24bc365c916bbf2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c9923d13df9994f9422b328175dbf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47540c0acd37ef5f6f56443d5df91891428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6338560170a78758dd5f20318c5c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316e6f379acf0ea1574aae37ece3454430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721ae94f070d441350f87b1570be900431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca104e1b0e359dd40a738801d374f8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71763c8252ba7d7b02ba53f39e078d05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08899cbad977690e0e72e6165eb5c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbd4604d4058ccf2f32db8020fda09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b9c3518bfbc4466e9e489c3f3f852436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61308438133f452ff2a1d2044b381e67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ab98d6833be1c7c7b7324b7ce814438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a77e7645a3fbaaa3766bc219c6c7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131312c73f9bcb5e9ee03e63a2304550440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e46da0a2a6711e7008111e73d2acf3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821c7c3a6c26e77fcdf6c0ab3a2daf0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc057559a15dbc4d1c1cd17a4306cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77f7559b88a5c5077bb9e8466bd52f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5152f31505efb0b99a218f44cd372e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcfe6eff09728af9d04a2db2a182db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653597c73d530d838baea1b76ed34bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3c45fdec8f70be1006e8ac07b6b9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba192032296a45e76bb8a6c0d375e017449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a27d19b74cede9dc341c9249c3dc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f409ac9d4cfa2d01934b12ec556420451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451e037598806b28ef2b2d448626f38452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06629bd29b7ffdf4ebee7863673665453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce02e9fa90b5031a2f0193fe74c2791454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac070b77837e1849e7659d9baaaff64a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33af5d9b7d9fc0fe60a3ef3b12fbd1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8dc98d47b389daced4eb7750ab899457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8678727729dd6f73b17bb5f4cdabd98458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d083fc4281c923ae3bbae86fc8ab681459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2d325ee12be87c6a16bf9cc8d08e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243566f121be18115e5f7d35496d20ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb395c3b1c5e98c42d9e425fb4e890f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17641caed2eec3567ac88056ea34609463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227cff53e29f54a74dda3c6d57ccd07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec84c585829a4d90f144a87f92794c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ae4155b12cf042004b527a9d3d82a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d8c4465fde2a759f8ed9bcc4e1986467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d501b6acdce26eff8b53da1f945f08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5896365e8a974a1c9ad87375501f4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377000282afa64a7d3c3b0408169fd3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4b4dd89d6776f43776fbf4c34b06a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722789209e1ada39fca1c595ac65a25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b019530fd11dc476194030cb7d5991473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7e378fa3eb04e71e8fbda951be2d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fb22c46b095be0681572cf2630b07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bbd9daefc9ee198fd7edf6f806603476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225dfe115e8676c08e9ae72340f20bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6508de677c920c164d4b1ffe2d808d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f442b6f896f3e1ba21e6d9d4a9af80b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1c2cf0b0fc8b8f5e4349abf2bdc6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582094b32d2a072349b499dde03eed11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3f386cf9714be52eea9bf0c054eed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0116af7123f06f0d0457f55dda522d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fed2b12243b08da04587365a92e0dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c741c5592c1e08a8e622be5ed737f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c2e63a64b2b058244c636fb2dec17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c723da03ead3f021ea835a5ff6192487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a61ea452272c3e6c7b9b584f18320c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9a55ccf79db55967567b23db8e693489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b65281f96357e251b7576d49d5637490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74683e8aa8c0975a8efa7357204786f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031962b2f1d609281b689103bfeb355d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632d8eeb0c48a4a199fb8aa7e7d9475493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c446822a7e91090b7ff2b51666f62cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a28482a3068d1372722dd6d1dcc3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8c180de0568dedb084463690cec4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7ce9e3a4b5bdeadec08fe6251324d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62af1c51e60045ec83c21a0612f7a62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa35cca01e12704e6a31dd2ffbe79a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4320d772e79dd7493f2019d8d3dae36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86832e5a6a30d1a1dee2d043a6318e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5b124c78f792bda6a350d7a80cf3e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed1a18d6a2da7ac634291ef5c37b00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a00f93bdd0fcb0701dc00cfa257188504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce483f5c1911900cac1d03145bab3858505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f951c34bff6d0c3f12e341cd90516a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ead0fef6fd4910edb2a2ea3edb25a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04c0f04983be3a7ef95ad4bff9e460508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78cdc62da8f95ea94126a68610ab3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32300688626dba933909bef1ced9e61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00ca52e7eb3b303304689960f92d2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d125431f34e929d2890f078a2c8b25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2a0ce61f307c3dbe614f4a4c5f662513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30598bf5ea585806ae0bed14c52c062f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97c48777d74850fefb032aba03b7d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d4b4bfcf4d2c56243d520143cbf0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aedb90e7426fb01533940688eb6a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f77e577912f794b677d147e77102518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c8d8f9ce556f6064312790a495719519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030ebf250b6cbecae2aa81450dbce9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da41926caefa5e89df40d6c72cf40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67340c955b9146bb100dc37dc8049b5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fda44508dcdcc9c221bd5d5387174523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7f4d2e3d5960b9571ff0edb0ac667524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d4a75d4b7a4935f10f81f2e85878525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362a3021f9bb7e64c3e642c3476674d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c473ddf69f86acf13856f8e04f2938c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43d801a0dfc8e321f478aff441ad10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323672f3a4f96f9579e5693bd03f3111529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f011b3d382239726c7802bbf1a91c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f2e90b24122e1e055001f66bcbd4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f93f194f037f73f1be117bce1bfbf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138fb360f63e3299c451befb05d2a3e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2baf08cbb4834fb3f3b5a9209d49c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f997090f3ad0a613496705783bf055535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeeaa958d653bfa370baa64c2804cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df705c19a173773e1f08ad0454b5a361537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70951dfcd5b89b69df8b0b8467d0fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc48bd2a91ce714e3d306c1cc219f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe86c4e39c41a9cd6bc0ea5db7167a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4911df62875c0a12aae1ab724a361541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fce776454ca7f18a60ff72410e498542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1edec90cfbc98c7131617e6be7cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871f021e9d99d7ece1ee62f5a894cfe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7e16ca6e254fc973ac44f43fd2332545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f8981835a77f51b09a3dd7803f466546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056f9635db6ba487e364144cc65e992547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b91390acafdfea4175fb92b15f2e5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85a5417c96e9ad101c3c0570477160549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e0e9eed2a931ace9a16e632da4093550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c9c60fb3834a6c0492d1a9ccf5027551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53ca5b90f1024f44436fd3a8df9f88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320badf9e5ef37cc2494ae252bdec87e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c720e17d1c1d49a01c3b747613430554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63bfb212e1053911aab68dd935fa8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a9cdfd358e466c18da3e35ea350af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e1aad84817cc09fb1f51c5c84a295557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34a4ada0ee9f5fa8bc0c28f14da42d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae79854a818de8a8c8580f6301363e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c81a09df6a51ffd856c0f8ea93b371560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438f60097a4ce29da32a8eaa66016b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b784a722a872077ff6546a90f5b72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e7f6bfd58bf500eb66488356dbd6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38100a9f2955ca2488d2017dea254d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73082bb3f4c7598bf5eba7b5a7de866b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b64befc35f8f878a7f77d5d66b297c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99a0a91f6df195b8cabfd91ce519c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a457f7e36e193a17e320ef5f596d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b018230d9772ce321939dae6194ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e737ec5555fb3c00d4fa04e8192ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70429806cadccd342026d849a0364d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b7a287795a2d1683886c0d167a81e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fe774ed7b24ea201b2077bcbdfd74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c0ab3b89f2ef6981d36e09d69b3f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3495532e4c8982c8a875a85ab930b20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf6a50a1423f2c9290caccf12e364b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3a3b6db824dac953bb84c32c02214577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a354af4ae83d6200b15d0bab4ba6b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060ec076798a9edae268449cc83f21f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09948395f7a2d3f65821f8e5e45ba42b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd6ff4e54eb24ed85e57cf31da6930581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d1d27ba546811485ef0df24e9b6b1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b88ced5a5acdfefdd047493ecbd1c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bdcc2dca0ce6a5d33e4a931a1e173584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52e58fcd26d00fbea1b3e2bed5093b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780263769cca6f6e20e665b6d947f4c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2016a7b3792f6b2e374d70a0850799a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3804f72dcef423fc302bf429011c00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1efff75183cfa12f56c98ac4e3e9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50246702e245b312085b5b6245c3fc9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e3612b6c41740bc9d82b7ef1bb5b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b742d5681668346f105737540837e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06fc6bc3eb30e6991a7c5e3ea49ecd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce226a5ac81514fcbf4c9ef22556ee0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c141c63b5b9a4abaeb454b58850bb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc1077f2034371563a5c1c546975d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a3e670c10a26ada7e2c1ed9b118a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbddb92b40f3a9c99a8f7c8db7d508598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33234af3f527cf24064dcb9a140eea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ffd2a6fbb46fdcef287c1f05b5a3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270d1357d64e2483f129ec6d154a0aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf71231f3a143398583fcb54151f88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b67f25a45c7b08fc38a38d4c6ae1c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb909905c4bc8b82b2018c34657b87604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d49a0d610104f111e949f5010dc12f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a5e8c262c677f962abc8cc3368206606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a7e7e85f99d5f65147091c5a63cba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ceb4bd01fbd6f15b48132f493fad4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88343a64ba1a913bc981e619a535cf4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6b1a3db001a325650eee34d984049610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988065738f4c82c1f917bcd523e57ede611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f2aa2174cbf1d58d3a084c3c744a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caa32e95def8d4854c297f03073b69613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc941b8b1aecd64d293fd79d0af702614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8871804a4389a488975c696d6c45683615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d96c612ecee365d368a34e59350ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d26a8c71c983a0987627999aaafd19617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc67a54cde1c6b6e0119116bea90a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac6398dac30eaa268b41c7428947ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483134fb6acf7d3967129ba1b42a81f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0de842881080c75e08db98436ce004621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0920b6e853d37c2e3246fea6e879ebd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613a941f9d9fec01177d4542c0e6dbf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a42d1af7ff0d1ff9d2ecd9bf311e78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9671ccfa53c1657ba0722a152e9857625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94e88e91090aea91d815da02569f6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675147328ac72cf970031f59eae9e519627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e19f4dfd989f4fc2542a8e25dff096628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a460b86ffbc70eed3d8434274832e75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c212c38fb508294a72bde655e7161630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46413fa089ff408659b536fc9e11c4b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfeb286e59b5a09e5490abfb924fe0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60912db4175ed1315c808d9d768918e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194260747ce6905f3090551b93f58170634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7114c8c01001f177516a011bba3892635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13733a4dda9c9535d5b194570a01446b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7130e86a41654d6ee47fa1438cd2610637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662ca98e30f9f79e828c444b0ba7444638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f411e692a4b25677fdd865d3e9bd6da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08427808944a6421281e2d3bcf2b642b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c979426bfee6d26d515c3e674cebcc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131394dc30ef5c36cc58b59f50716d3d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85da022de3e7dc91c4c326db9fe95b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd4f480acee701ebcc4a667c10dd6f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef057c45a00d0d659427d2345d143b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65436eca79affc34d022d41036efde646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737916e072bd6a9cc7c2ee151aed8b18647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91ce0b68aed05351ea45b6b6a033c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5713e79ed0a82a41db53ff61f6191649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea45581b3cbab837cc3179f3686958a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194798184d098e63da08e93272e31c8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060580ee2aa8e10131ba9ff42b4ddd39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af4481273cf1609cf5dbc7d116e494653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d95c52a8b9f92d811092b3fa8b226654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00cf5d31d521e02dc2ca81834b54b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a4122b6f9da2b942fc1dc34d54e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef77a57a6ab38e6ba18ae0a6434f7c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0570083dc82a5913a5ed9f005fce52a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2216369c4695fe63fcd116d076cca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f840536ad5113a5d9a71f9beb6795d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae4a333a5431350166eff603ad744b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd62a8e0191d2ddedb5540a2e1764a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3257ddaa7ea53c05fb9cd8853d378a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9747a59bc245fc1ef3ab1521d50a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a1a0f6400b6b2af1d34695ce2a16d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918cac29ee6a661f7d24e3c761b7a6c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53850ab86a2d5faaf55050c10da9bbc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11510eb3606fb44f5dee07618f55b020668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf696a40f578c234cd988a217fadfcc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bec6be8be63cbb25443f072f7577d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dadd1f6b8dcd18a61f41c2ee330099671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b2a5247da1b052ac5f1b3e243444672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31fa243fd6c5582118f1a22e3c9cec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932cf3f14c6c90d0b4a81e0f0b5b4dd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17309facf0ed0cb615232c6308a2a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8ab068748559db841f1760512d4dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275e8cd216ecf6153d15df001cabb49677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8133b182224a455c0677b0220ede6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7be1d6550a49c39e270a2e586acde9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc38a40dec36a5bb213f704b2c828b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8163143fea4a8a063daff1e554ea2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cbd914ef099c312e32fac16abba32682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ceb284fd0b4f23ef40512a527b0af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5067cf16195b64b2e1d7a44fb878b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072957db9f592ce9a1912de27a91eb28685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c74833a6e2665f7f1f2749fd1d83f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cba2310ad27cd9802a42909458beb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ac64dfa978ec9412634ac36824d6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462acdd8df8bc7f6a1db9187a35f59fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37044aa72ce7f234d11ae38f6fbbf2ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea992c03c6e9020d9f7eaf2e67e0a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c88b29dc932352ab64845682f0348c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dc402a9867c673b187cf30aa11b28693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18b2831e704c27a2a360afb4421c87694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf38bb8243748f57ca086101352bb20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5416ec74ca03fc075830cd87c6347696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207bd6524032b129adc68b175dcc6cb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1741f76d46003a3605e5b1b9c88998698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2328865ef413919ef4a1c8d174460699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe018770635db007ad4c44ae47e9da0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281cd93728c97775806f79c5155bd30701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5f2f2331fc8d5e7470b5f6e7f8b4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4951288494e257526317e0dc9dc15b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ded8e3de0e57598f16b3d642e8219b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382ebc03fd5f584a31121fad5321a94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bef362db1dd74689a422a232bec8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec02ff82bba3b50d5d487ad536ee50c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dc59ff9f3c9ed59619b9f127fbb3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269f93884575a5da02c234b717de9c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62a645cd8d12050011add132cffed2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dc419406d0469b1ea0c775360116f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1dea6e2360fc75c0b8b52ca24d9ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c00d66adbcbabcd66e13a9b933adc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08686baed5c8853ed9baff521625d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d6bad995ea7f13bed494c711adbdf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dec9de35df2ef3725b221ebbbb6b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789568bc98285286f80c0abf9eca7b43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5589799af2e32582365e4d9206269d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583e907eed7a2dc534d5d7fe9afef08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2f91dc36c8837571e565dad945785720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520aa1a7ee2534c90f4a3ada4cd70b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f68fe2b9f704ee005bf8d225834d9c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe136e4e116b00cc96f1b0441ce3437723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe121436e664265bd630cce5f6c9853724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0967b1c29ba18511291a61f307d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5825e84183042bb3ffc005c3f0768e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e480ec3c962afe69c51a6e80a039c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd659612a6a255ba46ba90c24a75624f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148ecdb5b0331d295f4e5cd93e65e9e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c0eb53aa3f116a98cce9648c20e2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fc34de58b64833599c573d70dafd9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c837426fb147b1b246eaca1115e63ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025f1d1f8f458ca1b354fea3707a998733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dba80b5f1c4efe2d7687acd94ec589734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d374149ec3e73dea9157368f2b4e49b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16722e3ca118bfba2d17eec88bbb9060736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7e58df0b3c5e8b116ec9bca91ddd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f069fef29ac989889a1aedfac8dbc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca0af58ef9aa72ee5404c30ea60d8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3450a6f11dcebd7f92b75517875075740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1a7fcf9ead2837b3129af1e4804b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f944a226a4fe2d567e72d0b5b22f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc04c69a5d01efd253a39dfaa47ae1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea54ecc33c0558633d0cba45c0ccfe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5f09e65e524926bb760c41e4a2f50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efe27f90903094bc695151c0ae3b7e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c63741770ad1183bc02703e5428c42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71777342cd2bbb72c1d86b63c6fc3310748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a286dcc51c2f354468422f42a4074f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4caa5b68e691d8d2f9e9b76f3ab88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae819332624bc204140fafb07ca8743a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529468888d7ca55160a9bf1090a51f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72dcbe2545dd9147b3bf0fd3e9238c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4a4063a7dc0ea4043b086281d3ff3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84695b94d2bc8495aab746ccdda033cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde15ec83777e1583d27a2530c7f68cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed00c222b451be8d469b16b077571bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd54635e68b9d60fbc85b7c310be7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8dcee7ab302c042e09da2786df08f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793aa03480dd5ad10f384be3d7ed8651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17216928cbca10a558637b09520389c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca9e3fad7da958eea09de81086b0053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d39c682b917b5a16469afbca1ed3f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3204746c1397d0820950784fa98fe95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9585461aab8d3dc9fc66f47281155fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de6efdd8cb3151b209f7ead05eebeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6b5efef4851229a5c2187501080778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffc9349b54d7aacb5dbe874563d9439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069640752589848cd0d24b5ef5923a2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd85918a4309d59fe4fe195d8792f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa7b2fdb753fec785163238f86b50312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977d960daf45067c98fa14733b3c58913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fe8ab8094dc6e788bd2b2cf50b93914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8722a6346bbcf26d1beb1a36882289a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae30541afa9ac85005aefc4b5e9ad016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbe0a90f7082b8419ef0edf8b0ae7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304db50b689645830349f6dc7bdec76618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdf47214f9ad1a62370735a3e9d30f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced6adda28adb1e01301609fdc825ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5a22ee4f0c5898631f03b86ff958f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9fdabb8d871d9ee81606fbaf00eda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f994dd74a1befd36ca930f66fafaa723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7b79b23d61fd4062a8ca8c8b8a8e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e231d2bf1854e04badecc978a00f8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0134217cbd0630335006cff6f842326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945358f714d89e804c06426d674d64727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048af7d8b073aadc437d69b166b27b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eba0b861b8d0e1588799686bb8a1ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca45d53b478b4fe3cf2222cf515295f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee305813f7d5efcff969f509e2c76b5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b752bf1d75d895961a6b6d884887d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187db0c53e60a4889bddd9aeb764a5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e32dbbfd77c7577ea36594cc2b037234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87769267d01353ffe49dabc68fe04edc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd89524e74ab6a4213d66dd70217fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e0c3371ab7cda57472ae6585a97f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3af2567044c34eae6f2933e55daf3c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dd4d1d3ac85b479dc1218be98af5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19ca5be13644d2ca5dec4ddbe554d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f55081e1c2ae9a7bba9dfa7409dcd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501ce28276ba95b945572e8643c62de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aea484754834bd6e32671ce43f5fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59041b765ebef22d7da8a1bf1f51a10544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7264210fd23ff373ee2e5eb036cf25d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8122802b214342e8797f1dd1f1d8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae8e488c1f3140d5622d575f8eb1a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca61c6a02ef136e7d25c560f49243c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435bd89506e39a1f716e4ff7718849549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455be7e383c73009250a4c2f2ec3ce0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383ed79e947934bf95371753d363c6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aa9c839200962e57965fa0388f29552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30811d2befadef44f8bcf9581bff8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c74b51a11a0081b90cbb08ae4557e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53378d43c3471162eb2ee5f10d5cbaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ebe7ce661fc877998bcced92b391256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7c64af62404e0a27c7c717890319957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd103c421821e88095b1682e18b05958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c82256a42c02b169223e1b5873248759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a07e6e24e9b7eaad3a4819ebcf726a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313d2e850868e9b277c3deb1dbbeec161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1752ccb3e43601e67abf2a10c2812da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbed8f156a3f44af182dc1efa8b24d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb364d6fa249b443db1908e1f992b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf0733dcf23dad821dc46356bf3d0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273e805cffd57ddb44d4c1dcdabfec366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9acac2af7884b894b947703cb8b6ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f09f5f3f9cadc191b4f03f981d2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511d1ee60eed32905194b4be35d19f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899fe69faf83f799e8186c61dccb15970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38249f0c2f55c6a51f32fb065d70877571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05cd393b95023bb53e2572dd6e950672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bb6fb4cb688e7336d0aa5ee2947b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dceea99e4880839f1eb2a9553b5b9874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41c068b872348e30ff45417c7d643375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de55d29c7d8f26c2b8911823ed301976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef646a8aca5cac1157354fed6ed7c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a213fa92bf018ec60f5af856669dfd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622261ed5ff9fbd03b6134f2dd4e1a7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f63e6456e67de5f677bbc408e74fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd07f5d55c5c0d9a924d2ebba64e7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b18cda176605a7d134b02a8d03141382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46296873fd970c9a8e7211db5cc0fc283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe0e97ed1f5dd2b0b014619559e5c784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542933e1bac35b88e5801fea327d03ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3907482cc8e7176f4cf748c6f812be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8face98d6143126e6b302ba17838787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31592ee6bc8687a91fc614beced7fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4175336a750422a008b336e0c7c34a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20577a08be13f86fb018c55e78a52f4490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef7a27af9992e498f01b09a1419cbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c533d6b24e993f7877d6b801bc351d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701efb124d94c6a37763dd704030e4ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8f4adbc18c86283a3f0acfdf29fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4802cdd8d90594b9fff59d08ee8fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad16190b1b986303874d77bf36958796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dff9fa346a2aaf5e393eb6c9ec01c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87761a330b678541ca00b0c14ebb194098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f500037fa3bb490649c8a836a7f2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2415cd46b5ee126a495fd69f60d57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6915b9d722d51af66cdfdf0c0f40c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b97230fab6db6fd18ee60732343a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545870370d8070c0295f0b8997905b61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987cb76a6921d59dec4562e074819ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b9b6929aa62cd8f3dfd0ec0bcd605105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55d6e05d1b995bf12efa075ecae0d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aa7f52ae9231ef53ed4e5ce320491107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058469fedb5870d23d4b94c60459c6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644e9f23f24e6d29f907538295b23c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661466f31a364c96d75277ec422a59a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20432f42d60eb632b5e19052a4a60f55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f9692ced8deee5cb10a150e2c6dc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba37551da0a20aead678c5f34603ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c76479fadb2768dad64c0d57bea61114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf40c5777e044dd970fae6394b6df6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de824276ef4b46143ec01633312be81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057732b90e35f616148342460cceea2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cb47975f9a71908cbf79ff5a97499118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109cbd8c2b12f44ca0f85d3a788dab7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d322d3b9fba0c7092ac1b0aaced99a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab8f1017812ba3343c336bbe73752b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0b76fde1a47e77c9af9552ac76d1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a09cdd43408238c22204be2a9ef19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234ce719f27faaed033735b9a6600ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a3b8aa5604316fea6ed820b33dbb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82625ffe9d178d7a2238fbd753677a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8c8ee1600891afc9cbab876ae6a24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d998b3b54a126616b0609a7f7241bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762aa22b207b7b0771518ef87867f85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a184cdc32841790b4b9daa1234785eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930d1028a96a8008076e45266b2d7c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecef4b3d54a2efe2515b00d6c8bea45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa9529ccf0e2f81771d0cda1e05c62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0e892a97b9534c89d91a12f631ea5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6853bd33b0ce3338387d8d33083e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1a5227f12240f8700cecb7bef7cf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ac68df74cee0eeab2f69755f8f1d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173361ee2e4bcea059df302729462164138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af117cb1ff16eb88b1bbdfceb9aae15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236ad31fd36987a445301ec2bbe646e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae503bf0837c1decd99d7ef128ae880141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7922fb147614412b2919529ce4d5230142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861bebbcb5823fe6c680a9c59d10673143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1af699598bda44a32f98c43fdd9ea9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079e89d93fcccb6c3f614299b720c96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbb65dddd87f3f29ab9f189bc65d42146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2139dc9c0b8703445dc60c998100368147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca44d22e7d66f63d531f420943d537148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c7952a52276fd4fc61d932ed5a057149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575310155a4daa1666b1c744396e9d50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f91568ba0c32cfc163c21ab13c3b3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e572265a9d3473bdc2a39af5deb6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecc6f5cc781f94d4ba997dd26e78fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd9fbef4b8e73c565c6ca7a52d1a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce42d6f5254e83fc4527a6fff5eb89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aafe947640569fe95531e8487273a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154eeeb728dd633e4cc42affec08684157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa728d43ce1548024fee11acd81fb09a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffae8d48814ab425db2dc74c1d7d97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a504e7354077e8fcc0dc12d72dccb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40b330b8f2ade150fedbb7ac0a58ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982223e8e088c513dd016c2caf2a3319162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386577ebfd708e7f240ff9028b3c36a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cff4f11127e7227d08323485cca92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae7dc9c911a677212a2d1df28ea48a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03315bff6c3ca081f0d9f814911a2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c371fe23c2cf22e27038d46126346167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac404e3e12c7b6202b95ccc475acc26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d61b8081907753fa09a1f9bc923680169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffc90694cc2d9a6633e468e92e5d0f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae9ad689d27122cf96fe4b07acfbab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479ad7e351bfa43219086a295a08f74172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182931d2c1d73928ea9dc94ab378bb21173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acc586d59ea5f49d242af3aaa2acac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9369b90ecd36440a8c7773127e3e3a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f7269316764c2b1beea816ef8f97f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bceb6a91af1b24fddc071c7cf14cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead558d6ea882f1851a7ef976a4a976178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619c81928ec7f2b22fbc2d8b1333730179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d34656e0cbe41e6e3e9807567eed3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91d0f818e7fb151b762081b20629c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec9e9154b73269e215a606b6b14f50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269e7bd77e5fe4669da0e460123cd4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e574722dffc847faa1ee3c46db78e37184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdb552b7b7946c48105146036743dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00180759d930ff78fe5c5d6c36211b73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47574f3a7e7020b6437fd538bbe4aa2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b1c811a74ae53953d8efe90c74e2c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5d7ed6c08d270c322d89a5a131771189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02291bc6af311a45cf80a1dee0076f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600e26aff342f5ef8075c0f17cd80e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d16217873c614b2fb106513a0980b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba6680cca77c2203dcdd2b0fec8def193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6400b2f975af3bb7190345a772f030194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22474c6acf24da4a5e96fba446f7af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14337c5cbe7ceaf9e9dd286d28ee6ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ad125ddcd674bf3f6f3176b0bd787197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36207b602a3ce53c14cc765db3447e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea918326ba13a404df2057c879569ab3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8935d7570c5c7414934835e6d7918200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a83c53a706a88b2f2d9099f71c8a0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492260707c904667e24b5fbcacc7ad52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be538ca06e0e22bc093bc4aa5d303411203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93fdfc9a9c241c91630f4eab5654fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa668fb91135d07741aac7a5a6db2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b515fa13ed9f61ac8fb422fff09e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d71c87383ea1c7d2a51a906bf7f7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831604ab168abe18001007bdea697b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac20fd7018f36706c8d7ed7382421f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff2e96da682eea9a9f592ae861058a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcad137e15ba222aec74db699c03b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391bc9bf4ec1b61d462c77705a822f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1a70e359071a77838ec936b49005f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850b369294b46c78430ef0e9ace2a3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c442992a0b3a5cd3041bb45dfa2f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ffb7881777a6f3104510b42e33e2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94118932a8d482ec79b98576e43c3ead217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a057072f68935aa52205e87973198f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e5ca1bffd85d4428f223b3e6941ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb597d67a7c35ef6fa51e67bbe0ce8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c11e5db241b574062efb139243353221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1084376a23aa7257272e2bc0c4cecc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ae71d3b668269260f472493c2d310223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932427087f3041fa1e15614d5a9cdf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12173d17841fa63f55479d625f796225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39917ef754e6512b6f8baec5c161ab4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b388907b6a2ea3c186f723dbc82dcb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df578a6ac26e3eb0fc7bb452903dda2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a045a0a7d0d81e693d789b495b0aa8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dfd8ce9ecb0ce274c0e5cb8e299c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ba60f7f476335e444eb01470ddbee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d0d2f2849ecb2b0f88b0056491eb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3838051eecdbcf8a56ac3ddd5de99d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38862f9656175ed2133a2c578da72ece234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b95a57bc50f5fafed08853bbcaec47235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df7a9e93cf023592e29359fced13d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9de4206f80f8c031142ba6c1769fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560fcbfb0af3e546278d8ad675ae1cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a2a0c27eda2ed72346bb8cf5dbf94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4945d172c71b09a8b0e99b1bb19634240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a735978df8f2a069026e29b7f5c9ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a36520b479c7597400b07a50b1f5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1e4352000b2dcdd8469310ff0f7f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626038b939a0821caf3c5c735935550c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b44dc7da0841a248b28b7db330cf9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764e0a5464749008d7d96a1dd32b340246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd6628afd445436579d3334db66ea9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9db8b292e81c16e6d7c47b36713ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7923eeee570e95998d13bf2832ecd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171c0b708303843f2f6dee7eba054a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2771ac33422a482d5150546b3c698251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2b79b5a4db8d239783f959422aca5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90731a7b9588aab68cdd5f9369ff69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638a37eb973e8425fcb1d37db5e7a13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ca5bcd7f95234fcaf668992cb7183255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11822304e5953502d5e0f97ab380bf8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f37070d8f59bc09058c0aba2407ec3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349dfeda83e3f75f2153a92ddab1079258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b3e96e9a8af2e62d0edda0682b01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb490de5815018987a150a6c2be6ece260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b159b5d312eb3653120475ba6a6bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188effa0bdc187a8772b0de8911b9bd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd6406214960e06ceda469bcea65f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbd4a723fd0a90b21498bd5ff19214264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c218e74e391693797c50de022f8f335265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790773e9ce656919dc4473e3f5d021d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab33c0b059ffbd575dd9d470573ed71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a052035b1398b1d42cc96907bf465a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374434df319671bc797395fa09ef36a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf62affcfbb976b5a306b0aee1bd26270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314da4c8bdfe39219e9013195a4621cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0e1cbd8b6cc1be72970ade39041d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae33878da7ce53e27ebbfe51201470e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebfd6f4cdbf4d96349bb98e22d99fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb50a85470a1e2408f2331aa7d1ddc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836d628032f1e565f1b6eb8b4c12d40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48779085ad5783301698878c723331bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ad633eb533067f48518d47e27f375278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781971a3e47e0357b69f73c5f102af4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de46a4aa02d11af8d3f0a2708af78e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4715718d4fd66ebbb2a3181b3b3e15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb83c389ca88d8d9682e68b8d6f2752282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b91d72c7d3b650661a9d105e6c98e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fac1722667ead16bde58f5058a1e9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7c209e76ee7ef68026c78483b4bc8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f787a44470d14e6ed57d4fccc8c7cba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5c363d05876c5269011b45e5acb6b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638f7e94fab69c156fd403d60f6fad1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaa3e7b32652f0be27d53af6a37d0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa66f0204d59a02ad120d8b1aa55afa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa932db7da59a6c5c2b5fe1cd6e90dc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481e6d9a8a031ae276650479fa7ddd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94f01e8330bffd0a9ed7c9b0042b85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0fd590d3ab17e03a582a5f043bd1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13f613ec61f34ebce1ced22c482f8a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1b6e33bdef0e5a19b536e76a95249296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cac3ffbfb01df479dfb0f857764aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806214e29734989658c1413156fa68cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d815c12f0c0eae37b22647a9c6917299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429df665eeb9503194d3da5f7ed0a3f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaf7a4460cff2f99d13d6dedcd3038301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e2434399ffd9cc5a8d8d9e7606627302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2331cd3c38e4ea154373f8d0744197303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a43761ede134b3a892ec3a4d5566e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c2712d2d31952c348200277774925305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b1b27828cfcca8ac01b72fafb76d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b12d76739f7ebbd27d18f9a89eb22b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8e9f1d1ccce24c6c49f042882fb48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620d0e87ac2b962c6f81897863e2da5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7940f56b87432cc76c44b31c318ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614c2d744535956b1769be8e7197ad6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bd91d0dfeb1b5d9424d58083df05a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfb7d4ff986a248821c79d6a73af36313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb358e30758650788365f6befd8d3a29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046e35adaf9627ebb8a207ab321fca1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0c2ed23682c953677eff896ec2fd1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e45d21b0c9c20486e24aae0d329969317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb3e3a1545e1a385c8e1ee1ff0751c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaefa6898b80db27031c66f3c69601319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788f7ac8d441f3ca51e72f963c4aa68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3a5fd243eafaa379e87609c306daa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38948434673085f771c05da95cd6c8b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043155b25fdbe8ddebd618f130e16bc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac711bcf70e1a25a20f8d7765c4df8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71712ebdafd0f15ed002d5cbff012ebc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b6614863c505e0e5d0cf80862d6b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50d3cc4f1089bad06c565e095e3d39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a3b41e42aba106b8b3fd99c6f0c69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f604a4eedb8fd8fed1ed6dd4cdd4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f85027e4f0272bb8f89279acfbfb1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6312832857e3afb7d0885c0529ffd5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989739033bf8c0bd289394c6c2f91f17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7264182925eced8c53f196f45b3d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f71230dfec2bb961e7fdeb4bea1f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5390a36152da514caf08e5af77f8654335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d67867444b22705880aed39a395bd3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985067b09030d58ca862fdcf798833c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af62927a07efc8574f9a189359466bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84cb1729fccdbbbbbcde9285f3f967339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7486c22ac0c27cec8cc01bfd249c93d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f35d880179afa1220385984a58bf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceaee9139e1e9ec9dc744419f83aa90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45707a30a5b6e8c71271120cd7ff6600343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d11c9b7d517711b9b2a0ea70b4455344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16494dba3f24f30aa7901cd2e104dd1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c69059bee2860a2813656c2d14926a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e30e27564c13904b15cdd9834d0ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b5a6114abddf754c5e31ee5757870348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc90bb376a55f2a977695e30bbf95f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136451c38dd9fd56b9f6ef1d2a3a514350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf7f576fed319c1f206c8ed8d7a726351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8bea0b4b17f48c1d51f7d13943289352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd48932e0c5436f878bad5f9cc4bdc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23102f653c5b35f915abcff2309520df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94156aa034d82e2e98f3ffd84f64f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aee9d110f9393b2941e5dae404d50b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9b72d359fef76508ed376f1ecc92c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e142508715f0087c0c06f5bd24e92a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b658826526dfbda2c7141feeeee7d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326899bfa59e676854e53f44df3ff89a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e2af571773f65cca6cbdefee93a8b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6dbcae3fc2b45173be02da71657f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234a1a75f39d2019701f84cae569d75363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ef2ed8e03fc1021d426e278093e88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d9745b01ccff6bc20cd814e7741b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b3bffb569d119f4ad631d5fbb4c2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72a7f7d677f0c5d496f5b93a34af5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e1dad914caabf3481c0a588469e3e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5d58a2fafb08d848cb3c03f90e7c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a68db8462ed02e3f51f676a45699d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb22e369d5885cfd5e924be7949a9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd50a8d2911f1c6f7953ca55c9e9ae4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e926fa4069c3083b5182f6cd08a1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9785c3f3fb0c09c0bf7737a6489d0d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37865347088d837adfe04a7a2c2493c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d6ffe1308e8a1a2e0388868026cc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24658fae63d159091c9a251a8c1552377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607281b2322281d11697bff3597d12ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e04430c16eae24c5220fb9ccd4af68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368892661c4044191778513844ab4b07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee371cc68d684e63fe52b4cbf1fc5a47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c879c2b6372c83a0e09f3f1fb3ce7b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9480e5386dfff71830f1a425ae875383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e3552ad176e471216c5839c65289c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aa7a6f63cf26f1e67fcd337a5d4fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d516d28e0179ad422eb503561089551386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67851e015376ed84ee50b301139e83da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6f3c0e47adf6466b759057dfc3697388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8cd8be9ae594ba784eed3f98aea75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912b939bf433ce7497bb4506c3ef8c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167486205a1f0d2c8327163aa5708d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6e2cb7f809eea7b16815ee2bea257392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0e8c1d3c1fa9246aaa895da6f512b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb28506f1eabccc848f60e58cc89b9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518695c1d8b5d135f687d6ab86e9016395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d9fe3d571b59e38d3272ba9945e13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc00c32b2be8581a21e58642d1fb288397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b33366ff1ad10d3c911886b948aa22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b780e648cf01f16ff535638b7181fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416cd7dca08d1a6d8c862add2c07900400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c268a2a33b3a5a96b45c2e54cac73fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257a830fce8fdd779268f8d994835f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73463980ba98a70f570b616a928baa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f74985b96be3d9b78224ed097fe3e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aaf8468e854a4a2b90be8904a58858405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6b2a85ee8fc81a9ee60ff935c96a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd590a67aee2b80772e33529f84bd2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b3d47be491b75775f03f8aa0b3a60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c97687b0b4c00dea89af72d6b24b56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe49bc81ed41084c60c1556d058980410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbcd2552f50ba60ee4804c372ade1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf03550fc80ab5ffe6f9be60186d9e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59212a9d4a790ab06a20f6f03e78d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c6b1ec1904d7d2a805f787c7b2147414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7bffa332bdfa1c5e27a60deb9b809415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdd0ca5a70f3d818d550f6174275da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8877c17d8620731967868abc09cb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733cde30a8b6e61bd35d2408ddf638418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc467c72a035e8153a1e0c0d5ba77ef8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347bc8c39f33565b8a45c17ed9dbdbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299930d704cf06969958940ace0e58ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c8f38c028305c576acf8053abea27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dbee9df99c1f0039cd2ed9473657a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c06cd0341b84e9935ab65945cd7999424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604f35d98bf27a04b667f39795fa31c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7969e8e0974ce817324662c17c7c98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3150bd0d4159e6d3deffd2a37c2a30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f889ab9a2af9c94a6982f3bd2262140428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93a1a1c08734c6f9ebe311981b0ae2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ae9bdfcd27dff5499b14c376c2612430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb61557e9b56c3633c1dfa35b7f82ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c53d6bdd6ca92d42356fd5c8330cc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033b17095c6274199706ee0d3607ce9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e4bd631c6468104705fbcdb8da175434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bb28390480bf6f81008a96fc1802a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69831cbe93caf22cd4e0ba757acbb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c556e7ba45532e00cf4a25f368f8ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d71993c367b3aa41877c74679417e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7727b04d0ac0d7769b2ca1ceac0c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f880754b014983f1c00eba286cbe41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b164f1ef120b53cf470ed085766c9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4f4b0e644d649709791ba8bc9988b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f584146e96d19400145bfdb9e38f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed59dc98dcc0365dcfdbcd2b78a977444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e38834ad49610effc8ea6b5e89f1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd62d628eb07fad956703437cf6c9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f36522db39104986bc34b78f9eded447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f3f5f437d210d1d621ee675a8b623448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc83a5232018bc1d7b3222b35fbcc92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05902aed7c3ca1dd42dd8dcb4a148c78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8e391f4cc410038a5cf07b5c1e42b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b5355e475500da3e7bfc73d1850fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e04bdda8cb775ad17d705ae7feaa9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b9eaab261e5ddf92d6be242d9b39e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca177d020a55368ea31427e6f4a99a91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85124ded68fcff5101c3ee484e4c345a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c277a2d2d74363256b107f7d504b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e365dbf1b7446bd61059bd6650f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d8bd13711d308c6ffe8dbef7b326b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b376dabdd7182b64337b908cd6707460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bf04f774ddeb9ed37307042d1cde6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7828b448dfd5e6329a2b060999dc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdf1e966513c0b6141f1d6acdc85a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077010d0ae76f57af9cddc5cb9a9b0e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017683b59ca30ec653b2fe0802315c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c457a8f86703eccf63613e90637ed1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df5b696eff72f93c0df5ce232765cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167910501ad465e7e2ad7927c52ddad6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7528bbf6ffb3413df8e616faa0299e2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6bf471f6607a5ec5beecf29a7051b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de285046459ed6c3b46cbd3e4ebf7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d219fbfba2f86aabc95763d2f684a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcc8d04110b1ccef2575078e004b51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3626c63ad44674de0778a1cbe8081d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b68d02cb17c0d63b8ee60d81cf830f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be0afa27f0ed39bec86635d667e5f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85cc7264a1fccb098e779c0fab24cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1131753a64c53e439587a96bf4288a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada780667ddf3349dc1c0f3962c13a3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a3e1bce81abfea793ff457f7a200b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a885ce2f2affc16adad45c9ded7cba7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516b16963d8051eed21789dbf488a1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178ae786b1dc5024fa00e79ecdf72a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba0a7f8b994a4cef6b8986a00b0ca0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e99b80bf174466a1fb96a661b5750485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bce10e3cdd9dc88fe3b1a7e25628e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491f2120981b9824d666fa9628de568487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa20dcd205751132b0e704679903da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9377acf24984910c6cff642ca3b508489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c7ce678efa00e07e83b63a89a1404490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd1de4facbabd9a398b6ac2717269d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab819eb2afa37c06aa9f7d9668969b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c52e9dc6f9e06a607f552b5c70af9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd3c2208d5504ea14ee09d289102de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0afb68e860703dcd50cad984a34644495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e2d69962a3a12ed7de85b325badd6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2be0eee4d0c6c03841f36bd660fdc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bbbbdf52eb9ed6941b4662d21cd7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599ef9bd5614493acb680a99cde8d02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff61e91a85982d83aedd0fde49bd75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb33afa58330df70caeea6ee92cde7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f3ef090d96419f6538d015a8e485b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592ff9d37434fe14e43fa6890f99dbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420bcb94233262a40ed65ceea4887e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01503dcf312579e2edcf62d4841147505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6040d4cffd49e0c44203be99de29a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584abf1fc4ce98654048a9376b73f079507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6747a6111c84d9b52b556ff1f910258508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640db20c624d8a0890b591bf98cc0565509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2fdbb9ca952fccc04e5f8b311064b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36531fbc2c35b994679bd507d0783f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3697e819f76711102c94f7795f625512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee65b91e68c849c92d8bdd02a8a372513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485efd565ea473dcb4ad690f407f9be0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c83119870fa4b9e52d7a2023eec871515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecd2541dc03cfcfe0b2d25262382c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a15a5eabbbcc8cd54dcc0271ebbd66517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca026e8b480e3da8be7e916b6e6eda9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb023332c1f19a0b82f7d2841348031519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899114589ae154c612b35db2490d2f6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3496c1bd4e76a72b50bfebf5af1b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b757309035bf705afe993e5160a43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730f1cbc3ce1bea147e783e36f3a174523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad3d7323e6e2fba708c0acb621aebc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a5c6f427e3f02c72dcc150f3f667e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e3235f22ae2b4a9ca6dcd0d92c6be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd79dd9ed1615da06ace016093c556527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e24b500df30dee007026a7a13e5c97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1601e1226addcc181c95c2b8612017529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d2c1a9a942bb81f1f1b8e55b1e0c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f4004587e3b1eeae6fe1d5b8ae14c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbac7a2a07e342ef06ac00f5eafc32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319b75885f433af08d10983cd021366533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f108e998199b1bc65fc23b26737e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82640a88b1628c4a5087377e4fb90084535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faeacba4a69a22e7af2bf27bdc69fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37f5ab9fea359f280073496cf3156f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ab355f8a368a76beddc222e9d66af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633986af3a907bee29c5249b66a27853539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114babddb0ef5e98a755fe81fa84c76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1095668cdd4817ce5d22af9d582e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26388eb9ee68ea095b98bc17240d70f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c01812f1443dbe3e55c75c1385cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cced7e8a9e3efd2609b0c8b6a7d03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44446773a8a42a3a7aa3282172ee2031545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60da428119d4717ec1fbeaaa3d6aa9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67453b25240e1b9c1be3cca21a7050c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75648d950caed7f07df326524258bfc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872d1e584896521359e84b4a2f798ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452cd781b07c535cbefd959f65192e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b60753f8de12ad148cf35cc63fd6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd830875f65ad8f33b651fd5f994f53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e410a20069f527a6e60e8a52f9a1a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5739d5a89018779b0c27fd27af02713554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e715fbae1790f1ae9d061a84f167f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3b5ed37c5d85bf4454583b383bb88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc7213313490d742f7cfb77729a5ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467bf328395cff83ed6e194049e8db2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f097a7feb49ced1f418a89a7d68c047559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443bd62d3d72b6a7fc99d16024c4592560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cee366713d3191f4a3750c3f50a64561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bc562b9c89304dc99ce17f7f78577562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4465b84772a19262d9a4d144c17e9ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3173619e41e0082f81f25f10f608093564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b3689be00cd874072a2fbc118c2c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537201f17cf01888727eed99686d6f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086683958b42367128318479de04d461567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90356514695e40bc5ddb79b491935e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b17e3783821c7172fa16bba290d10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e70a371bd20fcb17a08a3b127ebf52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a641fb15d5fdcb41ed3ac5bceef72b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6d94e0c2c3d4149e1ffb0b03f59a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9ea35607c7623ed00f8b684780c73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d565bb2d60715025e5f158f82eccc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830ec04f08a26aaca2fd6201bc2a4ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819fe7387c88a0f9e0e43ef5c27368c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c8e124d14e2bd95d6789c41ffa80c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df451bcf4a45715c961d4f5a73809207578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab97c05daa4e03b4d5b4c8ff9de47b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8990b133573f48edaa57bf045c2d04b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0472bffd26907a5badf6e6a5cdaad60581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ac43bd0fdc5ed0ef59bf104e83f40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eda9a5d6b8af9b6b07771888f61c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e367c88af33ecfbf4fb20a7326ed8b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c24932ae8bec2afd50b537fec0e74d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b3bceedafb18c92f4c891e159cd67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470268641324d3bb2666f91efb4ed51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4257a614001e3e69ba311c5b1ca1928588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a808707ec5b2b382e1f4022825a6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3619348b3515e25b841ef8042853025590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eec8f692fc9f010cc5b119f5623676591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e66a4700e11a467f3d6473620452f5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa34bbdeb51a28c3f0dca6e5f9f048593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b399eebb6438c6ac28a1c6131b4105594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d373e0a78a0c3e849d9175087a9230595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aa6c4cd04e969754cb04fd346e64a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea97bda0bfe82d1cc3b49589a102ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c02591a9d7e2d24837bc974f26af1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa20150fdba2a4473a037ce61179063599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e9bd34c166fdf7434514ebaaa5f21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882110af6c42ad2972b30bad2d66ba14601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4d882744bbabc4aabac0e7d5df556602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536d85042bf11e05624faa481d128d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541a230038016784d22b1fbd3cdd6cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc815e593fc8ef333c910054cddd6d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c844f439b10d12385e800026aebe0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bcf3074f5164115915f14b7603ad5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30552605a73b643f03d9d9812f2fce53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82508f73ade674ecb34775ec74e6de85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae7be90eae7e4d19c842ca104164d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b6faeec939adac6115b14d8ad3f30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256251918d4d03d8c22a8ea45157ea6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5239aee180c2f267ddd489ffb4bed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd40f216e04716925d7c6ad406a861b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d529c541993d7bbd950c280ba8748c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbb3b793e9b9cbaa135395929eb0f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7d15f970f5e77f661bd17c048eb42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdf8d907cd6fe182cba75610d46ebc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c4649dae15e332f68a8e959325590619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4de206f35f9bd42ab80fee92b756e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b49f3c064a9300bdd06595aa7e296621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c928b78e851b266daf4f71035ad4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690adeea80b321e89ece283bf7c39b3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99621083ed6c495fec764d917510f24624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5420e455481c23bfdd93dc09fec14fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e916ae9385d97f2c25bc6d7e1a50d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb98f7a9fbea3521d470717e357c5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eae57d3175e5e950d5a2df2e56b7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e8463553bb737491474a734b9923e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd55ae1527eb0143e31b71364ccde50630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5bd263262f600b1f2b5cda344765b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b908faee23b2c2995cd22fc6b37e961632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1c17465f16ec98d43418b58f21150633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7427bceec498754ea1f1784ff3da788634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f623b6855545ce91c9b8a7f7790ad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab8b973bcbf9be8e7e4d0d95270a1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc1b7a872395228d2d9802bd2bd679637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1eee38da02ea73419248769103f58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ea4e57490eafb162528ca4081cc10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3f73cc2921d083e7530eede2d5c8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf0de6a50b3f49dfa913162c1ab2d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f095d880cfb4bc5eb86eb4e1b35d6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b50ee34f1ab1f626a416c23b0117643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c6043c6e16390fd18975aff2a4c0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5abe977acff92dfed53f9d8722cab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5391e1ec155146b19f518241e9da526646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ccd561dcdfce6d036836344c0edcf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdb64f8e7e8298609574a364ca1fd5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c85b4d54e00ddd9ac3340e0c6418c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb6aadc19a2d1b1a4eb7f2111f599b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585d24c82f0bf76f7118ff4d3600973651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327989d96b09b45ae73518c49d03ac9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376145cfa48a6173e20f2438a4b9e25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0289d61cbc15ecb1b9e04dd074b8397654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85964c11abf7589a45062a267bf7a202655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6000b41f4d73eceec52378e7fec56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899ad350dc1f9568f30f5c32aa492f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1496a6c238f2ab131a94a040b3621f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58945e51d3917331e04620305ca12163659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cff970f52f1188f29ef65e919eb619660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab652b938ca5fe55be962e3ed66cff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d057a74650b965cce83234af81847662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7faa8312d0657e85b09e41a12ef8db663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b810c7c0e69318f15aa5a1126711695664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d192e96a7d10e6d7e0cc379447b8c16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70db34c83918a4c89c2da149b9b232666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6267fc73a75a6a7be039afbe757a6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a81f6673912442e1fef4290558228a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd45d3cc961ba74858ed24078d5cb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b0a045db6de73a15a76414cc40f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827db1f72cb625e9de6eeac6c38c6b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294e4724357df5446899e0a55500142672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d072c6d42cecd3d5b1272eae8981673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7f8d0a1897b8b510e75a3373ffce9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d733615ef2601ea75641271dcd713c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0b8c38aade9680d65ef026a9d1cea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb63a9d840d77326f427da186a33b62677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854e8b25b607bd08cbdf721874e6ae6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64ef7c6d2397fc9868e9544dc6a2f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474f4066def7c0f5f73dcd7ef47ef4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69c071c2cafb80d207cbf5a5ba8bb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189455d41c4d5d0057f7fac19c55c131682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43928dbc26ff942646e2c878c85e67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a35b876fe20a4f1292affb0050e0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4413443732f27c15a5713703ecb2c60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6333f94f56520370a4ca77b880608f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa1b9ff5b48a57ace2d0e0056c5956687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beae7f338be0069338a0bd0a493b58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a10ac19da6bed84e65f5d99c47f2f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cab370b0a827311985b6616ef742ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532c48614b245370a82d51575bc43c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24165cc6a4728d720fb077c55ccdfee5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41a745c396c4699c39475733611f94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e2f175d084d7badd47761d51e13c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8710dc3480ae01f1286a1a0340341bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755d348f23e37842d07d7a0f6001e2b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9f332eeb76748e04ef0135aa318db697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1849f31b3eb5db6285651aaefdebab2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af1c6c402a819920e24535a02c5459699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126c2c8d50d635194d472db9177e6ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f8d24645d5f17128a806d01d8b375701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefab1191b07334aa2f5d2057ee46895702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7acd4effa9e93cd769547d5753ef2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac9231af2ad3c9d0a0597d617d6304704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c394da292624ad3af26716468d27723705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d2fc8d33ab897504cafbfcfa89ade706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7ac0a15981477cbeb05a511054e03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be25b344572ccdc29355dcee491e76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e039f6e677dbda993070606b12adf9b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7b2adbce4d2c708c66a8ec4f6b711710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3905378a16bae0f89d8f71485f0d34d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21571df8744b2a41edffc42a85aefc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83955370f91e68c8650aea5ab19653fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82566844ac6bfb9408487874b46ec3ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0890669413c1870883eb41a1ba42e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497baa89b16ed2a3844ba6f4820cd10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abfcfee3fa8cfa6d03c8c182e98d9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75be6195ac22035e623055161fa008e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e48fc451f4844bb84f6dbb60776f9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbe9e5a1f9a586a796c286cb0f397a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea075073015eb0f417a5763b78e44d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ccfd1010fee5c8b812772225665c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205588c332377d662ac8a29fe7e154c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a523eff9241ddeeb178aac560a3510e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e8df109c36d27b56286e6d863c94d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b2de73480d9999b12dcf5b813f501726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f7eefed92e5c60a98d469c299c21b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac690d250ac98c2f5cd71943d6d7db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fd19e00e9ed72b81b53140b50e5cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351fc618b515b625f1b245d42b23c9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1470f1be7e369e44d1bbfe840967c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93832174cb133c943972a19d3f555a2d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9952e098aaa9c81942bc4b72894e00a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d845e8d80f6f40ef6785c8eb5d2205734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91503ab53fc7caa8f4104c64285611fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac0c3f6966edf91bcd936df6184df4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b624b608fcb5927a703a32bffbf6ca7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c378e5a2443175f419914a97c2cee7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaaaddaa5d402f02c8e261abcc1305739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b3bf42b8dd9aef668b4b9428bcdfd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65ed9f6de6297bbd482d30a337562f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3820f73ccc57fcc8a092301526a26a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92ecfd201d11e250ffa6cc1bedbe5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b90205bffad0818392ca4c517d4f07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ebe3708a914c253ff4fc4148e1043745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9fce60f4d1d97a8e35ee082e1b7b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ab010717688bcf62e0e2ef74cef2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0b500045a1e45b703af541e3bfebf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b005e00486175b5c65a22ab706947749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aacd757b64cfb27fb1020e22e9284750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea3c5f3e546a5789b8696049b2181c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c78e32d7ca00998738ed9d85a5594752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf5fbfca8ef8b7fcf90db940c46518753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09554bc625ae691ebcad8d282d9c697754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3c2aac05f9ea76835c076c4248d12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b1aaa35de3388e6f97348c4d851d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d24b5bb94c00b985416a5511d38bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3e2e64ccca0582c4b02ed0a373392758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3f08c18b3811617fe4e073241ec7e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>