--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875f9699d337a8c45d454ab8445b7191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d4a2e5c623c0f36106cbadd214e622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6c52dbe291f044e08e88a34d6307c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405d8c608d32c9ce4f793c197dd01144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c88911d37d96f36303adcc452a38a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0d4bb3087b6de5f294838afe5d6a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f30ff97e8d111758c6e27693cf4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb0e1b41f875095333a9ba5b5abaad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012202a3bad6adda251380798dfa99289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6bc8370a30779899c342e5a5a385710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd2c3d8a64134295e184c3c9e4ac8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300f342ac44ffbb2d820df1e64691d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8f40b97b3c8f007128fd58151ef8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29321d04919d5d82e07a721720d0f85114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751cd582602ecf3d63cb73d03b0a46115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890bd40465008065cefa93fd57b241416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94d63650f5fe5e39d9ccd90c13c66317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4500c219df46d33778742763613ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77137c687859fc03732e6048796d9be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00cdb2aabedbbe37b92ba2219143ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fbf047826e16f91f62e08c278e31c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53772e215a3848ea8016008d074cb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89525b22564df176cd8c0b942d80f5b723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36249a6d93563b50e0aba509e393e45824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d80c52950a61b0aa3d3ee54f2e80fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc5e76532a562a85675b51fd75176926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d74cd476c87e4bb604f15acb0d059d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96ff5b4db0bdaade9a1889f65fa7d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f103856873f13042db1f3f4b8186729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f3b10838e654815bbfc9bb2b9aa9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba8d08d5354fe204528b971cd8675f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b147da65421d6ef0aac744e3a8ab6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea29361b3e9515edb3763245a5345233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfca37020fbdce13bc670bb65adae6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f36fa4e9d36f6c081abc3853aa3f7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcbe6f072ecfc8a4171e471eb63de436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5f9d4e064d4b8f6fec79f7281965837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9f9cc910c64e9c2e7d54db09c5ea838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da21a6fbb991edebbe5e19ce25dcac939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8db538483f0769416d23ef12301d9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb5b353bc1bcb3d00ec1f2fd94ed6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1a82e1768953eaa86b2e1339687fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3e2b68883343f142cff75b6025eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddce8ca08d9ca1ebbbcbaca7c7cff1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8dc212741e781993030162247ec1c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ed13c3aba99d8d6b78ec9573756d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378df09425fde82ae38cc3e29588e2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee51ccb17a5e35abbc8d1ec134c65748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085e2c97f943733ab6909ef3508437a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a5177ac769fdf887c5f2def216bcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85ea2a940048b7348660d14962220a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843caaa1748c8255d4f420ea0842f3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d537945e7e33934f3d5a291cc96ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a85797fae7173ba81d2fc77835a2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efa8614b57487fa803d653cec9433e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa8337a94d3c407e9cf76b2bc83ecd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201936d490fc8f74e2b4ae2bbbadda2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d198087b3f7689db623693bf033544658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61956b9c8ee41035663436ee2cb29b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21008b97fa62ff018331f28834543f1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940bba0c3887e255787ea2f1d7b918161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f13e31a854ae30202d5797641121f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703bdea42ef8e4771691f07b21deec763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c8a15e8fe1460264674564f02fdb364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1872622f41bbf95c9a2ac1268c11bc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2415aa556ab83942e0afa35e8b3da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ddebfe09fa85449b8644d482324f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0871dd8b6f4a08dfd07084b4e2b8e3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b91576598c4134d0b856efe01907b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624c3e80d14c4dcd2ddcb258091bbb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe93b612b0a63085e76fc0b0f701da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03313be6e3a6f2ebeaa4af40e01be66172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d97b92b06fb497765f4ab57006a06973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f90dbedb8a692d8c7c3d75dcd466774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827a54ff0ee25e4b6909b1e4cdd155875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1edaf1799f0300cd18688ea8df25776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f01b1f627179aa0843287b0f10df0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb1604d80cc5de899c06144d32f31578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a190d733b855adb5baaec5660c4810d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe614d33333e17aa1e2047d680eca3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1edde686c4787109634c4dbd40bb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5374e8f9e4126c35d17b3069acbc3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571479616babd700c378af96c121a57283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce811d49e16caa543bbd934b9e664f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597960680e4648a6311ba357efe792085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bbcefe4c471601c9c25002416868086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1dbe246ea76abc1d8ac995d1a255187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f36b3541d1084ce2844c6f118188cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0559df1e353850540fdbaf9b25ff29789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f2c48d5ae91c0b5eb6a3c7f578b0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d413ea32284f8f994e6e92ec7cc1ab691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db2ace6427cf6acd165eb2c037a5f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2eb9bf21998fd673035cfd759532bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3fe02d212cef3398b0ad975a9619c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaff2f0771f862b0613ecd892a4ee3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6c4600266bcb93d4a8efe2a852dd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebce88b1f09480fd29d5f6b71c80edf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06953ed5b419c7c3720bdef2c8544f4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a746c818ec10b5568ef791dbb5276b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a62808eb8207fcb7cee03694baa431100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1a65b4bc5799790a6f32db3d6e09b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01255fdad11996f17c291ebf695273e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009f3f308a3e595f57f7b0a8a704c37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b56eb305c217f1cc46840542be85b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b762c1eeca9014d22a4d1c205314db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca5947d6113fa3fed22642f320fe64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d6638768f85d878640c95a2f28b87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362a3b1fcd3813c0755754424bf1d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043db573fe3e0103b6ed1a4df602833109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc5ea94437bee799065e888d6e88b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b85dad309cb5c1d38a9aec4093060111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0501bab14504ae51df0153f4eba97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e66e7e30cff4e9750bf29b5c9eec1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994b6565f2a5009fc553a0eec4b6884114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222daac1da9efa93dda35a7262f0dfd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ec73c50957b8ac5eb0b86bb5d237116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42473216c64c9388a1c5fca10cb2af8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d259b635f4a3f4e885b3ce1d8ab37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff62fecdc8e27fd1796f971fa873e03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b2d276dddb97ce4d1653729e83b5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce6328f6c4917cb3bcdb4537eacfff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43893ec0d79ee98e0c5d4ee909a73b09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934f4fd5d687a35c979061ec2c9ae9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b2e1fc7b64c544194e7cdf7b005ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac889e3a09e5489b0b916c9dd30fb73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ff20e2b15922479ad158fcbcc8509126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bac6825fce96298434c58e4335eb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e8476c789b5148adc3a02ed10911b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffbe64fd5a2a477aa109715360322f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901bf4440cb3f6a7bb483ee4555450d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37828123cbd95570f606cfe6ba5e92c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb45656e786253882533d5618cadfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b446474b3a8942e8b9a95113847394133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507ca86aaae720d30d19dbe02df8fdc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f78d711a165079d788cc7331ac8f14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42cbd77756857802ef4a7e93d0b005136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b92acdf923a4cb503df48fcfb680c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d6a457a0bc1e753b42e813187aa90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02868b432031d30349edc1b1e8c5faa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6245945691021ed72ff9771b48f1c57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a532ec4beec09483d0ff2bf2d10a6fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcc31a98840250816f3d64e9f9311f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40fe8473b4ad9af7b66fc273d14e05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce14b5cecc6727d251f9105f50fc4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b888eb79e3854ecafba229991f5ea51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c7a70f7bcc65c6f5158d5536828ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d47f24f7947fb390798e7d05f6685147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da593310f6abafc30b1858bf27dffee4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce2d8d07fbdd0dc36c0e16a2366b7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b8cc8e60f5ccfeb5bbe14c41b8966150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083034637ef8b56b26b85682efab6a57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d295cf0660509ae9da684d21f36d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a513fc80180ebfd2dc3c882c6513763153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9a61fdf47c6271063f7a6790ee3d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5b6c4e8df8f876bd2d55865db126a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb0c5a6087f45c9c76e7fadbaaa7be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80567e202969275d70aac388fc8e63157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8e0de646a396a83275d95ea7b48a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41c7886e013fed187112192a5bede3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d38b754c81a01a6d1ba8ffc6de5cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d734e34f6a75a43f6669f9a2ac9b3cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cf813b92a04a094805860172bdec0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f69a489ca3b103fbb1515d925ecc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d00abb9e31ccd1427a54cda0a5b1bb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc96accc35175d1d4cd11916c1bb6aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c12c794f87e82fcc731adfb297e2f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24398f72eda835d0a803be65d4e2189167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bd2cd79998782f180c02339071a1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570500922b4ea6af3be1cf2fc546647c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224cd8cc257250033571d4d577e4329170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc03d8b8ef6da732c7ee8d5d7363dd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d0a65f60d4693efdce2a8634d2d9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36b215b7e8eb7529c2a32a0bff5c2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbff795495ed525801e04f14b3e68bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe157199f47fec39833a6224cd962b83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad8ee745e0ec350f1420c254d412c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a8a46b2119da1eb213c863c63e2fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b28aeb31f5fc2e04cd41b478311675178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14517f606a929bf191f2e2c70fff7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da973ebfe888e4848069cd4a4641c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039cb2c7a8e3a121a05d36b1286efbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901fb5e142887047fa1ea9b87ddb156182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b3b39b5f99993b934dea9a0c189d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dca025f5ea979b5b48d9f2a7c9ee4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2da39295463c1c7ed4869adff744d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c33a310da12d3d0da6fe3c4441541186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af6aa6b26926f79ef0d02fdd1d09e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea866e6a6e25f0b6497ca752378b0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa55dbbe86509040808f5b454ee2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a60a354ff0404127bf12f009e97af4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b333cecc358f88f7ec886d0d4ef76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c348d17b1e79c9d450a15d0c78b501192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fefec4dedd4b556723250b08edaffb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6665ad40a7713befe3ecb21c719332a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f362cd25c50072df88ae839e9fdc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73d4d8f5b3cb07d7548bf3111c8bf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186d003118653933c9de6d7ce9c0b4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3677973ee5a1dbde38e11692dfe9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2483a4d2d7c0a9e6570890ef18e85fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7dd89d32e6b5a1dff4adf4c5dcf36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf85c9fbe380ef950184f30eed4f04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9007b3cd9a9c99c2cfaa71d803537e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d6c73d4a3a0184737b8ec5038302b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3380939bd98db744d699ee63799107204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6220c274c778d52ab42a61c9f8182205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcd06a5b5cc4db243a26fd9e1f632c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b585fc6e3ce3f717ca8aa844a5a2cd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ecaab311b9c3b0c5d8b5370365b2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec7b72e67d7e038e3eeb2dc3754c25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30193f8caa9cc11b18fca3297e816771210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5e60259e079e247e9f71f51fc4ea5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb80d42d65ed8e239ec43c311852ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676985eda358b0f18c5bbba689dbb87213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ece4c650d8df5de1d801a2d0e9d7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ee1ee3daa3b54a73c0eec99a2a96b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026832e454f74f3fffdb898d80dba77216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44853df7072a91c085cc1aeb111b0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4168e4d981e4603e3b8f50a9ce0c123218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9ea3c79444a86880c41d7d2937cdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf91d0cf54962908720fd41730f52e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84532a1ca577c3b323e240e3b5495e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370218a5ff3a889121459ee57195dc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca6d207b390706b5d3fe212073fe06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3305fcfbcdc55aaeb49ea00b8ff089b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203ac6850ccdc655fe37e7d86f6ec4d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191fc11f7f4ced9336ce0b0e80c09db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18856f4a65ab034367ed03829be0211c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c23564a406c6a2ecfa7abaf19716e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca06fe0e5fe18e1333efe762a5f73a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2fd1af32372a3c48d27b452b182b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee736cdcaed6fed68ce9ab946db07b4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad49f1c29e8dd45133aef72c9c3cfb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b082b69ed40b2f69ae423b037ef63a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa284ec328e7ba7d66c7bef69c5129e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2d89d0276e88503c15bbcef690bb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003272c16d68061e58e40c6269f3d383236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1833757bdf2d98727a0f1b10c9ec3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf6216c1c9913d6143454493618d3a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aea78cbbda2d57d684d5a85c47376a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d585ccfa92ed40a667a4add5850b6c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466543d33e49381d023b915bca5e6c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf07e53d249b7effd3ffd3cbc473a94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc44be2525a1ebda3ca02aaa64ea74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6db2a48d12819e1c6b66d9fd85764244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda69a21badf1c0521bf5ac15d991460245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ab37980897a5ee00e244a807ee620246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424e8e565500c4bfc40fd27919b65cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494fd6f0e64472094cafdd368b0641248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c262eab7c6d7bc9d6cc265fde6f6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7e0ccc117e7b0073e886abe825e35250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e28157e8db6daea1eb2e090d1877251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9491c03ab903e0e7ce734fe3ccdd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4d8c1469ad19985037d1b87471845253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608987563580be4bae7a63768e54a4df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb390b521468ffaeba515b08302db4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1d0b3be7451bee1bbbf146cfd8f46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc396565264bcab260948d5f078d358257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ff7f7dd73d19890c416ea2bcdf5b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31f917add0774c4e461a905fefee0d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d7d9c84eb4ac62e62f03cb22e0a42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126a98ce4c55c9efc07eac109ad3ff5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935208ffc7bf8f9beafbbff895c71c72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c00336c97caa56b9ff46a8585b55f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbd262cb1547492e04787517911bb2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab62684ee097f8881771309f2852d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744948f2335898dc26d689dee4663c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd343b57d17d543fa720159a3e6041267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe460b6bedb1fb6f8de3c5ce3cdceb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eb05300068c8b6a5f27d358ddaa1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1dd4c2db69c90091b96c8baa1007b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9e1c75dd8879911c8998473960237271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9836a2cad8e1d0f3a63fe0df688ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc74fcf2cf3eef1bf60729343819c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14375f3e3c3bd961439b7b0ae734e51b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ca60b98288354972461699a81e0ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1711a91b259e781a0e3c19c633c595276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c968064b8097a6b50b309116e09b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d8df86103eb2b3fe09d7e2656e1bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda61f7dd6d79c4cbd2cfb4565f70548279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06705c8f55955f966e35c0df6cb53fea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9455a2c0d5842ed916aa51ba5c7e380281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a042fbc59ef0c015513ceb9aa28fecf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ce79b63ae9d50da20119e958b800e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84595da19d537ab1c4238efbb7a30b5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15382f4192aab1de3a4ebb65a592a9e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99108003efa0bc1625fe6c8eb8f3e4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9c574dc444b36ccc0874c0ac7ed54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c549c91d18b1c3bbad6e5fa1a7cd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030ee8013af9bfcf698e226f971d473289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844e05042de243d2fb7ba496a767518290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1962e8ecdb981095a8cb6a60b20642291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d425cae5ffcabffef57647e84195b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa81810549533e2ab4fe8cdf4c669a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ca7d6c5d1c929036d8fd991849ed5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314d075b3c892a6a519991c22936363295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260136e1cd495344ef9bfb7e5c6bfd04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b21a8d9040004992387f87ef728a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6469ede46171b78d97beb89fd98fa91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed8cd0ba927d86764f66fa06b4fef9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246cd5ba9865d1617e3d65a6ebd631d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92aba1c30f914b84bf5d9861a425b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118813c179693cc62f4dab2fa27a762302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d04a2422d7ebc41d1c6bb2f77c57f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549a389e53252f491ee2dac8b7393b8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68966feb7cde9f1e82274548f8f140e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060f07d441f76191eb5b667004874bf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a99efd80a46e3a14a9f3b9076b65c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a754aaa286339aeecc23f9a258b2e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb918f3fbc1f37ffa55c5d5d1bcf55e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc080efc621ed859b4730b6cd78d743c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd6065b961d9bf9843f9a8c75c4677311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9bdb40359b36e8fe7711c3c2251f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65cf9b976ccee6f7ad809f51cbcad6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fb0c946aa890b67cae70dc8c1bd15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fba30186cbcda47670b90601a2075315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef654a417e688693685c58ad86146316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64581c35a8d190d386d3fd69929a32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52447af72729e2be5edc9c58cdae2a38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0ec6c24891c1bb27b1f1b0a6675bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fc00b28a7d5807e6620670093f49a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fdfe0b927232a2bfcf3e9a45b789ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93325696d773b28b6bc6c1a14acd6f04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ec5eefc0dad3201ceb00c2c073f5a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd675d6ee3c845179126993c0246be9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a182f530aff43569f9b75aef47cb25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4938ed0dcde429514831d627d8f746326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99938a22282b6d516733afe4fcbc6037327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd43e095a6d768557cc5f452688e960328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ce3ef2552a1834699d675fa29d87b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060f85b6d83dfa4be9ff411dc3c8074330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133236fef64d91f9244a4e9cee618c8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6392e8932c2bca88a5b50d279b6166332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf521e3a5a1df3b63b51ab87cf638bac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267729c2b96b3167aa8e70bc41ce124334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27b6172eac101f0b53270ca2b6cfd8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8541532f1b030d2a960954180307336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e6e54f2338e08df102d49cd0cfb20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324439f72a6d2ecb642855c055aec5a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4be952d1309edb7c0c0fff6cd6a394339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49905c3e1d9eef681b1e545f16ed7cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcd194f8218d14cc83b63ef57d6194341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c9772c01c659cc5b6ca93371e05b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52147ccaf692849cba9fbec8464dab26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8d3f52542b2c177ead666b5a88d11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cd1b6a252a12bb99ea234bbe4de84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3475d7138b00a5126ccf44289ec21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf544f47e3f73feaca9a379283e97faf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39d71d7d851554d8b9da2a5a71436a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d06cbc79d01a3d56eda32a02b58fbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5142af705a09a60fb050126e38f4ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a259740780d8315a21dc5c88a49e297351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081e68ea6ef0b162145b6ed0bf5dcca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21e181ebe2aea5ba5aed957576e551353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680e94de7b416b173b2dd0721e69ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58a090e4fd17e53970a5c98516630c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31570d2a9c5e0f48be7ada6c7be6b566356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299698d8c7d92e229d1ae24274c84a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3328cc5ff5884c14c6ac048d7cbe0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225a0da3b52397883adcedd612e545f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee72b0126e331ad81e7091fb0def2eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a94a4c576dd91150a6edb320c56ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf064f717358075f08f793eaf45b9434362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dccffcf2c6c12bd986f16a0a17aff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8f07d464c7223037575e34a41e725364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28647b083c6b41f47a2219cdb84d54a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacefa27063990600acf928e424ab4f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b1fc54d78db5a32c17d774fc182d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dc8a89258431406ceef79064b9201368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8d7144623d489c93a6b9da145cafc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4837a1784048840d8b51707926b9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048e64b5a8af8f905c9f807b3f12ba4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29003660b1ab359f70541663f59b476372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278213cec5c066473ac6d3498d85b1e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f441cc226ee16261d97be6f028dc704374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96309149c7e917212ee9ac2861dc0c1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327901c699cb0f4ab2f85ea4f5a6a2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e8a69d5e71254f095566128e9a3b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce54f44642fd311117d5d58edd85ba4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8af4cf6bc15159c5fca40c036a7d8c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91e40768f490027696c6969ff51828380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997435f4b107a4538986309b142ca478381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad271e41ee73574d37b614e4391f66f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee3b1ee2dae04705f27a3f843adb2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717be1c91c16a327d42247e5e1006108384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e40a534b610556d16efcbc6fec3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65a2e5941f85b7ae668ffeca6d71ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf5d02656cecfadd250503e297df27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0377a78ae03f05e3e6ffc298a60df48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c86aedc97760524c1c1c52f70a5e10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a5872dc4663b42fb783feb59d1b8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5081740a7da777409160a089a17646391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f94eee3eb260d2ce8a3516cd239400392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c14015ed2110b46976f129581a2b5f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef98d59922b9bda3b2576b8ab01c79d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19895fd30590a4b6a87fa8649fc2b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f69acd2029bb399ce35e98d8e2f15e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d50b4a2dce4a97bddde95d1897bb8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fbc786ca1fc23c5d7f11506b911ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38fb0f0e8391715e5c4539b646291b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b595568ffe5a4f543012b3d144f6d1d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3918b1c720609421b46ea396816a5fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19f8c6c8182fc12e2a6bbe33b2dc51402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364d300f18b720fd00d254710908cab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9f006e1b1959d0b6b10a0e213a263404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcf2f425a0ffa90c95585c8df62f46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddcc0ca8d9ff17dc46b7d92c7d3db6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bfda51813c18341bf33b2ceeb8b6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf12bca94efd4c06653961ddf289b64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe484677d6125064649fc0f3d37659f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aebd289bb77925479cd4ddd1e3892410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091e613aedec9739ea2350c19e706b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ea6202d40f2f7059587e1b12cd2c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff1577fcf16e47fe7c6805b276d1db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47148b3dac25e380de8d833adb46931b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d194170da7c3dfdfcbf752b2c76da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07fb29d99ff8676a18091fc643a599416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afe99c222971bc8857e9e65bbcb2ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617344768d345c07814e0fd226922699418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c49c281ecc5d65f6874bcc05c2fcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a1d8c50ce61c8c88303a44ba007ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2423c8ac41fd45b50630ce03d1c0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba937fcdd081c2d1a618ffabc133d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa228bae8929f77255f6711c254b960c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc7d93d5d0167cccdd7d201b48930a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e998f07372bb9c2367fd1bf2a1ff16425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc437b57f4f2d67586cf94998539f7db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d625961a8a80458c677e0aefa008e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21002638ae0a6085568d21d065443e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d401818e526097a5ea3e3c96a123d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30d52be90be259a7059ee7728a8dc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2968aa8b48c85a2542494b249ad2b2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe34b7c424055ad63768f66f585c3d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9489a601416e1c86e0a6e05c4d5a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129620882c84a26c24ddd108124e666434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b892bc838d9c2b5fe459e574e406e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78657aee22f45a7947d009eb4c96c53f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beb22b4615e8ce3da9c4f8b58c6a62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239abe610e139dc6497d4e60742d25e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70459271590e64ed478794b6fab9bcc9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54195d8902946ccb0c69c77dd97ff8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae60a15ad49ac475d3bc32731771366441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a2fc7ff45f1180f1f1addcedbd9af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15120f4ed3388fe11dcbb21cb9bc0357443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e316e26c344f895297c53895221eea0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dea6bf5266b62071cf4ff7abc2dd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca80e02d39d6bd9ee2e9d168c975d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e27c4fac0c30e98079b137717bf71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3bf7c68972a17133ce99a3fa7e7be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b590a50479796a77ab04084e6c83226449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6a4f483381fac7884106b5f11cd76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25ec475e485f4cf41f74ab474a08b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478efc3c59e56bf41d2ac571848e0f36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c46dd8f27667a86c9ac392c5c8f8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021f29c0c0eef85614e49efb8659733454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13eaea3adb38dcc7f8bb4e2dd14d9b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43671889c069b2d105458f2b45357f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e2d8adad7817132e9cf80ff932c74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0fcb6481ae21b043e452fe1b44f4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a63b7d64f4b1c0de8ee8328769107a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5725dae1508a849e497fff0beb5a95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a54bbc56a11f0f8c609c45ea9f80f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ea7931ea453bfb7d22e1e23bca543462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f15083a43a387877e7d9a134d20df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf6ba40a4532b4a7602f4103738af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9592098353f256f9826718a67ad1714465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cf7723a5cef4e11ef8e1a3c45fb9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aae5ce96faf251454faee45dae7f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d1adee026a0c64410327ab3cabc7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82e0f239e39ae4c800205b24df31fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101b1911562d328dc9f227d8df70efc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb510e5bf0f9f6a26136027d334d820471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c7c4befc67cde1174534a5d8ae83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdb905c047a2b1f908250c262734ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814919c52e28be528f2e53fa237da40474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de30c45306b23aee84969d5faa2d29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abced7e79ba71bb0db0b5511c27c80476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51bccc0dd7b969613e4057940e088b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b481056b12c2ed8d78477fff97a98d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581b4b4e6e85f80b30ddcb06a3a00cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52538952fa599572c052d801b86c14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1070f43a02c5a92c555f329a3ff5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c349854ff560bc210d164c1b55ea418482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c0c9bfd6124eeacc0273264e7c7cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329495eab727e81c9ef669185339778e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8dad2d0eaa7272fbe41a53ed25ff3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10efda7e32e42d88ba4ccabfce59435486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d7b6a450b0d1ec44780677d7a6cec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7264e2e5f62edbc3b0551556ae930488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8cc71eec9feeeeb5e85fa300bc888489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4759ce9e0b2d0db6acda381353957a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54464dfb9a3bd645419c2bda4764442b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79898fd824c34a0d8ea57fbc004dcb5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447d62c6996af900bb52a5f20f3e419493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb104a18147a80a40e8da8bbe459822494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047e4a27b8bb8a88be3ddcf0d62f505495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8501bd1389a3eb0d7d181214161fcd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e67eb6a2cc9726a54f75ca2b8544ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b540c3f4219f4cf59a9afb501655aa1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9a7e70096e476dea22e23bcc9f346499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1d05428e19892dde9b6b93f3e2829500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205eea8d1be1a54ee043e18738ff192501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9449f1fd0bd21f4be05090dcc702d49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b256feec8f66bdd2385f2094d6abb82503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eddd76055e2330876f552db7f9e68b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeed50b49c8fafaa35584bc61763176505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dc315f1fcfde388aacaf7cbff1b1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d1b46ef82361b4976317a2dc869eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6176937feb8e1b5f929e2c9e8b31d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447c26ff31b6169163910a96edd4544509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440cbc08e28e93df0aba2cd2cc26776510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a7b79a80af0990304b966420eceea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4d533deb02fedb0617eb1e44d337f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a90267fc93daf718c33fe8889761b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91087b44afb65a77f84410d8fe9879df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb254e06d48c917a2389d835a4e3e40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7122adcc9c499239d6fe3abbf0dbfb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4654f3ecb84f883cc59f1224d92fa2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad20dbc64633ea3ce462f572df36b61518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53f03861f3f7553f1b5cfcafe0e2d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2f4414b42f66b09834274cb0912b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23f21264768e851723f8fbc4dcec15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ffa594e1222627c1c142d994c3d56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5003db532579a4f42a05b5bfd11fbb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296fc86fb9ef04b2c1fb5156b3578a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b731cb7e14f6b6c9971724e58794a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe7476736c8bdf36553f0c2f8cef80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acebeb1db2c5dd159affae99612988527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfd9be7a060b50e54122b702e40980528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62867262033cfc54fee017a9d19e12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34696766bbf09c8545624132f0375971530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dd9745942542500ed311e5558c566531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1224a536bddcbb577f1711eeecd4da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcafaaa3926123ab9370a1a914dc5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfc384d70d5144fd6ef7edd67cecc3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456b9ba072cee897bbb8981c2612e7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8354425b295ae1bfa626d7ac491f77a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d25a7b33b8fc1c509eb50c5a58274a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faefbd0bff12b957eda38c011cf2aa1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542b7fac20bfd16b6ceed0082c2d88c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f3f7c4465e86b2e0b9fb09eb7908d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c69c4d981e4fa84a63b581b0017bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2e4f0457b894cd8990b5cc66fa98b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f370b30cde3c6df0482002451f46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcecc4c76fc5ab2b6efcde15eb05f2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588e4097e73a14a5fa112e31152ad8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ded09390d99601f3d32ed8f13e5d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ff6435744fc6fe41db0a7025b80b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ca46bbd24e09499804fb4fd49f480548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e86218c8fe47c35cba6fe362fd3bb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083971068052ebc276754016eed5d14b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a0ed3246c9ae1b128d717881344e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b42a99d2139e799efa75bb1e61a4e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc29bb5c9ab966b568c962ec15a873553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14776863684410aade1e403699d60ea9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c363052e3159fadcf13335323d9cbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a013d8391629f8c3ecedec8dd88ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef978000a91db5968f6d3c0c2a9e9e18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff37063704e120543b760cfb1e2dde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4a092e5b7bed0af6e4373d3b28dea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88274a977f140657791a1a42a7390e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86583931d6af57ba30f27f4107bee4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4800ca1084b9aa6d16325f36ad361e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8737062ec0e182684bad22a445aa67563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d246e1bef7e675c210e509a2136ada564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4562d1f3ed964d60e0e1f38819a8223565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed65415e348ee5cbdb2804bfd1acef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723fcae761833651b2ae4f7cb5fb558567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef879a18a0c68431a7007bb7224b8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb81267cc1755d2770030d4f0e2fce7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f928bc6bf16adf33e64482318c1f06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0c78d33de69f90b23de17542d2b1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56313451acc4a4684046297a8c560149572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa6e4a983b9b3566ef608a8ac28ff6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5674ddb5b8bececce714dae821c7d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f2bf7014f19cdbe7c3c7d75af1051575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4608a7f39e46273d5b8dff1831f6640576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa4129b89a0328db41c6c558fdd6a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393dbe7188c6d790d69d65688df5db0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076331229932dee7574d8fe43f7ecda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f03213ba60b386d5a6955b169c5e6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30e9f611034a6b6ab47e41eb6f0d5a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c498fe6ba6db3b5d4b10e4f5294b8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c51120c7d0dd7d25eefe951abcc35c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41264a5d899aed69a82452076c6372e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71ef8ef9d796755e1cfa6b1c5fee9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b815cb70d4244a9f3765e418ecef597586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a99bb3eec98b879305a3ca019ae4b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb64f1e2097937833a4a729873b6ec5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61d216c466a9e69c54d0981e077600589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c313b01f7e2481fcf5e77142d6749590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfd97e3c45c7e3f0673dda118e697e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cb4deafa945c77bbd585e051aa89d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09075b1703023450f2f264ffefa6e39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274339c7df2cf3aa9ff1c3c8437e80a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec5bf0c1b9bb46ac37a8fcac3708e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a026b31f7756116240ad49de61d328596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35d9b8bd059e3b3bf9edaf074cdefa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4ea70c9386c0e11a15425e2f80464598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2e26dfdb5c677dc855ba6b1883e58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea310463e32af43468c7b2373439eba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8b969363aa00f8579c0ebd5bfa304601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659f532febe1f262afbb7ac41495a74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c4b06dee9dc50c93a6ba9b89d7d74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27152142cc6cdf387e2ed1bae23f24d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0853ca06e935313bb07925ea9347c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ed7b6227bbc3f47acfbfbe3062cd6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f80e0095b1ec1f281ddd3d540834607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c47efdcc800b70a3e379ec70b5d243608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89e229baf992c62437fdeb544f19ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273402f672afc6e8451a52de6a0e371a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb586e0cdea4d67e5569c8fe07e58039611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f44b7b25f38d65b9b0594032eaedd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf2bb1980b5c3db166a1cfc2ae69a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33ba1c5ab1d4deb0bd136c902bb0cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9eec35effd1a2d2baf3ad1997df47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8e2adeb1394473f24a2c1a2528680616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb4e7d60c4897f5cf32272cf574326617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626669c03a1c4f1e185fd78d0d11716618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dedea440696c593adf1854b928376619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88116be24f65bbd15f047c228a1345a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9db5b6613012c97cdc7b52e9a9f44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760b38f9ae74a5889fb293d34d01983622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d49218fbf4a626e60d9da350ab528623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f53c978a50c6b019051a538764d9a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3bdc7224f1f1a0bcdcda95bdc6118625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e22814642a1a9870bf642ab4508c3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd1aaca7312d5fcf15c8cb072862bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729983332151cb4d5ff51677361db0b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349effd12dbd77ea5a23b9d8d8f8fda5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a4495145a62e11300d4b567e90d88630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddbaad7c3883add5f070b1339f2075631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73eb5ec62afa9478eac9da8bb27011632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeecdf54083a695c222d4ae98b4a439633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf47df06913afd19cf54f91d575cd2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c94e17d37833e48548c865105c7a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e85414e6dd3fbb6e6c7d4d6c54530636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152f2dced0ccc16d52f19be271b13b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196052859abf84f1cc9e1587ef5eb03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d6656312699faab3e89efc9590cde639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a325386cf3d96a99f2ff1253f48be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7650f58cbcaa5c8b1596671c9e1e29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8540e46332822e9687e485d4f898e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6946f9f1b2087cd8cc7788d4d93583643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bd85495bcf274d4e94fdc582fe55a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481556d98a52aa260849c7c850b3dd2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d066d89ca2d8ec0425da4be46557db7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f478ffcdbc00eeda93cea090c40dbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ad6d60a8f8ba9ef475d358a45dbf9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fbf4c892f72e54581212dd30aa224649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47605b2f88637577da8f7d8d4544f11c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c6740f14fbb839aab8af882cc025c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce13fe61afd4b5f87877ded36d33769652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3aeacc9956523cb4f85ddefa648c61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265cdca47528177d96c721afda2c1d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99ff1758dd22a6419eaf48abc54ad6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab104026353935192ac17fd48d770668656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eada046f86400b13b87dccfd4b1b35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48f5a63d3a39e40d3daf251a51f88c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b662ea85cd333d1c7ebd08b140de4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc887e74b4f9762990981155f9720f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102ebd7c1a2c52d181540176bac267c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cdecaaf429b24a03d593885dd650d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba6aed1eefc3e420f6aeb4d30489fe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2c3d5a76799c15b3b53c1f0203c2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc6ba65d7bb2cf100f20b45c4cb0ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1afd0510160c05a0c61e06aa8b8181666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29022dcc0c8d6c92d8381ed763c272f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e07c122bce0fe7e7ec17129a8d47b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eb28871211e25b8e7b161fb4170c4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8e6008ddab6147ec6eb404ab5d885670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f28e3b42555a5a39c6488667eddc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86797e0ac41ca900fe696687bdf02c0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e1b468cf1f7faa143ea9c38e63747673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86b57a2f3facae7b2561ef76273a24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17561d9a2d7341eeb138da7501acb4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446550d8c701929ef48893811b7bc19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e96c31e45e734acb19e79dd552df7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc25f8adb50028c94f101808b21693678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159470a4ace84ec01c5291d5662e4a36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a67ac8bea06342e06f3ffd3a945135680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1c1d04c5ff35fcaa6d5c249c33acb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625df8d1fd387fbce8d3c9360507fdd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb586347ac540bad53134a7563a85bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba8b91226b7994836233a86e36d3b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7a9bb6907dacb962ec057a71dfd4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797554a65cc005eb92d6dab1e271f69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39f7a3eaa04bfebbc14d4dcb1974c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39616a7b7cf1dff7126f1e8506973869688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b531180b6abc6580a019a1a83259e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1147198a18194243a0dd01c3caa8f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32826d727bf3750685b1f83dab6bcb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bf2eec44edfcbf8aadee81a4e0868692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9586ddb98e36a403e906e4f6596e8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfe85a0b343c27dead138f7bdf7706694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e00c282881f4656776d1b2281fab4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd415cf5e7d1206a2aeb7a59abe75f99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d32044ae87f275a63ed020d687e278697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d4529753d66671912131c61c9d459698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0cb3828968cdb9821e8ee1ade42f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51764d50154297f48f5ca1b62ce5850a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf12c3c412c28cd38cb7f989f3f6a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d9211b1f49bd0134a6147523ddcf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a7364730cd796720546161dc846b3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b10846f32604890225bc938854bdbc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaab6157bb5d49618f6a80cb6bc658b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875c735bdde2ca09cf8f4f5579ca287706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366f326b1b55ded242ef41035c5fe12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39d47e1ed7716b265682fbcb99cfec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a623f411138a28c5189470badea5641709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9857a4bd030efe5b9e5ade0d8f46eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb86445d5ed79ddd6fa731bfb48b4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4894597c6e5b2cee7ac0df7d2f2d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffe691c1fb51a7ff0005f0e123354c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754d83e9be19ba4673dde4830b9e091714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861e5f6933deb93179a9c21b0a3fa4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ab9b42d186c631629d53ef0ffb6a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d1ab967d990a8043173950226179f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c04be83e8bb41dd3d51f9a76d49ce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636f16531b6f792fa58476fca54c829719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f5eae23fc7bdaf6ef5d3f1bbf9542720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299c3eaf807d5b91a5075f984f696c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64818da6076dbaf42e147239ba303216722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f855606aa302398acd99123f60bd64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cbbe28ab6d9ef79ed0ad529f1996d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da166351da14cf74ac25c80492ffab7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3fad117a14924a820a53a5eee7572726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144a91fb630581dc857abfb251fc59f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad22590a9f7d9ec49f8340fbae07d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e525c1582721987edda5242db8a66b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4822a7a4aebc0848ebe428ea9d7aa2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28481f003d844bd3f40859ed2c3f58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e9bd604db9809c6bf51d043b6e5e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1a15d0071a4a8ab06b51f08cad8d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e246745a3e08b65686e9a36321cfeb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44ec01ebc04415a7fb41fc6ac0d55e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d57f016a3ff42789e0425df8ef99f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45828019b9126dacb6b2c31d7d20aa11737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012466fe3e86df7ff88ebf87954cc26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5036fb5b72a056c2e4294be65c1fe6e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc22aa3917655a40ad4fa60ba776de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce136a73ff580026322f1788d2b3a8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ff82f50b30fe8ccdb41f6298dbe26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264944393733f0d2ce2569dbfeb68e74743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d13c4ceea0add8ef36fba427fd7547744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f77855c9a67f4d392aa0d451ea0dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aa1394b3a359b066ffed045d566b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc41d8661a8bb068d2d6b1f6b1b1e59747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453c80c3305ae49c62c9dc7fb3c91ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0bd93e030a6d9a2af50b0b7ea4638749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6878c4a49c0a9c111ec7034412631750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19472ef948875dcaad6fa9e1e7d783f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96939134b1879df555a1506260ef9b72752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ad7f601478c18fc596a0fda001ca0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0211842f8b00f54163c511d804544754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb1edf610648be79697e9c86f10a6a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa04cff8364190f17c557cf3e59fc40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19561f2c8dba895a28b58b33d47b4b97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750589edcb7523956a92642120e04d09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a356e6de263b6efa33f629b53bed9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e59994ccdf734c18d9f25a8eb1c4c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc667319f4956470bfcc7c923b35f6f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c788ae8fe0889bc823a078ee034433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8839f950f198973c1a3b6ec5e22c9c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5a0e963df92b36eaa32b7d59776535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d019f6771f57b14c37633f7cbf0106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b984001b4eb3ef0ba53508fc26c3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dd94800ce17d0cfb1cb22f82147278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb29cf8e8d1d508a682bc4d94ea4fcf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7582d8d041313d25b68dc19b198bfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2efc293e71296439725ce59d0c220711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f36b32cf787111e37a6a8d67e216212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c164685b4d548c4e2bd67e1bfc43e2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26318e292a0387c2986b0930e226384c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c760b3238c3d6d9db43f4172ffb0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aa53faf053a085bb40eca7b1cd4f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441e2b373df4c7d446ea9c1ab0fae1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b74ac2034962ec6528cb6f524df4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ef4f3a3dc1bd9975ca08db1830aed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02537fa2e91519c07a14b237adcb6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead337ab8d7ef0078925b19b9945b9d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861b81946c22cb7faed311797d97b7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd955accdaa0278d003ba60856b67d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca191ebb4db23cb9ea95c14937d64fc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59540d201b4ef4f57d28891b4d5479b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8c80848e4337d2a9513e41bcae16c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba10d7a91ad2a4910a44514d412411f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b49725f6ad792ca8ddf841a3553a6128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0e5d64acb2716151532d720b6bad029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a70706ea94e0e3ba2af3e9e27607430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaa542d47a5b60d7167fa4d179cb0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78824bc1ea845e1a0c6c96ca28f10b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132a800c62259ca107fceea29d2ab4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610e9c1b0c00aba1cf1befb3c91d21034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4a49e39e33173488a97be7090d83935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b060dc08ae75aac0e064e1dbfa38836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2de80037b5887133ea0f12cbe27be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3f1f748fce72e80affd50b29d526138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0d83365217a43b2464edbaba88f7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be973da2a375ff0c1a287260e81d0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27207c0fe1d5a18ebbe1a38eae79ef0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db051431b3db929609cb51f9943b0042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87962051addfa8c87d02f0f31f5cdee543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9173db3b61ab8a412a508904a821fa144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04573096dd237c844b0a627bf976b06145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaee3b051a0128c283b7c9ed1d2ca446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87273f310ee36a3e5ad4ff4d6bb5feb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0522849f1bb928ddbc777b4dc88761748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7de633b2d3340b68ed1a2f6493c12049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7a5abbe412fa0a572c07f6d78114750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e913dfea881a9cd86a222c340be0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe4e2cf04d77cb2fb5f60acfa457c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fd0154f3cb05f04e31f67d6cfff5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc06ab25452f90040d1e1eb5a1e485f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b47191c65faf8933652d3d9221d4fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b8094b07cd50fefd289c88bf33dcd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b907b2043e7063894d63f88312b12a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9a609dfa770e54bfa20072fce8e6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcc2d331ca4fdf4ed9cd2f865345de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed8d91c42758acc2c670dd7776934060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4bc62498cb17e5546d3676133dd9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15787bdcfbe5e8741573609db7a328c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31203a59c7f7c6330c9275a7f318b3e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b9ae64e3a3148dce7fa92d359eb0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e35eec932a975d9ed24a80dac79f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac374c460a21979741aa8b2b2c905066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37477b3b47bfbd329c5289e4ebf46267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2f1864dd0f3db844630c8f9ef8fb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd10c370321f33233ae1b1b90649ea669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069606ac8c5054a43fed1aaa142cdde570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef411fe5b30d0a92160473cc5e6d7a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016223762bacc17eb3f31ae76edf2a1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec4fe783590ce4dc05cad572e9d62573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c1539c7556acd232c7f95211c8dc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a94b0a593bf8d8f99f938ca55f64dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf905d7385e32fa8b01be75c0b1f80ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039afd5df7acb12e28ebec59d7a86e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24989d6ebb75da4ccbceae56bcb9c8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2d2d29ac83dd284e5a33926d1933679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913556b6c699b7cc2b665982f13b7a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eed491bf2d1df1b24d31742b66e1f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda53ade5ffdcb36cb2110682ecfdef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d216a2a568d6b671ec7182d9b107b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0aa73b5fe021993396749b79d5f1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a26ac5ec56a00f5a55ec51d0a2316f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12805db14165a29667904de42d2ee886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5c2d65babb49fc334cc7f6d377c1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bcabe8b387ff2c03bbfcdd9efc95188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6681d1b6472a7cc007f49b21f0834189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e150aee72af6f69d3b7c28dafcc96f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1029a9c076cd56087ac44690ba49d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c2939fb233dbba897e392b50938c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffdaaf869d67d3944296390a4a5a0193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea8d97d3cf664f352f45a325b9163b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d351a0a872ad4df23db2347f5198f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70aafb25f56311465e0fd0199a58f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2612cbdc281579f51c9d6aadc535a6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d747e2a0a29714e5717b24a969d25aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a907d3eb2b3c7d866594939689cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e9ac541aed47a7c6c13807b6185b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef659b77486aea3e4c613a563de1f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de44845cde7b4af22f214a959f39195102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bd59c96b0d5428f9dd70612cbc687103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af30c1ba468c7f66d1c0602c8d02f73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1694d9cf54a89bc329a8b72f69e5b27105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018ccf5e0899c2991b2c836bb1eb305106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567d258916935b893f978c46f51f7ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5d3710e776faf0bb4a32e17747a5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9cea2aef48ec781153f97f250a7a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389cc1b4c51bb31a0e8cb219c35d169110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c9029924eeb53a4c5786dc3ea8015111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeb6ed30e1649689c4bb952efcdb37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7c019b4733ee12298ec09e623da40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c155417185d01949ac876768421be9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08b69256deeee70d2613adcc132e69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85532f744fac7a7a66e48d5a30883bab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f1f0e7d07d4c8777d600af7eef160117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0387ae695f46cac1dac2082e7627d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54e1ac2a90843ce6bb0713765b98af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9383a2e9c7e55e215d8f8a7da0997120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a017e5a55524add7af319cf48ae42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69f712f581b3d437f4f621452a8ebf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076b6bdb264820dd7d1bf328a1cc308123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ae93632055a48a537dfb86833f173124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5867b00292498cb93f5a01a5f13380125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b11b122f83a1491851100a7666ab7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff6d6ecd245e6cbf02cde30eb2fd97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df195fa41aafddabc588398fa51689128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470e6c297f59a75fa5a4c57dc446a96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dab9abf7a956db02227b25a362e19f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c698d419ab7fb0cb470698c6cfd4877131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a88829b09d362b77ab6615ef48c1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b426731d907531511ff9423e14ad4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf207686187608fb67e7e20d256c107134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20c77df3d344a35a920a063c76eaa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a20d26b19aa21fb2cd6a1b8c98776136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a243ce2386f2dd313c9904abaefb51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bcbb8b6836fa5c4e02d18fcad8b17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de39a0a5290758c93c0a640ef01d40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc808e855c94b2050812353fca69962b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc36841246b2dec538652534582310141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77be04c49808a4eadad35ddae4bcd07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbc6d7ce9ffda075525dc3039981d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d9214030d944055feecf99420b830144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf8b6e02f0b4fd583256d79fd48026145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d96e4c0011b201084c8046b8b07b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd4a7d7a6a449545c980af3e7b0f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946526e7c77ac63ee3d6a6052907444148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d0f21e280a841ce015aa646332320149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3d7dc10a385af94954172ef44ed84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a40048d6c6951a0d296f008bc8b8c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6102a4d592171cc79769f1276c7988152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf17a40bbdb5e4a1c764e513fe8d59f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce167070a1e08fa4eb3399efdf83e12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517958a068e2997dd815848fd52b44e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d996511aa6185a675ddd481a617171d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cbe2fa07de19b0fb13d4853b09890157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8457ed458240904f4caefb2217848158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703b14a8067130b68d06b114162a8f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838d79833aaf98067fdde4a4879cfe0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7ceef7fc42cb3f9f911c9009b6988161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14233b8832dbd9b9f1ec553ee3cf0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b6ce2967cc3a689e86927cad7a96b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce611a22095207d1ba22ef4af9613554164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ec818c22c10cc5cfb07bff0558247165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab89b075bb010cf8f1274f5bcad4a28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041633e2d4e2c5384268e936d16362e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45681a30e48c853308cba196be117cf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b28d5e34d4ef3e01e147341e7edf17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fed8ddf06ebc10fc6b500790419c89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8499e15b33ff2912ca953ff9ae2fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5a22a8cf08691ed5f1ff8ca2570a8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520ad7f4d44fb1f0b4a86cce0b08f8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bf7bccbf0a86f70f9b2fca3dab036174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914d9d170ba3c78763c608e7149c2b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d2c5fb2e5feb7388b6ea05f4409d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e93d4e1af8abd315c90f6431c85c21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298611328760cbd6f330870201763a25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366ca394fb61a36a9c7e2cd0b4a882f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaca65ea897ef117c79d9781b867df3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47850b3cd51fe910949b3b3fd14a2049181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04274ef2ea2bfa531d4d8d215887e74f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649d4909d3cfd6642861f8c50a4d832183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec516229448d502122ddda3e9c50d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24be3edc8b2a153a4cd91d6c34e639185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163f609d245f33d9cac465e9d430f68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc246c2aeab22ab0b97e1cc43c58c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b90c1dacce1e88aef970543696ca38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb814c71505ec6082b4220f86f1131189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faa2bfdec5fcd84f38d1153b26f805190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4279562fd8ac43c8b22730fd8202559191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe289596e4f7507ddd491618c2783641192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03427005ee501ab9be70eda52dc9c657193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964576f4cdd3d193e3045bdf925adbe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bffc081f531b143db7fcceec079c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d517e4bfd3fa530af63d30c299a8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51b69a82760da34f5af123a83590a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e89921b4048f9f20d6ff7ea475599198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034adbfb44dab2e103ede0528ae47df3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b306298c6fd25b0fdb6aa63f4fc1286200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f238b7791b0542461d7801c7e0507dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1fb1ad1de1f89ac4bb9c5efdfa913202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8c08a458690681dc77c0e0540987e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8f5917a33bb37b80217bd63c12e5f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dd9b4120416c92b83717b3e55f4f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f9be1f0ef8637801ece8bfd47e03e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdc6dddbcc0d94c75d4701f102b36c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb1050c368c978c62586b491b25365208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42426077e9e70a37d798449aad547e71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e0db51e62152d14173a6a031b8c80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467ce306a11af804b291a37aa27bfb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c2dd6a62f9fe82bfcf27fabdbfc6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5978a3a1846d3f90f9179f7acbc1adf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb5542d985b1080cc36c5f500d55fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819f4be860a640040baf69ee965bf89215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d34239f3cc2fadb151bacc069f8ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703153a96084446fb71985940eef786217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbc227bdb6b31cfdb465f2f449de3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4e15fac157be88595e3e6ab7eef81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ee42193067385533862a753d55582220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde347f4e844eba8a19ea32280f5a99d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dde89b86aea945c98c7e9f4816e2e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b112fc57b78ed57f79769ac017c2804223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dc167177af703287a320999e1a77a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a61831778f877949ae74e0b0b4edf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da557b96853d0af21bb5c2d189a9e44a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d1cf0afa4e220d1f45b5d35381b1a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e88c23d2b3cad9adad879671f22403228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958a9cb549606406a8e8ad65d93efd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a07960ef9fa9db5b3f6ee8e7d2666230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534fb54cd3d2eac3957389a6f5d2c67231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d937ef07d97cfdcd49fe216fd85f8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39819db340cc1c4a3854c930db45213233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c942ffffcc58208f99d44c53f4b654234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4ad5e9cffaee48f0829dd136ff8e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c523d6f0d5554c2e8096959a7f32288236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7766911f5f277bae1e3e1b3321a54c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edca9b190803a470bf316c1bf69ad8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72427898c7d0460fec0631527922d3d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4d8bb99f2e3b4c7811879e056636e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a46565a32883044058d20c16b10ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ce9040e09ffb940b3d100f32d3675242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04febef39eab184f06ff1d988468f86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4d9b83a8f98e59d81e670890c84d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569bc64aa50fca7025dc1b6401b7c75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f36076159859b2280671526b9e91f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e69ecc8ec46e4075894d32dd2b91f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7b7525dc7ee7eb633adc6a094d65e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b3229d448bcf90d07cab5c8357872249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360208889752192721211bc7ea4a97cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b08f0877e636c8362d073f8003457251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cf93412e144f506a82ccda6a77734252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b18b1552931bdd2379c8df850d9bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e90542596542976839e2e8293d2f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e80007b9d30986f066d94691f43f13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc1b42bebb7d8066f5d6a8c8b3fd73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28158c3faf9df3fe315a21ff72c54e4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a18c0ffe7a4ac2e6ace2440f0c0bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf15f693caef0a4a1eee761b8fbc56259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159b155d2c657d792a8d6c3ec3146e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a959cbbb149ef0ac364ed4022f4237261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0606c5cc4a6c39c3b2f6aed70a3bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63ee9118fcad26db3978e0414265c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9e4300ef33b074c3c22c79ce85727264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff114522baadf75e16be7774074fedc2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db983ce3ade55e8e54c1474ad7cf7da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9028f9af75c285d0ca495ab46f17db8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b695d3aa7049d450fdb1ecde233e32e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec799a291af32462c765fc8a6ab7572269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b024a4cdccd4ce9f12665f8e8f56af8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3295bb50de72ad298e8599735094a48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26242127650cf05061141abab4addcd0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642c7e4591ae1e7bd3b46305915cb12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f57944d725d97a80cfb09782772ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa138a4832178641b3f1fb0ddfd976fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce55cfa5552513a1af6ee9ba259bd39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c81f15d58f0f63b699c9a3f5951e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26877d1e30254a5466f73d6b2cc843e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f223667b17e78dbdeaad26479a748279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970a331fff856d955f3a828859ceedc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cfa05181dbbbcdc1eeea68ac5a70e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a694b2a1530519832ee75197d616605282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f84e57c53b4c82316d559b9ad55787283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418aa36664bddb69fbc24a6708b83127284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b2e36ab9e0a21dd3b3190e6526713285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b800c7a978b926493159e1e03a4a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27d02aa2b890806469fcd275e52ce6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3e5d1337e02c075c0e2511e217296288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a6f4e00b47cd4aad003d982e1c855289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9fcafedcf186e53a5d85d9c5b9d95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058de5ff68d7068c31f73f36f304b33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b703e291bc8826a665d0bd6edd91c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96af83a35ec1ea69f696f2d4554e8ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d522b89727d1c2d3941793e18a25e92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6cf4a845c86e54a3c0ad4e742308f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e4debaeb1592b1bf396022ad22864296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dbd9b7d08dfa7137a84de34d492cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a1ab1a817fc6da50a84f5f8f63d3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc5ffce958d164ef0c993787d624a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576f67a675d7de1eaf8b2be516a6d7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676ced0df2f80ca7501ae21356a5c83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52919265b98c35c147a74322dcc527d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506c885dd4d3d954ffbd9b1bf57ee51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99fde95909f6bf88283b0c7e52384304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa3e58e02cc2a23b68a9c6f5f63521305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b494a917fbf22faf15889804060f2c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33333418feb996f76a465e2f7360a311307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c912b6137c743ed80228e16dcbcf71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937838d421d1f5049761e1ec8bcce9fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e47c3bc59a41a0cec54f584564c5c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6d70d25db8b58316cb5cf13ab4fb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeda914b2c5018fed23958d50d6cc27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979f578726b60e89d1f2f64f4f10b4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6abbae990e0e9df521a35af82ef9b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93cdd459a7004c29b4b4a24b1850e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7644b0a895f6382dedf1e04ad0de28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e6b495d9241e1b3b86a86a9c9cfad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9446d3797a41aefe304562efb19555b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4fdae1d235e03168e342f5155df12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511db583e77a8836c398aaec3444c68a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9293aa51ac6bb27bf22f6785bf1e14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d12985a0fb15bd56eb6d8ad9220a26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc1046fef5ebbd471e0caeb4a05d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b00e4272198626018a6d925c20611324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9baa84dd79acbf0a060774ee1c440325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1febf90fbdb4a4134d8606735628cca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65a21f9ac729935e367b5953f6233e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da640119acbbbb3da792ebac875e3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fc4da862b67b779e0061f38e22a5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220af88f46a5241206981bda7911033330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4951c62dfbec1bf91a7b4e9fb04562e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e907dde145763aba5ef6e7747cd8f67332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c60a5a21d433fac92f2f9679b8e80333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28760945c6b25bd96f1810bd4f50d89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57f7b07176ab6c74c080e409a58962335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b282512b99610f48154528a36a262336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53a2e667cb8e6496e9b59b97a99d56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18008c85aa633b2397d416603d241e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed13bc9293b0e60ddb0399303ea1d8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfda73af0ac151c7cce801a68b4409340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e782acf768b505873df14feb28f08a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d9053663891fff6dfc4db5e29eb31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d6ba0f148ee3c8f662fa6ff78566f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fd5198356ccbbe08854e047729a03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a9c8caeb47f654e30c484306e9aa6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381b12c0e75a2b06122e7f88388a158346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48809166ebc36c6bf4d8eaad1e6af5e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfe385adc486868dc2a2b2dea22416348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52ab00a409ee7eb7f82b8b609e8015349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eb4d03fb82b8b70b24217a1ce06d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450f281c3238f567dfc9399d8f4f04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7674ff77808f242875265f08b1fc87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24580686ed0ae6ad46e214e18dfcc086353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac3d3162ef5e685a9bd4280adf3f5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf39505c24e3bdc9883874dfcad0c8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49241839b15cd89b289304a77514bf7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336490343949c794dc9897ce8d0684d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660d67ca8b31e08c36adf365cd41a7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587925a5f6dac799c791bb007bc5a19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea9cbfc1743784aa7b93d926cb4acf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30de3e76132a7122b1f8c0684189eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f85c468e2ffa90f9be493c4615a7a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0fad6379e5a56710d28f1c04ab6b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be09cb56d3a93929f971bd5b528733364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0b94d1c6c356e2b27848499fb161f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eb5a7dec061473874941a7b4c35c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdedfed1452a12762fb620adf6b1a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de091274db6c27531f877c1a608f08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce38440c25d190a431edcda404848b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040acf43546188f8ed392edd3ab70ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66897e52f087a9f2346ebbce36c01427371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ad1a15bdc7a6df5db37eee9603e64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d130eaf64cf72b4674d73fc746a3644373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdcc9c699f86f298f1c5fdefb66240374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ae8d32f207090140995d3bcaa08f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276252e6bf878eb99a328c30e298e409376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03abc97b4865aa173a0de9fbb90d71377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091f42c5b5feefb0060f267f351492a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802f4e9ebbbc70709400d95503abd5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe96e8361dcbca779235b2bedf2af9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415abe695050bfe9e05be158a8c184cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6e9ba25f18404cb8717dd1f49ff84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59e6cda18d682afdf2b2efbfb56bc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da22fdbd7849c1c431ecb0f61e4c070384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0edb39fe03d96018e9b3f376b60ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7864e0038fd94cc93a2a2ef4d5731bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f16ad8d9caf468e04276271b38a63d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1f13649118450ae1d7356a982ad9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466c9b48272daa1f96200d123af6e92389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed9366401667252cf905c5898f293390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb10f43a0af5b4ef1cacb46b147de52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cf7db1cbdd627c7a5b25378bc1151392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0efe8265392542c5bd154e8dd469c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946ca38c79a182590aabc40d9167206394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30718eb86193e775f705718bfc8f16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5eea3b3f84fca1094b87e8170a05b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cb5dfcdafc69cd228d620312511f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959c42012fdda6ac56f71782525f0a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718ef0b53efda73e40dd082165aa078399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524e7116b1454f22550d75e536f7e56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715100195b985c17c5da1fa744f34ef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c58bc9ef402934d664756a63339f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd713e1d46078cf1db824c1d0db3a671403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159ae11d00131495e16280f6da8c345404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a791af8659233ec8f898bf59d0b7265405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0d569811856fb26d8452fe9e2473e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fd2aa30ea63d1716326328bba912d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d08ba9d58290ad0c9f6c075e2aea9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa6336b9bb7f17b16e623a26ee8fcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2aa52169deb69828c6c449344b68bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47086238097f4ffbd071b8febf74fe6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bbf406d4805c4d8eb9eb5e1aafffb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3c3f847ea4aef2e0bdbc21565b9f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776ab750745258575824f2de050c8ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81417c1a74e1924d0fab627d68927cc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f85c7f07ec6270be2b2d970c499a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef513376c84d5acf1c320455e40566417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230fbf134a70658004dcacf7eeb123f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558a6d07e1076ea64f720d22f98c888419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398704abd644c21f3271aee3f3b320bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce74ea4d087dd00127a3ea2391ef963421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9e5c562e0f7b1f990c4a508c214ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a251649fc312878660655d146c02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b776f2263a9fedb955f883c7e7cf6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6969e39a8e4084e1d0d2fc006fda69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3ce48ab694570a5b1d92b703370e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cf954aed5fade617fba9318539c17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972c09c958c6623f62470d1b7451e41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880f134a037bde4c3bb50d4110e2da0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139e134c5a5b721a80f28908b8ad29a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a482038ae092297d8e81682a5d6807431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b96e2ada4492fad3f2152731e3866432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bde126a146a731a5f86e89c9640015433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752dbb18c144e4da7be74d280e198c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643825ed1f96618c728317f68d1ab60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3341774337d68c0b10394210fdcc92436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9b91617f8da59840a654953ab3f82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49df10ab08f8ecdaad1ad8aab82352438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c186c777e01bb8c1a63cbc5ad18dd47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a4fdf10b09980007dc14a04ca2449440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39487c8b2acaac8c7fd7173dfab621f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa68506a76eb56030aceacd6cbc03af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3bd97c1d6c5c5ba6a925b1f908ad8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52136f751fc100accd7095a0c683be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05415013a7eb95aea87904cc2b56e883445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3022fb0a276d99efcb41962f27992ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac0356a59cac872fcc0d651f2aa62e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff82ad28beab8065875bab2ebe0c31448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa68f1623a4445efdab4c47171c1c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c7d214546c63b047f3445e882e62c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a01e6d06567576c8f529d92ed055c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d82d5c9d7eb763888283d9a63151452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d36c653526e9e44df488612b7a68ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c6ee981c08b7f9610fa11c0c143c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d1ef6884b5d0585a3d23bbb9ea3af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512253524de46017e4b8251b30798c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9e998c3256a8a9373bd4fdd76235a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8c4de277aeb5b74ef2d9444c79a2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bd334221a84dbab4d8ece505680b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac8c499112d5d141b660ac060ef6b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cb654572f80ba056f79d92256c024461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b84055d991044b5fdb95999bf99eea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa886a850620fd22e6e0ad8c4cde2a49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354e580c1555d7e2db788b1b66d4e7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87902474f915c82ff5f064f01282e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcd4456f74fe12ea8dfca06ac773e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c4f6c250ee9a57bd50179836699dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3ecf4418ef9b76e32e331e3302dee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b6116e32f1a2e3953df407ccf269f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd6c45c7cfac3029acc3333aa4df49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336dcd2eb124453ffd84501a3994098471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd98b545ebdd18330297c85cd20b4a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f309cfad8ae95dea7e02ebb1c8f011473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e45423f589e642f39427a5a20ce308474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816b5e05df60919bb9533947a36ae1c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63fc299f848ed50653058c3c6cb29d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723d8b7955bcbfb8763e1cf3d6bfb5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a4ff0b4eebbb0205f8b860038b142478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dae35b476f90f90ff57a5176078eba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ebb98218a9b476b40a5d62c19523a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879a05be812758b8b9aa0679e4ac74c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984004beccc7afc36cdcd8ec3822486482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34279b9d197e9350d71b4bc5ee2ba8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c32cc63350469e9e1052fd4c7b77b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90cbb1a5a60b2682bbc876a613ccb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850ba396ace3faeea895eb83642110a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc907b22ced93111c848aac52269e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d61b28132b02cc11ee6b68713d974c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a372d43fee85e2a9de1740de3f898489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f450f53278137e31329a4f8798ec1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa158cf13990d523e6ba02da1073e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8b30888c1348c851e364fcf472ed7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bd3353a869d7deaeb4a7b85b9d0e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a35d9e769f0dfecc30d8754f8d6ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c910aa93b7d8e822277d4e4a95e65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc2476a51e3522cf907e81819eb762496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4f6fcc299f65569a56424889417f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dc36342841664af7ff713d4eeaed1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ec8c8a49ef252571f1b4448fc8fda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f91e079c3380afddf93720fb14614c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a943a113ce791aecd069b457a054a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3329375bd2c45e5b8bd92d07f195002502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf52f77f3771b00ad68ed01bd538cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfab264a5a6c062e6cc878f69d2fc1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0afc5ac23f668adc3369246fbc92f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f5aff54e55e648f55543322e0f129506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ceb66a8b1a7c22dbdb571be580c6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f8d308b10062fbb9e54f8b122ad10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba716285a693ec35e8fb9612f70186509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc814d575c161633500bdafb8b5173fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6d95129ab37be3e7ef4b411482852511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f90c5a065eb9a31d17a432f4d226bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb00193394e7eb656001cca25f616cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419ef891eecd005ac5d6a978331ee16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105250b15d7e210bf1e291e31bb1d65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e619a2a6d97e99879483fe42ce39ccb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02632df857ba9cfc13e0f48cdaeca1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54640f325aa187256f6fbfd9835294bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93f299a79e5f4f27db1f0671108dc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29227d1d7e5b152457ef7bf9c6f4d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee8bf2bad6463faf87c57e77343b7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207265c87c4a9e51ca4f18652156bd5a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb92f4f436e7bb26b582631f85ff179523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f899fccf11f12fcec7196e11448f99e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a195a79a1d3bb5a623779ae4b12ef3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1761310d93685ea33f00356d8d168ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb922e99aaf0578d44c3fa560fce51a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee630dcce173e309baa1967e0b8184528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567390974a8c2c7f2f3189f508198a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faaa335f7b823e25582b6a4ce4f25c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3f4f509a0f0d352aaeeb7d9ebf29a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af4155a6bf83f5602435a858f6342a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f489cd86d11462fec9d781f68c376533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a1f5b15ff61f3eed19fd663e24bb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f1a6c0fa7db329be1c148f8151eee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df6ffec981ecbdb164a339405732cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312def235424adeb86209f00a4348ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51607a53f4ebecffdb1f10666f1fdcbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf19276f5b5d326874a93a435d76000539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ce3680f4c5841b28d8a53ef27a748540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35def8ece89fc39d81cd6196133ff14f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283f41bf4fb4a1af380d9eb857e5a6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f341c0dd3ea8f5767ca9d5aa42828543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929f98d2d05748e9a495e8d8732b779544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262255f809012c00f22fc8e358b29c9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65c0db54e059dcfc68f91007aec652546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe0189367c966ed0c29ad0aa74902d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabcb778de66c7d0c9cee01637ca0c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb898b8db5adac39028bf69f263870e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e311672c6b4bd27c9bc9af029e0923c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d78d0d1782a9fab5d4a93625298791551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35a2e892f5084155aba6c2b2989f76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c1e05b739b8d5ada1bb9015a24f01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e3bb6796fffc1702219c84c1d205a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e27cec1cfbd025ca9903fb03ee0c87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea6a6e65d8a1936ff0a9df7db4af09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0514dc8bf796c38bf291d5d11b1af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c624735ae320d6df3cec046d1b06f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60169e5745b136a04daf3b5659682482559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049054068e4d0e577e9f47f8cdad57f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5270a0617b1d3db8e0f21685f486c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8a2c2f72b2b8aad49b41cda2e26b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8d37fc10c7b0d2b5c67b49d5065d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801b97d904e6917d0d78874314f2acf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f63a972632d106109520d2964e8f0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbd5099d0b2dfa2b64c3faa5d12f9a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a4dacdd03396c01e421456c7e3130567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c323e34d564533702ac3dc9405bf4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20489b1e0b19790bc2e4f47bcba4ba16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da37ff6149c8818f985e967b87b6d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6e5534558db40d6901bf0f0d9e3de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2743ea48892d7455af1d971ec072572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8edb92dd9ab3262343ff92bf322805573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f04ed913a402d4c0ecf7858293a5ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e8c7758b45d35243862ccfbb40811575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725f950abc57283dc992a59d54a0370576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01f3aae1c2e3e7fe5d6fdf154178a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23212deb21f6d63c97fc9ece19dfe72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785fcc0332e4578c72a2353eb4203c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18181a4f102eb6640f9aa6556355d1b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64718fdba92ca2e102318254610747581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f586c47494ebe6b6589eefa6ae6457b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c52bd36c545fa030fda3bae924e264583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34839daf3794e283afcdaf3d8d9155aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403b538e9acb5f28d02be5d0cb87a89585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350955150858499b24d25cbc84aea64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1a06ba7ca1aeae345ed9c17b0edd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e31ee1919e36db5681dc371f5bb6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2477e2cd47289e5f5ac261ad75821a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf16b7e66dc5e1c0f312d23c68a3f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fee746ea7f557fc3c12a3d619b6e63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488c6328097826389414f3d3a67ddee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901c404b7b603e22216fee090a85d8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac1216b5d8c2734603daf878207161594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b32949b414391d14f9ec5445e9c4f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6084c2418a7c58505676ef3929f4c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead52c1a1b3fcf3bef6c2d5463a14ed5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20542445af4faa11fc044fbdcc6029598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c666ffc32c7b8a23742957b29e60e2b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43db20cae0c65cf35e46d44b6aeeb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc42130b27dd531f1857e4dedad738601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a08f6367db4377b5d39da6723c9042602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb37ef63c52eff3665ac570f896995603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000da7e4048003d6358882e97ccc32e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7162f27c712f637a6ee159237ffe7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374470fe1193607a67aabcbdb76edf0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2cf3af9c19b3d5a08ed40336ba6fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91c7357e3c0a0b1f14e9a287287c0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68fc6c86f8b4e7f347bbef03517038609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bad77215dcb4fa86113fc0a0fc5e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4798de322312644326fbd2d5403ac5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29079a8942f15f4c316460211e0b2e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8d6cac0b5771d676b0b924e38f390613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42f270ce1a5bfb698e2470da51a353614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67034ac6d5f2d491f1e3d64c31a43336615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b1029f07582ee6e20a870df25030f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6178b974dd0559669b89040decb43e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0df1b80c398fe7358625912bd481d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf85e33759051befc5e648c9f57a425619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eefec9d5639771d185dac8f7e7639620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef6358cc792c33cd762b21ad61900e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a23419620b37745583b2415d17cfb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d18472da6ee1dcf2b17d09a50ece9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d36283f4eb2c8652593d74594ce6a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545f6100492e164bcf5b1e4fb7595a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fe0254dde399656df94a353b43459626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1223f11fc7afabee180cad9fa552780627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342786e39663014d382232593283d71c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43b30c6b8b377d73b207bbfcea5d4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a470d8605fd85df46944aab661437aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc30168a525c2c2e652dea99a476b99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57c0f9062eb71561a7f4687d91d1dd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d3cbd770e7b1cf83ccbcf0426387f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac386747c3603b3df57c2d302a2c86ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273ef3c9f2f8eae9d24d2992df154a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43d019ebbe70f6db5d7c2b35532927636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fa5db3e8a1ac61d5f63073d9e4a39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d128ccf19766d9cbf87c3a38e94b41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32404ae4a16426aacd0e356a9d54552639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9a296e9b7c7ef8a51a4f30fe65d16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecca497be0f9945137a31b10044de47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967ba96ac3b396346e733a778f0d510642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac6db06960e9bd06d30435e03ae97d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fc296d8223d79349fba60bdba7893644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36beb2d5b5f41219156bf8d4a921eff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66b13ab19230a7ecbac07a283a2382646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08878792945d755b8e1ffcb08ca42b51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010652f403f9f7db5514ecd06f92eca1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bfa18954f8f2711c6b83db4b8752d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bc3e36c460ef376620c386c03b5f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441eb58530af0ab8ac590f0eba88ad66651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14a02940dc76d9e73c5e81a54ae889652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffc97ad4502538a4b42eb1e2033a29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed83fa5a5e0551cdd338eedab75f7ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e631406dc8c44508b7c4caeba159655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac10d5636b27f405faa8df10edfde6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b052104b19f5825308197d2a7e6e7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d289f7f3cae861e46f14d12ccd67c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adc7710951872c5df766d88a29540c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0675b218b759c71667335417554a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2deddb06e8f35fe8006abc0daac50ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb892c0af917991b18d31afeae43eb8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf052fa34e5921764b84a37fbe99fa50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6584f611664a54b0cceee32dbc9ff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4412fc07780d8ac919c2ef3790fe333665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a24ad74aa3f3cfa487c904208eeed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fcb70878fda57bff39e40481e8e0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c422eca0854992918f00670e117ae28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b464c8ffbb775f2cd17085b76054d6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1407797ee94b6f5fc398c88e7b1ef5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2f7471233e6f6c9ea0d5f048e43ad671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa607be17aaba68044d142e7946a6978672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ffb71897bb677879f5b5e8d87ceb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4288bfcc90f2f72c9b8f1e5a361ea31674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc1f8762da0817a7b64d17f2fb2f36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11bace014467b28a2cfdd94b1c1ca6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b52126a300a2406f850ba667a7ce9a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28044c051c20148339e7181b2344c3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e53c6c79bafd2022c3b1d75b74bb0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038f52d110beb53e3303c382b6d9474680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05076f343ea5f0bb269b7c45f7ac53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0fb274cd3de6c6fa1e00e2cd5c094682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c336e33617a4eed6303b44bf836c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4b5d297467a47167282185b4dcc1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9e12df2722ee551605d695dee617b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358df1420ca265856f4ead2a67f350b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fbc12de50046210bdee20b25025f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da169afde64b5188ee77bb2e42b2023e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b45a7c1f680e47116161feba0ec573689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad17fc47a014ab494b99e9bcd538b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9017d70c08bbade29d38389b6df9532691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8a19bb6ca4dfa8f655f81541fcceb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec66b3bee6abd8f89a1534e8b24b221693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdda104dcc8785ebe753d05a53bd7a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b9013231c56581d0c582d41c5f613695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d26b9277c92c9449edc6d8a90eb6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e1e3505e689587aeb8f624e834b5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b191ff9f1ccb7320c94333a45d6150b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b323f0ecbf9f1616f553a5bd001dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0adc7aa5444d786aa04b3fa34b4bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39c30e77629c3765abcb2fdeaddc29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac3eb2f77934f26fc508822e872941702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935a326b2e24c7c2bf98f724f487ab5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566db57854c18dfc003da0d6216858e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d56214d8e9a3745757dee3b47534e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc321c8139ad6ae969322b13d66f9f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d5dd125b4f066b254390d272b6181707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d52cfe1213e0ae79b76ba9aaffb536708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad68a11bab1fc5bbfe6992676f814c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447a534f6685343bef826ab721a9590710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490b0828bef8d6dbf3f7cdc3d5caf9d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e10fb1f44ee88fbac610eed4cf54f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937e5fd23014eea2b55b8c71fca201e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fbcd404e253bc50a01c0b7c65c7b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5bbe4d8331c29451786a78321f8e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8173771926872a750d60758c471d2c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8186eb11a491a4b7c0e2c2fcab505717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121b8a8db2db9d37b2bc4e007e7c54f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2074c6270969c6b38fe5eac6f32171719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cba65d272b9aa3d54ec5c70569ed3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5db9214688e9dc10d737147e28b19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d433ce2625afa5c28aec71f6f2e506b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6de22abfd286597e5dce1c7254bf6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600714aaac89b9731dd107dcc44612a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f12c0993762652d5f8aa53750164d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351983a70c068dfc811a0831acf2ea0b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a55bad9d6bca8b0d5ce1bc479a5f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b9195ed98bb04c394e4b510cd9775728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7519cc0063365e14df6d111c45b3e18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab787436360ec79995deaca160da367730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1183fbd9640d81acc2e1f19ed9fd7a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00c2d800d51a7941c8009c9d86419c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b652e7c0381e39c51fb201f0663a2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac29559baa669351892cba91b9711a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d72255e4782a5f5e322ca96cb4f3cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf8b1b720f506c3c14bcffa1b3d281736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1264b2483967be79f639289ef8584737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234114659a83878690697507310be77e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afbc61e89eb4fbc53ab968e05c722e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a14a380c2639c56ee1b487e983995740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf54c94c3f6b0ef65a03253c360a4b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dafbd3dc506d7c642c3338fe511a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57471d1c001fb8d9e50d35fc3083a0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ccccade8bada57530dbc32c308b32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c0b1b2b57381684bcae32b51d3828745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc989517baf5164dd8bf3d920abb2ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406be3cd17b56f747f68602023306c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afaa4d65901f0e464d42d3a49e414a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60e89a22a73e009712cdd9fd76bed5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e75ea43f75ee1aae1d8d1467f7f7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8791066939f8c1b64bd4ec75f21118f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028566490f13bd07e21d59c9b14af8bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355a163db29651a002e15bb65d60cd7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6ff198960437f51b3133d4797bcc6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29729540dd76240dec489f4df911312755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344d6f74b77e7c37f0044ffe82b7ab6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede51a06c22e96802a3e83ac13cdbf08757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c04683910c9be785971c42d7f4713758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d098dbb2014f009793c0308df18e8ad759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>