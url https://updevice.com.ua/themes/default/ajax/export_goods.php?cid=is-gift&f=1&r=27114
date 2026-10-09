--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccab90fc85dfdfd3fb51f246ad5fc9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b79ff65d9f69b2d7085ac8bf9236572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57c67413313197300549801491b4273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3eeb64be162d855a9c8de53564b0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b1e237838c06af8713ba33caff3c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca6ec8def2ae3d789c3cfafa3f004d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925881c1ee1c3a92b7af5629986e23f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5e0057a4ea29760240efd6eea8ffd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f4b7cd4aeeda2f466106ca7d7bcd79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52034c0d7dc6ca9f4a81842e940741b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188c9f435b29051733fff364f72201011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bfb9cc8c8871dfa8ee10dfb8bb11e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f7aa32bf4444a326b6cf65e59993113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6662437815e741d2b8d508916186b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba80b00d3dce4cfd2fe3bd64cefdff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5e6241b2249e8e23d67d22e57018416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd439e396e7a86688e4b917a32657e4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49446192d75c6ac62e2f3ca72ccc0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3bf8cd5b95105be65626940a5dfdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0917410048ddfbb14ade3fcd5048ed220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51281693ec4a302d8b321e152b3508b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75929c8a52c1af7b25500c4a866c392e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364df2ae61f2402b92c8b9e4bee4a1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff7a2b79e39dc9f37f634380d2dea624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242ab538a46d36e585218fe9ac38bec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc513874712d71c176e610b2d046c78126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ce9d1232fcb6a23b6f0eb3686ed2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c042178bfc2f6dc05a664f7d6aea66128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a501fac74fb90e88e689e4026521a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a209b27aa71a337462adb6c1c1c8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d679b6d41e8dcf0baf4e21e77c4dde731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61681c735cd8e8bde31593c6dca9cb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04622101bcf55fc10e7505e6943d2a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9591b51e88926b3b5f52d72416524c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158a7777068e8569d0168b3ed49704535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4789e35c12574b95bee530c190def36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20252bc01d785eed611e61fedabcb0a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72016be42572c959a8e91cbe48860bf238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8185ef5a092156858d16fbe3dbeab639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba777fb8893fe3c6c011edeccb44f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea1c1873170e3ca3a9011a5c23bdc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24408ff45ec434c2678ce10b92b90c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e988890e5a2e4c0e595eda8b9794b7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95d278bf3c04545734b816019be31944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7844d98ea2055da35ea767173ddbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b59aed8e5d2c7476a8ece1bb9e242346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1696af7da0ddea90a370acb54b4e2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cd63d487cce34b61ceaaf5aada05448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dfa6adb7838a1e11435caba88585049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370841474e70015928722f49274832550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb14dfa85dbaef5feed51b1568a956051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676fcbd099288b47fa87fad7bffa78a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6360780ab0694a1e9f9398d7abc2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8151cc5ce6ae34664913d6b4ac01e0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4f23aa8d325970b8e2a1feb2d987855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64e6d89f88a9ed0ef7960bd5dea98f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dca6a604ed4f68671a1a0d119fa37257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9164f55cb8608188ef9e63399e7ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0135ac771e3dcaed0b4c5bd746dd0c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3e0d2d4b96d0af36d718d2444b8c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccc7aa492bd191a8844750472c549961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca37940006db67bb639ed580a1e0d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0eee094736275dd3a3bbfa4f870eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f64b0199c0d261f2b79cd0b1085bd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb288e7d97c44026ea4ee7dbfa7c7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325746e220e46dbb7c2ce7f27032b1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabcf2693dbcc2f36ea49329c557fac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1ef838c9297c93dd223abc8ec225e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aaa0d0f43468f392bd4d910590e1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995a6ab1028df88f4ce6cbdde3e1edf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c1f40ea6c8ac3e2681120b31d744671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503eda0134d8fd0b81b965d6dfda7ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa757869c20c1a5ed426db5130fbe28373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89019c0124e91eeaa527e502435ec5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fe3fbda2bb208d005a7201340408275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ecd9b8c3201acd9f3199f2679626b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19ac33d9ec1138aaa0b5470805cf3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f804b78f8aa370329e5d51303a67f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed5f010b1d5735ddeb2ae5326405df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f42ad435d7785c37c3fe5041eb2ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993939d81008226a93b4e19a543b5deb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a770c766e5758c2b0af5b794171fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc990901854477820e1d3a2ce3b1df683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33721a4fbfefab08efb153928c09234284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577f46637d761fecbad02006425d41085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80d149b9fa45abb314f9125c481dd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d1c4a7b768a7527bfe5ba49827f6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859d6b4625319e9c0a14d245bb4f09d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6646e4f6ca254c26dfff88f5eb47089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10a63c9c9c1c39f42f0e0192fcc85390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b39622eb2355e9d14936dae8fbe93391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a5ba487d12a1e17c901e31495ae4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2343d5e5924c4578a693d2aa05e6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688de69603f2a1b0084a6e626da31f3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddc41572cbc4b6f38e22437bcb531a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430cb4e7e0386d09dfb952c1690d4d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3168efa23c921d2a40cc26b08bc02b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88138f691d104455d3461a183628531298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49ddd0e222f93445d53fea0906f2f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b6ab8d57c0aa945f9ebdd29d6b3c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f7a17ee286e60eed34ba810eb7480101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71251f677da3ec59f8f07ed47800f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57e35114a5b12b3e3b712025f02d8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bb3ecef58c51fbe06656432fecec7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b12dfceeed15ecc55047e0ce8a6791105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b59787f3c04e6a470e5ead02b7c808106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6aa3125b339233dac36d402167cec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339ad5ee81153a4f9ae3965b5a803f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940b840a1e5f7e6313688999f0fd437109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f902aec485242ecb1544dc7a6121de9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb026b17d2c4789d0471671ab7e4df9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12089e87b508f4b6cbda879a904b659112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9785b4485bf7df2e783b18a6718a30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0e3feadc1ad50addc389c94d52e10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94a08658ecc4623ea986a8118b967b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b16374e33eebb68fcb33fb5b8cf5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991bff6857d3649a368db32a0aa0a38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c744df732bd869b23097c3fa88b519c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000333dcc140966cb31bc738354ba152119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21357c0c037b5dbdee58f625ecd36ae7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2840d86b7339e70f23f2cbbfc3a45d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2c240ded3ad066db2103149a4b23f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83a7489eb68fe122500b4fda84bf70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ea0892c3c22557e664b41ac67b3ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a5101dd186737d3f3e6222a4ab038125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371581fdebc2ec6759552dbf5122284126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831411a376ae266ecfc6114e734e82e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01008e989c7f056e25b32de17963e43f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb4989a8c2e8b0ceb98d4f5069987129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8ab397a406dc4c24f66dd60327192130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4247e425df3726617b20b6c60d6c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc66cd8c60f512e5590fb9bcc04be0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f45804fd574025470347fd100ef9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78126f4091a8e28c08eb1fe5c27638fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1d1d660d5db893a116079889bc446135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8ee3fac39d7c692ede75f57e24699136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ce6af75e22b73507f477897b7d4da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1200b2dd8e4b228c6dd43f10b1e8520138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb804a23280f6733eb797c2d47e0e3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be509af71d8f602897653aeb1322471c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fb80553b82c29133d56bd0402c66b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5f446b84f7bf018437624059fd64a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68087d5296f6886e9656cf67fe45f200143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98a083d776003cc6271dca34b58b7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc75baa088f6908c04279e585cce55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d727157e8b1d3eb0aaa5483520336bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fe3e8d890fee138e6f9a7005e6206147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01838cb4d6026842645b14cff340a376148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2ea7f463b382fca0e470358fc7619149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42f1582ba702dce74f2b110f100f30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c15a231aafdfcefccbf91dc2c7f48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa5892d9356e86e06038d17d494c16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4089fcde847ff1fc314eb83af2fbcd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad3931a77b323b8d9ac9b2442ff231154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d94d8c7fe7730e946467c9078d2d4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe83e584fcc966fef78e8dd15c17c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a86405ec7aacc9c36ab46f9f14266157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84680fb5b174f48e8d927738ff3bee7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75076ca44dd370e2dfe275d8dfcc44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c7970480377bce4c85114724e94dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5d7f6d1e0d464f58c09232935a22b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78978fdbc2798d92835bcdc39f1d7d5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff405ee609b687112a14efad4ad408ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a5d92de985aef393dbc8e568d09e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd35d1c2645c51e2c330dd3d6421a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4c742853f18981ee18eda12dc0e27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c65f9987f3ed58e7eb23b0c4c9883a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e134127a1b526d46ee4b024002479168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e8b45ce959e0f1892e603374aef91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1228aed232586a25b394689d2fb6ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f41011b647aaeead601f3980d8fd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f23193b1fb8b9222178da22e11457172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2deab6af9d7e23e735b7ebf9557125173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689cd12600f3bb386bbd2c469b9c3fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392883285d5189d2033a081ad1315a76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4d582f7da3ca2818c236515ac8776176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f565bdd926d277a3070a23d6f4c3fd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de154b6039700ac6f4f05f7a9240e60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd5a79a69929fa5697539a04c60682179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b0cb79e70623056f5ecc0aa8107b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254bf43ab0f2514da6c971bbce1cfb0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15748152287ed58bd0183c45795a7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b766410c7712a057f11781223ca0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d8207762e57cc886cc18bd2163f2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9a4291babab13c69f8628c3e63b45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0649753ced35b0fe000998a18634d07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6c16294dffa5c5420216ba2b9c5e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee950eea6ac64156afdbe651dfeb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839f0bb521ecec7033ce4a4bb8f8f6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d04754fea02603fd12576a17b00501190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d3fed59a234bba9ec8603b3e08970191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8982938f02fa992e47fc3e8f80dd98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc04406116393e861c50420334c67d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d7e3a4be4a90aa36769549ebd1212194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006ba37ecb53d2d2f5fb4a0d3176054195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf09d83e86ee61cf8ee8cf7c2ae7799196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e134e9298da011375b4f6a22ecf4ea2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb714f7f35e68fe7b582e011b22cd0d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d69d364820177cfe32115b76acd375199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2545198390310036d7d9fa5060da5e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb55b0cfefed10514f4cf0e22df3f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc679599bb375097a462be89c276f016202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf489af4358bd4065ec321da90c4c69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d73bb02470c1c9dff5000ae8c734dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef96d73f45898da367d08a9680aff5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf34d7d363fba830b4e4989d4d480206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b448ff5a87a54d09c4e3aec018fa7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a33390ea1bbb223ee91c0d21a4243208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fb64fd008ece39d377e930c35f4ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906eb6bac8a7dbac8a09a64c1a6e39b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c91e4257f5779931d61485e0ad477211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5c9323d98d471050fc7f75a63ddf9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373f392bd51f4bffdfb25ce8d7728a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8cab4cc236364543ab71b1434df77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b584807235cdce04a1f5f2959776119215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee75f61102c2c4518a3f174602f8c36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335e082dd49be3dd3221970aa85d873217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbac09e84fd463f8965a99df82eb690218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07796a3dcd9d4947f1b8476901daab38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ebdb251882c864a85fbd2dc9eb202220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cead1ebc73b62a244bb6956bdd7ccd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196e2890967dc1b73ff00a7e195aa48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731cb202ee66ca655d6a5bca6c202a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c34713ea639008f96dbc626e39055224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6293e282df347d7095df1274056b8f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed3a4d597ef11f86cf46ea92f924e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b63d1d3bd788d8b17ea4e0ab76021227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffc0d03e071cc95ec6d2291516e248228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee142122cb736c9f635c9fba69a50516229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01608b0a92f687cd4b232707c281b2d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355ef46b83fee88d6cfdcdde6737d3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab43e9dac1137085ca7c07adba8ca5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3382c4cb374206dac3d67c444d73d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550b2a8bd6c5b18d591a67aa57eb983234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96ee1feaa2e8091e32814d558a0064235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b5068670a29075f4d6618960d794d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16029005c61e82db140fbceed6c1f1cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683f07c7f92112818d7d6686e604014238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879708f168295d7c06f95a388e6b42f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64796027f645b946d00e14f59569d97240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf15db01c49f7ce5eebd1fc9ec272d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3b880a8599f0c9d10e1959ed67f52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d330138b43ffabdd6de2903c00df1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8794cccd8f6f9fca9d91a7ecdcddc47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fca22e690e9403b28b283f436e5ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06c824b35e963c139fb5584c2c12bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7103fb0bfa494dda745a9186159cec8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd2dd5115ec8cc8db6b6284719bc98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49fcdadd4eaefb70bd250e8ea98640249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab466a174287dae0041835de44f911250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae934b1f2bd41b09f395927ba6a047d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5203d381066ed333d9e6b15f721da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397820ab9d5a374753ff764bd20a0256253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab134ae63f99fbf54ba8372be724188f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a71cda2772713d447b41ac7be7c4a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291d523579de74de9ed19eadaa5f4c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bd7b9cd63f307ba3a13570dee0a14257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0f5033b3c29f220f9716f3639e5ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780dc7fecdae30540496c08270f32c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b28d4df09ab3882eaa535ea4837f05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4a676748cb295abe3ddd3f9bbf27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b935de66c775e11807022fedddbbe6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2015d371231080deadf9f1a3ea8fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99cbfed6cc69f4f2a61f571474a0be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e985635dac601a6f20b9c2554bea5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a2cd142e1be31f55fc50606189dbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b0ca4e049d128b417a6d4b112d3a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b6209353812c1b548e9d97bb19c05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0cf337d45602070267aee6c16eff5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b75f1da561e195243ef7d509d3926270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc65e6155c8a1ab6810cff5ea0fcf64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e7506af4d1c20ee4f9b0cbde5ebd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865283ce9aeab3e546475edb9af3ef1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9688a0891a7e53ed369334b2922eead274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0905c75a464c466e32578aa426aa881275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6987ec4fdd1466d44b1c526b041e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece843c99f452870aab6acf1073ca37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10cada608b44d6b136749c07c96a63a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bf5a741335ec25f7cadd47cd725c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6ba312f4a703ef97734564ced674b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c701f961c81e6e3f1ec9549170d2810281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609995931f13a96cf0363b53d44b72a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c545fb3f1b6bac967e0c9470157c25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa3390fa5616dff4305d44f12cc71b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868fac9bc2013bb30690cdc23246dd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b73deeb24749c6aa97f8d3ed91eb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a392cfbb6215686e5cad4425bb18390287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00987b7fee170191a66fec15218ada1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614920596fe206b7c5b04f1846764c4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6a9335bcce9cfb5564f841903c2af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79d2b457976b07c0a2ea0403524bab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d5c47b981ebb9b5794a80210b68e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa1753ccdefb9702fa8791eccf430b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b19f66cf1d0dded4f986e71ced8e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9f71910829f221ccf98f10ae3e36e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa8b3990358da473f04dafc4a737d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5884ed44e817c8735a70bdc1383f548297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24781b265a8a47070f154c6179b518298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73475a40a58cc1ad26af29feca5e28d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15832e42de292ac5bd6cd7b559766c85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbab8b728850f0812d2338c0c5ef34a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de6c17ad5c79f57b913abc18890ccc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0483d2f1b5195d59d1ee05bdd78f7a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5827b9c6fdc257824f8809320de1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d9e74b4a56f570db5d668d58cd952305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f03901b12b56eac5eff162ba993e71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd68b94e630d7944f2f46ef347017307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5d6eba1589c4fe4a200617fef5ebb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc681795563d477fad57e0c4a2ba9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22608e8bad22fae1da1a46dd3f222c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b64f7c10875b776f1ed16d331e902311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e3f1db4655cc776e5b82bdc1bdb2a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68522353565c76ceff772fff07c3a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966429fb5b8f31cbbe94b4f613a9151314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3133565f86b6571fa039a894b6797315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd077d16b72d9b6c0f4f58659cd93c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053cd29e368f00f21f4d0c1dbee194c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d94aa91686a742518d6a97c64548b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288dcd7ba0471694137913f9b6a4280319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e92cb258b9e5362c04e6ec35615983320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42bcab33fbd2ad8f704d36b136169c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc8858316a6bab07b89cc3c2b04359322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbab609b07ab5e578086b9bfc0aba5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d844ea4f306134d8acbc61ad3bd49c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f365c0dad273cca8b4301acf7a435325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4df3b4759f3100aced01f681ce3182326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0d4708d06147e0cf48a41abb7c857327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aed4d134335d93b4251978f41f081e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0ae72ef1c8f54aedb716bd520b2c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8f7ea77ffdd0543b89a80bcebbfd5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa756cd3d4b0fcd9fb74f03e14c270f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcfa2fb3ab31fcf01fda4932507f71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e8c5519f2ea130bfdf79a17c1fa06333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a9972efd5a125075202d3ebdb3154334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484c2c7da85ef6a9ae2a7655abf87f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9777b2d037032526bd103d4a07337f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27170de146e757d8ac64c8d65bb74ea8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae264080f6f041b242094e685197b47338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a869abe854b30f039e54baaf6844c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e784a150db14f123311ab585b34d86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ab75d9a64159b021cac2638ac6b71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea61822bdbc8839653c754520f909cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ec702cdce574a11cf4e9ef4b818b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5df7797f33dcd3e0fd38449e6f1c00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efe705ee4d97f43847748f5593b050345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4ab041c8e40449cd5186302712eb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0379050056fba483843df2667debe1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639664f55df6e8c5d08b67b688dfeeb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b512f83227328bdab444a07ba64b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae905508332496c03417142be75291a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f20199d6fa91f134172ab022eb7f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfde9e1415e61edc7ee0c2b4e986a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742d463f3fc5c67080cf5292a109b5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417dd11f0a1a2d90e5ea22a90171231354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9eb58705b543f07e888df882718f03355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0d85eb6b50a1fc3b97f7cce52989e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d80ac1a49e6169531330835b6babfe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b64da107142e53783a514610a6bea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f247617754cb72d3d94a861c813dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4387eb2af409e3449ec533054bced360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6985f7f86a085df9b5f6e5bd955928361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570453e50dc035043746f0fdc7c3e1c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b7898c995532172562aeb99e1aeae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52358ffc5f67ab3405099f6b3a1cd34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cbd0ed0eeaecea0ebf901c86262ba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7df59d82571b1c9d029d1db959c489366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d13ae9f03cbc3754f3a3300707df9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c5d239b696e118c26184286dface8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1df49c6533601f1e4cc7860f8d14e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b36927a813d54109ae35a66dafa7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f07943ed611bea4cf7750524cbd2e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e464c901666e90bd6af1250eb9d800372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be33f7a6a46ad0d8a2d6a5b4b4594c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9eed4d9e44f7db8e3f3575cc4cb3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a5391ac144fd62163825350ff3eec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e358d3e5d433464cac165b9cf2e870376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac30734253c4a825787e8ad7946fd45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dd107337d9ebd93b1a777b63815bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b65ed4f043ae31e1f828b01cc3fa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72daaa2ba3950e799bd37f71728163380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006506f2e0e92937da171fd7caf361be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14bdb548c40be990b85be638cb6a77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1299f1ebaacfdf104e34a0151d507b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010f8f4ea3d14906e0a93bf83f78502384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f7d974305cc29f4ba378182d66dcc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ec89fc406daede8a19cef98157dd4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c1e30c24769a1a539405143f9939d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f97c4a30ef6ebb955460d3b5d6810e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8530dadbbc9b53bd4acb6eca9023b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ec99260d466a98cca9c1c7aeddef2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba054ddaf7b389a8b30a07355e081d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762cb4ae26b98e21132c3c91b6ef6be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99125a5f95134fea08f7f40d340f0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2bf0ddf28e828d73262e862a5b8c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbe287c146e0a6511954fcc138e426395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f03f81b723836406ec0c6c00d034396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b960ceb343577f60daea8e6faa2928397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb683b69ade8f0f8d8ac3bb0359ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44432582ba53b441de1c92aaf6311c15399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dc447b22aeb25256d8813f13a3ef8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f829df265cbcce18f19949bcc61216401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cd7728361c413c47d9e6abf9a4910402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ffdcf473486940a1ce5bd524b497a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac72862dde4ccd91153b358d95a7502404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ee352a0efce74580d81061f2f147d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7df4c7e239b684efbdd177504dd99a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c9101000b20c31944fa99204850e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29648ad53d8f2a9e334e2efce4f9d2b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05404e7b19801afe25865e92e9899c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa19013f76edd11c049ca622acd5ea6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bde3f354d702fddd2c9db289c5b66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8e7d12ae6950f271b093b2f2500e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de4037e25563902fc58599fe3685f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b259a712d6c0a0c0eb4078645561e88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b66ef3780bb590ff5cffcdf3819fe8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7bca32ef926e85c6cf1cbfd8353fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10fe02b4547dac46d924fd8e29b152417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606401c95cc038594b2339492cbed0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c097ccb3bc1fd20a2a5afbfa1bcf48419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb88795aee0fcaf28f3ee5e80ab81a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac0a5e1b4a84ef34edbcc8a7d75220421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a3c025ab520949ac9b9e92bfd25e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b31fa08797355744e05eed8fa187e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd20b183fbd9d12e261ba83847e7c13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924706e5c76eb3abdf9950a87a56abd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc8a70eb88f247b095dce7321b50bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7701f628edb61092fdfae90922b4c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd8e2180e0f241d5cd12c4b820951f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ccf902050cee51de43458086e172c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347ca546c48992a81cb84a41072d84b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7f0a2ee94d70eeabfb34dae49c74c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657872e23c72c55e60aca0a540984f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7d89a83d1d8d08e927445b1eb396433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159ae9f46d173d38b9652af3b24d3c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516753c8e62b8990483ac36c7ee0f1d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc9b4552f4a3e77ffc745984e74c35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73cf72c0af15ce97dc96383174cd35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfc7115794e3e8a846d1c69cb54133438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340282554a92887eb06e5ec55a155dce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e8fe212d4adc5f85840427d802887440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b64e5ce8d8296a53f43f7ebdd31e15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a23a29e4a28abd7c3d6fd4f62f67c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c710e3062c44179fad287277a4ca743443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9684dd042502e2a8934f60a69334ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68789fa0f5325044f14dcf162ac40305445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969363c066c99f6d0c0676e9960d2ba0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505493db47da0fa12bc8c7eaaa8e41f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f259e0f2aa521a815ddd4854f6180448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549df5864676453604bc348168ce7b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c94b6d9f8fd25fb15c5a59fa075ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea95ae56f30497c92048d78cc2be8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be7fc62b341d8085f0441af15a3428452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64397b00c049fddf91423eed14c3a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea112c1767446000a34e5480fc9cf2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3150aac199baa5ff1ee46535eb84da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb16a5df12bfa575cae3c6cb4c847aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947535453ae95ea55917ecff300090ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164160cfd11fa5f59bc145cad42b2063458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096b7ca6cdfa458ac74e3aa2c92c2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fb1ece585e2178f4519aeba76f2fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af5c6eb568e5c7c983b20b79092445461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a00a3df0ae3b96f63ee831e82358a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec4ae7c18c8d041b4f9adf251da883463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591171933764d772ec1aec5c0b607fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146f190aa18938289f29b227decbb20465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0623ff47de459475618966bcc85c8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af476f07b9bf12f25ba0c438d77bc00e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b31d20b3a3b1f3c3b4a78660b77cd1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4c8c004af0b61ef81abb97d23ae3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560e6383fb05d7993b12888860f3e2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de997bd0f44f7ea00b1dfa9be07ae59471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ac1a754ff214e68bc78dc015d4157472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a3ae1dcb0a642ac203e3472adcd9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d4af13ab80da15f35a3ad5d77d43e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102026e89962b9bb8850174c874e6143475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457438a7800b4d24537a823de5608ca4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3fb5ff092f867fb91f5af84a8af59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e7bca081268de5188c3ba7aaf6329478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd471a3fc7951eceb0b32581f36a17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72396ceb1da9a06f36d4208a2bca724e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca0fdcb11bb107f5e8c36998135a61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54fbf1e009112c36252ec4894e4612482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f99a22e948a1a1ed20f4a901c838483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed169ad719d70ea86a515e40a04c25e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12909f9a68f923f52f5694caa6dcd0c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dee71f9de25f7d77f40daf5958603486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e53df279ac97fc05909fd61abc0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de0078e6ec051faca904c2ef1e8001488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cd40eb1f4b223955633558e7dc235489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22676a6298af00544882b33e57b697490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9adeabb2a28132c65e2e835e82fb62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a18cc2b6a5767467f977252ad4309c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990e202599df6ce8c2aed72cb78932a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8bdfbb911a4476451ad7c30c7deb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f866d6a6c3f552282a75370574016495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38858fad9d5feba10e2f870b8b2ca88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45f0a549f1928f0d0c736e08ce48ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6f77aec110ca175980f0c79298d83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c58dcaa4f784abadd18c3bcf0b21a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4a8be196c545c013129e36db01d87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828934a9ffb26cc29f5e45e30d9f43aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290d9018240dd54e711b0e1e0df2e1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d2039fb17c73d7a23fb87c8b81306503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2daf54ad282c16067f26c867a762c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453273250a6ac94c8157f2729d6129f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004cb03f2aee83b5c1015319b3dbd58506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15d00c7e8295a7e5eb10c2c312ee8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3f0a32d69d440270ea64853f24b97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94922c6718bea2f44bdb7d3820b4f00509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f47fd10fbccc551dc3440fc850db4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028d298b2f5e3c9e7ef6dd7403da3ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e6807d76a27b4d2bfda00975a1700512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89e0092836fea3d939e59986c24e5d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc73602e7019369d737499d96e2258514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a61e6ed2221dfdf4e632574237071a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892afa27e77787338a4b3e1388b9842516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080050fb052cc9e70f7ea3245866643517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dcf83200621d594c3ab32c2142061518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35962c3033639c07cbaf64c5643384ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cd68b4969b5fa5f6205503023997f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c6f34b841bf875d764ac6e91376bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d656b0ac4ecf21b570690b71ecd45ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db12e22bc49b7f80b9f48d162cb84c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e513295eb5acb12ab31f2c3799f5ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7f2bb12b9e98cb83e6aad2173a66b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639b6599d8a1f8b373a99963c5c1f3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f863c7b362eca33e3c0c362a90ae6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35802c03cd307a21315fbf6cb6687d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1ae6f041f5baeb178c9d7f89e7e5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef787497e0a7d66666e99ac05796d36530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8b3db8de2550d5c062fdd91a9c9e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9523e8196959a5a18c94b1f3871eb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1bd419f978064e4c5daf38b151554533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f660446ca1ae9dc6bef9c13f6f391534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4da00f5d0d900b5eec9fca9db62d28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4656444a1a503625a8b26e326422585536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3e92ebdd438a0147b365e68ac4195537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7fcf86fafb471266febbf080f7a08538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40384d776f354f30009dce28b4967a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595045e562f54f9ad1e22826b5f74bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f1d8492883ebb7527c2a1e941b584541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60a52c852db8ad9bdd22ce646ba0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db70dcecdd1704ca364f78f92e01d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461405b31056e960c82a2f76987c94c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be64b3e02d2fdc4a9e43f71328d0f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bc04c91f8019d8381eba74f573ab8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120071d01a7f5094fe1c2fda826e40d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d31ec08d7e142a3ffb860a18f0b45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efded3fe2f0aff86888de1507c6655b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfab1431806a9e030f2a1c7c3a2416550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93762eeca558698631f61817396058f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4e8f829d63a62448d11a4633d34fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38957b27b70d743a266533d213c86b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dca4fbb57bbd3fd2ab85f45db17f0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6602b23d9582d1e2ed31aed2060e4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af196cd9a44ca619f47d3cfc725d8260556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911f0ca203b8a7fdf4c8563265081e7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397c6659f085c09a915a90c9a98c544558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4c1681dd4425c4b95cec2b262451a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f849931991cdd0d34ce5d779e910c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717d2260c3516176b169bdea3e3919d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e66aa2e63fae79e3664d42b00afbc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f3f6562c128b7fc80f27a0a1173f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b0941f8917cec3bafd5fecb4e0494564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba112d036ee3c73aaa552c9d4f21d78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2daec4e287b1406f530a5b85c341de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b81de0dfe27187835dc9ec53628b74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62d831199ae3c560add4fd35e9905e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab3291b6ceab8736745a5446f268b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5c485dd79fa4eba8a2e9c1a5e157e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141825d234a4ed7b5ef7f2ef38948ee9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f59b0b9af48abd0253ac5b3730bae3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e43670e32d2f60403234ffdd52e7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460676acf3b8004b541dffe59ff590b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475bdc2437ab86a659ea04ad0849c2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e604a17d4bf00f34b982d43a011b75b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f165a421e4de3f5cf0a4f69009188b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f98e658c09f4315f14679253c64821578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef9edc804c3da20a2450cb0c5a7a16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a12480d0140fec1c9a7b8d6bf717f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15145f65d55f081495179e1f7bcc0e38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1ba84beee1447e4b03d3606d033e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91da858cc82ad096158586ef38fc75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fce87d9d25268a9db883c3d0edec4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69ccc7de6ae482dc6fba2348fda66e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306bcd2c28f9dbbad6838f5c96e4593586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339133865f0c5e08dfd5a1668fcec2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43395aba65cd9973fada7c3e988e9c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6605992a0b5a290e5e4d3529ea7c9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45530fbcf720dca9391a66237d2a94ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed0399e4247e4e20ba9e2640a0d7aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17808cb77ed3eb4fe80d37546803d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5400ea90009e92a9922f2b139a3f692593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c409dd10cc7156b12f378a9e24bcb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1c39038ff90cf1b05c14fda057f02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd298090a74953675248612b4eabe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff09a36b4c3322137fde3d778d9a3d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad837993c96515c24a831423d0748762598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9ec39e58414cdb14ccf316bd501ba599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83c0475ea9b44a856a53ce2ce6fae8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5283dcd1e8f2444506e66c5ac59bb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940fafc8509ed0b2471f669b8deabdc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4006790b671ac4ff23dce69107e0c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63791d98dd89f425c3b222bd5c7b3ef0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddaf29640aa24296e33b7816a66ca8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248eed254a9bbbd72e1a1d2e62cdbb9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176a92c635a84e7de82d826167b9055607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8509599ffb93f740110afbd6140d8aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3a9ae2799fa3b91bd4b712c122254609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c60738a6e2122be294ae308ac78617610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abb192f29af9c867066aee89727264611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac54f982f6f666d7fbe5b49a7d3888612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6264052d7d2e1f148965e37d8314c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3eb078f3cfe0cb56077552b8b3a8d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb71bb2178b541bced3a2e1fab9933615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a16722d049aa69cb2733f9578b67cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7827fd8be14df2aa85d5cd568f479617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f2435c48d2f9ab290057578375bff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a165a799a0f0933e4b1b9555405c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431304faa573a9944a50a3f9b71540e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c02f4900b77bb7078914e545673254621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddb7a04eb1ab2668f92947b8fba553622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c06d8ce047abe8c92142356614f02623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392cb667afd119bf9444979ca59f5d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeeace2f442d1a554c78ff935e7bcb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac4e4c81497cb0dc90c5fcb8d056ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50f235a9dafcd1600ad22740553b0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ce4fa4706056dd1d1123ac7e10e18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37ba800788ed37ad516e78601a2c81629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081819a75de13a38feff5e0c864f63c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98a4612ad1bc8ebefa8cf9fb587db4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afd5b80152afc853a5be3c2c48dc5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead1853a6de60863bf4fcf5d59d4f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97633e4473c1d1596d2b9d0a0256fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcac6053322f59defd2872aee5c333635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e754adb54a0399889933623aa5a032636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aad53bbcf7027125487ecb2c331888637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd690e09484295f3f5d9c90bbf459f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09af0d287e7dce3d5863d5adf5bb9c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79cd23fb5b22dd5452e3ebdde6a45f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d638550d356b45d315c61fbeafc89b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7d023e84ba2dacba064ec20be5005642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590fbc3fbf07ab58b466a8454e0eca2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35d724a85d41062249c8cadbd78735644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c167a589af0e2cb49c6b6204c391336645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555108b71fb4930163a1ffa7fb90790646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db294f5e5926edaee57e54d626107aa9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578ae719efa0d272dda779eaf552ba9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839681a3b6ab14d7de7af1c73d16239e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deeb776a4a4f075b4bd6d0278ee81e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2d7793a87be5c0202136c90aa7c9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0b1d179c729cdad1beabc2c3c20d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b5d3d2a1b3312fa69ccddf8f901c9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86e59367e5a40c3f4a3f90df5f9004654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d99c0beee02b050e741a9035e2bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca479a0863c721427b71e60850a89853656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312aee58580a5df0304d93e6256bc3c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8782418cd2efde6155843d1a9304c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba313a4c2ec3bc6e7c58bf259dcd09659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cec27dde723108ce505d7344db8c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6fd81e6a67bb95de8d49362c899c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc29f51879740c7108e1530c0b2ec8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413d8b9e37219c6324ea120d749b9be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc4ebe007fe09994fcfcbb4cd11993664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513b791a2ee1cc1a76cfb288aa70953665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07d1f28cebbb6bc6773dfade0c1bdc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cf13d6eb6af16b48ba2bb32cf734e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61814c7082fdbaec03a4311dc160b523668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129eec969f116fe5803cf0a0fecd32c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703186709574385be3cc69eff1d32ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e703289c540e98e8528d74ab5505ffa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81ed903d28cd4ca06392ba38ec6c80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c306c69ad8240e16cd7b1a0eba95399673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e9c40ae346c35941a9c13810d20eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edf08977f98e3c4b9a0d34a871416e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbe9f9b7c2ae600d5a80e641854996676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad67db8c5ddf890e7efbba408dfd6e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820624c15425a47811a04a2825022cf6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72eeb65a7f2a97366ea81ef766241f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38b7e56e1228a5275deed00e7dd1d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1664ed59073fcfa9515057db05795681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770700d55ec2124d57b1d1d13fe2b673682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ec7b668c706c6433232eaae852bd6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d15d58babdd9dca2dbe045ec7204a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af55f20d95659fdbc3d206aaf42047685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202123e9992817158dc98072ee28d928686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a889869f1c69df5572328f1fa815408687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cef82d73c54d428e84c55fe82e64b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9afed0a0bb2b99c01ab052e452b303689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdf13c578083b5b970f5d7b6a2090f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41712e63f8ed05e21ddf72158d17959691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad10f74d163be02d3222c89cbf4688692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0248c9b88824bb0e5159224913d5643693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d450210a6cc8cefb45f1e31681c535f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4fd36a3bceb9d323faa07f9926ef0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b74643f394c98692de9d169b2f4585696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb17d685627216afce92f58129931f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58544ec8cf4f56fb985be27936196c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dd3e520d1fc23a91fa522c6f11c14699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cb3a368142783b5b68bb8f646b37f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3a5ee20952f08c601426ce775a972701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d5287522a6c256aa86315ca992eac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d52db78aafadf0bfb6e7c3e194f419703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2ff83661c5d5eb33b7a5fad1b46f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ed29653872e8728994c18cf5320d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66acc204c96e09da6e993bd94ea472706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a98b946adfe0cbdbeac996005a576707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954196bb62045f670f9fe1d1d323be94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bacc51b86e1bcdddc0c6bb3c212ca7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c2c9acf8b01bbe6356eb4729ffa05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c7b9279381f31e1954f87e47cf683711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0220f44caf318dc5ae54db78b85b05712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9dc76654a076242e5fe9618bdbbd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f78024550f8ddef46b7697b01a529714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0c2e03cea67bd0958d4e38c66d072715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9108aaaf4e085eea04d31f3528b766716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917fadd63f4d7458d8f10acdbe87934717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a659a0b6303855302b0264f33a865718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487371c89c6f49d7e25a6e21eb2522d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155ae0aa4f8fb132347e06f87db593d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede623807cf59b3d617aa2f9686476ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c55c558653b07dabfa504d802c424722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e96b70f6bb5c222ec24a0c2946be5c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807b8fe914cefadb96dba778b471926724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce80c13f6362dde559d13593aa8467f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abe63811ec1a240203077bcad96d13726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0794aa3524767c75e44a493a916798727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e38b3e402f5b9fe502cbcdf2c3f93c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b16534216b85c998653cdc7c26d506729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445795c4177a83a45bf4c41a1b963b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e3ef3018eccb1916083d16dadedbe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278d1a8addc43fbfe2cbb921867fc81732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91ad5e858db1b7c0907598a5ab4785733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e6fb5c3800dcd64d067c126f1f337734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad55ed60ebd73cd69d62d30656ca90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b76ba254ef4209fc9b748012e0ece736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ce03e4469313d84a8a29b9c609007737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ec6d82c6a6704adb130b9f67ee46c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a392211a46b626042035b16c6d9701739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524e804ab8beae45a2f174a0a738a24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1df37652c2e8b3ff70910d8f6527d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60fdd561ed9cff33a4422dc70fe2db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408ab393340adf4fe748d8ea41784b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249d66b7dff7128ed5a48774045a89e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667767195123d537c05862eb10506c59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f23c9ad6148e533460501ed2904392746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214408333c12917936f22bf45b3e411e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e404bf081ced4315af674fb5876348748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d87f4087afbb9f01c9e9dce360b71749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca588611eee4bafca4ecabee7f9793d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3c1d3b2471d85ba4d10517c1f0fe8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892df734abf561d3fa0e4887345a1f1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb55f68f05b087e9aca21df5d86ffc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f301e0f9c99f9d38a993352933b7d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b83e83e081fd73e4ec421ae4ef89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc37417172a36a4a80f3a97230e8d3c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db889ade3cecdf743ae4268887b887757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd697bfd2221785e2027a6efe49c3d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb1f8e999506eae4c4df815796c027759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c9799d88bb538d957c183657db6b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b67280ec22e285cbdf676ecd8433f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab1ff9b36d5f3d2741dc8df8704a1e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907e140dbf0accb305ffed9ee9d13ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d203368d2ebef3a69a467bac649a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319713f3fc4c656ffbd5a83a41258e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1a71320938b5ee826eb6648adb18e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc47830e6f8000e6098b57bb632d2c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb057e0d3fbb149b0259c5a652e5fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df73d5b3da46dda1395ab1a07ca32f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb8a6fc1d3a0cdc204b407bdc15e8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc668707ef12daeed0b4919960849212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e1d2ae80a101781b73cf0fa5d4dee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302424081d8c243aa237898431be85ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07dc8acd36fbbebaf30221e9cd584a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c482c845a6c328be5ab2b7a015c3b4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344cc95cdff689d3e518e1e9f151e8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c12b81dd60f789c2f6351b9eca63b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8da2664f57bf19186b7d04271573ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c757773c4ff1972b29c739e0f028d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7cc07cd40a3892824efd0bcc0addc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64fedb6284ebe90703905522ccb3fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766afbb3d14530deaa9f3e0df8cdf9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0b9b0ea33ac552bca07070eb43ef224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d6f482fbe35935f1688cf6856bc8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700c08cd6a10198784bbe5b6196dfa426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e283c16c2a268c31f4d3bd5d690b9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ed85cdc1b168fa962d12bb2cad18328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82217a9c488835e18021d811924f8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3f1beb71ca66de4668de21ffcbd6630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261906a87823c60aebb2c519adedabfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8372c07d5f55f6a83d896db0823acd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924afe11693dc8a5c4817bc53b4c65533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b74e272acdc164fdc14ab92e1e1b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efb3a5f58b86132dd007278aacacf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf3ca27fc22e3b3143eae0503ba10036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fd292e808c045e196d24bac5a10ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f333221de6f0d4ed5064c7f9873de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbde847a61481df71986abb5a3584439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe70bb49a01ea28a0d9a311215431d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa924040270929deceac702e4112c2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40bfb8364a536352160a00c13e637d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c63e77692a710fcdb02dd7ff53b5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5758aed9faa529b4587a20b0a7dd8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc89de3b6287580c62e6352f087bab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566a5cb34e74fcbe685876998b3d8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45e0910fda421a177b8ca177d6869e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d624e8217b0b2f80447a4e853d10548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ea31c76c19731671ebe7ec6d37c2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ecf595c5faf827406bd52f500907050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff40a1964b9347e59f5d36a147b0b2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcb9db22a6e1e22b40c15c5b68053d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880548168db346c8e3751007c1e7a9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1028946b1fd55abaa5e0ed27955e854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efa8c752d8c9898240acda0c04918d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dfb4df9b5b92b2a5a5f6868ae548a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b9b02433516c06cbdfd1b340c879e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6992e9f1b452aacdb1728feb575cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3257d8d36e2afb418acb6443e757e6559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022bfb8b6a26ea5dc6588df615471f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ceb402832cb81df16e4245e45f5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814ec7032933d052f31607fd36f910762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0962e01ed5941a524defe4b026176e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c48d6631767b63420698768a56a1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebed70def8cb80086b6b03aabfe95ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8f89b7b0842cd5157f7d985775ddb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fc647f98fe8217efbc643c7221f5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840dfca820d230ab67fd611f567dba968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e086076e330a37d73c134bb5f47f3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea7aff60545ce3a2469d96f383640a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd7e9d7071f6c5ca02523bc9d2a54371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7ed1fc0d8706079b8291bbc97e35872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54ea5c0744152a7628501eb54b5dd073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf60a1e95be498e614e7adfce03e3fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76ed7443801933d3f5dee63f552ac275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be155e0b16fa67dbcd7c4fea0bb62d5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371a9a9c03a2c7b50c8179178ca83ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b6964e5eb31dfe535b4d64254c65b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02abfaddbe868b10b888b56a7abf6ad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d04fff3e353e46690d11cad115135e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d588e41716d46ee4464fa78bd6e8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372623b15e6dadef08a867c6e38d5d5c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9636702ee24bf28c2e384e5c50a767683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a64825a2f24d8d465639749050f3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414557f7577bf927db826217555e0fe285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347445b3cd621f01f55962525148a33c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa96fbaf960f2e338cbcf370848914087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f590a9f699f79776f00e917ed6d0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4dc19d3e7a10638352e9210d3ec2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb0d5ba19ad9aeecb688e11e9bd46d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45905274a24a700ae576a8732125ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7103d4d0722d2729a839d5513303da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca1b8e79efef4890da1b4ae396be5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a592f727bc5cb63d79745710a186d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5482d4758f307c6b6d18f2cc0332a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b09185e563f26abb2b2c27a9b0cb0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a559b93851adf372b1ff1f469f441597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36185d1f2ccea9dec29770806abea17498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6aa963f91d4b028f0a966ff1e5d4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f50f136172a69a14142b052030dfa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce362e2b15056a7ab29ced7ea71d2736101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069f15d4dfc17b1e805e1917a031242102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7a34dfda0403a1b2c49e9c984fe59103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00641444c2189fbb99869a9d5225102104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d42941ad2e9c2b56126aeb18daea2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65412e61e24fd2fe9e9dce7ad4579825106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aece172b1f7a01acc666f9114b86a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcadf68773e89bc04868fefec80b8e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda154e990882962a2f00338a4afb97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8c42cb56d759ecec8afae2d764d91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ba70864dcef813e3cf81837735183111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5e4fd4eb069bb0784544e9f4eecad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9daf777c9eb2189ec69b83e4905a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd38caf17f6975cb440572060affb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a0fd567669e84afa9389a99847b9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a32b82331e4264d1c87f173163668e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2de5519064805b19665e54372669b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c23a748dacb00a30801aa07d922fca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cd7089ffa07b41b44f8c97ed359ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e99e06ae1bee3b4b9224a53b390707120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50b9c98d5dae7af289f1855a3c1504121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a946b0215f1e93dfa35046064f4716122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c06b130753c1e4096dcac0565a081123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08f526a4198a54a33a7bbef2aaa5bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514ac8cdd42dd4fae84c52d788e6ebc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685491f788ef1376b8be9ec81e9940e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5c7f8c934165a69494b096c2d263b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81e89ea7284d3b4ef799759800d300128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c01f62846a2c0e7022c970f6b528ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8014654e999f374cec147f14dd361f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60759ef46fbc4caac760fe412161221c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844a9320682df86d7b3b446f8759e90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73950ee2b636044bb4c0e8310501b65e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee5036f811f10b7bbfcf4c28384fc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f2f8f99f8edd3ed3249dfe979887d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e05fa5b92b3cc7e70b1c9e0330259136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d451f42385bb4e7b59eea7adaaf8a30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdbd64f2a5a454258d96c10ed07144138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef0ca4d97a764a996e00123c7f5a0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827fe6c0f3655e06fca80dfdcc6f1e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a12623859a532cc82180f03fe5667141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ac2f9c5b42505a87eb4b96e2bfc2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4d30a80b69a67e948590292baf211143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322fcacae549193bae41f0ae0aa7830144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78283cf1406aa1afba1c75d42e45f5e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c63cadfbd205220aebf8d430c42cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa73d128c596d36c993b50624c5605c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6deaaa94ab4fe222fc9c9ac143e38f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857fd4055e53dd8959045e5e9b61ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01040ea612cb3998709f0a1f5ad2d6b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb14e89733c0d7d54948b0263d16d50151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df17f857686610270e002417ffd8e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22fc0ed7f2b6c3c6fe99cd1b4452b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634002a9a1598fc58591843c048643e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ef59f69ada27be41145698b5a5c29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce8ae076932c63e97391b1ff2c74d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce0263defee0630c42cf2d789c9d81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab2527d41d9c40e4be0e5a24cd6487158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed8f68ca1817dd636501d62bd2234c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea791346cfac6f4e904d85610f67420160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144844d173efdb4ec5abca422ec10369161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02773906deefd1f53eb7ede0e353cb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fd559d447262fbd4b4aee9e1e5df0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251aeb825ea2838ee487d206f8494c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada9949931565eb5db8eb33ccb5ed97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b8de433bd90cd0e22fc51f9cc9a08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec80785f31b3cf7d8dddd8b22ac8b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96413a55f57e263aa6769deeae926f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f697f2dc73ec9b8899344c83e9b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32891dd7fc095de905f83124aba7a8f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16d88d9db58235adeccda1f5e68dcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01c62776bdbd1cc09c5ab99d63fe39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9de632b4d863bdae7a58a11ef0eba4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc4904d2312a1fd66cda191ee80875174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177effaba95dc7bea85ab997ac575c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcf6d2fa9228b8c0a77402ac1f353f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab209962eeead3374793e77fdf3bd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e315c53fd778feeaf19233104b82208178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f342f0aa6e4f7e50b6018296fd326179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae869ef831f8445b33a76f8329e65a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc17f410d55f7644b96aacc2e586f7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb071104382e4449a161602a46630718182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c318c138ac181b9f44d926df954bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c98f3f1068ae9a689ccbf2e67d665184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2740ff15a03c116de7ad3a13a6a08a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9206f99e94513386bddc50936ab30f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75b6b3a21e0be57af17be7cb22524f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06cdbd152f29fb4e1292522bd378b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3f3fc26cea29d190e2d949dd74de5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c95d113558232530c32ea292a6ddea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e7564dcd27b7dbc7e042aa377f5ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e7d86f3b2b74758f7a2b67462f33f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb1ae40204dd1b3de3eea5c6e7ec6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c661fd2576b5c6abb180c9ec95c6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf76e96ed2dff33dbf45ca688660d4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4366767fc901fefec4198bb9d2f601196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883c12887e0dfa197c4b44c0f8241ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d14181345153131634b3364628133198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8501e2aa8a5d7e39bbd1e0550525b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228b4d9d3ec0981e25f55e86fa42dba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4253c86f385e64032ff0987e38d3061201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250f7280eac151e7cbd550ff828adaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce64d41cdc899fa08066da21b89df6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2092f93022fee9be49001ce5f39b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934638fba12d15bd54ad460e7201176205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242c3737259365b6e3760be7b35bd7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42cc18d4ceff6ac99b0ba8e1fc6ff0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec881cf49c438bd4845fdfaf81d3dd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80a2ca8e3af4ced19ebedb133f1a06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef0d96955987ac1862586b92ff1a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b237fc09adee2896b7da95fdf4c99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8029f214d78e37602a683f8424a4365212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed93f66192e7a026fdb5625dd276211213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7a3e96a23094aab475f8493e834fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3c3f236cbd064fd95786b32471d93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1380a532c3df8090356390ed82589216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57314a276408c2a57b2b1cf65b42b0fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddcb36dd7ae4c6d004a4c3e835acf7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38401ac10efc577db9259023f7709073219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b5227d71c0332bc03d5d752638154220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5483f1509bd91b4dd244b0cd2695d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf35b3a5e6800f17673af47a41011c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6004279b1ac8bf32599e4b461826d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92586a99622f114254bfb402885e5813224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4900562447f13ff91569b542bf53d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785392960854348eb58718a2736c8738226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22cd38054e25d4dafe8f8614b270cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f431f0e40a0ec38f3da489d13783566228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a700a67e285da38d6dbfdc6a49983d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63c28d7079094062078b811b006542230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6b96272054ce0eb25ea635f3f7dcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c111a6acf2ea9f29d1e3e517ebae4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982949a9a52ce1ab7b3919264b522e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd9bb82caeefcc2b07822771d13a53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b5f89af706ad363d221c64be30b70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dc7d2330762379b28889f4c73adc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1b48e7a96944c7ecefb44a5bc1b6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd565e95974f05b8d22d82c07d7fb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a2f5767af32b8c551200fcecdef5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7f553188cde281c90804b935babef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf2c7bc452b25ca7168b34c28f1ff1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb090ca414aece45dc41a7aa5110ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d58f135040259552e80dd9c0ca088e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077f40237ab0d16220da2061f1e7f96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918ede01a3168c196746310b7f3d26e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd7b00e7b6044f730d5988434dcfc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9f57887898469e7d517c2daa42699247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d422616a25dc1cedfdb9a31bbffeb2d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314850f6114ad43fc98a400f8b0e02aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93868655ff577b62bb52cb8797e7289f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd36a3b86900474b418c76093617d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735605f22873747c0e7007173dd7c21b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da7b60861df84c21a3ebb6658b3823253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c8b766d5d47ae4994703a7d486d29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c943ca8541b5a9f86c9221dcb01a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7538f75b2685a9418d4a169b7dde35c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f12727d6652154502dd2ee10d298257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a65886d0f7628923439059d76dc5c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45190aab1bf3a1df013fd70f2429ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542af6ba3bc4689fe3208a5ed098a73b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a10d9e2c77e49bc8e143066fed73f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58da0911f8e64f80c26230541be91f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642956e1b92d0255f4e02f89979c343263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505ab14f5eae72d5917cc619527c6c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167dbeb2cf634431da58d3072de5542265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa652a5e700ca6171ac274782b9ad2fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27693fae3143db15b1dcc32a4045aed7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645760b1ce2ef65c6949d30154e208d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08e49ddf6b5c7aa9e3a614c09345e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57a644dcbc455cdf1ffcba7a0d3553270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160a04cda47372ca994286bfbcc3d7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927c401eb71bd2bd8d4f4fc2c3283d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eff9845ce180ee83728e220613e73c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fd5971dac483b411f7d5135e0db8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99972081d8c10311b4c7ba9e535ac0f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14fa5cda6c2f6b7686231275f5e067276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad916a4e3cab47e9ab6888b2c073e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd0ec02e942d4179cd5eafaeb3e69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52534ad1db500d0fd41625ca4bd52d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8405b63084c2c11078ee79188706a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dd8b702b29404f54c41f43caa7bab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eedb7ba9072257737df692c850689a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a8f89ffcf1a43f04fecee4ef4636d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9e855eec9fd77d3075f81103a2be0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7be51b93cb53c5840d16637e78900285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a976ecd7bb4fd4ea4e887f994270b23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091d840968d7eae0c934131b9530fa3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcb7e601819edf05f7415098ddd4d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209ebc94dfd9e023527ec0bf2317f81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840331713eb403595689ee04b3052e69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81450be2dd91c37bd5f1764cfc9ab60c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4cff8fca149a704ee0d41705af91e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df440f80eef6cb461bb62ecccc730ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295ae99fcd0280a4969804144ab265f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89c4c80b898c3f5466b0c10d7cb07c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a76978ad248a505758beb35e6a7e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e467e4ec4923d22f4b2a71c4b9a1580297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1debd2133980a09d9c7dc22e74e7d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fc611b8bcc97d2dc7c8961bf2244d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc83313cf534a45516ebb188e49fd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c8fd335727f2b77b3b11e9c4e08f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5352b77d7bd7069e7b3ce3fc1eb295302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77c139c9523573e555a30982b6398c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0c4096deb958e79397d9f5548ed1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa194ba8f72297320da38294565f74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6be9e6c4d3f9655a6dc51b6f5039f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dad345945ea1b86ce31408cfd4749307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc01659b675fbcc18fb6badb19d0894308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec0a01ef119158ee4fca29d7d69f72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10d7e0f8feaf33073567e2a0246346310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168afddf9e0abfbbb31444721130e20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a3366d308a89ac8f68512545a51ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7dad0dc070149c47a165459218b7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a76c3598ab0713daba96314da0b5c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d3cfc93232f69a7f8f57b83f08253315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb8ef340a3699afc230ffb61483bfd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ed529330e4370c3b0e1de01e61413317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541d118a50f5575059c80e33fa181bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b1f6e1c80fa5edadf716d2f265bc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45c863b5b7c580dbefd576e7f71080320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79c28823af3a3429ecf461e8a3d2c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cb1f2de218727cf4bb424d99b9425322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eef2c097ddf19b0375d37269717e46323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68ed04f0601cf60aaab78f574cb3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1784cda0232afbdf4ae5a7fe6aecc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7bce347415f601b199c715219a506326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0fb7bde6eb1c326a91ff91d1bdbe2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd30ee689bb1fd1668d8c84762861c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6530f154355069c0d0ae8bc02d6f5c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79752bd59694070db9a91169210c4610330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa2b0c7fe54299772fe3d26623aee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfd4dc0e59e6e6d238811e9b9893eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7773358046a4df4ad6212c751d76fd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c8e7d97a419f23ad36a7639f53b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76e9c75d0cca4de7a5b4ead7e099a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142eaa0e19ca9bcd2e10eeda37112be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f5f54c0314bc624fdd5fc393a9e1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de19782dfd6e4c77a9cdefcfc6b09a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db294aa221a68136dde2ab2e416f5ba5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742222771beddc4d39273ae1f5f6fca3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac930ec8f6e1095f4a957d0705da2e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54177f0f0b12887f978d53952322e426342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b322b7f21476c4f0eea2153c39fe1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21403d435e7f3d392d261347ae98cb5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c75517e6be911d25c7a54592db10e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5d85bae58155ccd32edbcf825c246346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eb538851f1a987f2d44c32a306687347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247e9dde44a604175fc2b9669afd3fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b68e5da2bd1e768d2591ac891bc214349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492bc19535fdd387690d804a62e1d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9abd01da1832623b679b039155d73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af70ba4de0da5c9f95e3a2aa1ebf4be352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4babe564c4771f09bec443e88d51cdb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6adb65cbe11156dade6f07db34d502354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dc95805f481548800c020f8a278a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df002a1c74f8ee43c3ad04306b3414356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208fec1a8a9db94e3342efb9f9028db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80b679dca650d883f9f5b170a0144358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabe8a078a8d4fd29ebb8767e976029359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2128b9f177c27f07739ede3bd7fa35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc05306a46428f0ee40977d7c27a00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529f334d8958525c1ef69b9dc5f4a11362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8cd7690a335afe5cc61a832532595363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095cd8a027653765f6bd7b6dcfb21f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa9b75d2f4832cb5d414caf748ebba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10a96a6204c13910dc834fef422c20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752c2e1b13fa57ef6b159d3fa81b8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2864559e904146c47c4dbe3fd72b08b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33420fd8274a89d885a29d483a9d1f91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd739535db47840780f729649027dce7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cdd1f1630e12b9c858410c2102142371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddd4b9c48826260ec502650ec776fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce969e872b6ce1dc6e5f33683141441373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0017022ba7a71f1c54eb9da1afb39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e7c7a2bb815174f03c3dc41c143c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c81ce847c9ee36e19a27451c6fe106376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c16cc1e57b2fb9d0eb096920564110377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ff872fc7714633cdf9c815557934f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6107b3cadf00ea3aac01c440dc244e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5791e03625359b9db421a5a08ba29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587799596c955abba2c26d670e198aab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98980c558e2c62e8bd8d17a496820f1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8bb8a5ac4c1a08141aff139178a03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6e3854e43b2575c9bd92ea9134d46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dae26d322a20ebec890cb8734e48c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a54a9fea92f4265c16af8d20e10b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3161b4eb7fa760d99bd7e311694375387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c64433b15318fa04cc10c59719b13d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e596d7d8ea832fa6038a21be59b0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62ea1be7892a7d3f562508deb65fbc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdba8bbd319cb66da9598b6ace4284391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68ad70fb758fe2eea128f98cc7f9de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302270b5320137e396560834b0fec81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e30271b0f384486d66ae9570b487d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41168cd0e35d088b2d764afdf8c861fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc2afdadf72674b1337b40a0a677b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4cb2c916d1f8e99c6181982dacd70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d7a569e72ec1fd77a4ab426bcc08a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1581da0f14d48543e83e309220eaa8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fcdcdaa57f29bc3b12f8a4a532aa3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec295071b6d05358c370e0f6a82119b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2726468f7686dc4b25c870af4f6f30402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97908741ed673373f1d2aa3440755ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5238a6d82a39144cdf8c23f72148404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88845c7a87da4895b7476c98a8fa91e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473c0f1fa82a308a79d23d4f59ac83a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fa36396aded10ba1cdd567494dad3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c52a7f9f5b43dc4db726a710736fbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4791278f9b5273ed5223a93133e42a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cfbc2667457e48671c1a6caaf8172410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ac422ffddf39a6e84dfaee104530d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5be0bcf70148a87d02e83ae2505c29412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffa89d300cd2b9f30453874bc35916413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ac92fa60af645950c36f3e169ebc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601489a8e2ec9d681e88d126ff678c85415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f323843a980fd95d1fdbf1a70969416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84616e525597f32d3d2e79f93663e783417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5ebe1c884daebb9f331f12194b4cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fa014dcc0d09e1ba0963fd816eaa3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de54bb573e509fa35ce1773ac41f613420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe290f049c3e97cdc81003119638f172421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58ed99480264a042f33e6a21aa0950422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c084ada4b51a4d014d3cf6b31834924423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c47d969279e8783cabf307ed38193d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4310388df5c899d60625d5159b9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60fbc006d1566c1888aa94f9622419426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b1fe7340e48723928ecfa68f99537427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dcf6749cb53bb1a855f91fcbbbc52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be700e8f766484b601cab77025e5d9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36391d3f4f16043363ec58479cbd8111430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9e9f7aa10697fc9980a82b19c3f46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcda95c441340b2877b393ddbad04ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca46a23cf65cc3749cc3efef65e8957433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56499b5fccb8345b2d7029b88360e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7878b36dcd22be5246f0997392097f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0e3c8e89eca6d0e07dd9996fd21c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94190513a6d3404bc74bcd79e73411437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f11c2756afe66e7cdb5e17e4b99a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df227e0518659eec8721dd15b5a205c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee3330f6ce19ee7843d2f6698620a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f210f9c9d89bfc33623c73276a06e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bb8604d1b52d4fbc9855e4825b86f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcc2e06aa92f77d35ed41f1c120f25443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e107df4e18dbba371545a06779ba4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238037526eae691212683b3d8b9513bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c0fe929d64e8637041f39ce1e8e70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e819f3f22b45a8d4727efc2d9d92f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce2b3a456183614540de76497cf896448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281521654904cf2bf41ba1aa2137f4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b90bd1d8256539ad564ecb90b3fe2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a5fcf99a6367615df9873d279f627451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383c43577124a544262e9acb697a861452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912a246b2810f88a0e9311de3eaabd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49124a0335f3dbaaabe791880d19658e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf28eaeb7d417a3cc64bca2c61d3e19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc586daedb02804f45d3e83a9ad5585f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd8d23d68bc8f0beb8368ac0e58cc5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66755109417c1725a7b576feac543b61458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9d5e1c9fe573609766bd2dff0f396459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30f6e507554b49e8d906a050b0a79a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb02413ae2da70d69b2e98f51420f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2826b99880f4a1b305725e913a05002462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56887396fea413d8af5e58d4cd2673463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e687139e16d769f0c4907df07ec95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a4eece6529db8ba116c2080157342465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cde8ed7d2378fb94395eda7369417d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6f1ba430e7cded60af0143e5fd123467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c3ffb6ff1619be6b6bd4f360467f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a72bd62842653a135d926cd833996469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8426011cf6c3c72c436e808cacb1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad788e9e9bcab2a88cfa6a77e142d0b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1381d19d368511a94d45d43bbdb31a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667210f8d31f8c244ec3750fe316efd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5c9517a0d5e3b44d1477512b45d7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de644021be11a7f90f2809fe847e24d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c97f97b9f42855a84dea98f11d739476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba6b5ec9aa231ea9faf447bc00e658477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700cdc6a4e3dee7a05db5c230d98387478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a561cf8f5df9db144a00ac9a4299e4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684974d2246d2a78c6f8fcc3cc29aa80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4756c16e5b319fbf79bd621379815e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770e60d37a7d926f6c2357e93e77db6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba5b987b93e20a53effa8f459a5161483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f45bf459d9df62ed7390d9c274a9a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835ff85c171e3b584a7af6716746f80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefd969ec5fb4f436d7034fc6f06a44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c81894777017172321f816b71c9d0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6066411db09145561d7643788104b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893f74049df45d41c3e6c26a53c09e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c739d58d334841d38253e557001371c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a42896f5878426751463f27b8bba3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235835f92f8c64f7f2f0857c50e79a9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3837490330b1b4d01420a727c40e00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a277589927f8d8ac475c233acb0905a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df60beafcaac7fa5d7660d43bf2610b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0d577264033212b58c83d1b7ca77d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd3c892e9ecb013804762fbdfdba36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bb5a8b71ad794bec604526a0bdd52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442933fa89fff4c59750f1bc751feb67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dafc06a30d603576037516d288400500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ef27493803745c59f0bddb88c3059501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c4e239c0fef673db21cd2e2df1de9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee847063cf98eccab603368d6dc6bdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e85d98c5b84e8b992972526ed41fcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728034853b12074af92e18271c6742e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e25e0507b9504174b8f6a0800b8ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2af69faf5c0d4246d37b0d68e2aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedf431d3f4457b323c31c81098993d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00280ea1e97ea07c9072f1bd29e4bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fffa1d3797a0fe7405e3628e58a188510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cf19870191dc5f860d11873898686511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb0928e9e11c2e9283aa5fc6f10a5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5bbc6d96883a3ac2411f282a9f061513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04950449c998ab35267299c3806f948e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233aeb401a0df3a4cd3c2fb2f63d1d5a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccad59ceb35d0ae9524689f3b7e0b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463762dd059b2d994816f6d9c133cc0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954def85fcfc0f70fbf351446b22d58a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca8934b595ee96c757fc89c161f06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fba450c264bd6bdf423d57c7c06db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bfef1df71dbe775f28430ad97fbac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8152ef3a5eb30cf128845e1066afe4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d30bd43819eaae6250f6664370dd0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f9077cda606f4297188cd6a36a15d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ddd4b9ef91a6b17d3bc7a65861462525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b040d59738018c3292eff8187ec7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e92ed1df16957ce3011cacc6efa102527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865af298626b15c75d2b6ce8dfd1414a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a4c9fda57987494a5dc093dbd374c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286d4446a90ed565349ccc1734c2322530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b6e13280453f376a0ed2cee386b57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f666313fc577f874721d80f755522f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dca10e5ee03749391e5b70b63292f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7072a96200ac9d27308ee3bd03cf5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd91db11d481e015764219ee0069e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e029efdd89f6caf9a49b196d2afb22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e3ffd9d19f9c3405010f181666e57537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861911c17f092614cb5d98ea09d4622538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cb13bdbec84f5c173033b06e160f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0b72bf14fffc48f8904e96be64aca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c26613d7877a9b9f891cc35475541541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eabf3bcebcd94ac83a766273110c4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfff33cdc5233b6d0003bb3a4f7d68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4be98812b3f4911c91f8daaea9fbd7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f72f49034dd0d12bcad132a5a5fc1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef51d067acd4aa32902871709eb80e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3c9a623d3d7e7f94e2a8a2d5ef2a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2b77094a1818e01d675b05a00e31a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d53b7bea192b4648935312c33ad20549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14703263d12a6fb24264b2e117fdeb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e66d5fd9a739e067195036e1409465551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff722e5dc5472e39a3084f2da3373552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc466fc602f23a52976e01e357d092a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65521849d73f2b04e962f00f3919cd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0f1a1404876b7cf0b2c592d63592e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eabc16257b8fdf6eaea168373832ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8c04b15ec2cca09e70ca4d2f7d8b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440399ff71d6d8fff444354d234fcc8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08b597ce0f6cdc81c91b8733aa5beb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6ab58c029b584f10c4c09a8eff4be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad52ae1ff8f626cf75c0f93d3e44d97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faded571267ad3a46e9c933db6731d3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9d378bcb0ea179acf6b94d753e12a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74715a99281d6d672f31c246736e7a0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88308d611d976247fba173a0c8fab3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd0bc4e1898d72360cc199b8f0c32b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e77487c70a8914469e8a6a69dfe5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880567ea3826e1c2ee4e4eb553236f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d5b9ceff20d64a5747ad12eca214a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853af3e4f6ec38e96de81fe8d8bcdf5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e736dfbe257624973dc77ada998ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1143fc1ecb4e48c710b20bd92ece1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568d4bd58b4c19bd319823f7857dc61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ab8642bbe46eef74341a0e17719ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1248e31bd25be389210f74a950319575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4e503cc6ec66bcfb9c8948288d437576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a835fa4d289d82a107d9371eca8c4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227aba88bc242a08820b3399bc5b1f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d32da5c575c7dc417decf27550d958579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ed3085dd8291e9e6f687262f91b22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332041a8e94da0102fac51f2d381bc92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1df77f79e480e50e9aaf452549531582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53aa9292ed116b75c9eea2a7730d41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ce84ec8514311affe88facde5a1a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f58ce3c7bd63025da77ad30001e3f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0bbb426c2b173a291175eda430e76586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203320f0249732cc8208e84c3d9d951587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9d3f136fe3e6de35490f1ed45dbb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47376983addffdda0b4975c57bb585e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efa12c5f96af8c5d314bf584642758590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bddb3dbdb89f8cdb3fb4239064849591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2b0ce3afcb1569e0a65e73c7e9e73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252a4cc30da88bc869bb37579d57a35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b408b13648bcac042191cdbe5224ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebed24954647754196fc547a3c0bdd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c2458ae7bc0b1735f88bd6294f5fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a39a8ba23fc67786cc0fc43e8194fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b3dbeeda3a6d58c73c69f885d10c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d66b18409a30ccb482ce2f62eb8e0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ff6cc448a7c2cc62e67d78b91e2c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba338cffeb35fe4581b5297e6647be7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47906cfaa9201c00ed16857790915dc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c138fcd40bdc462070c65b43dedd023603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707c6325b3aa86e0109f27765fe9d19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b032aa19773ec45f20e4734a99c1e27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b6e1d8bac6220a589fd6affa08f9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfb2cc4bed677b077f39d832fd3c74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b03a6fb0680a006f0a273e881b8d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf845be4b97653e64753f2e3473d86609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655a1310f509cc1a5d440bc2f74b62d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505198d2956cc5bf400288a19de9154a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9842d891a283029dc2e48b879d72fff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266ed3c656029db2d18012e3f375437613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab00a51d3d7ecd2367e56a178a47633614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb086f32d10460df46a8797407056c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973ffd690580bc38d8b0023ecaee8a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76932f3457238c2e52fa35153d5f38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370795d01de162ba77f7e14fd55fae59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a84aa214172a3a046f19a0c84ae5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301fefcc78c3e602da1eb51a9ec6021620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb9d773361ce5eb539b9ec3372a7a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ac9cc09081323bae0f5acba10262a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943fbf92c2733a9233e4354d96fe799d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac36174dce91622fbfb8b704245dc0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b45bba33c9c1d71535f5abaeab530b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95b1ed9898bdbeca2b9447aad86f95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1310aea2902dc973d922b9ef8c2a39c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bdfa424bdd6bdad42180b4ecd1a60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c3357aa8dc37af94b4341620edf43629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9437d815e20b2716b962d4af64882630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4cd8bdebdeb7f25929cb59851e3e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14a0aa59a86dea5ad1991eb962a3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a755daebaf9aae494dc7beb54c3573633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82406f388447a8cc9926b3787e030331634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bae737853d39a75dea9f6d07330953635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef8080707cc400338d478e88501a3a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41851d7a67a7ba397ad539d3f88cf0e5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dc80a2b43eb767e79bef03b7edb85638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460793922c31bb73c07dcbf38911a64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2b8480987986a48fbea1fd979d2a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281ce3144ed1f9fc7b46897a3e7dfeb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3876f5d01d54238d1fdcd56cd63a5ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2d7507e685eba3bc040f9dda6a20f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd9bf283f03ed75bb3ec63aac2a66f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f32a88545d844a8e79f5261270d528645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd35919bdf987316d239104ee2a09e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7f4383d157dc241e9f09af8c95f7e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56852ad332716116843f52d0f0c2cbed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ac0302771c62f292e2a8564c9ca53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f92bbc6086460edae5e2e8df2e0351650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544c38e21c55bbe21e4fbec6afe7d04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f965c23340330da33ca1b81ed273b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f684896434ba847a15894cff6797c0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528aef4624fdd712b7397a825a3e8e7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615de19aa4cf80cae948af04717036a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80464709b282091a861817db2ec895d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5e7f3a6352f12fbfbb924329168f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef3cb48c502594dbc0852a8d0f27da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372175f985a8c9071823020a8a67658659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a73a4efb7fad14842d940a613e6fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16974aedc9f38af09de12a17e896ae8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b39b8e49fecb5f494f2536ebfd2c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9859b6be433e7c3ef6f620abe193d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1cc4c62ced15fe89820ef302acf30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8121c5529b0a6d7f69d2cb3dcebd9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c16ffe33593fb61551a85b36fe79e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e6534156e1392f58f63b5ce8949e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a2b85915b936d3f846ddc07aa8721668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3605c0ce7397c4921a53e1a9ff7877669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc6727d45e7845565b0ef18ed30211670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6dfc6c6d1a95fcb19e63bcf20efb7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39d6242b4dfa162086d344f689b9fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3a6c91ab6dc9588c30cd4b18c64df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecfaa0e19487b5118ea3f0228e88c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c887bc3b0fa8f5b70553d2f2d7652c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a1d05ce0d48e8c6f9f8ae4a148a6c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee0729f6edca3613ebeb162246f275677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a28b817cf6cf7125f131cc1f15e829678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662dfb70e1cc9d88a32005df6e5651e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e787a5e80569fe1e3e83e91b50fb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f70c020655320ee11deb6c415faea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03981face760e3c3c516b764cebc0c7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca244ecbdfb87d55137c4cef8d0acf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6640c7b77674c55c83dc8bd59376f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91208ac5eea5c03fd36920622527a2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f998dcfec3371b8684110e2b3b22178686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f043fd0432adb664e525aa406d16302687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf30838abe74ad2f117e0dc3e6d0a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abfc8f77531fe9095453a95a183a9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c3cfefcd114ef676aebaf3e70c111690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fc1d5445af54a409677b41be1fe44691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8689cba89348878b150c01e09005176692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b881adbbef11c0cc994371afa3693693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5de360b38c707e40506c39fd604158694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a877f30fb5e3e94d0254e06d323da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25647d2506c9c390af74d09e97b318696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d63c7e99665aea566f10c3c34122ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c95f7365ad10bb09320ab883701402698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2615470b3eb99e861345f35e6bb8a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebd545d1afb54aac3962ff779b2737700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ba86ddb00f56324c241cc4242525701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed0f90da98ac43f9d9b3bef4e963e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a528ef7cd6be72fa3936e129b81229703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6509afffcfe37c310c3b79c6367bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9275c32835637b3ea9c9c314eeccfb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743ed9a76ddae2b6a07b1d5c2117d8f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72559dab22af4cc8aff9582c02772c5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfacc3b03e4f7009a67d83ac01138f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425d3730c4a44909e462df3dea04f85709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48598dc3da25ed2022edd4a22fabf014710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9690ac7a637b635fa3295b4b6731ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945531603dd29b4de22ad55ee41add4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cea91fa4d2fbc2dfd6d3b3786c3f10713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4215328dd07c4de875b3e7b1b550b54714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112df9fcd83ae666304e18a6464abe3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07b5399624c3e61d9d57fb7fafc1c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c41b79b7a8d33d0d571ca3f9281c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7ddb57c1758ab66b672a7d72b2d66718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ed3fc144a16789daa16191c23a4be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7e23ccc27f93a1ad035f7f81ed444720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada8f6f8887a27ff58587da5c27b9d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dde4c80c44334dcd57b07d5a4121bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60954013252e133e3db629f12aadc5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401e9a0f65d1b3ecbd5f1b4ce44da1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42bccbb10632e5bdfb7196e0bda7c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85ae4d2dcb354e814a5f93907f9101726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a096003b6cc47944def19124a5da289727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ed9c79dc2fe518a5af16180e9c7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34133b63206716f7355a39a69e7113cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bc1b9f1b7ee780421a5d51f5ed163730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc96947c37aee3dddfa95d2c32279e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da20f0d399e924c72503521f7fda694732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df974a9b4759f5fdd23519f9c75dc6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96567afc9aad4dc3e1e10d901241341a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d647157fa3b49cbba9c272e6ca7f21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391242f29133497d2c39cba5e50952b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f40f330940d5da8abc2448fdf5515737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e4cb37ff0e43b50de2a5f085bd1c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44878ee72fe474a59174bf2099bcc82f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383326052a8f60fd72b261d4d52f3b10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65475b5f2657c24eb7daa7594520d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddf7c9ae4d20beee4cc1223264cd19742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a47651d57e32fa2fe6310ffcc8821743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43a8d288e10ef806850c1d897e427c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea942126be955cce0d319972a8abd5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479a2c7c837fd1c0eb86cc75711e965746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828190eda3d510b2fff9f52c4fae80c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e06c2c8606120850bfd55ba63ff97748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4fd3f662a85309b0ecd7f9a127a4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5174fd314389c80be4e7cbc6692aa4b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fa501c2222e1841860830ea369c01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00c289387dd407395e237bd5899354752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269967626247e5daa4565211702c39a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bddf124c2c91e8e34e3f3a1dc7dbc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5928233e2d0fed4f3f9890864d484755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761e5f0819c4c4e571b070d7926b1d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550676232b132725adc9dde95d1e44c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076872689111f27a74fc26dddc40c4a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e41d3ae5d62aa4bf4e04aa5545fb20759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>