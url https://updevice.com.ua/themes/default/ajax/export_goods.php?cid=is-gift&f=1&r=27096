--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260310564f511bfc1d313a5c614640c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47023fe954e7509f660e3b114098882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770cb0fc9a7e1c0051008d82aeaeea63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc5a8f4284297d035cc1ed6ac2b9724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986ebc7f5046fce6161019f8ec7aa625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2138116355a1a28bbdecfdb0fe1a606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e99298082c0abca74313aa3b8cd227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcba94378fd253566844a4ef35e59e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e103757af6ae45b01b4213509512799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbea5a5d7051d8446b20670edcd12810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5628d07515ef495dec35dbddb211a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ef00f864043dbba8226db9893d66b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219f77562b0beb927e9308b22cf8a1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae491c924b04bb5469c65b3e792cd514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84958245fbeee922d4334aa28e19c89515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9063a3298a7445ed27476033f6315c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593490daca0e50b2ac2f16ca98280c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b0d84d26a02fbe0c566e6d5cfcdeac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926cd6d5e819c2110f9f57df7d306d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258b2eb1bd6136bca8481a80cbbf63220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72374da10eff198948ece434ca3250c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3f45fd27c15cf9d58170c51bce47e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeadc97a3f8f17b4f483eecb5de00723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dd810fab850e4f5723b54879305a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ffe0f980ce2a6e3fa06700e0e983925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ec58e70666e059bca87edd602adb826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d11d4042412606246f1be9eafd24fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c95f44a848a757b0c6b351452af9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5f4a2918c45fb88552cf7a643a3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e3a69f74cf76b5ee8fba60b3b08b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b81a1b534d107ed34a7fa980f09db831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611d08cddddf3eb5efb909f87200ca532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d879306c811a45cf58ed14799893ee133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9deafde0e3aba2fdbb41aade4870ed334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2255aa26b9444f62306c869baa1ce735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6473bbd657e21243147e674df3dcbd336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942428b942c3d130dba206891a3a582a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c48f57a63b57b12dca4e1ce2ee3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9bed14ab9aff95c421dcf0c50852d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d925908868ec48e88621d6e183601b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16d186bb75fa739ebd25a95aa2330141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8a4560b962c871569ca057dad3bcf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a789bed2dea886c955e7ae622771543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202a70993f9c121d03b2bb0f3efce1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7805ea116d0a49c04bca2c489170f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037998c0a453a07c24146fb9268677e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb4f1eac716510089e29673293676147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435670cabd5cd3d7268691b1514f795b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbd15ba0c785511799870688e6d44749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0e19c8c54ae98476a7578f6272c7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2224add902bb4041bc61d3f27a33c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd88cb83ea92929b560a823e2d426fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16fc3a20ff79fc6d849da8cb20d46a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6d4341244b98d9fb6665ced1e45be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa69248548d1da5e2049abd7be660a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297d75d0eb086979f8bd586bd32e5bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585924cf0ade800ffebfec03cecd27b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2f52bb43de23ff657adec3f00478858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74dc2e56b337a1508a9ee88a18fa9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5172727dd86a2e3eb3575cc96c923860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be09700bd243b8f43d80c417ff392861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e0c93e3bbee3ec95b40315ba1ed0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404cd73df0d7e752c2a8b527e117a4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117ae69eb8bb8318f8003934628c22664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d8e8e1388f47628343dcb971d62a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cacd5579f6d4f7351f50ef70b828c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2b7a35ec2abc15d8224777e4ec45f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff6ba65dc9aff0cd7eba9e0b829a4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17c9932fa255eace8f1bdea0b5ac0069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f9bb0fd03492982f9e4dcee75063d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0d14e4e140169db55ae0320be209071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9d352904619815aa9afcfd64078e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad343fb1ac402b98c59e5eb8408df3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c004a0a0b51ee5f34c7b297f6456ad274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0a982dd41d1328efa354d986e678475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5348a1a10520e7e44827566c40d7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050471891bdfccd37d297dbc4c1e1d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb52174f2b232aacd4cfb48c38bb73d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bde1208fe96d9be3aa180c592cb79079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e9813294731e320c3b9af0efe16f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd49b6feb7d46c1c0b2c9eda962e35081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c8dc91228a2de40a4dbce89e46b4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5ad9005ef16ac14e48891b41f1ad583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695f68d0fbadf6b97709e4348eb4f0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8743e74799b876ea90c58902bf431a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a8f6a85f723358e3d727067ec16b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ee0bd75b09eb5503e8b245488da6f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8ccf5e3388d8a8ab69da80b11161288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecc4ab96421d8681e40ac23807cd1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27600fe2a9deba87865cba79406ef6fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9df10ae11183c0444a6fb6dc680e6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce830892011c64b7e20629c812017892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66dec6dd311ba28bc88f551d1a7d7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38eff7eaf417937b692c96b5e9b26794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb6c20484da1f353b126076bfcf62a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedd007a438ee86f0686e0b3857d27f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7bcaf1210da23dd02a3bd2bf2dfac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da270ff39572359c0043da847a45b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4c6a27b1adef578b9c585f919945299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0a84906e8d3e6f93e14f28bb72731100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116c9682c8dd3fc72192a4ba96915a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c9954af76e216f49a1ac1041fc61b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37888335ad2130491d3ad94daff582b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80947dd843b64666ff6279881987086e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282c1f3ae0ddd9b7cc2db1a111b2b25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0243bdf69fbe732baa133eaaa10343106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc389950b8368b7175244f943bc404fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d382828dd5a756be65375373db2c69d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb878ddc1ebd90737d879f589c7214ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f2e21f26b51bac5027de5beae16c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f9ce085a4dcbfec6e2aaf4ac003de111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f488a6c2c305fcdbe6d28751762f52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0cd8c70e0d4c47c928878c95cfb1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dd4a33ad92ff87e34d6c8efb57fff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ccc117da3c14b949b4362f9d0084115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47725ee9f38a0025255e2f1831ec393a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eade4960dcda5e511256af45d62f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e188f8fa39c89205818fd84896afb8c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a77880da127ddbb5384f6c134de285119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cedaabbe426d38ac47a4ad6ab050c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9983bc052f9090e1dc3a4dcb78d4fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49c4896449d5ebb5e8e317e72e2b38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb30fc2e31e6457a7f1828bcabb0d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75aa50c0ac6b29ac06b23390431971124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd058ba275894e75453f62510561a41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e9513745ff7aefe517ff31d833685126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5025433b447ac8a5c2fb7f703b2ab37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6162692615d8df792dac694e991395e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610fc5bacbe4eb39e45cf771e6493e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa31c8741ed760ded58b6697477b5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de44db6ffe4986cd6147fc5576b5f0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770b143f727e136a47b085eef2101b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8724468047327e2ee3aae7171a7d7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e45917f3a5b164d35834e31daa00af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcb08ec8b0047ac7fa297fdbc10599135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf73ea67ed541b6b06171a58c3548e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543805eb4a7c7e7352fea1cb0fc2322137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c839062f6c5561e8ba14ed3c4b648138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac523628a3026e53a62d7571a09ceb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba9f8f3c7a6d73cd0ed047bb9a8ffd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fd49e2db436fff33bfa9cbb4e21e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abf52de269080d139ecbf41b719a1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f37e827b86c9008538af0b0f2c29b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac22308ab130f71b553c9cb390c4aff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5b2f1b7083147ee2c339923e47f27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ee2d36256553502c675eadc1b1da8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8377fa4a470195502fe37d228b7df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c596742dbae4c8ccff98570c4b6043c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8a71d0e815bc3e7cc6ad727b67234149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c44b22444c7b4b9d923c6fc233dff6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078be7fbf8aa65ef42b9da902f8b958151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573359e9bb05368f863218bd64d5cd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a542cb8459db59083dc0d4b727f9ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec922ba1b9e51b45a788517bcd3f0f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba8d71385a0eefaab5c42b9aa58ae3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decdff06b0895c394f8659d17e6331b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818e84790bf43b3e0dfe614e9ca29ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a163a0c218d1cf8eeefedbd03faece158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5968050781fa58a2328601bd0263e35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cf87bd506aa7238850398c2da947d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367ee637715cc62fbedcf460947f8c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc00720ef3ea2fcb6d61823784706cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb5776830d864b42ac96e2a15d9865163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb45c66fb763269d5530ab6d421b181164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b35d81ec333f1b159be8f5b5482e69165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5746bbdef75ed5e73bafabcd1c2ebfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6e1d8560ebce78a89253f07117ebb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab08fd1ab1fa6f73027d050fdf2cdeb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ca71188b0f94dcbe117e029318768169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fafa7d83952dfa74fb74fd9ba667f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2649a96bf324d65099dc7714c9529bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0caa5189e4b9563b78983ccddf2d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a3056381f1b2fc5108ad25626d2ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42beb75b857cfbe4a0af150fad45571174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b312eafa52c8c2f2b61123d5eddc76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc717d50873cce563681ad68a13c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cc6d4a132f818aeae6999941f2dcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1132a805fb1b6fa6255a3f953dd921d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5e9f9e916c01e689a80450ad68c2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdcf0772f2d4921727f019a4cbe88e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75decb3287f49541037a4022547c8a24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4124470182444c4dc0c1653ce9777f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266e4d877c0efea6c9ea24d93792800183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254d2dacd2dcd58bbbd8d36b55d41ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d996962a4ab9e13e97d71ac9a8645d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb21cdf96c345146ec1a1e37421b1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab563c3295625c8c4baa1a559218c8ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fb496821024e6b6892080c0966f7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c4880b3d21bb126a4c5016baa5c4c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705d1fa189ea37d96462b914e47d720190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834734b657c61e844c2ab9a13e5fa7eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e79567898d1a22c2a3dc8176fa7f91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905a693db35b2afffc0db4596ec6931193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320fbff1dfac246c6a1c0bcce8ef9a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b44f5e58adf59c6ff1b6898990da3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782808ae8d6f5e895b81480491df1fdb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53864c1b518f0a64d9b4eb937e805df6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6e6ed8cda4f8ce33fd06214abe1ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216595a7ff305a981ed964c212b8e97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444fa7549810c44b97e20d32b8660a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11e24eaf3e9c9680c183d3875d4d94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e4fb81fb39a55e4af14f63e8ec89d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982f76241905e74420934af482e16a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c60d827b9e070162036a177889f5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17800902b4b17212e3fbb2bcf5d03c8b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8906e6f19dec5f9e71cdd65bc50001a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339c8241a146ad668a35e7a4a501ab4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae38e4dfc957d99595a281200c05f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832484264cb48c2878fd7720f96eab6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d55041c9ed6896f6230696593452d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18a39f4bef53e4ebe515a9e802ae3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb7568c375d9e3367c05706d999f8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd778d6e2078614d01367305fa826e40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851cd74e276206087288b1b1c753126214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f110a4c978cf79b04d59a2f25fcbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c898a4a7f8709ff4e0cbdd9d148165e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1cd86890aa4d4fffa57f875a363b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d822a3e787acef6d8b3ac32dfcd7490218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d019250c063a7ddbe766bf9b83412b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223f2cf33309d1d289d955ba8ab1b23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dc0c7feb571a4e32ea56d700e20f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f76adfa5620106bcec7442ca61c560222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63253da54fd377d8839f6a44b23621c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2916512a9bafd0a55f4c651206ffb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830cd2f2aa14de39b4306085becf178225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dae3b1dacdc4fa206a4b5ac3df6ce9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de830a92e42154d9c81245b7be717f2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9f122f17b1838fe129c37b2be57a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c0ca2e56ed236bfd60ff65625801b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef16d232a934d9703839144f91a8cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731a475c98888fb7beea196ed852fd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc686415cb5eb40f49419b6172eb482232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b54329985c2aeac5f0fe90c7f5105233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bef7aa0a9fe443bd6c5a3c00c289bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35177af4cb93b5831dcd65c5868efc2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb59a81a8a9fa5d755fdf78b4348b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377100fd5b2613a1fa9305b4ebb870bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e436382b71d0f9338091e2c66c55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a76322f8c9a19114a85a77b894dbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b22482b0f29da5c732445c72b47c90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c18a100e5a4c88009121a2e48527d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f4d47b5287615af978d2a76bf88b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca92ca8f5b0e05fd859f994b0c06ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596a5b70eafb4b681a104a8e9755edf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e55d04d682ed48a33c900a790f347d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaeaaff5550fecc7d4d17c596680fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b769da48b6f8a2c4a12d42df54e89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184984f81ec52640ee1e83ae29eb060248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1abc14e146c44055b10cdba848428249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3a7af013a25c51911042f54067347250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f294de9b5f5bc2339a07f1c80b6a96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe8ed07ec94e2bcda41fa91ae5cc47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93003c03002c4b7693e62e3f55980010253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668f7356a8cb1ae86ed835ce02fb638254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cdd5cc65c5b4a7b1896ab7e92eb43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08567766ab3f6e10503e89060539421c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab91e956329a43ae6a6c9980ede68ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ff6b3132409634a6c95f3fb8481e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa49c45b367a2e62cbb39b1daa67824259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6086299af7d9eb10f8933474d1fcd5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898215d2a9dc75d18d4769e6d971de5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ee3dc2c958d85584e891ba5208924262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854480bf6c17a6f5c69e01dd4ecd3f4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432a602a9d23ecf081fd3ed2a12ce0a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80c948c4d549811b59abf8e5c6d861265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadecb81a3b3bd935722662f0b4bcac0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b201ec6359637836affa468a2a1c59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cbf67afc20e26b7ba3378a82f473c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46066fdcef057003c913fc03b5508de9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2038da7dcc1ec2518e42407a6dcce9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d24ea6807095c9383e5a3060017a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4215b191ed796fe78d867e491c80429272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3abe272c83ae8335372b4825bf2212273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240877c2eb563fe9c21882af46ebd6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2d707e6a1f6b527b24e446f571654275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c0fd1af9b96db4fc8bdc3ae3661dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b896a93c2ee60879bef5681dd3135e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b140dff044263d47325cbb58cf71b8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2cf0a25c713ac2d9e6adef10bd58c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f4042beff9cfecd6d72e059dfb3c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27267ad4319b9142e4ff580fa89bcd98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc8a7c1148da6b90ddad5f6603fda4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca04cc75eca66c9038b06ae1c82daf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca741fe77ddf107835a14379a58454284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89287e738c0985f591eb95222e5f76d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496f05aede47cbbe69013bf0c74f628286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eed5ea01e028ddcb697dea37b8cbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92061ba93e447d57dbe42ce8dbbfc18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45259d263022c99cba7e2a6f77bf50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e854cfde7d08a580b1ebc650e9cd6ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3534a7839a67cac2c6a91537fb39e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acdb8ce402b26382630e86024cd939292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc80d6c998c669ab8b3fefae4a231a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383791fd65c52925e912e78d3fd33103294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19598e2b6d0910387db1be34bc3406295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45ffc38bca3d48fe18ccb834c8fe27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85127cd146d649d2b25f576521024574297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a88f5a1885ea4b1929a76bb543ad8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21160ab7eea275e92a5c821c5dae8ec9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9298290dbf6905b4277581e4d47cd06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461c105d3c20c962eb00b90602565f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57f7a4898cc48ee8c04957d34c4791302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e95546b70b9fd26482c7f1d78cc1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedffb1411ed1abda4b643bd3da4d29304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444f4fff6efa6973e21473a969bfed2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12bb261d90ff89caac64dfd67377ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41c43793f5d1f8cf625cba623359b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94901b08380f64242a055e50abe6386f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15af3839f33f571fe5c7d66dbee363309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a58462a936be4cdcd2480d208d94f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625c31dcbfd42d9de2687efdf7eaa36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa246c6000b9e7cea2f1dc1d956bfd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81d5632908bc06e935b634f767bef1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cc0e05911eea8fe58ef0d3bfac37f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30aad2555b6cfb6c932f515132cb4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafe8e80e9df055a94787fd167e31ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e947b23b8e20b6f977f83f97586a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7656c87fc63ec7d6e998294c6977b67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0558aeb61d86f5047d30471610f24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a56a7bbe9cf4cdbecf575c89e7125320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2ab58a784768c3a06abe0dfecfeea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232a5424ee74fdd2381229931222651322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee879b1907752e8dcffdf24056943cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e065a5ee815c64e220943e7cface9be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf13b2c038420c9f42dc4f5bc4fd6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce61066ffee1f0002604a62bdcb9cca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045572e6b6a66bbd312178d91eccae0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64337bffda926332e4d324756ab37bd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde9d3ea7fab5f42c88deeb6a494aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facf70cffba7295d3cdd067ac77589c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3a20f22958e700ca775832e1e0a75331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b25e5ef6b674f7a4fdf9591d22e8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756ae0afff6ce3b63f8b0dc77bdb3a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7191d2a434decdaaa151735ecedcf01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12c94b35a3fc7e2be3d0798ae15b08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792b1ac9f0fb6341c7f815b6211fd19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0bae14f37dd42d0b33ce411aff18f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23db98af79d63fdd9ac6b58fe91e0eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdcc2314829a69ba651736c399183d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af0fe5ca6ba3632962c763147489ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01febab0b903981c8db988922cefe16f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e20d8de49eccad8d811f7d5392353342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40832c0c5937696b5aed76bfea83e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a9470ef32607c3dc69f61020131f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d84f405fe5666b21ebc2c8161ed64c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18954ba2c569a837251024ab479443f0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1834815c334fd4a045b24dba44c09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171914d1d8fb734cb76ab72f8839b6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a025e45d3e67bb6338f71753f5e8172349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf4e837ce0a2c54041fdf34253a51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99029e7615da06231aaeacc11536a7c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53f47f9bad3677ada3596a15ae9d6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d0422445b7fc4fee8743be5a387f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665660d7fd638222cd153dff676bc78354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b90a14d41ffdefbc1c1b7b972175e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d21f124ce6bbabd0126e52026f3772356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ea0c0843140b17549239a6bcd2a89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c51207fac373e84c553e6129121a49358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe9183b5c28edf10c4546c06387542359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670971eb52a4d9089e50ba497257852f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53873620e2ecb38b11614b9439257c64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d553dd9cd4a92989817c2c545f7bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c7d6fdc7261cf9946b958c89ee137363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edf05c1ad5253226a1d69d5dee9650364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ff95140210bd07c1b8de41b0c9802365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049ddbbf67269c8d899f65abf7a077c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e608d5ccbeb4daeefa2b58e6e1a9129367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f57b62808721e7b5bcd72315cf10ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662820d14ec9182cbcb0254aa4d7d16c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d681d84f90b6470fe155920d7b928d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893acf5537a633ca6ecb74c3df8842c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1003c7266d8e0b77d075c8097383c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4a23e083d8845a714f19989a9e4f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9441d4380601df2bc72e6630026b1c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c529ec66d9605e92ad0a26fc04219375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a47f3fe62bf26ba380100a094f931376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6b647c87acc108cb2d5258b16ac57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a89d9629be8b572a69f4c30a5d1a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd4c67e3a91ff06281a7cb8f8bae04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814f9716bcab2e6e8e7d730aac46fea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6abb015d37becbc85182e541932893381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fbf6f7b4b2c6002bb356e2fdfcc3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c866ebf2bd5ec2929304999695d3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70249417b6d0e822551f0acfd77856384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8414fcff17ea0ae971ecf132f7238385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa129717d5f4fd91d0395a5442a0c512386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7329afa24425ea77e04a425b1783e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611527866ba99fa66a3e78b6833873ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b5e44beb6743626c256531e6471aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857a58b5f8538bf30ee7bfb19032808390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c98efe1920fdcd0ec353f714e1082391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feab8e235bf517727a0a7ef32a3c8f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885c899f9651dc101cdd040e095c75c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789791e92f9a36144e6366f77f336e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a3dcde9dc405538a9d93a09c86f42395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7a0ac770ad5b4081369bf7ba08851396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6527e60f7a623e1637c8adfe4313934397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946d3a3f62c73443c4a0cf1ccf00b8a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332dedcc0d869eaf0935430c0f384b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eaecfff3b54bce14146fe5da72659400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028275a22b7ae9b0865c35fb95d895a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aa47df8b960277dd69ce476aa389d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad4b8c51617a434cda793a4a782b30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecec90d3e51a8bfbd565d22843ee36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7818e57927dde73098622861f02a272405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0b8a5363b282b917b22bae8811299406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270b82258f8818c74feb0b6e3b25521407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bed38505e97620b5724c09a0097be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1d05035c9342e00b89233f12869ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ff5cbc8cd2cbb9f20919506f26780410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2dc0c6fb785d55b1b109b0e1ee5e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dac31abd1f4e3c0fadc7da10cfb63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b385678c8975c7c4454ecaa1e4f70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17ddd1b277077b7ad935ad01269b09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467ec066dd9c907fa0efaac3d0d0ee5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9c7cdad200e38d2ff6cceda6f0d3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81219cb812eeaa83e9e849f09e2b3e73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c881071cdb5a771e6d2851d69e8d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1ec5f49c682e2b775aa15712fdde3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ed4245bf06f521960d8f74fdee0de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5abc9511a3d09a837a8ceff4fb2bc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948d503310e5ff2f905765704f305ce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48161893db5349e5c227ce7c65fb495423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25470b74d712f82829ea3c0cdbf3311424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671c1824a6d1860aa328f5f5e404a4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d54fcf2234fd2c11c5173a8ffda2f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372338d34b16f0164c9012f019654787427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2526dfee4a183bb827f49a8853d95d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a469ff2774510d78856a49a5b4a0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2a90112553884b6c157f91524623a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59467c7a2b62a69254cd4f72694888431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4a8593d22502a2cd8c8896f05a6ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae4c4bcf89555fffa2f357f3a8e210433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50c9cafd873f17c96f707ea17e319f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce7d0d5781299e3d122e127cc8e036435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ca5cdf488b3057e1c582fe63ba754436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549cab5d4a6e152f3192aaa478a6142437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250e6b87fe3e3e0d8b3e432962eaa80438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefba58003a9dbbac41ceed7a7aaafcc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792771c9da25440e6a4371a0052c247b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029719cf2c4408381bed0c69a106542441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f28d61e3fe291d95b9ff1cc939275442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a440e8191a4b56e862d347a0a8e7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c6fa9326c4c68747d4ba9bfa26a18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34d2a7b8ea07a60f04b041c6ccf86b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406c0975c2a894a1337a7e0005b2423446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731aa5275e5d14e723b85e82fb1b0a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf87f361d97e02199dfeaf29b1312d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c009fba98ff933cf91182f58c1869449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba2abb3f79f55f7fc48644e8d959c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abbac10684a7d6ba0160828d4329f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524852d4b1d9c1f98be977f4d406e42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b946e5af25a3d9d99e97eb904b371453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fab8ec5085bd143068199c2f41b445454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b324fd497de36050e53249fe9ee458455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1d4609bdee4a1416d8749ef98dc8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc400f9d904cbc3e0c021bbb8afc301457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d80702e35a71d8ba21ceaaf2435142458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b406dbbbc796d848051519f557a10e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b09ccdfdb755e773d9f8fdbe11a24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda460f44e158fcf73dda231dfa4ed3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8ececc2e8588a7a2fa17e3ab05185462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722ac40b9cd6e17f2aab3ed99c39c39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cb7b033c0370f6d6926e9e0cc2f8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8a0312b61d90dd376c4d238700696465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872716f1571f8880034333660fb2b3a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8e6c1f2760bf93b7a6ae363f6fffe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1250c564a0bedc4005798a5d7e407468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b850f0dfb056c83cedd17b86a6fa7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca567b3918c156f46280ab388d2b1654470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28e49c844ef65abded76a73be8b7a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba334d8e01f37320ec58fb6ebd8c0bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e7ae8a60554126cb21732a7b4b0f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f4ed37ad235f49206987f09702e76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387efd740394c87e0866121d2c0f0e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae386f39a0dedc0ab832a42c29cc4afd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec2f83ea62a5e48e1ace30536210b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f97a9f005e0468144b63992c0cba35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565eddf863d49d4b085a5423bb41be26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569de7c7bc9205278a4bbf48812ce31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa4ef59d4aae46d17a3d2329631596481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a971f306b54848e5bddf5e91c58401482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3784fae10eacbfa658663dbc95f371483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8018ffb52f0f0ee08d72a18d23df84484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd366a937d1bf62b54048bfb5084d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c22fb3a7f0bc0abcf3b876ac851a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74931ea1c871b34565ecd6d3dc7cf78a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b680dde4ab8e3a9fe036dd3116f1f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74977b1639449cf5cf50047cff7cf3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eef440e453317e88ace9cbb4188e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6bf68025926e94f7633d3cb866afb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd86b0700dba4505d0bd5fa675d7c99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13f3e8d43055d234440b457fb9960d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13fc9fb7d93809f8a6c62482a09499494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52317a7d22b8bdc2a8e811337125ab60495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3ced928aef0e488306c4cf01d548e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5157d2b9541748b2007bf43a22c97e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f3f8f6971fd3a324d240d46bd44cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb288cb0c96e7288d41aeaae3857aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857849782178078d68d3782af01cbe6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166c9c825a84ac218c971903363e3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e68d9d665c2392281cb204753880f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e17afc6d5df4f91b540068313928f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52c57d884c0c2baf8dc447ffba05be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534ad881e293aea96060c69685e1f21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba76c36ec363fa73a5262d7377de3c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad655ca5e2cd8e941b485a9821ba3f4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38568ad982f725c547bef435572cd912508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028bb64090e660db4e1811bfe40e5d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febafd9aa5fcd475f3efb47962a7b1c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222e904de464d5bbff362b5b7cfdefa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732e01f2420d951c13c446ed9df0ac9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26501d05129c560cba3059b4089dd96e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62316bec25356c98aaed72569fbbfc61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b55a8486fba3b301a188128ff329ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83d2faed4f55c31be82bba8a733b61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692b875773caea5981896f9639f9dce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e6a43fe5f52ded4dd8e24564036bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87d7c941f50ab89c1fffa4f491077d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b16f2a2608856c79d106d927c72447520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa58158c29aaba61818ebfe0a2f1cc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137f648f594471077c85365b2cc2036522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8b777d3179d26d95ad80c9b28095c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3bc2c3b402889541e3fd01a667a88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b096adc7c170c142e0da010a4bf846f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693207b4d6b52488d5508518d2205da5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacce5bc7f973b1384327e002d572ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85dc97e28f297ac642be2b9953882f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c6dda438ab21eafffbd0cd67d038c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf02edaa59a986d0d385e1b918d7c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5775d4566ddd912adf752c4f8be02c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ade4de13d3ba04a31bf265cb8fa1d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b10bc3e8f82901c6e8d60f4f1c61d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20997275301ee2ce0342ad71e03f0511534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a40cdaa1bb52b6cf4725e7d679b398535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a32eda36ecf35e88ccf92a45e0c6d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff88c0eff2383a2c7a0a1ac857b6b1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1b7b3d8f7daa0e58848c91497a9f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59632472459aa9cf4b7204065d57f726539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da448c6a1a2eb474de07587fbed415a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a261bf52ac749f9fde17d799075421a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede0b22f6b3c1a3fece4cde8d1fbead542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21c9c1347f08679f49fe82d128a1b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3b057669ecfff6c7132a5e431da11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1714cee24b7a36b353d3b19542cb04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7217ff7d97005446b16297c11f64e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25661df07ddb31143695fa3bb9e914e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c68233f5d1803f5c8788dc48d4bc04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6af236c3a12ae6aaf3805163a1701549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df7746e43a327dc168e6d2c43eed2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3efc2dffc798d5850d00e79f385b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738900d21a7244aaf3f8ff9906779e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390faa7590955c8427a510352c163a59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf52c9528c91e23003175cdd35f200554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af970d59c268e38672f7e0d9c46febe4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a097458be7c9974ca73243d58a92cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fc2ae9da8e2a254b4b0c4be46c989557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc671776946862dd10a3cd92506095558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a636ec11b196d6e7f6ecc5e5a2029559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba616b777a355bd23eb067e0c7250e72560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2ef115bf0a7ed9393a5eae940545d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070f2a3f3789a978aa0fcafa7057f89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00549527b311dfcc68a7e62f0804cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d39774ceb4bdabee27d983f401b36f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72d52dcee19ec07bf1fe104c350fc6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e25cd527a7875bbbb87a287d65dbab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c23b3b6e86ab5bd8da9b099a3ad43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a586cf446f3e26cacd0036816e31ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754c0692ec11fdee2bfb0d739d6c962569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1cabae9780eab1c0834eaf56b7839570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ffd84c7e607c7ecdb9620cff002aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0f2f69a88963544a71e11113003e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404afcd53132589ce211799435e7732c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4227b60b6767ca02b8083117d17085574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f015eea5ee78acb67fdad7d0d1b784c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abb3ca0e3a68dcae672110372bb36a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3c6676e2cfe3eaba96e37d66d533b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20abb4d1f4cff0a1bd92b4e49d6abba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06654f634efb93f2b45aa06cf882338579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d99f3091f19adb029e2e4cf81e6f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef26eb0556421bedc180d995d8535f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440884c1c2c162a106ae8563fa370379582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d4dcace5078bf44059f295a5b6c7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435a3c8e12d0cb5c8fcf204f3d32480584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9f5e1cacdd41910a2a759d5b0eb1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cea4dfdeae17e595a3f12016dbc1ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead3dd02567511db50f6a4dc837a5ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f5c8cf5ce91c882c42846b9f0ab71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cef3545cb3d0a0271015e2842e014c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab17424348cd48c5dd84f35da7004f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45d5a19e5d79a7ebe8103fe5a24ab4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab21514c9b10ac187165af74a3c5c6e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663033f8a6f3c273ad7a267f3fe376a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6800a540d3c4103a7eee23bd2cd8874594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cad5a6f4c85f770a7fed7eba32d10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201859f23110c4175a5186ef110b132f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc37d6c7d529fb7025379312039b43d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37edd31d1d0f808ce05d454ef407da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153c0bd862c95cbe818cbf7cde34aec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377acf16cef5daa6a7cb18a181b02414600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5149c72078712c67cd637cb53b334e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae15c636f3ba2d0ad1b2874fa93158c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312da9ca5869ba70aa3b444b3ed3b775603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88cbe541ab1d5067a4b4b2cef2fca8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5199910acd18f19570d9c40b0d67b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18787061538b910bbc983485ed644c0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b60c2fd7ab21d3899065bc6739aec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177c31eb9c85f47ebc7220a51137295608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c5d93cb26d5d3fd4e2394ff13ea01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad91500a1be63d3c1536807c9279c39610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc4e5d78aabc5d369cd88cef6a0f9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc206ebfc0362af126d76ec1e8696b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32d413f5b7db8eee6fa484426a2034613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50338ebcd014a7ebfda193508c9e69f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71331d9f9c6d02e8d354b0ba407f780c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90a801c662c8fcb8ba199a098ba178616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06486f0232e4fd1f7d714bda4c6060d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908e9e39c82ecb36ee81dffbf5bc07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c753ad3a79e128434e204440e3bbc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39802a6302c7b8f92c0d54c92db3824620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe63bb556dccefb3641dcfc0c3563b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318bf3799c59882f04bfa7ad11b1028622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d080bda3f3190b895ed58ff925fed9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1eb2c2d068f6bc05697548578dff6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2d1c84f608601c273db1890195497625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10a13d0d3b095ff21cdf8587a1affc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ae05de4f5f50abe79a688410d083627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c42d5d06b4a26bda298b928fd8b4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4dac062cbbba73eb5227fb497a33b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac8dbd3b91f0a6134f39be6d363d12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca46ff6320cc890779ed775cf9fbc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa986482c47f4fbb74c8e269ef550758632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a9ab997314a8f7f8da1351bcb7968633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230019e42844e69fb5f2e094e58ee20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705411b793a9fcf9d7e56e8375275b8c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680c604f8ea7dac8ac906cb57ca1d59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9dbc775161a2d3261348b170973c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afd552158c14e8b8a29de324b54dbb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3b27744354b98b9a53d2cc39007ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b9ec6b8302f5119c21c2d0f9cceeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a4666ccb5b0f0848d9aaa3bdd8f56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55840dc3ba48fbdff47ba627b517d33c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f023f7caa0eec0391c194782b2599a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee574b2056a3b1dd8c1c56ecafc5a8e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7954f20f8566652bb034eaf10200ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3744e6d0274ff437be039e26b249e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514674af1e389aead6ea1de438eafb3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f5386a8fad086f0bbeb5b11659db8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d5625319839fc5a8ab89ac67e22b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40a0bdfbf6d7406ef8d1a95a484899650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff23a184f550e053610a36c045c9663651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e9088554ae355a830f3108280214a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618ea18b75d3d8e2bdfed8007af5784653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283813f917fcdbb6102ac2135ea28a22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbeccfbd6f65e6941dbcec12a758a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d181a7728991d02e9ff216b9d4fb34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cf8973b0f25d4b69635fe8b5c85ac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e4487b2915f2497d72b0f847a2510658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bfe1eb6db6961d3ed85c03da06b1a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619dde46eef28b35d2ddf442acc6bf8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288192252117d1460ce0420a39c7c578661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb60e158f1c2fdd217c07e74551adc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c3c3efde4d611fc22a6603cbbb88a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717781ca288e5c8d11a76e9f6129fb71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0ed920e2546d6e29d56b9286176c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6484cf5e07ef26a8f02c60f2b74645666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77423c033be0208c9efa6989f0160a82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed828f84f626ee0670363abcbf0bc0d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70398db3f7c9e252f4154eefac5e7cc6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4987ce11fd6778e55ed67379d6bf1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cc035e6e509f6cd1e4398487333d3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1db8770ed74dc6a3bca14c33fe042672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87348b60af4d296247142bdc8c47474673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a4abbef285321d1d26b5db06deffe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072e4b73461f2b77f0e55a7137ff23d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec8580398e70b9d837cff7bcc67ee9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309d5792d19a0efe523d4e5150c3aef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfd6368a1b924f7f5cc40373205844678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c7578e70a7fb9a2a34cdac5892ccc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c142c01ba055e027eba625d655a4c96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c306854175661eb0cb88b7a12906efd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608005805260e34cac4dd928f2aebcf3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cc0599288ae5087f6b2f65937160d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340d79ba5bbf72ce9df5d7105625902684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0738b0417258eaba6b11aaed8af81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f7969c343ddb2c33c93866bbc675d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c82a7f2ed4fdf69f9f739fead2a73687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708309867024ad82b443596ac81bba34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a85d6c8a933b44e6694686d7d7d46689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fd87d2fbdb92a79eede94d15200b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d679a5c56d1c13e3ad04f22892d6d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421b44bbdb3b8f73263ee695cfb302c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1218fb8d3c86676b699f0004168022b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc98f6879b6d15292b621f3f6c927a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370df59074c94a61309cf0317191e16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f2c8b8bf0dba00ee835b0037237ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9570cd8db107a7fd03cc9362106f73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720267780c889491260da619ca1a172f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fe08fd9d520fc650533de60e56c86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48057980e515cd42bf3ff08494eddb4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cb96b563a01a7745ccdfa4f6afe70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aaf8f5acb723af70789cf36afd03b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c73463bd5a9985204fc54333444d6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144f9533224a40ab5a27ceaeae3367f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469081ab9099c4daf00b8812fdedfc54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3279adad0589ce778764dbbc377889706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cd326163e8b5950f1e82a96f2158d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b5b6ec54713d52f0f3b47eb6996ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb414a5c3ec0cbf4260144b5bedd92f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567296d9eab1c2b993f424e285d7a87710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43fccf4a7928b63aa2e27e12ce99e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078d227526e51f2e76d2c22c1e3e6b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d1c81c462304de1ac8839305a8ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595963854fb272f78ab9ed3aa2fd750714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e39f7c9888fadc70981294b71f1e55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c2a4a5c87cdd1d8a80f5352518a01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6e48a6798adc1a9a148c1cf398728717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a797b57ef7f7c4cba3decfc3cc3d16718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0726559cc8b00e0c10897335cc6af4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011f1c92de27274c07934595f9034d1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4730980deb2af5e87762715b2529a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb4437bfbf4226488667bf74e32ec1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111004ad3c5441396a5c1a50fc9ab113723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668682b26fad6b4d4b8d7689d122ff3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0de67be6153c93567ea344fafa684b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33749b413456f356ce208bb5ca0e0dec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69a7ab5cc809a3c1f4124e926c981f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eaaeba9be9e9c1e319209b66a900f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54d225bac2f6364dd707633c76ba8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa8b1aa2b64ed1b0b203dd466c3e32730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74921bfeed26798866348f9de12fbf86731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af0e8356deebd7e5f5d99b98ea0a36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b49e5a23150cbbe1b6a4f17a7704d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba27974ed18f408556555a20d377017734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55475a20334ac2978dead903e8b5e0e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c62d4d03013cb32b0972d75599c53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd3444ad7c6b3c2a690ecae61c3725737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23647ebe05654b7a8bf814d207d93224738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31514af09b55105b8fa8370fa2c9306739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d67091928bf980efd3bfdcaf65e1ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fa3c1b3c9dc36f055579905562c94741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707e6e79d3a1bdbbf537ec6febad5aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaec59a1472d5349d3b6fcf143ca2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5e02ae2eac5d1decfeb48e8e90b93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acea73fe9627145ad2ec89d8e3cae3b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bce2a326bc900ccaa4c3cf42b5003746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabecfc128fb00c1381fccb7e39a3d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c67ca7f94fe43d73c8a9c4e94480a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae088e8dc6be9fbbcf488cbd472e109a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4832dfb62f4d18627cabd7a2c2b36f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52765213f3e71a8cc4b82d9139dd3e07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a82ada4d410760ce7026accb9b338b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1f6d04dd52982590c27b03208aa1f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3f9bf28b15cc7fca46c3696dee013754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a481b080cb68f5498c5b180cfdcd3b0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72211b45e09b57172a28f00e00965198756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517782fa3ad95746b0e435c12695079757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb289a352e456d9c52daf8104d569a82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61209f7c513231049323f037f0c2bd0f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32791ab76f810131171c426f01c64ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b212e0b70ac76d253ff2bf8be5f432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d4baf9b7ffa45a81aa3f2fdea27b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b47b537941bd96fcf99379d89e19f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ed8f94c56bc15c247eb02c449fc835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45012ef2aa0352d3867d84e063aba3276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c5acace6157f00000763463fe7d467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e06d286e0a2314bbc89724a8c4aeb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922237b5172f3e97fe843fa56acdcc0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875667a4bceb6fa1b6be234b5eb0b6a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353cb9647526abdc0d46e9ac9e7fb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42621c80210ef4e8ca0362af2686e11812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a195103f027bb09fecbe1386fe3416213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a7099bd7a1498994b50cfdef1329914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc656eaf970b4fd330dd2a14693e0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060bc323b60e231df792573b347cc6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bdec7c90a79aad2b06d6cf8b9a28917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12958b87d9154a942179459807c3f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef911c8e62a5ff9aca3010e8074c4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e8e3dac8aeec8eba8126b591c721b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f698c0418cb1cedfafef04faa1e0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e98b130a96ba00d296ba05986bfc9822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99bd44426c59a72b3bce8c02b73ee623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97804f9805fae2a8c9788e1ec15df4fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ebefe7e5b5c44d7cc7fa56a8c64525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739e79ac6c5a654da882e5492919e4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de080c909043c7f8739ed44904016af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6812ea956a6f7d14c2d493e765584828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167db8e157986f2a5b597b77bb4eae229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740e20f43c2915cf799fa272dc3edcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4649ad346b861a0a57f63b1ba0476e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd68e824785932c1c07c6e19954d08432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbfa2e6859681b151914efaab00a5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5753f7bedca09530e8ec726d799a34234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87199b195f89f33d8c8a2916e09663235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce619850aaac5e148b50eb3b5a596b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d3628b1d12f7a1c5803f36524b41f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bad55bbde6205ad75015686e3460f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae730256b12ce14237fc6643bdb92d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf4c7b5f681ff3fb2a6f32a974659440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4b655aecd89267ebff91b9dd87d6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69da25db641fe9e5aebedbb560aafce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ffbecfb291a3e83a3d8b314234fb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7f93738fd1dc4aca215c9f960356044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad382cd34c433cc41112d9c810ed03345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f78c9c399245f7a89d8de2f85a6fc446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b840fe6429ba3ba5baf1f7c7ffadf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5df435cddea225d42a3e8af7ed6e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd5ce4189b69534395377300f03aad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3e0ee3f9fffbb4b4bcfc89f36b1df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658817cdfd20f9ee75b459d79114b5b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dd74d7e88947f106fec6400a4c41552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674888bd622326deebee5818a66dba053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fb3abdf1c9a6265ef9f3af46c1f9e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2817b77bd8be74f9575253afbb435d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdffd9b4e563df21d0668ecc7a843a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eda9ba7f02fbd804a14172d3d9d6c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b204144cf5059d90475821d7b1d7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cdb8a81db0ad1ae693277023dff4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0346aa163ef822b5695a804e68174d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5db9dc966831cfc354441c8954a07761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377c32cff063c7bdde30b518b0be17362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146c984160b59dffeb1230d4b0fd98563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f630f98f4fea841e173ec7d963f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa96d59eec021f8097a844bf5a2b0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edc36f8552d035e0dbb9f65e439b0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a8c3a587efd218e8217079fb5343a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554328d5f0d7d13990e878181d6ac76868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43419ec5e8b1b7374788b10ad44e7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0537d1b1d05e96ba48ac146072b89470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff76d8516480a80adb2faa500f188b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e3d2d0978c0477be18a257b9e489a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7258b8b9cbcf7464d249967d3ce2fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b8cf4304d53b708e427d5420ffc9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89882487de2c4b814be08bb785bb0d3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be76cfb9ad618517fd43548c21d2e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e1ebf4265db335cc1748562bcf7d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a2070f8419037f6d5fdfab339dd4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c95ea3a2ee8fdcecf4822cec58cba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6bcb2c0be3ae3956be80f78948e3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387b59f43caeca4a6a602d4c32abe5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e40f9dcb405b55c1a78af529e9b4b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0a776c8075ce0fdb39d02c2c4f0d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4de687d64ffcad87602b6795d94b7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e34edac05d0a1f03389a18975d7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf5bf2d725fb585f71b700cb5d6c9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda97c1fb4df31936bf3b8a45e124aec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab121599f42d3a330dd9b940e5e9653a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45be1050a32fc19751b8246d10437189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f271ea98f50c9b1621f4ac6ce449aa990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feaf2782f5fdd61247d981fd2f0fff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c71afdc8ba0daaf4ea599168ebf6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c28249f43f7d95f1aa313628588dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb8935c8c7098d2ae38712374cf8db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67741114edc19331a8e8f6eb7341594e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b397f9db282bd1f29708f9d793228796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a61e31fc0145c7e9c7003959bc292297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944939788892990ad98480676617d8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e741868f288cf189085976bafa9d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15675cb95341c1d0c658d566efd7985a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26512a74d99dc74d02ec5e9752def49e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc48c7752ea561ffb893901c3a80fc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ab68c1ac06091573a276f16d3ca6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1788c45be3a998e21c07ebde3b53503104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb43acba71e398c5b2183cb81d6ebd0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92536e7320c557fc4bf4ac401ef6dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a8e0f703fde55ddee525ab6f3e840107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0a956f890d8a331f96b9e4cb7dce8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7fff883cebbc9b532333ba11af43b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0094a3c5405207e25a7720f7327bedd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2f1ef3e99191774178c3c388dfeec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeb61063914fb274284f8e6168cbd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed9bd9245bc479b76706e13239740b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08915fe3b77679023e3d2420ba6539114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39845ed578c9ce6f4460bbb2cbfa40b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4511b476e5208776f9102221c8412f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6b5ccced0cfb66f97f6b51513a5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562c412cd6b4ccb8fc8a8bc4c5956de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba22d0b95281eed4f34253160830a45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1a98f8bb4b71af185cd421c7e00a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd445c8e95267cd8d5372fdc8f7753121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f0f2d419ffc69b69817a29435450f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde9bbc066b16e06b04d5015cf5699123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876deaaead87f98056b994c649621b7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e1ca6791f4b45931daeb4b46670b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e968c3e84b04abf6bfca6e6073523126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7a4c657b8be9eea05f177e58b5191127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef28dc929918d0d613e0b18aa5c3da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e50a4b30f6336a84d5e2ec74e5b8cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c6f7475fb56ae8c7888b2850c50c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b546542069860104b0e4f750771999e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81406299962f8df8546af8c9134cef4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196c16d8d50cfe923e710186f28d22f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f7896bf95b6ee9a741c9fc1253fd3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103b4e077c3b49d64362bdbf4899a24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4250c01ec504e343ee0a908286553136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716ba2b5349780ecba1866e6721e933137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca847b215f7e49d4ca8d1d7b9b1112c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a94fb254152eabb7a04ce0de69b17139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b123333e326cc68b8e384c05fea2f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1027850f89ac2e40de0b7447f24219141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186bbbecf4bb7ea09cfefbdb13416ee3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ac5a4f93461e047d87c2839f584a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e34ee62c47cf42dac8fd551a57917e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666adf0996a915b37adf9d0e2ef6644145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b952ed92554d3c8c789884b9cef4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091452fabc68b7eba1c483c78a94b4fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac5e0224865f040c68185d273dcdb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4b10c5db47827c1c85ccc4e13f326149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5892ff254b9f054fb091a922ed8442150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b055dc20c53adecc1b25b54cd4505151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4901bba84e04ded8405b95976e550152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb74294d5eb390182dd477a1297fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eda39746b325b0c088c8c4d5045254154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c80ea3a72b4d7fca0cd48cf3fea5c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994611dac0729276e7b9ec0526b2fa9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320433baed28de3174fe00cc4a0b5b51157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c063b450a46398c0ed29fefbc6cf7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34601ddf93e6d5446fdbf8f4c7dc0641159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866ab0acc6c5206e9d340f1eaf3f9a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258c2809a71f5addbbfff6710159149161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337a83c3f81c9d97eb7c8c2cdb4214c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360fa21cab9bf77eb2dcd084425b319163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae8468fb80da211fa0c243881fdd47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6abd9fdae733f44447e713b3b3ed3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a081f5282a4f3d5063290b6f69774c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36142e9ce6f877922790ac10a7afd569167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cb65ca13e1598052bd6b573cc755f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f728fa95c598ff824844bc648d6474169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a18d06c30e9d2cf87b2d79b61c91a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287974664fa48f5036817267975f3473171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761bd83ae7a376be57176a8b7209d81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60f680e15c3839eb50c4d7e8ae103b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048898579d5b590bb23cb7cd60872ce4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178f0e5d5612c8396fdf27f0f284a68175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dca8a972f42548d0d68198b0e64ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdc3d784f2c637b7877ec8c8945055177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133cbfa44cef23de31c0821fff4b0d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8af4255accf2036ab1fabfe6c6e52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe11900f954c1e4766a051e15ee431180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2fe7d622edf3d834ddb2962237111181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f83a89e33aad8822768f3a402bc28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308153e1b640316d68e4c620b6d617e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017585906351dc1eb98b31eca48b4c5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184ab259ec0d8d8c1271f3ccc8e460a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4846b5c58db3956748ccb7a5fec6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a157f53f93007c54810e888b6ebe3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854ec97e14bab34d87f54525b758418188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4738049e82864c8432ee01d1db93379189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e55c49baeb72546370bd79ba78097190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c64c9746905d73ac8f924d129e043e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f037867511679d874bdc10616b75088192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8f74c9e1c3cc2a6e03164f9fc65e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc456836b7fcd137b4ad51c7d7acde3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69900b1cb0dad78afc2cc84c23d910fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21557caf0d7aa12d230038e08675cb34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbf64e737dbd4407c2c2b6040bea0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d1a743e2bd1268ebfdba13701e8a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e870e1e3c7bc73ff986799527c4aa1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62bf527dd5472b2f1c21ffa9572557f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b060eabe4249eb5dedf35572cf28c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4fc4a369787cfd7f2af091b7ae9a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb272fa392205fccdc1993190b52f236203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a2507eacc0bc711339892bcfe4228204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7dda047d4deef736ad61a1f7b6ccc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0b7619dbcd3814fb9b009c98ca9ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa82abd709bc08db46cb8863bfbad4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5410ed2dab121725a95a1e5b806770208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cfccda5502d9934076370d1d52350209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ce6953abb71ac8e5abf91fb6bdea3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64377cc5e6b4e7a2a01660b9ebb8edd2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cfa29b50d5ef46c0370815018357e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d16b2d5e13369d873df000326a4bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece9ae19fdba509785bbf273106223c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e400532e70bab41e3b98cf7dccb3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6080c47159ef238791d3a77da22ab5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2635e3f51893fb06d6c7f92444c249217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc1166ca067e36d039f8fc90591758218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ec783912ca9e2c3d3ae7ccdd05215219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23486b533a6068b3622f3fc32e7bef6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d757c6befb05e12aeb6114b9693c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921f009fe0fabcdbde14b1ff5ba97c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762f7f49e28e4c42c00b0ffc5439098223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42710ddb333c5baeb6ad4a3e259ce31a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f837d91da5d3b8658d0c93c9ca9c1d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50014247385b8f5d018a9986d5a985c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc77ab94673c512718bf8ae913c077227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283668354812bff15641adfc390982d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6054f81a4c2da139f75fb56f710563229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4baad4cff6b1b996422f50f8c001d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0980e67d394118683a8563683c0ac5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a153e6e42129b0115c415047d11c184232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9c5fd0a745da82a1867a2b526c781233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56608d71c061aecc729db7373b5820cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cdbb3ec0865759019ab117ed3015e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccaad69afee2fa6e5ab23e7775253e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a3f44ff39698143010d40198af2b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fcca1b8c979f62ed532cb21553339238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316718f853f9d855d576988fe71784c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc89a3668c1a3f59c376702c483670a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf17f2251adcd482201ca03eb6eb16a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6bd6ef4b472febe557e27badab096242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254bb0d40bd20655eecc9c58e97fb7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bc08e3256c16221a77c6273ba4d57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35519af3ea03da27d31583a77b3599f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f43c74626f9ff5dc21e8b603df28f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf23612f724dc124051bfe4fc5dff5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc517d99396cd46f756cd514bfaeaaae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05fe19c344e1d3af479ae1220fe8d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19f3f7b3f951b5ef34e6b76fa837ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f0e5582a64aeb76b9f466d404732a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab46cd67fe02ea01ae8923ce657e04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a85d35f758efd735f337a0ce0f625253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b559cd1abfca208772a66aaabd34dd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfc4e8dc0d2150d3b15489d1ab5056255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53c8291c8815061d08e0d0121fa5f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18246072dd271a55af14f5fda0bf71f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff762cb8316d9200f3f93dd02e8f349258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab2659ea0e088d0b4ad3e37bc9d4ee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beae1d9d60b6f815d283bcfaca283b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb8397b8d3a771885cc4df388c608a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670766e9e571cdaa30680a82ca3c97ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ce82b5420ce576f059aa188e25201263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1a0598c017562dce0614dd63967bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4604680ddee7e1a8c21bec4c116e2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb59cdb1be99f113cea50eefb6ca5b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee36d972f466c4de46b5cdfc9e15b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641d8e2f48d7a1afdc06ea374042f08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0e06c2b55eecd7731566782312c15269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b9a26e08cd0d9d3324caea6eb3adc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ae7e7dee6cc76bc497301258d2ecc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c3141575e917b97cc0d242b481bbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac933c1957a4b1eb10eed13516763f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4a42f221645feaa4d50ca1044524f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f0caddc56ac597d928b6c0f643c4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b1ef870d43d9e1fed78c9611e74b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9d766935ab2665bfaf670f6802c06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ee88ec70b151bcede1144125040dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567e9d5fc899e64dda1fdc56c54bc72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c417fa2aa648b043cee260734df8c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304cfa5261af3952f9ac3f98240664b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45ecd77032008d308a9bb197705374282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21181b3a089bd040181812ba91d635d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf0b9e143fef5588ee520051411ee7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38806398e99190286e381428e6ba76fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a28991a8be5d9ab2cf15216fefd379286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b3790a9d88f3c601a631f2553617d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3cd2e8c55f01a01215cbb499af77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f2f0055af49c98b5a6759bc45590a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a69c03541533d34572aa364ea70a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a8e17080d27131170119a0b4359f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365915627b6626a290180fc134499b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c92257908e2daae13cd457d239cd7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d78d0344423bcdc8fe72d9c0ef009294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c257b33a129ca30f6a4a615e22e1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e9b8ebb71cccaa7c9f81b77eb4be2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2652a38e832e9b0183b76a0931d7ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a0eca6881a7f882825a51fdc8c90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542a404ae90869a0c592c2d6ccc73de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e1e70d34d347d25fa822863d8dca1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f39595fdbbd7c0004ecba398feaeae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a091e63842b275391dfb99b754bf1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642e4045d2218a4bdc863adc989acec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e528f1f38b87c5b1982ca5adf273fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9745f82cc25482fa24a4239ecbb415d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc968530dc4dcc60c305d70709f40bc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d196622ae4a240c92c9e978f131553307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f218f242132f4f3ee974d35407952308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f7c4fb0106377d5ad6faec002a0f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6721ee25018786f15c2a48b3f7dca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078aec36a30230a85bd90bb204c8599311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435632f8a441993f39438c500d9e38c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0cd842f146cb8d3d2c1ee49acd433313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb254db08c2e03fac572fac5e42ed6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3fa1f4b5c8d81729d947bd259bb6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bf431c65f949c610a6d3aff070db1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1fb6967e00cc2a952a86ed2f8e120317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d23fc0f6f171bed2864a928abbc904318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e605c13ba465cb672372f177eed16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4d31237ef2933a0a25fd8ab995376320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344753f6d8040810e62feb974fae692a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29cd2561115f07289389954cd70a31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1070bf3081cca6219ab15f0f92a83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7796a22bd271de3b8977dd9447d06c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22274eff4bb85bcffb0dfb4e5c7a37bd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959ca03d7692dc9ad25294e478d7822326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d85acbbcc75ab565a7460362ba8da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa4f125e6376ce20e6f5367c5dd1f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700ad7ac4e67f80d6f92c006b84299a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a75c7aecf22868c1409ef2fd5f7bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f6eaa9dfab69a4b1a8aad586fb810331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efd5d234d0b2c38e63713d35312314332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85438c328619af68f50934590f8d6482333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d63ae4f25b0d3c9fe3d1487ae9bd4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163492c6e1be41fa9b33dd92f30b23cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ef1d680e3288881e62273ee7f8cdc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2959c1e4b161b4f6062f5424d214107337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400f19059729ee2567c6081738b85f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751769be5ea485090b29aa2de8d8d497339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5cd80a62c2d433f30b175601492f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838d9eb0042cdae2b05ef13dc88a30e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c309234c58e3d5c1b67722b67c9dc81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc524dd0c9818bf416ec3a6ee8cc002343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a676816ef8f9fd4aa7e3560541c391344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8852196817686306c86cc4947b15983345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15687b1a813391199fdc23f172dc9472346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4f9d88f30b17f8156f712d62adcf5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe7ff296ddca7d714b374f92aa8dca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75eabc11faca9807b32d0e0a34e8a06349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7fa8e3535ac71254aeb3570aaed1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c7f93ddb9a64c8c2779674f406a38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5581e73d299245c39f1821e84312126352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30245d82c862edc47a208df035d847ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03848709b53d1959282c138ee535ac87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b61882db3a992cc963f9bfac8d59ee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6774086c647623702c707146868abe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90f7cd87df95ae80d0a1af4c9d793a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1a14cf3ad1f0ce265b9d94ce5e248358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f2f8bb082b28ba702883604d33133359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da512074f58a3dcad7c0bcd8b5d8b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e67a11574eb6993ec67f96390161e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103d474d8ee86e6a2e1b031c78b9e88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf931a4224c5c99432df27b7ac2e7f51363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d792b76dd4f92dbd7907753b9ae95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63218ba430ba230a2e0a05a0c44210365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7707ad3f000a6b9a0ceb57e4ace2af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4513c5be960c96d1955f55b553b6dcc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7aed5c3b01f841fb3e9a72f65be42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1e9ce2e7f2156b268c98f4504e486369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e03f31300035aa1f1bcdd7d09f57e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52e8985d30bea7045bd126f83ed110371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1028a4bdcc5bbb91967f82d56b78287372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfa6cfca121741d11a2438b65f302a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8f6b89cd3f41bc3a88d8d9eecf640374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e6add77283fed13da4b7a461f44f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8dde496fe8cb60752dae0a880da79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede06f9a71b7146744a635551c662ad9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b9860626827829e64316ca3d11481378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdacc38757e925aa9fe9706ed54397379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6efe174719ed8d3b62de3809b4786380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa983c76335cf37bac0820bfd4e0125d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea184af5507217ab1c3bd7eb4b37e3e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b89cbbdee0eb03422f7fe409c3ed7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40873379eb6b9042264256160e30185384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efca81251d0de5e29f683f59399358385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d5f72c4d2de147e772085fcfb4187386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35ba094452f71e8e01cf97ebb428a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1187be6bfda868e922a68a53ba164388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250387f78cb0f4e327a2beb4d5278fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b044b27f1e25a695c9f35d28270d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354bf9778b01c9210e7aff632530d14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ac60508826078867f868997af3dd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d44166610f2ed6ab7559aafcc5379393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23b3dbb12c6e5fc62a56500a51e018394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952f5964881474abf7016c5a61c52eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901118801197d48564051d9b578926396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb8538cc7057d1e9f92611dc362d5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0ca4eebfb5f873e53d6d96a43e1b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9985be7e5e189822f9c05a541166cb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeeefafd86c72502ae6fc3f9b4c415400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c991e2b74898f69c8f327b33bc6ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303be9e978dd2c5b0bab8f066a881ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3696a569604467780fbafe53a7a74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82eb3674b6e71b6b2318fee455033b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429c76f789b214db3712d22a51bf620405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857400def5c7471f71a635a53e211bd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5900f04af61c2e012d678b7dec055b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e5a29647aece16eb05944dd1b41fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cb4bfc1dd70fb03dc9f270f9c70b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88563379e779672b5160244668d9da4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb363d3ec77fb446dd0884535eac2313411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709deb044e715378d5c78866eb27a7d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c12916b96385c8658b956d1a7a1ee0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de05a29fcbda641ba423ab15394e62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2c55976b3acf701886aff73e16ac3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2988f9c1fd25e42f69687d6d8032f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff445c3403f6a4f4a2764154ae8b279417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286c160ebd5d388c3f226f4cf609094418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852113d85bdeeee6604f99f3dc05828419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c02c1157591a83e5125d6d5f8a8b4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de1b361b173378881aa7b49bf9949f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e0953ceb90edec022377b5295d333422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d2ab0a97888a5b2e92d1c52986507423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc0739c45315a5cc5749120d48b3ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9244bb0f07e13ef7ecb5eb5dba9c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae012e58e4dd78d8c4c71904fa9849a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c83a71292bd4eedde7137d9ab69354427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0986624a1a49a9bb44d0ceb55129a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cda0151537fa575d7cb3a27cad42e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca8a87040c1b9e726d88ca0f0bf9d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63098f88e10efbec8f8569bfa313b233431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc891446cd81b55ffae28c2a4826d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82616d10410ca1c746f92bb38c60b50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f863aeddcbb3561299dbbd288d9405434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49979821d26a1d5d9af70eb852b4d995435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3b549f8be601572ac2feb6c47a118436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef54187b17db41524345c49900c4406437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61197a9c3b1503b4455c74dcb43367438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746351c01eae7abc936774802b7f72c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47424c126e9b788290052d3f06ed8ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc355a9f60708fedd8533125c2020a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e000daca00a7d2dbe6b35f706c6f9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c3c39fdcc945361bf50143ca94b26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177702a80680268065717c8f75784ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc11cee924513268199cdbffdda3a4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97f7b5c6509c77f0c42ee908e71602446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff361014b9e70de55fd5b912c5c9c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af8d4d1936125b6d82d0130ac4282a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa61545456b2f241af19e6622bf1e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d13d72be2a6005104d4398b85e7a53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9297bd20cdf04524024949a378bb1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42f1d6500d3b74a87b34a2d93fa735452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6c3eba20289d7aa464a53ad0ca922453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5120f103cb333443abb430d21933f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fcb00803bed437c157c494529301d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c037adfe65848f4984a5aa1e57bb0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1474b99bb777b460bad0b863742f8f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fe0e3a38555976af7a965c8f9a573458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967c36d478d46b95ad57cdd011f6d7a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6c4d9aaf3d6c5c83aaec5aab055a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffbaf86b35e934e0d7a96b4c13b4f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dd6513f92ae07c17b0bdfaeadcec5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdb0756d743734d3898bad3b89783e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861412d13cb208bf362f49865a5f4f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4e33f66dbd48a792c189ba54fb818465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afb4a72d5d542c35448c48a4a6ad7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2359c9608a72f3864ba785ed89391e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae68918a42b3d6f2abab82a2c6ea2dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb6788d7ba9c910d1e2df10121613d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8410174fcfced902ec5787fc508d2b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258fc3033931240ed25082714fcb6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780eba8af8d84566e998ebfe0cbc90e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ee9b87d1c4fdc109d3a6d9660ab58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db978b9bb0acae112b98e9de3679be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc5924dcb6cb014561c84725bc0517475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa656b467caa6c42ea3b2954f7ce87476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2147f3a1bb689b63333fae1ac59ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc2d38e1c734bd30fd416f6a096f3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd32b563d7aa1a6176f790d57c93a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993333ba7fb0cec9b7bcbb388d833d55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc45196ed9272853f41b3dfd464a8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd76e873746ef2d27a1e31de4fdb2dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef5fbaaf808c58f505373dc7172a33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21fbaf8b3607be566e19439bef2b30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36815ef5a570aa769fd30e908c0ae655485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803fa7f8183382eed7a19624c6df45f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bee2bb5b8049b38c50733ce76da9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2eef90a24273ee92a1e64943a89e5d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef6a336bd5c29bcf900076c82dc9b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c1b2774c6a74c885430dc5be22b3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54954be3db605ee0b6c310c35732d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721b2af2f428cc96dd21ac93ca04907492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c3c5bc06deb9588194181ea69448b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eead4eb0a6ab4b2b10d0a0a4f0cfef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a81f288ceb03af6fe31c225d908d2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396444032300091ccfc488871be2a4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f3747d7c7f1b1ffd3128a7dda0737497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad3fe37c3a8a2b1701a785b7bfeb68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47fe18ca621a1b35cf8aa738ce1dc5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1bbd88c6cb73148871b84c2b02b1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5505e4c48f447c70880ff93b8fe618501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbde81997ff5f126ffe65f1e76740b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9e4941598d32da3374f63a81ef465503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180de176d6d42a03e90d590c09e2c630504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d811f1f697aac4a6f055db89dbe68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40625ca7ed2d6aa690a9247805761995506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a3eb3f3c1d715cce2cc3be3c52c69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00ac55b554756059b5702010c0bee6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7c858e7a19fde2a6a6fe75d67f8f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a872353180c0f96113b86eca44dcb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e7a5c1504e07967edd434d8d88f44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bde1afc56ab7f3e282de89360db58c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf1c53ba0f0500ef5e08d78f6f983b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a595402eed60d4bc4108993b7e7f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b95a4d65071cface17cd304ee32cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe441c1e43d6eb9418cdb18a648b0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0331556ff636389b1991603f1db7103517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9212b9decb921fed38318fb6a5c42d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2081689fda39b70d7db57d106009b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375dd3c6de9cba1fa75af8bc3559631520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23f3b1e5bc1bddd17da3c8705d4fa9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23e3c89c169078ce2b8f40ff8995ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f54b0b897a61d61624b2caf29c96b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b2642e4da84b917be2acba67320e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cd6014e3621f36835a37303200805525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120783a01cebe866d52c7725a27fce1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3d38f750ca27abdf9653df7e713c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d7c45f78d54e33ad537e380f1c199528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b538fd653a5ff4ebf8dc2ebe6d00535529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e178da7acf889f61321552dc0bb4ce4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c59c42edc4f98df1894e725c8f1b9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c44c0814b25c4d33a8d792fb143150532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f31df0740c989d470ed684341d1678533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f62c0cbfb81d87615d26cc0e01920534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ee32a60612bd41940e67e03a796b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0463f1d5779adbf8936a2ca95cccf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014024b7d70fc39a1ba9942a591f515a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136fac6d5cd4c4575a59fec69503248538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67f31a18d8c3bfd9ff489620a1e250539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59267443c593b6c4d85bf999211c610540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0a42a188cf5b21f37e592c6bd63a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40475ec5217dc4f29eb958a7c3179ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65a8f8604831c3ef90dd2ad14b8b2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f19ed0908d9a62b95acff35d7d19b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de3ab6794df85b44bb3e686657c9f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b6f46aa441aa9ca27a7889b8ea8f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e107a31b512744efdc69be09c2999547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c7647e1154d6bb50cb0bb7c18a42f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f49e7c0e662b20acee26d752cae64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44926cc4163a9e184ef026ad75f9e5ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007759d20ad31f17618db6911f471731551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9be51c4fadfa712cff78310b6d5cbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ee1d4a7840f8eaff3c710e8da552a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbccceb4098e70531a61742f43898d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c25067e6d9bd018fffdc0ffe954bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b7f71e92c47c470aed73400f379e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857820b29d19334c646fb23dfb059b7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eafeee747529d62ccdbd74efe66ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeeb89a233fedd23f1050586e3b4a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5b6b8fa6d0a538293cadc443d0256560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b53bc47ceabb1c56a66997d2d76f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b20a6ccb5f72e86fe8cc155c7fa35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce93075b420ce02baa59478e91e74b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf618ce93d4ab0485f63a70574e4aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded61930a0e9575bcfc8a33f6a86e62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7df2b805475d9ac3b69f07c312fe43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f1b1b20bd0e86a997ffce97fa9972567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba494fb05240a7821bf0c689d7e121f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd631e232b03d4786b18ded8769620569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784b99999d2d35d0aca8d72ccadd3a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c491e7a0bb62f47ca976a00f27cfc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c72545a679b5b58105d6117795b844572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cc81d924883ef6f3ba7ecd429e9ed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1c205ece31a195b8d3ce6ae97bab5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a0d2c38502598a67c206b9ae73fb8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107d293afd9334b4ce5607ae625cb2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089ebfdb664be1f5828fa453b11911c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af5e002f5a2b4e51b492d8277cdeb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623a5af9f5e654e9cf9568f0d7c5f77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16c0df4d3906356978f1ba6efe7eb9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280d50ded9a4799464f089d39f432bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbeb5d7f9ba61dec15c5440994be67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae4cb5efbaf8818fae8575bfacb356583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f985506cec737036187772673071526584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c2bfe31b2850d33b512acb4fdfacd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b3765d81684f5ed85281c0f2309c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f35c262571634a93f5915ef0b98f8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54057f0536acf2f821569544db52b8c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf916350e9263bfff6aa6e0198b8b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd8f0cafeaf1c04409c1b09d8a77f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927b12702052c8c1dbabed1cb66a762591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49adc0671aad1a7c4d74af141e79dca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b866f2bd51fca2065bdcdab4c6b101593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc5df62d856159a51f444767d3ecf1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8219f62738535f8aec6044afecf32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83500696bee925a9820a1a2426808c68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5e09e3047a458bb9fe9e160e874b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1d9ce3d10c498709f5e206519899d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895da43a290ab9ff04b4e48139ad1c84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698020a0b236e1dc3d07bbe1c86bb4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4a0e0828e46bb2f3e62f5d170245d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0335b0a0d664aeade168d8accf8411602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72324b8fdf8367cce3ad794a01bd4251603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3972260406028a9b1af579b457b84a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281db18f99ed85919853b213336a8bbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39779a2317e2a5e657db8052a93bc1c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32369075ab102d8cf5499d1afd4d07aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7d5810f4c578fe32db929d1156cd6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286380292511727f15be0eff7920fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326900d4069d27c098b8dcff9345f30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6752f1e74202d724a64a7a04c2e75dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923707c9dc31495610d653f0ae7e568612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad82a99d78f8c36009bde515ea2bc9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ffc5ec8ac7748f325f10d8af9d986614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafe201f756f75b51fd639a608eb6b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a75d753ad627789b1426055a5447e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50dc98c0659c360845b39f9fddc925617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e19b2960feaaa79bbf2e54cab1b2b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bfc1a8ad47838a542984cdba0755a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6761d9b1f35b0215cc74feaa8ea764e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a38a66c5f56d73d9485064e2c952b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d29f8e360e2bac21845fa84287af90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598ea9761c620f62bc7d213e804d6cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efb77421bfd30124d5fc2154e29c70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092cbb8a82d5f324ca8ce877885e295625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689114ca51cf58d272c36451a3d4d827626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de33a1428e79439d928323fc6279271627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a8d728372420816791bf184d706ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f27f53c9b6e88ac6e1d0641ff2eaf4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8037a2d8fa285a81bea20e92a3c0238630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31870a13936b71b266c941d882fe3eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c85e8d3d640cc41a54ae856f7066cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10667200c62bf0cd665eeedf679ad41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fe5a93927a0fddf9235c8650befd0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25b710baa830f698a07316af91afb7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8af68784cfcff1072c26254f765d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3da7bdb541b2afeb6070a378c9498637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fe73f6ac7c9990d7dbd800a9b4a79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8671273fa126a9371961ae5911519b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e28dfe40ac705ec8cb2663e6e5c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c6764f1382cb92cc4f964c5f86083641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd7965c512aeccd84e08cf54320892642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279cca66cc1ba42ad3fc87724fa09b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b23970e5d66193f3c741192560f3d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2399f38be0267f96e2ce48c94c2ea47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9dc827dd193f2ff3e10ff38014ac24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9193f52e5138a565124b1e144608d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a93961c815a8ff72e8476b4726e320648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc91a9bd3c5f476fbb1d7b8db272bbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e77e414891b97760a343416184474f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fc06aa29ab2ea0ce9e469ac027a65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8c7d643ea03bad53c3878c19610a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9dc50d9e1b08750a221ea70e66a52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8e81978c80e50a7e66143477ac10f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f0f95c94a8b4389b47301848d7645655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cfed15c623f47e7c2be80a1fb9337656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc276c51588eea1c0d3fd5804fe62d56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db15de73c49025d89db70274d40a82658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd31ecc2984a4eee2377f7d944661b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0a2af89a4f32700ccce90915c9d54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d0683b6ac8c0924ec45039a799f9d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c20f973b11ba535c7d4773dee3583662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbd190d090a5a9edb983ffc5271153663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57747430f8771588c04fd272209247f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da962423c00fc80d67507e2215cf6c5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4be096546497711d349838036e6b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b214be4285f0eeaf2486c63fbe4b036667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6538c108aef108fa1b5696e4d5bb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b53837a20dfa00efd31098b4052349669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2750bae34ba67e4e0c5760e7ebedb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35795733d32778ada23d0bf3e20fb8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71024a5e5ba13966f83576f0ecbd7460672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225bc5b4c66e1bfe67e314072581524673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c66143b8c88656af5175af4ec9d0f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02736d6ec2b3866836f79eee274be452675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0838d04b1a5cff7734385b6c72d1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab2982b28680c347d8d806b8a81725677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7399b609b03d1dc13f53ca146e1efb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdc52a63300148fd1e3266de14e20c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd11483539e62dde3b95da8d299719b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efcbf2e505d79d9a0feff383aed084681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cd4a94b021fbf795c5c4c2d2d25e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5ea2ec0b25eabe8e31aa3872ed5cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b28f3b0fe8841154be605779624336684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d173b77707f0ea9345f0046d1ec32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036cc422ed44a9d7295d994f2be5189686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77629fbd0dbe1a823da51c7a280612e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8771e56309c942f8c35042c5701f19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461d756ad3543c6f1e4d76bf623b385689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a776934702a1ab7aaf944b2714cc981690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3c365db04548a670c704ca27696dc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a2ef29ba8f19909cf53b329d5bd95692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a5956546fc6fb61df97f926142782693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd4bf74c1e686b36ba079499c21acc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b86049f8a62484765a21476b7d1fa1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd1619e9ae3016bce2277285b0c3e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc32f26bd53851104572b5d1ca8a23697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c5993381290e5e007f0b4a006a3d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6849223e82a13444dac1287b91257a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ad97e8caae345499304845dc965b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7898ed7593e8030ece373b5dd4def3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77053d3bc882fc0acb34fd26f15424702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e17049cd43bc9c5dd075d6a534c73d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f874fc582b7d8a1db2fa5886d9629704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4ff9773ba8954b4d58e82a9dedb4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c3f1d12b5bb9211ff543911ade56c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a9e02d1957fbfdb581c1efa69e856707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee138a84e1d875fd26ce49d92793d768708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf804af63a8542c8ae52d112b818fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1231510d27e246ea79f84dbdcb212ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c958211b1683cf3530ee4ba2fdeae4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f8a73497469591f7e24c1731d7964712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea48918a159cb227d383694e2264cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57de9e8621f808c0385befb49e19a94714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b92ef2369fac688eeafffd09f9cec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5517bb106247d949407650d9da9229716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a931157d6bab6d6b192975428538c82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92608ab6fd688a97c04ff9257db47ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb4686ac036d3758b97236d796b381719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649762d0f97af0e2f510a89e0d242571720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c3ed25ed0f169362a63cb92ed8a7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5fa470a4117f6b1bc8f9845f107b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e149954a09dc2dc64b39bd3b0e57d40723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993e51aa1539ca72e6dd7a2ca697941724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1785c330773f550c5b17070979bddf3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b1f906a32ae24a6e0de8d4b596897726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad6aad7e0d4aba848e40b30607c06f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d15fd6967533cce7c65d5334ca930f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447a1373daae4962369331dc67fcb46729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cce839108be59136b7a9937d82066730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c5489db14e4dd5ae80907c6f1e247731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58d43f3d2f1129bc3178c7d81aae82732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9024dcf16a970bc85163bf8731b519733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598175fb67bbfac78ce22b5501b07768734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b59e1f835e383a6e8c6a3bd5efe44735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04b1715685f52a54f6fa4ce9e5e81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dadbed35e110cdc2a80f8d81d2e123737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e456116f814aaaeaa8f6af905fd8a91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e530c89bc6336e87fe4966b4d9d08d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22032ef186c5f6eebeb0778d040ef2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b73b8a9fc41b201f66669cb6d94fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be4bb8c335ae609d30992339b7115e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad07a668f59ab5a46620c2c9c19a7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682360ad88ff94220e73045d7ac4e91f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249f8e112af2ea23fdd543a33e0bd89745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8427ac665545ef6ba322d123794df00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5217aba382788071e6592eebd0105747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6affc770c73d75736d0ed71bddf34a6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a082ceef4f2b90697bf5720f870cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6da7a3b1b0fd2ca462a40ae2572e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc636d265994641e39d11ff01175da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf20262c50dd7f4c8733c3feeaef39752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2579b2d02b44dae16bb1b074b39bcd7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8ddd845c51663ae1f4ea23089fc37754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d878b26227694a84bfcd3dd19f8a7da755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f00608d5102b7ef15ba9750a9440af756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe08e3029cf95efd8ede7969da543f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616df8da78673bbff708610bb70e106758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d74f31f08947dbe2036c831eca1d3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>