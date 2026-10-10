--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de18fb1896accd2bdb4a3b0094313fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ee5e639a37b9f67533dcc1a0eeeeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585e3370a5f6ab421b5285e7e7efebe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12169760a2027df295a95617f811635f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852b4e8a0a3628231b6a202937bddd35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256fbf1d669521597ae46d459447d8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f09dbf0eb80357fae7215a03e85db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd373b719f7b08141b7d7ca198b810978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aca203c2b9ae60c13d4806e748b6b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e634302afe5126942db2bc2db19bcb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feba629f8bd60724c1aa8cbbb1c95311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca68178ef61729a1d0dcb857756b1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6be4e2c4141b8f19f54dfcc25c0e9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31455a6ff77bd0b1bc6b7ed9f6b0e4c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559cc9471d3d97aee77979e81d7480b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ac76ba0d947db78c1bdff6638b5e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4ec47e5a6f7a0d91a6068e831df9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d694f33fd0da07b43fb6acd6cfbee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a1bffff8b283e8200aacbbe3941a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9942c1237495a30aa4c75fadb310420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a21275cb75ae289a6b38d265e5daea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc253ae92c6447d2593e1faba82380722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360d97075be493f1b063cdf5696509423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c0f3d81a48a5bcc9124c8bbe54d8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa447f81a3de77c4ab765397874768925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d886eb05dec7a7af9fac78032d1a0b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86731b6bd1730ad2f424b496bbd09a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06896649c89595b6f32d7a8a6db61cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afff589f25cc1c15697b435028dc9e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0fe24ec7ee0762f118bf2e32bd7bfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7ab0be312d48204596508b0a5d87c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11141095ec04073b9caeed51abfed50232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b65c2c70590989bb69fb20bbdae6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc06e1d63f839e276e2fdc5f9d81bad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f5c6c1e6165147ddcbd243240e5df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d60c42fe0425748441ca8e07622fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4853b83d501e883dee02e6689a6e69e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfeadee5d26057c0537d3b619479cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b141b284f0a606386b76ae8e7e59f1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985107c3be5cdcbf2e086712800372640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d9c39afda3f31528da79dff20184b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2b892b5083504a695806740c1373542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1095745438eecd59a83f79a10d9b79143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d835b938216ca06824ead2ed9cca2b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef62d123cbeed30a74dc43a02ed0f2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a083a2a4ce4de67693ea8b8c3e3869b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc7f4c9e2d5d0291a8107017b24e0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4be84652d893a15bac890796e985cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b5ef7b0910a08a3f409c688ff39b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0efa5de241d7b62d1c8b8faae5070450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450af82f8bb98712d55d0312e1e970251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf3fb3d711e24471216988f17b7b7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ecec08d90a43dc1fb6029ae5912d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fc3ee50a35a0c0be42d52fda14fda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c930731714edbc41ea7caed2f730055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927a26b0fff7280c9fbb5f0b63b8f9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531bc5acdf65c2c748ecaccfe73cf4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae55bfda031ba09a1f76b6e6b152de558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a80074f0702690eedd44c72dd8b3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c40313149e63136e2b3340219e92ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fefa65b4b073c1b74e956cf7335c4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c110ad4d7bacbfafe89f4abc4cb8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35619025c67d09cfb32e544a5c093f5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e956f0f731f1dfc4b0ae6907ceb36464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70affe736b79b2532f9cbbdde07681065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997bf9ea6ea78de6828b15dad18967966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9151decf3d04a6f6595a9e3ecb1b74067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a593b7b85d1b87ca115584c96cb30f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39452802a173e761e51e1e5dccda4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3e84f064176a9df0dfc81bf8181a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c0b0fc36d0d3131ed38c14bc8553f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d588ab4bd59f30ba34efa8d46648f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694afc155dc5fb92e1a2291fd29730a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16b5ac0b907fa04181cc3d64bb4ab974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12aa7bd939dadf757c64311da34f0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adda8447e6bf0a15995465ccd965da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeb0f287e588069817c56f1333a1fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f3cfec62d38b55f3d2fade77e2b0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8eaf13c0e82d43abf31a12d1f217979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cecc97516f7298f9c6b4857cc1eb12180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44b77f2a99350219d170d90cb75c3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895078b2dbbdc7868e700734fa4043f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9161ea908fc560fdb5f0722638c674f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb993a38b86aa73afa5b1fb4882bf4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611e79c59edd5f7d696929c2b4bcf8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571e56eb0bbed666fe11d759fe9204686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5d9e02a394e335419190d766cb51587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e224df423ab9a9d7929950938943d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400625e6ada1813a3367794c3370ce989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728dacca4c928d97aa5c3a490c94a3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edbfda314bc41934c31b3685f077d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae000f5c40d8853267379974e16a0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f14e2d36eafb8216c2b76617ef89a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c23d31a3821cabab7f8816cd1947394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a9b080aa0381af8f64d5200f4fdde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb6b010a37d2e56d976cbcc0827cf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c4501af9cbe457d504093a256686b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a04c02604d8b514e763bb750b8adf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3447ff167145e88f8d22cd5a9c369e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba18aa51ae10dedaa1aed513397c4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006173451455c362425af5bef42e9993101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0395bc78b32e6542f1f98447ba7dc3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7590baebbabe4b46c0a6bfde96cd3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f569c4ffbfda287a62abb361140491104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597da5ee729104f7818680dd9de0dd5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce27595b1c65137609f2b670f1c8e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802b112a55e6fc912bb3c67cd5d4929107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274520e243cddcd81184d03d5d72ea6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa6725152406c46c0901cdc818fd9b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709e9ce3be972629a81036ddf1c19cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d828873b3edcc1c4e6cfec2e8ec44cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64337a971bfa270279c2028364a0e5a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf850a428f1f7189b71b6b10599287113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb937e9b996a2182e04df8a30db3f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335605cc370d6aaa88ae7f828b39d08a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70de1453cbf0cf9a8d3a1de58d1c57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6f774391119c85e5835af8026c4bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f1710bc773f0f84674f04191338a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b12e986c98a24561d7635ea7e49de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21467cab0d6f4adb974ee30a74e5c02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1879e99bcf1d0ac06ae0f2ce21fc69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443e0e596b8df2419d0f78e96a89784122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea231512d3c17de61c738b8872c9f1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a305839ca21b1e8dac263d3efa72fb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa244a3ca0c722b8ca372bc5e8a31ddd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6dc8ce1d72871e736be07ed1b264126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d2c49501f59d51830f024059b31c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf98018064112fa8d7c84c8021d210128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002be58225e9dd0a400588ca8b141b60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad4b4f12820f7161af9afd8902bb13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9e887883ad17b9099c2b79b74fd04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a19f55aeb9b27b7a85ef82b2cb6414132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba6b2435dd0cb5565319d6c43c7413133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff47dccfd2bc7dcdba27db589f59f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48c61c627f7d3817cfd6e314297874135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076281ad2b6d6123d738474e06a964a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd553357f78566b55fb696c13f1e4b67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afae876dfb69079b4cfd44bef809ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34462247e390f5d1240ba64a6c488102139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee636d910ab830d901a82990f3dadb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3707e3a092ae5dc907c152e5cc658141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323c811c68e9647f6742e09a66a1730142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e47a1315fa4d83d9b266c6cddec09b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3cb5314d1b96c592f739c1e943bd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b071a818de499fd431ec8fbdbbd5c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f812851ea42ee204e13cbf15c4e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39181b9a569503bc66a7239ca92c2e41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc543e93371f2a1f491d09ee68cf9e56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8404035949fea4a349a041714549f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfc1b43fca3c08ed1a598cf8a094dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb078bf2142b59838bd1211f4f17b2f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176f52e41e37d54b2b784659904d810152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53abbce445646ec52a33d05ac043257153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c9960d2e7a2041a579efc8b8eb046154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5940ca100023707defc06ed58d60cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2846ccb220470afcc2b9f9944eb5a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7cb6392fe5a2d60b0b1d34af2c622157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1705a0819e6ee7ef21e1e54f6737cbc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8143bea2da0e550c06efc3df541f666159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40d0b06f4648ded5db448ace054f17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869341cc1ee26abe413cacc9a6bdc5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b052868c352faec98a18ff6293f4d7b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e9b262b551a30e4b08b6d1f6cec61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97d7a5bbd534ee6efebc87410e8f9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6924a37f842ab948ad9c0a7290796165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4a048e2cfc74d680e00c0ad678197166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367326cd0dc7f38be757f78b197c5d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316555ee8d5c6a415c4e54049abe6d79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28e42c20a02b8b8741c3e451366129169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472669793b70466658dedcf5a479a34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8867883427e7de92cfe4cf4e077a25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedd379a680afe6e44945a9e1092654172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e34fb330d22b97fbfd77a17bff652173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec21ca3816c27198197788794c9398174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc6e81f21b973a9711d33378778f83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf33669e853b9e81bf4c1d3f028cc01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af6d738d88a4b16b8ebb3f46a3811d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456a48c9541e4dd7edc70b9ab755685178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2091e8bb656ae612623d761264d2d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132fed13fee671a8b76ef7637f45bd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af9a4ebe4ee63b22a9a7ab2d644880181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c239c41d546be43c283c5b9cbab36b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868c63c600aeb955b70024264088b7e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcfaa2699e6c872804f1f9d8516975184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7ec3e07145efa9a85f2f6f56fd6d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca9744176711f5097704ae53fda8f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2caea0b48ba5a2cd83b585e9e9710187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1174481a4f4d9a834841ebaa89710188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98727d35bad14f8ae81e3b394a757fd0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd70f6a9c585b891595cd9d320b1b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800f22840cb651d342feef39cfa418b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65350ca7888fa4083673b8049977a42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304f8c0a3457736a24776a8280d6689193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e998cfdb7941ffbaf4d9e3ba58f7c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc978d437c662f657d599e8dd8c252d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cebf24c7bbb83ed88183a419a0ea7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e9e5c196e9da59e1970c382758194197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238ea6dbe16ebeeeadaa0d035b40f6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9af768e546e99872ab034c2f2c06b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67a568e5af19e8e94131e958306120200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eea49569f0b05eaee266c1dfe40ddc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b30e25cab7104d13236d671b3461b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984ea68a89b924138e1486851b6b35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c99d1995a3d2c346810d0616e53445204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cd11c4f04449a9f41250518de8f90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee13c6b9642eabdb6358137b7121a82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e9420d3dbd89fbc6b8d97c35dff24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1326387266cbd1da45c7ba0cbffed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16b14b115c6cb3603d694b6434bb10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5bf86dfd42e890bdd83e183a52599210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9028ef4f80200aa7b131c1c679e1f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61b191d47fc572eb4908be08ff7176212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600cb13e50ea947af7626a4582f9589213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcafa4b84393dcbbca2022d27bd09b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea7b48b4e1a6f6e305e8cb4049c687215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f1e4b415d3939d8d68134b3c9de03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ceae0bb1e79708c222b12c021009f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449266f81822f4617d07b5844a341ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952725abf48f14932317b6b754a97cb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722a566768059efb501dc8bf0cf954220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0ec3518717025a0c6189cec64c3ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5db4f9e81600af46b437e825fdbce4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dcb502e5daab503d743d90b8e4a19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2754be5517965098742eeb329424b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12ac24eff72a3e521ebe561a550a8d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f8d7b48512bcb013f52792981ae5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9c6a6aa2fbb278ff8f166bc236590227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818dede86c589071d7a1b8389c2fa84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817efed88e4066827e78bd500ab41a72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde0ea2198bcc29ef8ecc7f40811b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5b2bb183fddc518bdd58b8bce1ab5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180f65dcfc58f2f55d989ea81c4e901232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be8df7b23477e6c7af5676faa8e8fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda795e77a6e0ba44c9d2c47619f7cf4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dde4c16958d4b166323e62715a666c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2f74cb09f0329d7b32563d18b4766236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc100e02610d7322b5cbe23810a30c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd592818fa3dc04e23b5e547511cd64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa6f819d692e103d31498ba4ff53bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e5bc5e5226c22e904ac9c4ca3bc29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f37f8847fd50ad37c1c6ff95474632241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81e0bce6dfd7ad45d0f9652aed23d1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dcbc1b0497e76c170f04fd97731d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d67afef87ed8693022022a374904e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48637db155eac4688c94e43c99b9e14d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309ce1b4e97a1089665d3ea1f5ac9a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7bd1879ecfc5ca9b77477da17461d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853bc92b4e3f7138930052fdff9de4c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076fac85520546d02c45b36820af269249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2122eab2eeb5bb380487bcc90decea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1f71c57bf9e5c1488045604ff85fc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e3465b8cfef82d38f9908627d6c3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee8be100312cf2488463885bc34c84253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc330bbdef781f531b60db43462b737254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8ecb7481c98ae4dbe21496f0b5173255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada33151312879a3fbb11860aff7625256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd067bceaac741aca61f3f01014c5b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2fafa114aaf67d2030706b8453ca6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d0a111581508943ba2e20b5045fc9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fc8432a6176859a3a1778ebb01a6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fb5cc35acc30b8a2211bfcb63745f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60eb1243edf2b5117718421c8c5944d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b23131d45a5cb0cd4ffa03cccbf5a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565abbe06594adb702e8aa5cbe53c8cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a46b9541e2ee37606b61458d8576fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf057b9416d0c96ea76eba5966f6e78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3b093a2ae7bdeb4c5578318597bad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03029fef0dff7aa64d97086bdfff39d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7ff51e6b37481549c231f7239c458269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add05109e8b5785df92c1349ddfc992270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565228caf34e6dd613642c8cb32ead1a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd070ac60bee5ec130c8cd41999bbcef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880143b85cb0d0cb1de5e3505a07cda8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a303814d5d9d9b1b620c5ec84b123d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067bc7168daa76eba611aaacdaf48c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4b4909d08ccf6aba626b0d21f4b9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5a95d4b2c2f65a89402d90d383e2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ee08e368c3bd953e5441b3e2d21a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e3487cd3eacce63ec697a355a014c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f89f293139bf070c5e6f721035f71f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd08e1f3f012b8d581e9da1aa2d42f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33144025a667ed40188bebc3f5032b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f558dc0c29d4a090733f0acc2ebe3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c28bc552c778dea9bca06fa2b5086284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8105ddc063f786aa3806caf50867b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a07b14c9af55db4f82f794970980c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d24c59893731ac71d39a5426e67dcc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d49ba05f1cc63fef607707fb5c329288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de65149f6fe11f601f72c1703c3b98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e052aafce754813061df177961494290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32814dfee73573b6f08c6f375c3dec5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85e9020ec5e4016580d98b7254ab4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9949b9f00aae76fb4173d20a812cf53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cb2c64176475dcc82665c64a17cfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36b396d4b62528bb67b9facab2aa6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b39fad3822263990b193fda890cc2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc19b75e43dd683619ed22f9fd596a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad89ca8eef24f513379da9beee4b165298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809be6550adde85737177d2e5a95c732299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f9b6666a232535b47a2ac94252fe3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf9425fe924662d669b5a945d6710b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae8c621f55f715d6959b54f392f3a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4dda624d4b969265750b6f033a97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df781c0dd7d40355f398c747f1d8dff5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682ef6365258ef3f50af3d26c9326c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6d67a69b66b23d15c7667184ab631306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3edc2b85ef1bd7aa976dc5a867424f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d8df31ecb1d2bea1eb762b89e1ff7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5093bf38cd167685cfe531aad0cfc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238db60a008a1f1f1e7c65ab0e24f87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14489f18709331560d03e9a04124d253311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967fd966573a0fff7f5c6d00ee4dd56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7084d6c9bf397f636b2c56fbf1862313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944add2757b864520aac12646f993f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f5bed6c6177759d6e9ce4872554e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cbffd9fdacceb76ba1432cbc63918316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822489fdeae6e5e6b174556c8965b419317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f766e2daf408cf1d381de99472bc5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c237f5d185571df525afd815e721d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f607e73e0857de28870afae8e3f8dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0c119b4e89e6b1362b4f3e0073081321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c82aa45cda60b621f5f1af9783ab1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe17fac3e133ef1d70a5a495160d16e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfce1ff8fe53ad0edd0a561901056b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc5660725cdb10670dc731c2e6b9b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3031197078c639b392ba1905f73a666326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b4ce65200d742e32d2a2a051f4265327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db722ebbe67d9fec818aea619f220e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6499cec370b2ee327dd5caa1bd75b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc866dfe59bfc3015f9d62d021a469330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be49820e004667e0315efac35251a4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9281c7c59a56409aaa305af208738e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf935471122c097339c430391f4b1cdd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8cdb2a0c03f62ad862b001cc28559334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0e82cecd33d36692d466e9c518036335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f801d58aa9981405606171bb491503336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19e6859ac3b82671c0049af679a5ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691ee40ffc0e5d2ae1c7bae8f4f8bff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdc8ff591d92ed4ba5cb8e74532b5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73035b9c7c53dff898d65b50e36408340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fdb352aaacf74669244cc966c0aee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f25ea9bc5b77a5d9cf824fe931105342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a6d41fe836f92131808ff6fa5ca58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caedb7b75053af2a4ceca776f4127ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac92b0ad38a6eb5a043ee5edca13c2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44108ca98322431040f7d870c85f9096346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc48668cea139d3279d9abc9eb3590f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011bf56c6b47981bb0fadf39e1850e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2324e4ca8fe87f74d85d434fda5fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637a8a0614ea2503078daa43e2b8999350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9701a1653746f6fa787ca6d27df38e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592ecc1239e90149ce647ad0432e9c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b399948cb35b407ee9710ea8206c41d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caf91097861b34c5420712b99d3646354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a94f21a2a4d6dc39f2cc487b0c87b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa84521e346f3d9e976bbf7fa238d89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa2de5c1ad380f415605b3079cbc02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da745dfbcf0ac42e0206aae7bf56f4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2df88d1001390448eea4de3612d9f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39233084be4dd066d5a36ddc4d58deb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053146e1ebf43ef44c2abdb3e1e6ce8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03724d7041d1f4f8a809875941e3b1f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc05a62a523f038900a6ceb840390cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f31c19ad6791b20c150b7db2f2d0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059110762b8f6361b6453f1dd3eec9f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d467e3e0ad574a5bc75324773775ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f6a73dda6930431c2f1b3264eae59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50284165c80b5f7214a2323b9a0768c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ae379f6800e152c7c71626d42f128369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c757071751e9e2a9250517d61a606370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc5c41ec195fcdda385bb03d246c69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89a98bcbdd0774cd1d58ce31422c7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbad63c49332aba8f76edf22bc1de9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87586fb839fb1ea42a8b1bc07d101cfb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f557ea4a4447143a96369e7370f6cb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2c589b8b156faaa0b046653e17f73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a300f0bd0c3fd9244db506cfd97793377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d35e3061d97eb08a82f5d11e3bd26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f3b5747257b4002dbe5d321e2f87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3c8024be2385f0d9c444e0afcfe3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9c400b3a83fb893ef91593c1d6e13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221faa0292f347368aafeab8fe75bcd0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f754ffa4b3018f73a2139224b2f14c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dc1046428b0485963180f0cdcedf2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2b2f23763324132e61500d7bdb0d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b8cb6b90311bee095bbd265860364386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191fb5d0585e598defdcdf5746ef51d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d8145d5c5e52f1d5e126a9c3e79cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a50902bace92e1983c09df581633b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b95ee34b07ab15fd2dcb31d85dd7ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0e922fba53034e79f71a91ee4b32a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff41d3e16ebc511715cbae4a38fb0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba680066420c6bfaa1ea2bd65ab784a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6835b44bd203d83a0e8aa1dd0d3f1bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d4e51f2d6a44f4559aaa26bc04b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769b5945b37f1386e309cdff8f8fcdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3c456bd24106df098ebd8f47b6efa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627fdd0643dfbdefedd895331681d74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4f9971a49d96cdd098004836aa6fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ccde0dd0dcfa752d9707b569aa8a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c95b5f92fe4064c94f418fcd5a670401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bc8a2fd28fd8e40b61142a1823f61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c1cebedc8f48274984dbffa1c783b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707331a047668845290898709a0f4cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba494ce12dd5e757cb9cf869c9c94b39405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987de08d614f26a9d21bff22ee72352e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f71e17430072b034da7c1c52e6561b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dad4657c74616889e8f7a5d46bbb9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89966af8c7d5afdf5355ed90a5603d83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e005a0674321f58701ab0678965dbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b7e4ae19d83937db85fc3a723cacf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b78336e6286f64e34383fd205d247d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feae126a64308329630b014fc42ae2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0912ac0794c3aa2182821c7c73054414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d051cca92363f8e35d791093286bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1b59d31f7bc3faa8d5863e1c3e233416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc100d680c2be68919a6f976e22975417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe72c7a7237d6c06b6ccfccef98156418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47459b59ba69dd2a9139c5143a5a14c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663006d7b2710755c576eb3f4025f74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0335c54c539100e560eceacaf3993421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd461bda3fe2b2775ca74baac64ba87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6626ace90ed6610b3fb1d94e0ec53e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79213c7b10957428fa293c925976466d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45626ef2cf0c1aa7776b82c9b71726425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddd97869c3508b7fa0a35db6f200c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c9256418ef6a40fec4435325d3166427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20858cd0020c35de019fd0208ba039a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1935ff9eaf509f94afa12dc7f59e341429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27349fd5565ebbc4b898bb112fec2052430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc90174faed8bebbb117ca13985df4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c12e527940cc3c039afbf9921de4a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c113af60f8deaf05169bfed14b4025433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbb4b931917649595753e6c991c7da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3091cffa65330e0ab5a4646ab2c1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903448ac7b96d13464376f7baddc471a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dce395eb62e119c839583252f01b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe6351bdfc0a6e6451080a05a451f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cd098bf1416939dd9e639b90a97dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72919bc0a1e8e57ad822b4e4c274b76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fd5936e59440096cd55496f42fd0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0957c3e828fd31691cc0188dd12701442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd747a84d6a2955bdbbdd962a39c19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b005d8ef7e904a8ea171f087daff7a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94242af433f38f58704d4dc53cb39570445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d069ffc894005e942dfd1cc7efd967446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526786973ceb74b0c51cfa67b42d42f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4af27a9e03bbd45a0b1465f20de81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721717c6cfdd1f4941609451bd64b195449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d2016d510b9b27e24eab08042b605450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c9eb583253afd35219e47f086ada4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c2c06f942fadc22b1b82291df97c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f113ffcf2b8cc2a5d40b8612d09a33453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149fb071f955c0a731453a3642ecf70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9e7d6d144e3ae95b5fdc92ed6303b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf0f3ea69aef1ec9555a3af59518ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a69ae5413ddf43d690d70ab3e53432457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea15384fbaa56b6725dec04975374f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630d2a768fa452dcd8a841a03890c25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21933725c7320b14f7ac84226ef7f132460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d651575b07f5e5af54bd0bc193c19e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003392d194b7e7cf85886c16e72faad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535750a3c0bb90274915ed9d8e3cd850463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708f1dc71267eef9bb3e11d2d0745a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba456681b85340e798b0d6ed901e3891465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d50367d3218593a0a0818ec22b4c49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fef8b206bab65db26fa152010d1c5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f567879e97e3545a501b3f008bdb104468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd06d66a51c8d598fbb87b5d7a069e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849e97cad5d0a9385880d2740f20ce8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51f593164d39d32667bc5642f4f410471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9622b13f209690d4b498b2f593d3bae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99fbbe9e59574353706c36dcc9960a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd23e616c32b7c50604c2dafda3abe9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa60654783a355ad2c2a75ef3b03977475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40cb36954f7cb4611a464363cd957f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098588f4872d3337ebedf8a70d3f5ed1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715e6e75fdf46b82f3bc06aef59ddb1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48507f5e520ee555cf6ff2649f070291479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b64d0612b4f7264aef958ca69a035b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2f972a66b975828fd0271733d6501481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf95a687919cb11029b18348b98f1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075d5cb60645a2dfbc73ed93828279c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb00ed0f275eb373414e51a815a05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710432323215bf53e2b864c538fb4e75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5754a65242d1638e3051d73b2bcc4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c305d722bc366a0acac945f1a0b198d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b08e5a8d746092d0c760ef0eba1c5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba6ac5566f53875ec089f0a068f1c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e938058a017140bcbd3e15ff34cb9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61816d2c50142be18336128e861efab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569463a77d73571ddabf1a50c36a1ee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc04a31641708a0241f5f1e1d1cc28c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a573cc7a07e4c6cdfb0282763f0e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0655af8c20bd1ebc61c8c5993d76e07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32195c9197cfb8e09dd00eeeaacd61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb8d6f95ff2a192143ccd8578b00a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeffb21ed644383e01dd19d68745e56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a2b9dc39d52866f69accb99600a07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a59a1e035800b2d69378090658a22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716230b291773941c82c4a24531d264b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd443b52629d4fd84bc24be50137baa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0218fa5eb5d8cf27bf653584c04115d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd42281a716437911254b747553a40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8efe34a7011e3790f85f23d54bfb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a6c024b386201de98b5e90d5846f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135601a775e15196dbb6ee102f77e56507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e143ac0860a2c97d3ecf0764638d208508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3473b4bd8b6deeaa223842d8cc96f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71cf05c29f6a5d285ebc85796a72ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91a0be0bbd0c75dbaa13fd1bc5434a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68de9be1ec3e93f2ca8b8c039b3ad3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831d396c6eb4cbf97e9602219dafcef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c912f7341d513749e89d95c0c418fe9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f330d3035e086157199c653c1aaa4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcb131b315128252165f15c627d265516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903da3f3086889e05e0aecf235dd23b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6756a15690c00774e293b6671bd234518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ae279546f3e6575adafbe308a17da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35798238ec0f2695824990f9d1dbeb5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c02667dce0ed82432792f374c7ffbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd68f94fcbc8b1b9694210bdd69d0ce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d1e50dd56cbba96941ff90de1eb4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98418976613a93416bbd4cbe65876805524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2af028fd4195905cb8cdf60fffd23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481f2da07d6fd8cd25054d5ce33a02e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd00caa81ccf928abf29e8ca4d0bfad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2552ddc95ae04f2ff607b29531540528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9f0f588e7677cdb887469e784cbc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4cfeba48243e17e76956bd50d802a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38248dd5d27c015216319e4585037c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd335fa37e67d3037cd658a2f38e834532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53363f488f085774902a9e5ac2657055533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a13f59997a61005508604632b8443534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f35ce25453a9fb36d6050b8efbf57f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d4f7d7aa1583640294157e4d81c30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81928d6ac87b9b81cba43feaa8ec99d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd96aaa97674e747924e974f58e16fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a029e5bdf21e2437c33567e6c6bf62539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca241d8767bd97938eacac8fa192be6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cbdd215cffc7b29e204b586dcd495541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f21d7fe85be5fda0b56769d1db0a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773192670223240eaa6a653dbdf16f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d2306c1a2a4aba3cb035fded4bcb6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52fd277bda54e52bc0015aa9ebd4f8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bcf6ec338ce310148244bc9fe601d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbe124c6155e1c0a647e63bda3c9e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7dbaa5ebbe6025b32dd7ca65032a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb73eaf2a61f60a66dddd682f433dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7f6570a8f4f2830f00b121d7ada3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bd37e6180e0f138375161f56b4976551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7884a287ba5bbe0fa9f15b4302a6a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756a019412fe7861609b7cca7bb8435553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793020ab0ec3539514f1df57b054aacb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77d6271f99f398b973eb857bb536cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc526cb5c15895477551a71564a64c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb486ae15cd75a72c2faab4b5143e99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5f3502ba98ed18ae57e7e2a3cdeb7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b1a3bf7afbb50217818d264f93793559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4837ed524f965f31e20bba3e6cfd41560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1807ef317d5efb0f57305b6bac6e96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec7f9f839a91e8d96289324519f33e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8b1776cebdebadd1e9b95a72d4f37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee39d1888f22be3b50d8ff1b157116564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597b262df8c5122edf413577e36bc88565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25be125ae66f48cdc7654dc83056c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a7b7efcc1c985c3debe2ad983e4ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91764af79df58105aa17ba5fbb7616568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77097fd04114fa4015a34242d115cf2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f2494bc0007476559813cb4d41aaa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d689bd6f1e7efd22396f0ee6f50d319571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd043fe9cea26862c76aca484ea49eec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d392c180611a2c43e532494d09cd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9c9af67c08ceb5d9f08f281a67956574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1a61bff16482e7464f551ae8c334f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444fd1cd1fbaa499ea716d81fe563b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f25a39bffdd2bdcd9920b6ee13db79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02701fe7167fdfce52ff6f23ebbb2125578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e552373577f005a51bb549f4e641c46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b258f19aab9c711eb64c9811c2487580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f407dbd79e947a5c09d76bfe6bb7c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326851f1f079f09336ac5515352a6e33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189af747e6dbac9e2565b7ef2aa7105583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b4b00d19b52a57e5ec3f267bdd65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7c545a3581d2ddc757dc2e6d7f399585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b25c5840b56961c3c39f62f8753fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f102eef8fae5bc29bffa318dfaa53c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ca385cd9a702a97d73ec05d4c4b0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f697a0ce88bf3d71c3774965e8dd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca122162c1d91d3589806c666fd1d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b80a652ae2b106f6a4da052b5923591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029579794de6ff268ffb2be22205c62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba788524829258e7ad7e03b65f4eac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c89604f87d77737ef3cd909a6b0663594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cd09c0d3925e2659201daa6d1063c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338b1525906b1982209f062c5924add596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552d93bb941a8d96933b4158445c4c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb194df669255f09701fdc534d766b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f87fdd8e3b265716597899d5b91b44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea5e338d3817ba8d82450dc4a2dc71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d5592764cab72a5477d83f7c0637f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55e081a3246fddfbf07d2b41206ce3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597bbe62e873926b0474d805f37a15e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53b276d101476552a4b80b5c824e7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1781b9eec9a52d692afccf77ce5c795605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f7edf76dacb3fd208a4d86568410a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05201923c9eee68dfdb938f23dbdfa8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac4a5dc16a3a5bb23c21e8fdcff60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099f926287ed47352ad3a4f83b7330b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2a5edf1173d9e72578407db691749610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8afbf48f09a40c4c1d5c33d4acf007611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce03bae24c85b13b63f03b2673ebed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5191a4e97e69567db2666c59ff312613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7ae850cf50640924cf063e9126076614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fa272b49bbf2952430fbea8abbd05615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e6a728aaede7565534c70786575dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c1a4edb0a5646b15e5261f27af61c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568930c28f42643532ba1d77ed4acc9d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b44c35c00a585323dcc9e1be97e1ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfdf79ca91b947b9ea6c15080de377620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2cdb74cefb62fe0df68812318d5ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a9a07dba9d072826391ec6419801d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b30fd42befe354be65b45b10d8802623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d70d43099190e27c1a56e4afe7323b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6282a41dc3006d5916d577c5fa260625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d85070513349c4ecc376c27cc99de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10a5b33502d2cfb2ef9dc270c7c022627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63de0e49ef06c01c343c4518a8eae6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b611f1bea492ea7f78345539bfa2bde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a09093c69cccf7143594d632bf4980630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50e698aaca3b33af08b30d31d86179631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef06bbd14379dc77103152c6997b421632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053cb9072f15c42678a638c845e52b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f970434c28a5cc195d1cff71a043e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65503e106fe34446116dc2a0becfa6d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3743c46377e26b8373d3095a73f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab10e144ab57b92813a2ba9aa97ad24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900e86fee681390232aea7402c0088f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2fb7ca8320cd8efc542d97e00a62f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bef458e255ee7019af3837945f5df3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768312af4bc826d7d34a82f1c222e40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9f72fbca45d2acdc0b150444ba329642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9415a0c62f7aad089e8070adc086a2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc585728ad56343a1dc8047eff4ca0d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da4f0a6ab23f7bf5fcc82ab904ae5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35165fd6662ba054e1b1540fceb29341646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d68c0ff012660b8605895e5e3c98f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86509ea3861f703873b33ed94ecda7d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e26c34e3b4d1f224b4dd992631a9dc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0af0eb61dcd28683d9c073044e815650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f99878c71402d8d8d4e3239779091651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae248cba2171322c54bfc12ab3307fce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93caadf68e73418485ce4b549a0661653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05553da5f369ed597a25ea4b249ad840654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb642bf03fdf1d92d2e4a5eff0aedfbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7cfe899d9fbd180a8abf573dad088656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a0671218850cd8d9a1cab737fa1ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3611c82c1e2140e3747242bd21e92c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b631fe40ada5893da56e476c1307b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce349a5dfb25bffb01741aee3655ee7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce52ee9bf6adc200e98cce41d364df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4491e2b2edfff55a786212cad652f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b4859cd9c5c659d03b18efce67631663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d880a2fd7beb4f09ec3b5e5915b9d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d01f0bde063ec17cd32bf72a54764665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e6e12ac189fd1f8c3681b8e6e8273666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180c24ac8fde8e7acbb8b27933ebfa0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df004300811dbaced998a542a235f43a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0887beb8c40ff7054791e3a7b9a29669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a41bb71150aada45f0d428fc68ad79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9692439f5999c6f09fc112912239e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52489741380a05864b5defe386d4d3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933545417873943d2fd09571bd4e8b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870c0884c7184fdb26856b4233bc5a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaa9c430d505a8e58c54dfe3f845cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a1e0787a4e25f2a301cb2f52bee8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e2fe51e728f3770ade5645b72968a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1c0b01a7931ed3e1608626cd83ef1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac06c8ffc84a933cbef0f5b17990e1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47b99307b2ade833dae567bf356657680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded7b582648438e8a01bc87842cd694681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c98cc2da5eba346eb8bbae0e7deba1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609cc2123b63201dcf946a9912283570683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f248face1f2715ed49d9410c568ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758240cb6130cb4eb47fdabcb875f96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fdfa57cae5fa7a97c7b168576f106686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8e7e4640005f4a1d08a4a0b9b9ed6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70510e7dbd4bdcb1f65ab49a4f501fd3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f9b2396ae09fad63567c2442ea49d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eabbe15a7f9cb97b3c5e7d6c80d47690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040af60c1ba68aace946dd373060b720691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b73f02d0fbc100e4d21ec3f25a24692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf7a8c0357a3b772269c57370e5b0c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9d502fd4133477ca3d8bde4d1ec8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3c7ba4b59c9090eb0a0f4cad5c9bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff1eb23a5e1da70381f422b1b06d85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1347e462c73540f43fa0b7705953f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0189a393571f602944afaf3798657e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ee230ee7410792ce739e001f993cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c657258bce25bf1ebb46861c107f9e0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b04fff9a1ec3086b62cc53d412dc5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce287f98068577789aa9aab7d2797e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8f1c102c85715cd627dad448c93f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7077d3f5436fa861748a720636d2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be8a2125e1b459d8f9d4f5691a8855705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f641013bd661a97c5296ffa61c59c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de75e79ad080cb0de7633e56cab376a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef648eafd84656c1e5f945ec093a4f95708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ff80f89f872e25e7097e4c1ab74cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a685c806dd2864a079a59f67a397d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea75d994046617e7e3cb58123ec52c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f48b10ef6c471870f5937b183fb8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596df9c10c68173f5c9109f0b54129d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ea831af0023eceec26bce0050211c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0e235a88c3e4b2577971bd8008275715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d736f0fe5fcb7c88f7c43b77f20ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507cb609b8925cb5630691b3c168043717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041b46e16d1c61865c6788eb7bb1b43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc987975095b44075446168f1df97a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eb419cb997166664901e35955de67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606383674aa81cb856028ae58248013721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c10148765e4cdc9ecbc50c6aa302a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcfa1144c9a9be6c4fed677a0eaabe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d155cf108d9b9908146a736a043cd9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887948c0f59f4668807ef9ab66a4101c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2afb26d18db6cc340a46966f6d372726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653d730f62323937f40e82c2ff6b7a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a3cb044ab5309ee3aef1ac610168c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23997326e99278cf2b4c4ad1a298854729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71797bc94b66fd06cd2aadd8cd6f9734730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9e0cf477a0120d44d3570ae7895eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a8093c13f1ccf1536517e975e6ec1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f92d4423b65db52c33a3c6d6001841733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9ebce68bdf97370a8848e523327a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22da927416f080bc9e050198824bd00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595e66370ef2259e31e5189f0e6ccd0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca044f71cf9dc2ec878dd0375c045a8c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ae15f410a93e1ca3891e9841d5f0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a613c6b68ee15d245b3877d3f900c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1945cc5831e7f5e1c2b605adab9068740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122cebdd336338469557a12f6fcf833741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470eb384c28c00392a2830e318440b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cacb51108cfeb8404b3c9b6d29baf8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed915d6ed0119a663aeac2f998d7e2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df03ad77a341f555b6ee2d5c85880a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1cdfed6793f5326c92b9d0f1d6961746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c1941cd0b6919260508a86092f462747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c275408a0248287f9949c0355c5db0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b02e7b5824d357c1da3986e453086749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c08950fe12143ee7124e8adeaef841750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ad8a5284d1bb3ff24d0d30ed78ffa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f67b1526398c1fdf6d437bec53fc41752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f2f33af7cd7a671a0a39787b3fd1d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887ad2c55cb78593f95573c13768d4e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ebfb2f3633388e10ee613dc05e564755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31a057de334e6d79adc4478ef7386f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec46858dcf2ee112f2a0738fc115b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f28f64594fbc195171c80f60c3a2d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e85200d0627427049ab8a61e7e9d58759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a7999568a6e2e706765d05b6944a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f26dcfcfeb879a583bea57a7ed17cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b658c868bab9f41e13ff1c498df2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a22756bc7f993ed1498c793d0ae5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda6b60f784ed84db7cfb00967634ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc3a1bb7094c8f2f9305f85825500b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ef33d5116efa7e0d42cb925214cd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d381c922e0624f9e9a8571c1d1c04c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d243f2c163d01608f7405486f60d299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d763fdb70c8b444171c1090f9dcd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad86928f975099cab6744bb406de55c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b156330f673a8a1b0c348eec174cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c134cbd5c811bc6d4a14e10d90a9aaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7e286221d165d88368705f222e65a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722319171ed40691fbeb364f46ad855c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be332f8a21ac7a8b9602149e987c3ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2113eb72833f83545ae1d2800ae949e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93022146d6d702dbc0428c13eaf59b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd133521d3124e01f07dd5c5e4b1f1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0cf1c2ec29363fd2afc42539b46a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be16768b959580dc17f869f514f8f1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fbfd22894e3c8fd8d1a5a3f5d959622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e30fe68772bed631c8dd3ac8f46eb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70908ce0fc9ca82f75d6349c5457b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66983003f18b0e7a251b5168099c18b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70074d8e629ddc00fc641f3a76bbfff526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61928d82badaa078b45f0765d5034e6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47566d77a1739674583dfe6a7a40f8a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e437729e893109899522b01fe5fcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14abfc498aada91ba19114d0a0fdd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7833165abc2eda87056149c97359f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b77a33ee880410ae2dc3c5bd2481632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7e0698fe1eebdcd7edbe000df8a2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42282152ca50599bf0e392367f8dea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927f22cdcf290905b3f1c8c7f8ebb7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244224ba745ef1cffffccafb90babb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9491076f31592220eef766a73442a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4171fb2cabe80efb4991d96f09e27338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc7ef8fa1a0e5d8924e10ae653a14039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d764ebaf29f5a9755c2cc37e85a8ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e24917b2a6ebb4a5c08efffa89aad141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50162df24834286ae36c84af3bfa668242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b237d4b13cd555dec0a562c2199250443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc5dd8daa06332e42cf8d66405456044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bf7a83f654c5dd24c7b042222146245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0476c064cad32e3fcfb66b836d89bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950688fdcd50696c32fccddae7e6b53447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b2e72a62158910d6604aaee82a02f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a725ed7b302bec97110043225ef0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c2053627859c400661ff282bf41a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acaee0cb3e33dde5d94341dd7b27bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e57417910112e3e8db2bcd1fba8e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d6649540f7cf7c7e9ebe249e598e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af435e1afadf29bc92404a73a4756a9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756185107ae54dfb3227c32fe49e6b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5689487fff127dcbd9e2f32f7040e9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7256aa0f9c65daa74ca2c0a86c91ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885080efbdff151cf4637f8b7ea4c8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57c7333dcdc178a4e3e4856140a44159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f946bbe2144771c5dede46501709760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb7a56b0c30fb9730a2fcd7b9c949961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601a97e40bf6925a66d8790f529089662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf5106e3034176b2e5adc32a8ea1ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d660ef815e2e173efabd39dc7e8a2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d1b073e8add231203d7450437119b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d9340c957168bca3aba3cc6cb6b7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0bc1eb291e7ace58f97ba021fff9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead19645d29f4d915d0be35ebf73c7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51974e9b64e8ccdc765a657b4defee569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc65bf45f297ac343f5d4d3069ca02570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bbb2c9e1d0429144be14849872b0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19192eb1fbf30588796ac0c207e6d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2c1ef913f506258def4d8b86e3c0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e02ad6e68f162a935705d1c5cede8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd409e62407a5e226470731247b62f5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2964ff188dc49a40038918f241d6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592dcf42df030545adce3423214596077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aada03422b958e34afa588f2dbfcbc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbea83789d658f9b8d25cd4d21abfba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f249b3e5b1e1a3a010a41866375e3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4bc5f35012c2837450a9b11a4025881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8807327b7ac9e861f14bea521b1882e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28009b89803baef8f16d2b6af70a5d7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123c91cecb68cc0424f80180218b90784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73a23ba7f9cc3acd9666edd092851d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c72c7a5e186f63e728c8acb8e6fc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff84dffde31a30d8e35ea3d59d4be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703d2fb77dbd3cb26d6211c447dd2b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e62a487f865deeab56cd2a8121c1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83e5e453492f23ca689e1ff166744290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed3e504b112a028eb8035d84ed375b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023220d38dda0d087226269766be51792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a95ad16553b75d9de6595c2ea455f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711d73ad15e65a1c788f04655b0efc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e55a0b7454d4101f9872870c08d71095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdc7c1d2b3e29d446dd79ff828941996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013cb2218a2be9b0657f6b676ce6b7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3f9c22e7e9ab963e75c567437128d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c07de67d55e472990e1bd2b1249a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412062d55ccf632100d0f13c856a1adb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66190649bd574a94518d792870271f19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14847acd37a871ec419f2a439e2c73d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604a6339c95758bdc8647afadaeca0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3e6f33b4ee4bbcc013676985c4d3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65bacc365c140fb3f83ab35a31d30d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdff5e0280b47862fef1b5b8a8224cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b80a6d96583a2a5138c693bff3fac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bd9f336be6099ca48bab3debe1415108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696397204224f536fd0968c0ba18b721109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a105c2a7a771b2240efb2398a02c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c87f92c8f00d244ea32f40f149428111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86127e9eb073de1a82fbaa0d9824b0a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759d4dd674a7a944d32c4de8cb4bb47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd412b54da911e396f11180a66a07e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e817fe60ace1f66c1dcba3228a154a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f1b7af816dea85cb10511c8371226116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6488915ba0ab00a257eaef4daad9852117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3d365d04b499a0ca76ba099c42656118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c00ec357a0364c44aea56f0ea3733119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e98dbbe6c6bb451e7bec719e6743a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5969f330ad4ae4957735170b5bb17f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a45608053e2a1558e9f1f72fb4e6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8abaeb4b34a84242ead78f4dbf5de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cbd5565bf9b509c4d9967e5f63346124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f072ad39cc6650cbf33620a95d121a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023206e33cc6a9096f03d6e8b6decd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1cb62406b77c430b84b4944e156f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49da95ed6d2c057423b2c89d1b339f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590818d56c213c0e686ce01ba0a22a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58247d5007c41b127bbb5fa27f536480130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb5d09a9fdc2606133145cde6b2ea4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409cac5913f324fe86c38a8a79cb672132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8e9e43f4e105c091443c13111298c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00da36cb04819ade9b5e7c9ffc78ebd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe8c18893d77936d39494f69a81d9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea240937dc060e3151bbfc0aa3b053136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e328addd6d507874455be2c15e60acc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd4a4d15b55998e2dfd6493b162aa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322719cd8c99eb9d660e903f28914dba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95457d0bf1da9dab3d3e81a93e142ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f89c05f442cd17f3382a31d16718c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7255ac77609f92204feb5b57f08a9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde35e951c7d6482a259dec072bd8d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e622ffc1e6447b613929e7b17858d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1ff62e96f6a0b27846602819b38ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa118454a66159a68d533609bc502ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c4a91d38cc1531c2111dee67a7c1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d3ae64c81f9586cc848b96b7e8302148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfcb8253d72a08148890ce8ebb5f8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63685be5dc38f4cd5c96016fe68183150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5ca5fef2cb9e18a028929e107bea2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263897f4b36a3e45f24c35ca5badcee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7e314d814151949779a5cee7e3bbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bf8019f36ce30e88e61db1316ee61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1ef9a415769253124b7850ee299d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459d44d3c952378a705fb2962e34455156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54887fe5b573fbfedd7056d1360f19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c09c44ea2dc7b4e0d9966681c94e5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a9e25c95778beeae6694b6743d2a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e81c0c3d221576934e133885c20b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2092c7c30fa9f031d3f3c5afb86cff3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb521d885dbb1a9bfbe42b2a1c2999162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1b80fa9cd4bb838ce8f06c506f972163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c973bbd4262b56e69a0015b717f9d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86b999d7410a9160509fce74bec11c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10b81c8e05c91005e04cd926fefc07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749aa856cfdcbe6f49e4a6681d28add167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487505494b6ec69d2f64ca4da97c98d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db28b56a2d1fac3b73e9e6a9987d33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeae56d569a2384ffb45cc5763afee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc2a63cd13e4d55ddd612f07f0154d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd07c2250bc2b5c59ee1c4cf869c761172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fd2966c49a903c2dfef00bb5a4e42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd99ccd14b404269e09642efd9caa54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255e8eaff42c8b5a3b17bd4176fc2cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed077c262281e4ec03e1b1a6257f5c30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c5dfde2e5713bb6a28433cece3b92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1f7a629a267f25086201e91e27170178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c8036f950f3e5e8cafee819111c1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b41da1195c1b0289d0f679fa0666180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371ec1302dc42b717aded89da11d8b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6723311e96a5181d3e0b00e21a8692182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af47b6bbe8077619a2496b95552b100183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce180e393be188b8af59da9ccd20398184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61bc1259e780b9543b9a366b83ea33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307b268523d86891580dc1fca9f5e09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c8ddb71203c354aa88bf77761169b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff309d601bc465a317e8b117bb543a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaf01c669b116aa37e54216a13f629189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93a7e2a696cb66a8fe69ec544a9f10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59843111ea240a81fb5fe698337b6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60c3c76d341b4ea0bcde33fe466ddf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eb4c74d6127c1efce52ae10272c13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5e4d66094a3c0d110bbffdcb88ae6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7f007d92f1451bbccc186697f8029195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cdd891cd9ea32daf44577693a8d63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b5937211d608355e434c6fafd2f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1bbb78085bd73b4fc52113119d49e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf94f925ebc749449c5c139c4bf157a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e77eb70b30a54c51bbdb0faa68c733200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac04cf5a3f61de78595a44e71c529d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918cc291b38ade04851a4edaec5aab0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54436794955dfb81ba52882c2af91c4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be4f4992ca0b03c6cead157d223f27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7bd7f1ecaf1796d0ca336b5afb78b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef1f32f16480a340793b76ce1e93de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ac66e7391fae5974387a5d6f0b51f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48193237138fd9b47d2aea29ee033db9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a35ef6a90a1c6fa99282ff970aaab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049db5e7a590c006eec13ad46c291b3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336b07a58f28741ab33e4c5259c50fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645045d86e5510e8db968c86f990ac3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1e5ab3deb90e072314c18c755f724213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed471d4e88ab7604f99896d22c6077214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f65203c1f1a56c014564c136631237215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2589970fa81d6fe3b28bbe63adcfd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e264c7dc9aedeb76c8292520aef487217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5af8577195a6fb7459c178708ca4b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23f871e1a61acc2c4c19aee4568851219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708d8d1bd2ff45fd0796d3ed0a22c7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc19f819b41f160ec5c06fdc582ec1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ec49abf4681024de12175841b4feb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58bfe439894226a7ab8a80f66c22e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20782d683e18d9a2e7d3327a4e4f6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c49819312888aa121c6b68e61b507225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd816d9c98969872bf2b99577c91177d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81556f9cd3804cdaa9d51eed162ac1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396ae15be6befeb36d6a5d6b3061c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfc0a0b7ceaf5063af37316ba905fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7332f64a1daff907494ecc4571cc4fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128c5c14a5d0933cc58f8353a7e9fca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05dd8a808966c0243d48181c38b156232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf7d4c5981dc69fd4405eff999bf8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3396c75a9cade6f7a96c7ee3d429a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e09f27816f853cbe18670872337c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b05251e38f471abebffffba043d235236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d689e2e683b3b1a0b2efd405b2a624237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f897f5211a3fb8ef5d4769d3595648238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222c357348a0e712e74d6adc7b527e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773715121aa22fed4bbadcd59c4f217240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4003b8256116dd020083b0e5481eee1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bf7e25d4cff93a068c95bed17d08f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e918339d0813d2fcb16d16f51b8d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762da291cdbaae54e6251dc48afcb99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704bf486a1e2fc0c908311a5c1c7f74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c46ea544147b1930ffafeac96e21d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762270160c282e85ce91fbec57ef82e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afea83972259354f64c10ac5ab921e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97408345f52a63d8bbb39f1a14151b45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc0adaefa2b7d3054e532f4e0f430f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202b12dc6409cf3b3c76e7893114c78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0bf2f39dfbd702d13ac0e3f128998252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b7cfe613bae6308a7c6ec55a442ac253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9942084a573881f147a3f52e410a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1a74499ff78bdf102881aa92eeab6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2793f302aac34f1488d199b88fa60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318d8c47cc79954635c98da8c07c50b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aca7ba2d7f3fd5443f61146fce4b1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196e98e7b85dc75d506319fecf46c98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee44483d03759d6353362dc9e9e546260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf5d0b74cc3d70e30e7e13391d3d42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee6a265d674a5733565238220bc848262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9146be096fa0041c9abd04d58c6f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84532c1a3340218f7b2cf85a60651d06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f732d24fcbfa7bb98bd6371c5c009ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cbaac6e9c68204fc7750f9a00598f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c8a375ccb6f27fd84e11d5db1ad71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ae7feb441c0bc0881e8f80f302e4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449e439e607abfb9e87c191285fec07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c960d83414d454ddba11c0905a0ee1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bdaff60c8a88f1a0210a58817f7c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f29177468c4477a472c15af20be43a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cee95135d3860b6304ff0995241946273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b929abd350a29dfac36d322d89e7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861caf50d7c8d1d473c3598805721643275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cce16f6574a7afae8b6b51f12026d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7916ef2a2da68d83c620e0d43b3eb94277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f68d696e14ed62a01ad5c2b966747278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5452b6969ae33d1c257fee4ca0d034279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448515fe8b348b5c849a85a8ed663437280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5a46d8a7bf9ae96b8e1d1193ed3db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ab21aeba6b9fc00af1813c4f81b6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc95623c018c2fdae4db5f11989760d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0b05fb3a81ce09a9b6e266cf2dde3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce5a3afd41b0710a0fdc436b110a0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388da3a3e1d3ccd7a22466b5c71d722e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24961d93376320cb963112bbe5f9b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded16048a454b28b9e66fa87e476317288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722ad1bc11fcc6939e7e8af86096d54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302259d097c43b4d96280e6a1ad8de06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985d6302dd0f25c8c393e12ed5c5ab7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1010890492a12cc23365ee8c4743ea6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6ce8be4fd1fdc3578fb07c3842c0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36960d818229ed28ba6743c0e9cd8640294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc118e83b1ab834e8baf45ef98b83e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfc735d1079287bf33a8cbd2b17c4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63a74f4ccac570c06cb30439a36ea4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b1658fc28df4e3a44a315159873fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eda845348806e09ee8d536d10cefbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b1b45b0b549f74f80f44d12aa4f08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3f738e911b6a8883d791eb946de08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be042a0722ed4653bbc326d713d170c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1594adc98ed5b3756319bdc5bf99f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738614687dac9edd177c3944b0f28af4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56588ce7df90b14cef311730b51520305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003b72b898f9f50f9c8d298c4fe7900306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2290524db1be02dbc0ab0b09c11c08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8558f6fd373e20e11560930dd4855a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c24262e4c1e7650362d9789f587a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52312c0e27c971ede85999dab543f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a00da753d7034d122353faae4f8ac5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424c23892ba4b7ebf619af1bdf73c2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678641fa95c4548fcdbffaec3a4b375313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e7a13c3cd82f3646048ac25bf3424314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25715837e4a41e8b66ea9b656698be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407fd84ca94618edc31498a6e313548316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7c18d622d0a50da38503add8de114317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edcc1089a72520bb1f3bfb606bb767318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe676e754d1f658b8cdb26c2ee71124319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd25b83c8b852aa3affa488e5030a7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adfef6e43fc7d755f654fa1e28d36c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761efa8b91336daa72ba6432721bdeeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900839b83dda17970679f8a0d9d0f67b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1b11a02439fe4554219d2935325fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de8028cd636457c86a3917827de3d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab7b4baf1b5bf33ff3521642e6ce2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd7f70a0203662af5f378a18dc28d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e55fb6fa1ced873bb824febf99e4fb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddf4e273c95c6900c3a97228af456e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125c0c76a6321f9a2ecb66e9bcb0ee7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f92263ea29ea3a56ea6fb3dcda663b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b978eedafb885b034f499650f1dcaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65975ab9d3852863afb413a13f05c6ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eef4a5f5955d95c42367505c2812b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58f9fb2ff1a14d76095d175eef514c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b74df9083722161acab52bd19594f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fcaab234e89f3d72e8567cc30c3f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee032d7c39b39ac0942c1dd5f6d32bc4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55895a4f9fde199d3fdd84460564dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3ad2ecabddf5b439cf8b3d068a200340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2023b60705718058d5aa6a02bbd17e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ba1c013c464ede708540c7bc1ead7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8b83652c06de7ea7e56efe9bededd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044cada1d991aca901e12cad61ad2cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d7f8c98b96a7e979d090b336ac9fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13100efe7c0ca950cbb0f8af43901d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9f89270d5c700238bf865b64dd28c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22d857aebd967c7aca05a545cfdc34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cbede45534682bdb119d06314c002349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638e04f82afc7de56e77661df8c1786350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7139d7fb90c1bd6fba4735f457199351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818e9834419dd2d9216da30e2e2127d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c3000e434bbbe06808085e0d3705b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7951f741b50e165cef9d9a04b8771354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c491f21bc384932a38391b4296dcb3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b067801c958be5eddffce1e13f17d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fee63f3a5ba4815de25cab0a1c419357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f391b0ce36b4f2c13aacb4c6e1e39358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04236edbf9e82c8dfd57d24004aa96f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a4d616fe40439347b01c610232069360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357743f60ee16c3751f33ff903423d02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746afb2e8737ff5c511b22d3bb07857e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faa94c60701eaec0c19e34dbaf9408363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dcbb2144c07a0610604bd380fc8fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f64bd9b4425b8cd7f9facc8497914365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c950bf229738412f8ffdc37318efc4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017dcb96b75c82ba08e14d104471b0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52145fe6c53560e29da829cc0b250815368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70a53dde87e7d3eec02278dfa4e547369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded802eabb96d28f8f03aa09be3e4740370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650ac0040a98f6cbdc71bf8037f786d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776534f0cb9d6f18dff21ec871c8d45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28356fcf813392dff1ee6ab4c13f833373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75647448c433bb951e871531823847374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f859e495f4564429d71dc4e21b224375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeafa32d2e685fd8028a04198e3c7e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ddf898686874eda4404e4d3131c87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cce4c6270477c05afa458aa776ed3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd0a49e5decce2c4059654540737d1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ddc657da0e897c720bc0475a840cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc114144e267b3d2a56ec880c169ee5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550c2f6f87f741e9a49f2f35b6dd3aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779e262cb2f599df98e90dd5be0e11e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33141447265f032311b3eaa5587d6bee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc2d52ca9983ab87422ca01e96765e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967a4f2555498b858756bd07c9bffa3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5d064aca8e7d9d8bb7784506ffac2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b089e2edb284ce544ed15abf0109e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2b9c5ec5360684a0102d713ae6932389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec3df0c1fd1a49a23d053e9413336f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a1f64c35ae31c1ec23b9bb8f5d5ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e1772c46f37ba4f616a32811750f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d6d101975562c10498419fa48f1e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ccc66c6ea006b14f2e61fddb3691a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec96d7bbe4e1c243cb910d6d7dbe48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325976966ffddfd36ab300a740585a36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647f23493d58b812e5efe10e4df7056397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825d976bc097e249a47788b380c565f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed550e20aaa243f3abd26e9d6d21389399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0495d1912a43a2baeae78510a01e1b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e57e2c984de00939de58518b0df1a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f85f7073804469d8693af9af60fe0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e4fa2a5c2637735b21e5739e3f127403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785b140f5d88eb947424e76dd6174d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102c33de9cac18bde9cf87e23189c64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6272fd977488b95382a336a0962afbd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2deaf16ca826cc1922b810b29b0ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2643a54250ad9e9e6416d2763db039a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0832ff1a17d84db94dcd5906085b1c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2d8ed6768677acc3c7f79ddbb5a07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c44985d518d7169c1def75c0fefba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388028740b5c4987bb7b572db90eefa3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9152e6cdccb04649c5745232676957413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2fa242460b352f05d6100884eec66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158657a801cc8fd899ae8001fd0d5d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9b4ed1e1f94afb6e8a95a1ca19ddc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe79f248cfc7993542efa8554387547417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7546ac21f2a997a720c2016016c81c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e300488035eba51b5dd7f088a03f50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260e76cb4b9cc67e30accad3868803e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62021471adea76d272ca33fd8ebe6278421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f559e3ca2b7de60be363c5a7f76d95b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd83a3db5d9d3eb15a35694980e30e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc8d3553f4c39a9b43f72dbdaa6350424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c324ad532f6387d79ccc2c8168b8e5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2b4131161a1a76d26a0ab644302a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d75abae55edfd316f19ef5ec4026d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee173da15c6d04ab749b36d02cc69d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63030962f290b45813d6936595d8520429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0fd045ac6f75104e226837ab1796f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340897790235b1e9cd8dd795485fccdb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d570b2c41caced8505e76d6d50a3591432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329399c43add58b696654472ab730ac6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8f9bc5e73f1d041a63b3c82888928434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dabb06e89a932007f322023bd611b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d2a0bdb7a7bf66059c46fef9f1c5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f14e1ee97ade10e96e27d9c53e25f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302d17815709bda52d6bcf19e3622ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc3b94da9a0aa036aeaee1e700a816439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bdd25eabcdc4233a9620b6d6fa543440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5292f9202b6399bc78bfcfc9ce3bcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5bc87a6c934d27ae9907620a45a5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55f546a1cf059d9f8557b38e860050443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95700fb0589cd60742e88fbd1058301444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc44dafb2c3a7d425c5c6bf9d0f9b37445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dfa8f9be60692c85146fb983878f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b1bdfb81351ab273b354289cda32a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e88670ccb934b15a8faeb22a471e86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5614bd2fcf1aff5e97da2e3edfef8ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce1a9071b13644e04a486daab33d8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae911e115b956a8439fbfec8f8c0bbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5c13a5399d2f9f40971af14466939452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c452c64f0933f96c3bb0e443eba7460453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c13bed1e1f04e878d9cf5408d2a551454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467caaa737e626eebd0aca50a58372f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819727e1015ade297f272bf5c617c63e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c72a7b195388e93e51481abb5538a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c519307b9cb156b66a70da2803543458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360076531a824e2c49ed88cf897a799459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136bfc2c3cd0a15915dd2cc1966f1ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cd29198a383318ab1204d7cd96ead461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b77bab54505cca9cd7c5f392b6c47462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c178fbc1d46e694780cd1914e83d154463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b430c89f34350b9772a3c4c17e4b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c9f5b6dd9ae29d60c4a663588a34c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052b195a286ed349665b2dcef89008f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e897e4f0cfceff542f09eb97e31465467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db802072a97ed462166e9793973312ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174866444f81035e11e960b57c004396469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d890528bdd037b4d4341c5d06bb8f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0426e5b4c16d2071fff2eab3a153f70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6c7db56a44323dbd403a0a8380596472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a2a3787d8c7552ae77edfa2d9d855473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ebd00c6e03988317e0b1af81a912474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8c7c19b51e7820d0239e41fd14e05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14fc2514a7bf7db3274bc3b0a3acd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808dec01cd79ef8ccfa372aa3776a91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ff9a31b4e7daa4fde25b006ab0946478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6374fc32199cf29d2e007da1a9851479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21019c5ba13de1ba0cbd4aa52822a5d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143430bc9cf2cbe8027d79e3189963a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd001fa6112e72488aa254394e3c0f44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fd0042642f86b889d05c3d115d327483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb014e3f06964fa3237dc44d425d534484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64474296fab43af1ef0766123418af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc13f19102906757271ee329214a92a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061b2374acd4549c4bb103815530c76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0af037424fe475e30f6ef04e32410f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411c30ef610a34ed553874f5ad58ac9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ddc05df368fca9319714b0111c1b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786af9635f3502c3f2e7dbb3edc2880d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590dc9ab291f0a90663adc17eb4546b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9800465a3bb8e97b407b282d95d378d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e884948661f087027cb735eae69ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a216bb8b0b4d091496801cd4e4b46f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3638b73c4e1485aaf09dcf3f91ae1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4e6b27a2a18e7f9e5eceeddeb22d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e836c045d83912b387eaa8e5779430498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b70c6a20bfebe487d83e23ab48d4f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7234c9608c3b7700e508a1154204fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878e1dc0f9d12a715ac191dd02018b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac86ef84ebb99388367860f54885ff9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578883cf1a17444facc07a3e3b994de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bee1e8beda42259ed0b865d74ae57b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb00463e429c63de927313d421cbd9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f6747d5f988a763ab06cad53c0466506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2249178baf6a1b567c476d6bf3d8ed7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eef579ec29ff31bd4cbc02fed7228508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61ce28c67189b0df7cb441d2b662cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9392ba643220ef84a82adb6099be2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130c0214aaaed0232af59203e797fb8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f62fb63835ee827a2f02dc60564ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39108eb1874c66a554312a61f9df92d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80201ced607a71592ba7ca9a5dff49f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384bd083226c707a1006c2dc405a44d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8458d5c2d533398665d8891549fe2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe34db90bf0d7b620074be1bbc83b92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645dffc3bff7037160420e9ad021a83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88df451db3cfc5845ab3dd33661bb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e9aa1fb2b74e96943b3b8c177033c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c17d1099bd926cdc0c9ccf73ca73a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07345f48a5dbe5e1b74d5d6f00135a25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e6a616f63206ffdae5dac93661f71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e44ae0d188e5cc29fd1d05163619524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcc63c88c6b0be84e1d8fac6ab1243525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae37576b82b7b431da03652576c5064526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d525f9f69a9cea633f01482941bff3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573e8466e682d1ae17c3ba91197be24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869f136469f4c2542178ccfd434dc61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca45e5422f1819d21d10c5508369ef4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6f51887e185ad385c764b1cb3740f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda135515a44904d79b62ac50cf7530d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0424e9150eb9477ff0f7b47b735c2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b5eb2c281972559a6d29ef5ca4ad8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf677b7a4a540ea451a227765fd5da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9206b6f587b49580aa8fece61681de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648c37c6ddabc51faead643d58cff9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e917b70d11e97b247b5d81b7dd9b33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a19e8adf0d9916bb3b8d9b07261b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed5e6fd9dd5017580187eb0f3c7bc7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b2c1913e4cf77b047a182c8a1548b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198962b393f5556063804b9302c07f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996750f4339ed79742664e245b3e91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaec0ad9fe6ab3be8309be491d961a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b87693f88bee90bee41641c65d9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6ff515f9467a207eebcbdd6c5438c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675e294e61caf1d5aaab1add03cb129547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d256012ad3f1223d67f6e6216a73d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c67291b33b70a695f4f9860e37a62f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1510fd1f50e0e45ed96bd377e32d538550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede044c795418400dc7653600a06a26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4941e35f3e4ea94ecd1eaf79eec80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2484045a18748d276a432dbf7a6084553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847da2237fdbb62d23a8b7f044c5bee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac686f230782749233f93e4f47457f8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c393304a75072bf22b30c96eeabd1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939c27e36a66749f938e40436a09b15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886003af6d972330f8b4e8ba041aa6e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58024d511bafd5d11a06b9924a41066559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d997620fe5b163220cb2ca574d574560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d314b97f2e90cd4fe9f2a251c2e2a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafe26b5859f4130cc1c6bfd2294618562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0344d9f65110586e14eaa7528202d39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982f857af4f5d41f3d75b246f79d324564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c300c028bc60ea0b2059f07ea538565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6776271f9a90b7d6b1a0ee6052bfac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559cb61ee9dbc6f3c2f9f3bc94b25a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d58d5575f3596b8345f4d1528bd487568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b705b5160830dc168e6865b2cbc22c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c01f2fe48573e735b93021e641ee75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edec92f681bf10aca557905bc1391a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d317b83bec4f9352b1ada435b83491c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab4292473caa62a468f80bbbf7523e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5127d6d517cec7cd76725b36a64bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06076e58d806dd6905b08ad4467323575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefa95766a9cfab23985e1209935a82576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c79025f9276ab363d2f68a10c1f90577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c915e74cf268d6a853142d008624684578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69676cadeeac5176a1cbca2943c7731579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976dcabb284da9c27b840cd13d4e51b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6e7f082f3494caa138970280889b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b2acdc957dc3bda9b1b5e67c4d669582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ea6ec752f3a78c468617948646a9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0c80a5b5ce11b997a602979a4f956584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645cd0e6930052e753faa9f86ecd7ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf55d8906b8fff24628d5214af9306e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31615de68ef9eeb5507d4248cb93348587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e9638858ed1892fbd68a71c9a5661588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5db4cb4c0908e1cf3066ca1a43500589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075f42a0ceef741a54a48adbf749ee2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278a74b20ed82ae90b8aaed8fbfb6d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d39c4c84357ab8592600f6e9ff337592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7f0eda6eb0e684e5f6b24ae542607593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed1cee5cc47e82951a6c067acc24b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63013c254d6493a65dc14ed838131d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07b3a55acbd39d1571c87c7512d443596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ad96e61fc05b819f25d8962177750597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c238cace25fdcf796aa7efc4322e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ad4f4bc1bfb332ceef100a17670f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a19a67d883a52141e6768766f6115600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2b37e3499ea6eb44fbabf1ce6a70b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca03292cae966d0599af33cd55f2329602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed826ad4c51e163406517b1caa3d70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec25ac320d5d288814b54e4a4e77934604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85ff962bb48a41c782d761c98b55c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0422a479ee2601ad26f05539c6ef9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298381b813e17c7a0e0caeb1f2e60283607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b21ec3dd16bcf416830bb54447cb27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6346c142831f905905cce4f40aa4af5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e197efa7faa43400f84e866d7ff457610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c59a3afa2cd61de466d2314d56447611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87661cc77b1bb59d7124a1022ca9eb33612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39388bebee660c5c310772ef15e63a52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f0a9c23ce5c86e43b49af1531ae42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc3e16db5b4c2beca9302e44a4e0b2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7a26d329060cdf5808a30515a5c07616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af88d0a7d53f9ecf24efd83120e382617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc962383ba4f3e6af00039c84118d980618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0fc004b6719203cb22b87a37b4369619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c3c509fbe7e3794b0b95494397339620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad07edc3068988b9a3c13cb70c7129621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754c40e338eed1ee688969a4c2fd675622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da5b3594c94114e17540b9661f77c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43918169670602c5d00c7f96d12ccd6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed765403a4d251df14746cfd7022c1f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c350856f5f891488714a17f68f7d7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0fdc1999b68dd07ec7b912759f97e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc342af0fc9c49ba8fdcfb596a88978a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a162d93888241a58fcde1365420bbc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f1f5c175464e03e7203f0b29d0020630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fe817cc8e7f5e112973a61fb1499e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0491b4ac6df4951b2cef02fb498e96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f354f0655fcc89d032dbfc58f9da8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d345431890bfd67097e33b09f6204b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638b61771da16d9fb21adc9d1c9d784635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691f340dbdfeb81a278357547ee0dec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bfcf76168e5a7611e13f039dd96e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84c97233bdc6e2d7787cb2a458d071638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e505078fbfcb4deed2313e456694639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73913c294af0ec860fbfe55fa91bdf49640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2cb7bd0e7c4c5d52e90e13ec223ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b38272b91e09542badbcf874f79c8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716eb69c1e1c62ea96ed11d7a4016f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b50a79d72445bc70e33087d480ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80004e42ca08554e8c7d49cb90b72076645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d9676af9bb79b70a56cdc2db75cbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bc1e8bfad46dab844455f8602213f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdaf34e9acc894b014b30036677b44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fa1247e6d4c1d5d7a490e9b1996c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a622c34df17dcdf666a3e5d7e8b369650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abca3ca45a54be4e04dcb7a3cc7b51651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d06aea76d6f78e5d7cb57962322a39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d743a517dcafcbbd5e9624b0737f99653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7aaa60459ca81d5fbaa4f502e71fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d10ba3f833f8cf5054ed15ec2ae0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536ce9cb0640129a95e1dd0c6c0ab6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27c5b7c20b022611693fdeb402a467657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f52f2b22c37eb010056dfb0b7b4d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aec0c9db89b252037d47e8067bffbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6b20b570312cecb674e6a790ca27a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814ee92a5db60bb9dbe209e0ac93a77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5318aa1f3cc14d5615ddc9d041a25ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faab2ebc91cbd9093b667256c04263d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d10f3131b4fadd746c2873075beae0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0023a3d111dd77019dd2a2b5b15700665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c83ca34b2c5eaa54b4e32934ced1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef81ebfa2ccf27352d25c0b05e75ef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c8cd7b3ec83957b546b1d5b3a490c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cf11635f85a10f636541d3b743b3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fc815a8c9ff39b728a94253c62350670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d320be4f01d6d8324b11899305e175671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e1a01bbf39b9899f7c059b35fbc53672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c4bb2703b86e4a5dd4b43e417f98b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e07290072b3521fc0f4531086f4e08674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dc2fb73cd49e3b899d7b50c3d6f58675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26733a224d4b7090588c11469ab9fb05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c371f9846ec2c55742bf8f19700aad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3ee82cb883922690775a0eb14d4ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb78c58d5b15c6fec086791bcfff43f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ef2b041ddf0c09cbf0aeabf017639680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90932a64d091885fa69c411169e7c4dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0c77884499400411dd5a540efaee7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93242e47fa825007c2e1662f678f3da7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05580908578146965ca9878e1c35b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad24ad678791d559dff69e311e58e90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a08c7e638f5a8abbc6b699a277ff97686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6a89142f7b98c49fb9e0f9238b9bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee18ca8a2adb4db4feea09649faecc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c819a05325e8f07e121d1af144bda83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836939728b40e731f51905f1d6bd770690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875a51321ce1f3d082f2249d1cfd1db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f71e44842f4892334a06beb8400f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d0a6144ba24a0299803214fbf0ba7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23c1e3b6b0cd8e0438e98effb2ca54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0c5a100d8289688678cd216cb6116695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5dac06a4e743e97f782d3cec1542c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b981ff94a527439a21ddee57d432969697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254ca7a44423a00a951f17df848d4c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b27617a454f6afc85a30b21a0fbf1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fbeaf024013cb4ac604cd2c76692b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82f1c3f153704cebefce632432b383701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80daabc8c9f9cef8f747f54e0f6714702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc202741f9e22e207e60dacb1b02e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5737766258c781ba04fb703e5b1fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396cdc5a76fc5add5dab2d1e441d347705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b9d4b44a1c74748f2e5d152465bbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d64ca83b8e7763085d0d3bc38e4c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aab6715f37e1750f693852db0e710b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfde77e7905818ff0e2749bafe5582709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0143b1e2febbc650c664b077adc46d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4c653ee2d1a91782787820d606371711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b22bcd5c185ba05a79651e27ff00b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330c57063d4cdb314fadb8313214567713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687238c674dd12103eb18d21933c569714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b9d01d42d2b4caa031748bc64ae0f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a014042c0f4e074aa18e397e2f5587716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5529dd74c450e7cada029049c2026717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ea0c384221b422b1cfe43554934d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704931897a2a6ce1334e1d4865d49c90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65c5655851bb12593a613f3b682942720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35be73a965ee5b885a2165308d693ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2ebaf1eed1bca7cffd1d2b5e2341c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212cdf39213660e9a22635a0d7e1d7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93ac14a16ca42f0855c2511f34404d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5358609b6a9b28a9ed2202a5c166f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5b0560393a98102a516259f4d989b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d60484afd16747ea72383c0373b96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8b36fd2c3c689a09dec638db4951a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18434f4f6be830e37714f846dbb4ad54729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8eef86e8be381ed36bc80e606f14b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116224f608b41c7ccb8bb50c75e20561731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6944cbd465e591b1343446ad3b1be19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eefde6b6bff6242f24ac439511b558733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fe6df809b1fe59b40e20e5a784c69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cff37a06d25ee13bdd764023750db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567df5183353d03742c439b9135fdbf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856798bd32ca75f479e6eef8a3f588ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633bc0f4345b9251ec1907b160c77b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c0ce7777721898f0b8e327bd0adc4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade150562c54015fd285061aa51e1e9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689d93cd99e16bb80a6b47abd39e9f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db650d815be3a445bd096086407ac949742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b603967a1d3ddef094d45c73d893ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a973d274e952051f9756b07a7aa389744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79a1496a37b88ba4563b8b2c800afc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3957b794a9df6ecef82fb6262e43730746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208d1fe55ec2608355316adb273770b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c535236f39a39d708d3912cd4ef047f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5928ff1ef9d34fa08f015bdc03f74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5da4b03e70e402123964c09d57c2c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0b7bc05023b52485f60c18aead7c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7437c4918b792832cf848117a7d0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f4835e6ef21b2cb02c496757a5efe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960e3bc6d889c8db873b9798911d2be754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354cfd4d4e7c20a2ae99fef94bbe354755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fbf6aa262c6f51a4bc4badebade27756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0ab40eb3605c1ae43ebadf768d9d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b319a9add473e1502e85f86dabb63758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede61bdcc2329521c5b946786f74c555759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>