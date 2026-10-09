--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08d36bea5ec0d04a3979f8dbc0567d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f1286756b8871911b34c3162b33482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cfa0c7058673f6d3d2aaea6a5bcda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca17b7569c0e568f65fc16f4fe601404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323366dbeef6bff9d80e1c0387cea235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc8b8aec9a37f4bcd6dfccbf8058156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48d00a4265327a428d9c285286c7ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83b4b939a723b80ae93fea0ac7af338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1928b2931235d267331ed2ffb3a229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013b42d86d4c9637ba1776c43e7e10210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780b34da82bf477927b35b74566888511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b65bad97a4eb4e3b2efa90445d21612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e8f0079e89bc54844dca2d4b8b08413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2febbfe4bf72688d5c045f4fb1651f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd537bca535fc42a14be06cf5fe1525315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fde87b809ac6be6ec11701f1d399a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb07f6ac9fe16829b40b53c25542d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafba96e29995ed03858b5f039ea087118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533be7bf99afa59991f5b97080d0a0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04228b5b9c6deef1f1453ae62ea4faa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767b0c2c99c616c94a5e5dcc8f318e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3ba4cc72be91315975d8c2cb6489b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056675386a8abcbfe851d169c9fbdd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e05bb2cc885b89bee42b286d92ca8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbb4fe811e6d80012550760d27e40d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590aff473458bb7f40d9c7a8e6a7af226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ac3eb55839b8b71593748498852de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb89ac2040fda31a5deb1101cf6797828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4929e23f9b70c7130aa1035e7df42fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11bc8377837d0cdfadd5cc0478c5fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dbfb9d330b6ba7d1ff49470a48f6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bac40374a586e5383475f14ffac0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6107a1ea4bb2c61b21d27e376ee2ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281205604bd9e453141f29933d83bbf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800166e74bfcd491cc1180eb6efc4fe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92389a25becd929b366506af25e90fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786b6df191a6bbd6cea1330d5a3fe6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9804f12aea3eef2d70e3843ed96094738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd9f5e2f3ba16b8b2d489ee527590439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f7040eba7d43342de21fc99aeb3a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e6ff05c3c91d36799aa1eb81708a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f8725403aed080cd48c0d19e6487942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa0cbc757bda0974f4dec902d916fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ad14978ed858343c6675dcd3bc8cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b11628bedc62fda9f428b04f6031545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8882c1f8334605bc39edf4ce6a0fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e08b795418d994847a4761f273ae047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf0a26e859f66352d3cc6f0cc1222b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fd65b9c88932258bac7c22a8d9f5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6432dc268191b059eaf06ecd483d6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a84cf1ee34ae8146c6b61ee84f0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d79b6f2ddb8cb684e5708f6c41b9da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c245e700ec58a8f5ae681d35b4584753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24617d2409917eb0cf931cdaef20bd5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb9fd7f676600d7f189f15a60e863a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec396e222bd9875dce9d66d3b7c6ed256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e755037585d7ff92a783b819fb1c2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33218a381cf8d1972bee60f8a481ee458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390b2596d044ba27c420a92b817fca759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46685ee9132868cd07a2f876fb170160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e20cec143c0daf2304bba3bf80bd3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d8f38da653a5a5836d7103927e62f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae042dde94d8c5ecfaabfe30cbfec0b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d9d7c95b368ffd8c3c525efcf8da564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05915c0246560eee717ee80e0291e75365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ca63e672c7c35afdf35b24f4fe12c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397db10331a8c96f3fd9d59cc858a5de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dc35160773b0cfe42566e9780afe468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0effb2b46f5502096aa87e5cf29d7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70483938c5dc8ff19e48170b26bbfa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841cd8fc696f0bb4d5a62603c15c6cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc8790d20318a0eef592f2031bfdd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656bae1d969b745057fc7734b00bd0373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660b087b02d10b1b9e81b53afec2cf974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683706d0a028dcae5d7b236c7b7c3cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db238f0b5c8f73f3d2ec6e107d83f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15228ff777890103c46518c7ff13e7ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a847d0cb19b43cea9053b5994933478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508bdcad50355697bcc3f6bca7d296e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246d067eeab4b65a033dfd276a0595180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94949ebdc61245e009a39cca14a49ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae41f996f0b49b18388ef2f883195c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f439eb0a0c6323401b7fe5152243dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150260d9dfa105de44ee1dffc09154f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ce660afd4545b35ae37f747f36d0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedab9b13a7be13713ccdc05a5155a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498960f08f87fe3d6bfe34f447cd493887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627c31cab9218582efc9e78cefa5be288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f4ab2a491033bebe176f4ea007ce689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24604b60d145878a6cd356ceeeccbc7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9904595dce13391603662c1d8899d7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9a57ef1d3c56185f3852cbfeb77d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50b0e823f1015c73a5665691b4f12093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7003bd7d1da2dbb553270e1f34698294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1014901954d752d3b4f404d05a239895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a023dd3f5ff7d89be6fbfc48120a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5366bc9aae5c7f720b57d00305551997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cc979f8b6ea146a2e68318c67234a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e66cc5ab170420e720a587bf3dbf5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec3acac9452d3792c08632962d733100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c8c6a24bed67316124da5463693fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c833957c62b0cd7c31b3c6bf211d82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e8619f3cb9787940bb9296fe682ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1dd2dfa840d6f4ef326daf5f2e08f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fde8a6b4e8cdc14785b0cf9304e752105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc806a5daa22dae339194eaba21a8c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a334dc63eeefb09f3e9ede58b084e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106e630494ec2b8acc68f883d69a941108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a5ca02fcd4dc16db47e19f6c73803109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd46c02e57e6754b805f2004976b7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c22794285927228fcaab454e55b53b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ffa4b8f2c3eb6099944893308eb5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981482d88c33c2e9219022dc363f0e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa660608731519804158c96cbb188f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795fc53df8027791f963b5a9f06f3b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea86c17406b0e7d7dafa67741d6e32c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f18ecf19171843b1f61943125b4998117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff59d921551d33903a84d3638b213d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3760d6a74580c90bc9c7c4bc84bfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29ba336ca570a0e011c7e18a93711f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37ba9663a8bbfd346ed80cca3f6f1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44340da9ba162f34ea42b922d120f69e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f72e69fe73762daf858795b4283993123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e9f0e6310a8d742860b777bb0c76f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c1e3a58eacc45566857be6b4b53fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6cf95e0fe572adbfaa802e78dc97a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5d64010259ddac415f78cc1e55c78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d707cb3f5795026d5022fde4335910128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5b2870807016caa15de67e31bd330129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d6005211eb96467cf558110474b0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7633a9bc80ab7cb0b6f386a0a86f056131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ede9eeb8ce4844f1893657eee7f63d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c63a2b5f99e8e68fa46cf2cd09621133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0914be49d00d1609840704a3099856134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc2a985f8ca099d21038fe45ccb460135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7af9d3ff6d2ae9fb9da49f31bdb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9b313ae1042f1203bfc96bed6e904137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aff04e2c2cff0ee51e799a3dcf2f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14509cf6ef1fe4f988f1bcda36e1b24f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eecc51f294911d83d7b4a4dcbe413a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6632ee5fac8ff3fad102a62f8449878141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92b3556dc677a379a5e9298307e34b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a2e6522959832c4b86799adc0d82f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1129256e1e3ef7ef05d31d69ba60952144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da364e25e31768c622f663e86a2b7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e5fb2e5d699f09588d35ba67b9bd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928154fc94961304dfda3f80f09a4c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61be1673df20f75540bb261b7b4157148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc6c916894bf835fab4648a041bc53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc128cd8a47d5cc659de240117d9484150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddcc42a2255c677ddbca815c60a7ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d835d6a75e80f1b682c98123add800d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ec969d4ee4d81de9dc5ad81922e7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91545b17eac19315fe787aa4dabe2e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399507bcae5c0952915777542a2dd6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793895eb6ddcdb71fdc3f7547d00252156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4462f2a38b3fc1577e49c83665027c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8e812c751cb53b0ebd8d26868a4ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203161b01732b2a39b7bd906c32e8265159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f14e0122dbddea8caca9001a0d2107160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec82600a1704dae152238c16533767e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912bd949c2023db479a277579a4ed16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a8ebc0b3a59413566b164fe46830163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1057c47d129d9a6fb26c72d808acb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69095d796e6157cc0db0c803abff79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6938412873898eec6dbb938a46797c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd5952e0cad6c90ef2a28f27fdeba7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582848caae1fa25ff81c3bbafdaa6ec9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fa51fe78f28fb10ce550ad6fb2c73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba422b6e945964155bc9ac17a1c2d32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837e90c44301f1abfb5414ba4640598171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116ee1459544c0547627910c32b3c48172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2be6592dea437e8b287e068fceee76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45381a2929cfe4d968f9efee89ba7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2950c2a1d841b5d41da2314f8897d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5bd90e00a0793dc9ecc74170c635b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdaf20cd82a02a3bca0edcf2adb0035177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29268a83baf41aa0c0875477db78e28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5950fba9bd0e75f7f03c34f7edf5245179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb73fc8f2fd06a9756ceb52b73b64e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d599f3978a58f7971810688f93c0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0bf9d66890eddd91859d7d71c0433182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe12b3e4bcd3fce2c1f5c8335c76515183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad8baf207b3a444308c9d2d8f90096184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71050c53b93b2f299b7277930bc6d25a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721682683d599bf7f7d08f96221f626b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d0c896a6c5f17efdf71c9304964e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b579b3a1347bc92f8c8ac9272e2bf78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1049e600fd0c747d1a3c2022e960f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486a27c4e022bd6648417c2bd82a447190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be425f254221fb92d1980ae926d4d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4414a8ad940a4cce3acfc0962da91192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341673f72ea9bafc6bfa55d774490b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6eca220c1276509de239977211134b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa9fa4dd3f460cec0b0fa39a3c7445195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09fcb9d109446412a1b81025cc1154196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad086e7515d13a6d6f8426efd214ee5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae556a015898c35a0dc6fcdfaaf6a5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90111dd4336c09309ba4bdeae9393b81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7918a0d9dc8207c672edcdf2e573d5d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd1819c6816cf310ce3f8e7690567f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92f98dde8cf99edec3ba3e67b29b41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dbcacf3063ad02b27bad6d8b2a1e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70eb12cd6f7bb708bfc020dcd065b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f800eae9b9ad5caf6402735ff3399205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d5852aa98f18c0402c154d13cdd28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c929c1a0e3dc65abe42a4be1d1dd5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07081992c524d9e6ad4b50b57fbad77e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a530193d1218ec89fc0b8b8107959209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b9b479ef942b086be4443d86d4eaf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfa1d7f3a38f0028f3fa2eecbdd894211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238e2f9afb1d3bcb96de9babdceaf64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c9341ba260d04f88d332dbb28dd7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4383ee017f0ab70a35e4f5f5f4a5a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f6c1e03e7f8d87e1f242f26aae056215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15479d552ff54531cb2dcd400fc3b68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de356cd2992f680a553f07c7ffcb8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17492ec14b86ea090b21083f43996a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e6685e0b0e84b12e409401d7cdc88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedb9d814f73d765d825c8afbff9e27220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7e02920864563ec6355f3faa9bda5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3c7ee8831480594960300fc62a6ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b63cb16bb839ba62ba213f518f91e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd633084042c2574b300a368b715b87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23da7d3faacc438a08921ef4b8112a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa17df357fb1ecfb70b9b1e68e88d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc60a25e6ea52c00cd4fc932c273404227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620ed433baaf90e158cf2b7e416185e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dafd173efe6c4a4e287d358e58c90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732d78f3fe0fc03155554e5cd0ced63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c16057d1d0f1460116b50b67a417b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b038663e2d0b9f15463f656eed905232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3d3a038e553f066db06cad22ccd3e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e701034d8ff7f1a9814b90a66ff1dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50382e29a0aeb5ad1841b005b14a162235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93726f2292d19544b50c9934c75519ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2564a520a2f10f9642196a5c01775c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b78359c0e5fefbe1ef259b7d076bbc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574185ad60ab17492f5a4d53a862854239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e85b6fcf536876cb14702ab14b70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f3a48f5486124f8b99bd0e093c046241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fb92a395a443c47109ce719b113c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a0521d41c52b5fd878d4270c883a4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d15c460704abb3c7670c8bba69495244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a278d6932b182573370526ef648162245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8821c6403cf44e1a8d973e26a7b1cd9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14d607d3a54f54a02a42fb1bbf2b38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a7153d42c1c3540895613bd51f492248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd50c5288840c23859b49167dac34a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b9cd40bbfa917aa481f1243ed6b3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406d2fdf298900843be8e314fd5208d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea637c2d0822e43ef8f299b710dff11252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467e1df2b27cc1fbe77852be02059e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d9d21317b5af83d55d6b94dca347a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923756bc41e53bbe5c98433b27dde803255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cbb9d152c7903325dabcb5028514f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dcc3caaa7d0003343b6dca458bfdb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acac58caf0ab0201972b08177d62fc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aad40884efd60239b231521d41554e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013a19bab94b53549867e36b07678bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c0dc889ed9afc843365ac23ec8434261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772182910fc452346496944bccb146ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab82620090775b57ac653cdb93d27a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5970c20894aeb10b9f22bc7bae6c026264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe5ae04de4fd871bcb84f420569a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403cbc2120910c969048ff235ca4c88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401b0b76eae5569bbc22e903f6465d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f6313c72ddccd206ddd59767458a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf66da52f203e43df76fa01faeb512b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaea29fbc68c245121d5f5fbe5ecda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703794da6eec5b60ce0c8ae21944dd09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a59c6bcf1e92b92ca4835e1238967272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91424b14bd93f283ef544bab22f7ff2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78730ee1ced3914992652677af9b11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729d03774ade58e788e15b5c1efac1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7317d3a9f41ae3729d43e30191539cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40674f7c8a729cba6bba1243a93458277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33373de020a5a82b294df5c0bb5e974d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc22fcae6fea5f67efb54cdbde49b41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4172022b33efeea0e08c37bcd3a2d15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b898964258f0f53c0eed63a4ab9f83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925ed87a819e4ff7c746a2aec2edaf1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f693a195898fb059445ab74fd85bf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ab593451b3beb0665b88504803375284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b5e3ecf42c52acc9b1feebe6c3f4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031dea94aa0a4bd3aec98c7ad8c689b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d989f82d46d152273e6df37c26bf5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5120d6f76036900b5418dbf5a467b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b40e6bf8e35df5fbcc8cbb62af926289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8edc34200e198bfd4ad83ff24a030290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8267975e81acc46b0abbe57f0d4182291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237696d95d0350547f112456a325bc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f46114959764f3c93379bf6cc1e64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2f869d2edb7be8822a21d43c5d396294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c074d1ecd3ed0e99169815d1c11c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffc4ad120a75e22060fb31f7aeea0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2359b92cba613cae703cce45ee9cba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f610c4bb533038092004a29c455d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2c338fd956a83d6df482723b4c0f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f977634991c20885b3c007a7ac3986300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96015406ef4d1d8f7e44b88bac4d154d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87a9632e832791f2c51a835ea4af06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f87d3583b9d84181e37a391779b704303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccc9db6ed7a943cd689afffeedc8af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfd701d23a5df36c2764ecb69fae75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3488339f9ca87e6349392a4b3ba314a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52275b54e550d3eb759e3a2177a04b92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed383b477a1680ede30aae0e3b38a47f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17f5b5c65cce5f85edbf71d14e3901309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fd7d8af9d36ea2744fe84a942d552310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fcf47d0235824adb6707b63ae1bc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc546511a2dfe2ddae2582b22b470d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77763cd151ebc44ffb4c9c16c7bb1f5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d247fba405b923361bd7c41646a65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7846c09c868aac67ef8fedd2feee687315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d973daf00c60ccdd0572d988bfe806316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742e943a1a04e67426bcb6440f1222d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee31b499a8335587bdd8000af7e849318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5d67cb8a39d867f8048a1a302cf1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c60dfc030c2755cdea67689d28402320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da528c54db451779bebff4fcb116435d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cee145bf96b3531337565e16b45cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d55d97675bdd4a3039eb75e8c6fb2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d8f350610d810606611095aee4dd9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f7ef871353a2b4704f317660a0d44325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f779bf08c5747f72fb92f1cea5677df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770d3f0870a8c6a4f1d68853401b5d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c41acc3f19858149d6d30049b6f7e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fc4fb696e9811228a9c0ad2d6740b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fe4237c011bd35b7fcaabc1429c8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906f602869c5783eeb09b07b684f1b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259ee7027f757852b32e5820b5d40c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4774f6ecf613474f151b2d87b5f23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca0e38cc9255b0ba506f65c6283164334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae609f15c11d17739aab6ff8d5398bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b04cb022cf50f03a95d6f665626b3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e733d9643e40dcb3062bb52bbfb7a3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc8eb0e1a418c981a04aa388ba7e25338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4802a9c7cbc8588ec949b189f937b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecac7faad55834a7a2fa5422ca554c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56ba835dab2b78ff19ac9c13619a60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd55a85877c5615a8ce81b0f045c45342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b509c632a96c70e63c039ead0ed59c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158d5c33b5a38dd58478ad46f638fe4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbf05cc89650f5106e3b0ef586e1f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914324b0c5d63a5729afce2c06d0fff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf415ae0bf48988b430f8824e9b47a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57ba5d5f4e376242052e110cb0ce66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64485f236d9cf3dbca8a871eb96e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bf9087b70eb44dd22da0f4e92f987350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f12bfa2ffbcfc1506d7a9c72d33847351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7919866596c6293ad27e848b2e3df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a43fc3f97d90edcfe844297c7f7daa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09926389db924e75f2feaf193a118fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302af9510b0f340adb64b7508573ed8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3851d33795719840309266274a183356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebea448dcb1d76082da6641b42e12a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cac18a57b638e300b3fe5991923af9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144d9544f4bf12588fbcdbf119d4a89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0049e8e79fa486447cc23ce523a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa28565054254e61f8a245d4a92418361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f60b15e11aad0c9acaa908fd35238362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b171d4015fe7673ad7bbc240883a65a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401007d3586adc49196ca6d8a04a96b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808b388162ea10fedc5680a331c5aec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625ed3eb3034b220b9d942f2d77a6c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb01b7f5648860fab9b7bc17a330246367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95dbc14ebccfd7a2c54d8cd6cf0108368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b0446696b8c366628d78403e15b4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd92d0e70b986a8517d6090cc0c208f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e555283d096278a608001e5114bf6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5bfbc87d4cbbce57523882d4b2e99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb3bfe48edcfe3cfa34d8abfe6fcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f6cbc7fb997358a3a062462c59df4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37032da30ec5549bbf7b791e879b5ead375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4469e92a7987c1dbbfc3d53b72466376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec88b7e123c921fadd2dbed91b2c8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6c96c95546549f94d108f84f37a1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4821cf0125ae41793233d0356478b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee88ea4b479736e94540ba3c13e1696380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97487ce88b661209cafcdeb40b1088c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca56c6c06bb6db2e9c522bfa1a79b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbae34f901a468d565e774356c7bc05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5246d3498ca4305e63091a2d9a80e4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81a893b3efded21f1e679d666e79ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a2776b97ded5e41522b304cef069a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25c697cd413217d6ada02259b20c1f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f027eb9a57e7c8046b09a5e5e1cc6a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7592eb9238cb3f746ab27dc5b1091389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce55e388da302e1f714797e4ec21db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318f8ed8ef27331a8df426b67e8001c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb20fdaf59047723b24313338ef438a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4772af5a1793a25063a8207db920075393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cef51441becddc724869dd94523506394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19558e941213788232247f9e3e96ee0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f641cc925065bcb41bbd11bebc54c04396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5c850a7d64c2696a424da8e37c17b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ed927d3ce454c2ee5a7ff138f5533398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59fe7fd3fd3930ad78b5ac22a0b853399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e99d1b1ee13b48ec35979cff20f0d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd9128c68f29284b03eba5244b19de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d20212543c16245ddd8b7ef079f76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82698b7c48737922092e6ab8d7885b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696230f857ec44bb8ce51e41c5b9329404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd39eed547140287389311bf9c88956405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afedb70273bdb9df69b0cab2c9adeaf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087d33050d6ab64e930536ee71b5788407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca0e0f9fa0a8fc0f801c28e550fba3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b93ffa7242f6aacb0ce66b2f0c70d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d58668e70163ffbe0428976b04ffc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc78d0fdc6085e666f5ea333bc7e3ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89f952faba48dd17e9b445ce8836fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20d76c0656a26dd17ea21ac8b42154413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56413cc266626fc5345c89b46212bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1519674b8ff98f2488765ef54225d19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ccda393b3c28af05f4d9e7e8b9de1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d9943f0a5edff834fbc40d60fe34e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71d702856f4c61fececae3a236338f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f80745542570b5433b443b178783f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91dcdc005f3497e1064817a93e8ccc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc59f0dfe802b2ea4fb449c0878e2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5a188892d115f8c9d2a41cdf543bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e27809b80822540de10b3f524c58ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d550c635fae64fcbbcf3786e26e1b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98604aebc2038e10aba1aae1593d22c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daabf9496f86316afe5baf0270287f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04bc5a0e274ad68a8c50497f03eab2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728913405b229f3bc4fb2021f118ca75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e3c4d17e6ddc7c612c008f8bd2b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065da4e831ba8e39dc59ebe75451153b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747141c4b654a3da83cffd628b538f69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cf7562054470401ede878893ce7d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a9ffd2fee75bdbffbd560d12e9c9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6922842d677e4523feed02725433fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61ef9039a5ee3bf4e76c808aedc53d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b20acc18fa35b3c0d0c4dff2b06937436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb23bc5425fecb19b27987a6143bdd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485857a94b78b3fdd3bea978c4d9cb00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e62c0e6c2b4c9dc8dccdbc7db6d67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b03431b86f65f9d07e69a7f2c22bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191102ee2874dd78973ebd937262604e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfee4afbc5c80d49907ac0ce70c8fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061388fc2967489307c27c581e52cc61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d193bb95240062cd5bee76df2e399a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db5f2a7907c799ad21c2de2d662b78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b8f2f7b37a9191a8b64a653404ea7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827cd5e520575e59cae42c370114a48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631046b1b7b19f000377e722b1a39c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8230ca528f60297e91f6680b8c1b2ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e51b810b5c47b1d8bb72ef4d3f30ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6fce216fafe5739b00b723a7b63b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781c3263fb7e1e0488ba385d1f43ec3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24df4e100b1c26e584dac223803128d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd90379dcf8935cf4b9dcff4475237e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a3667b0c7b694607594d0626d4297455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bc39d609997589a03a7ce0a5b3488456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b178a926eca899c81908863ee44a257457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de292cff08b61a0f9991aa7a133766b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c404d727857e348a7d3d72d5d3f4239459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bf80971b508a23785279201cbfd9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425fdf02f7a859574942de284e1c3c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac407d1884c090c096fefdfb77f69b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca6f047beb80beb69d0beba648208e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74763fce88c86330e5df8bde38f56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398dc4bd9a915ac67b3d14791e454b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed264795a30533e4343693e7f17c48d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbe856f95bd7d741cc12e92314c91a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f9f1beb3c810c250e1f33f1ac1231468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e016fb57536ad1b492a032e90c0218469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4c84f283dfb699491b9c4c62f858b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a23e6d8a135396837130e77292d3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657995c93cb5942ddcaa472f3e651f71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a06cb9b791f7353942e28404848571473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0cab38d660ca384191a5edda74a6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f52ca7e41c641652937458dda5ce7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba198c95346393eb5f5ab134863b25b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8ba9d10931037987daa6753208d82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6990915dadca6108b2fcfe201fd3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938513768532663d3bf0e49d5350ea83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5857a1c3faebdb32bc15cf8f8aab0ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920626da6f208b1abbc141f02c9cefa0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda5406ca2d14504ca4c16b4d967ad9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d82182c3844b253933f676bb144cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0af8e992e6c733f2638f9a6548a992484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1b23656c7472ef8af24dd629086c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cbed678978758e319761fa50ca194486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8979de338915f9ac312069436f06fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368bfe08e74f9acfd773803d64b7f11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fd6e7ce559ed43e3be02e9586d6e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f2c030be477ec9df33e8589eace97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e442c9b1fd15ae235025eeb8740ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95f2087f48fa2e832d5f3eb06b668f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393f3bfc82130cdd15279ce4cd2e237493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3892e1a2466fb5739cb3d8446b1712494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc1ea0a9066f1e0f1ff0112c94f3cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff06476700d6aad273c56cf0d121f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472602dc7d65c9d7bbb05d026cafdac3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6a34ced7502060363e5ffae518932498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca259ae692e8b4d38a2e1064bc20b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570328cdfc4878e32a1dafa3813b8d1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656fbda7a505e7f04edde71a939a559501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd34cf173646806d049f66af5c8b04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92821855f073dfaee2e6272102d04378503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825b8f37ff173c3154d716954c43c4a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d56573631f71c3f38bd9a5a5796b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2df36b9bcf55c295ab7bcb331d7db6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4784aa81c90eb16a455fcf8db5d1e2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2c56b6d9a0924ccdadb82d02d9ada508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4577796504e9f281bc1b7c039313e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd2749d0f2dc532d0ece468f1b4ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2560fae60e92aaa9efdcdce7098177511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113a646314b5feebd717cad8e80d5ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95c34e29d3a6face1c6ee51df00f7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d322031348f8f38a75dc324a1906b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1a18c30015f64fb77dfffcc473f6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799b093a93f2db45eea5b2d8d313774516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221719299f3174b9c06da1af4825e7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9acaa91520051c854a8c9c43bbf2f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad2af0e62bd12139e7bc6a585d19eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634817fc1a4b52bfc87e888800120ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69453d153d7b8eb70854b9b105e79e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e462b35ef8900143399558567427d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743bce72df410f57d121ff7138d5f31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91551420eb3da7623b2f82b5e4a6b57c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eedb78a46d39309febba7be83d62c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b67477224b1c55ec82eee4f94951a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad01af8dd14e470aaa513a037f03b9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257649a9c77fe738e761d5a15f5cf312528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f735c4979f50990952dbdb0d28be2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1cabe87afbb3e303b385ff2dcb995530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b8be4ede17a50032bdc7e24ef6a6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3ea054b42cbe6a9034b49f30869e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c2f9c74f1fc04c256b8aef7c6e561533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3fb66ce513282abae64e4d707c863534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a074afbc3a194c7a53117349330f8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f94bccc200b151849894f425c95f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c523bf9043c8a8e946d3b4c259f455537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0050385bc5cc1a1472a394cef52b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d78af004d4af67ac38858776755033539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd54c9706f42c9963c37d3f94cde28540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b295b0a07acefd06914bc99fdcefd54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab94da8433fd0ac4db0f932e7e6b6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690db0dbcda1d3bda85cf91f89a9666c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92fd8c3c17513d8ea5516681e8bc2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7452cf448f0649bc732490a2a3f1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f3c46faba349c4f3e4c3cb8c3dacc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c080b65528c3916f36afb553fc217fc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f1be2ced40033af05a108df365db5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c060e2b9134c88251aa335f7e1b04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f75e09e2961efaa09451b457ccc183550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72f0ec9006a64bdd710026e75958e7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2620a2120bed21c6c2f3e0ea25e75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6ee4ec8b4f34d442fe83266fb0bfa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048200fd9e4dfcc6934726b13d69e8d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6621d9e7fe3fe8ae4864bd08c82bab8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76ca40d1fda84e8eccdc70ecb87563556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42635c29f165fe21466fb33bbf0fb86c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95137995d73a9c2f5bab82a1f5502b59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31060df7f16f248e7415fd49819e89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641411088b6bef1c490a851c2684bfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917b0624e878b94234e6c9859680590561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4704a9b7084b47c4247ce400b62c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a32262c5060b251712c893f6169ff6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f047262df03302939b1d8e4d0dbde564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaccb18ffe22f2a990b0ed0e37e3f81565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927d9487eba378289a1704b06e9901c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f402f5d14973697643f0ef2a63d44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4c58d0c3f80174a07895f22beb3fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b2e261a056c4e8b4c3e30a4604fa6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e8569012cc00840e378bb6bdc1a45570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4565301287ec61d7ad8adb131498c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0de9284d5d56c6400bde921980e2a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7244a602b177e044762fdfbb9a25552573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11086e1723047586ea512efd7e357b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d74d1845878fd44cf4d02b01418c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1ae5d4e9db7447212810318152fb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d3c79b9a406e74ef50b62672603a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5aace3f50e42f5a62b2ade6ec93e09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ad170afd17cdc214e932e58a495a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c21575622282367fac9dfbac69304e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09827ae61b33e9b0573c3b6009b6be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df62a52496d4695618088d04f4d3ac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdfcd73567ee79e603328c82479c45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59441a94e4456927bc77bbb0f38d76c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1103471a759b43689041abc7f0063585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a010afa3742aa11655b4a916551c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7694e8062c033b72052d8e22e6c73d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42df6efb112b47e037f0a0518df7ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb1fc2cb24c2a3233407bb1e83cbe5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1ac014637c82d5bfd65447fd1d0c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd1e94ae146d04fd8522456da6e563591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75013270994d4989e07da220ab71f5a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d3430478b71f2eaac609dfb8259e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1ec7649cc1900a63014ebec92a9b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ba6c61cee35c3f89929f0e1bd625c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095ddd2d4d2bc647f95ab0961a43cd8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc96ac4a85966d449d0daece1e775c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634348337f55a86fe67cd65a976e918598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c50856331db01c338f1f18f549bad5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd577ed3c27744db90d0a42c4dcde82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291d430e2c47bcd276a338c59752b7d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925023c23ad83584e8cdf6e534e225b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de22beac245b379fc0f95c6ab1fd733603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b821b779f69ab3a429a5a52e377dca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b957b01319dbe2f7e8fd60b6f2d8e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954e9b6178b13e85afb0a74f7c91511606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f04a7d8ac50548424debd80a35da9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db936e48a635bffda7502342cc39efd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb391e289917f1e25ee336f9a606e904609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8544ac6651c11b1b609080b29e18f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa8c500535fd06260abe7bcf1bbbf9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb807d071dc7361c3d395127e5e0e5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20901cc47059ab9d16895d6a779a502f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2a91656eada1051b5b6bd5e09e293614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ce0b3cbb6916d72df89caf9d38d4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe598f16d3b4a52a2d3aaf8418ececd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173af315d48eb0e3c5313fec65a91249617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f9106d53f6e30cb20be1a81af03f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fd2185a1fc2fdff9b389734aef210619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332bd00b2edf5a784b66af369357a94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3cc5793940242cbe69c953dccb16f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc004fdf58b104cfbaf6c7a64a8c5efa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd575a470a11b226d4985886fb60bab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a8baf049e87c7dc7a883092664b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9afb80a721d41a5ec32a24c538da1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be42f8f829173315846ecbb3aace64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803dad5a3c18141e9b28a8238ec786f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bee9ba03c2fc1364112d0aad34ffc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b54ee0d6cc710ccca2c17e72fb36c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98ba571b698c9cc4abd365b54dafca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123177609e93fa2af4499e3611d5283631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d8ca1d07c9cab8bb6afab4abc5e64632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e387525bc8b9d45e1b30ee5a0648cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359d7a59c3f590adc9c66bbf5ed706d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3715bed1a49d8c65e462cbfd58c15e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98056c4bee2e5e14d11ba0d413bf820d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e083931b5f6a1c4ea2214520e9ead06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eeb5756e8d11ee8126ab859d92d1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd33f66d7505df3d4467a4c2b1b9008639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8352f4c5b2d3833a166336b89922f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79758756af8c2f360dafb8fa0a4ec024641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff31228e73f14e802ef89ae7708df4f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a5e3ca78be811598b5fbde348a3c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df41a190bd8e2a919b39f578aa4be60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778ff2ee0a99d11e727ed8124c758d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228092186460738d8e291d67a4d156a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacfd2ebb384a39a7093687ae2d3788647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cb42863c60879ca7ee637a2e94121648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe71dccad75cf572166b82de3c9e5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004b2f25d4e7990aa3f35b6f807d964650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25c52b93ea936da089db4fa49c9ec9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bc8c0bcda07f0cf193aba80d46cdf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270da9224dd4e0cc9f185c523d7be35c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca14663fdbf2f6e00c058d3e7c295f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ed6ad5be9e6e66240c5d4c673f23b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f37a7c61ecde4dcb9093d432c3e780656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782865dcca9115ea162009b51c908396657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc88c6dc2f8b3632f48bc95fabae4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97243b15e77447800ff84445ec4433a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960bcd307eb4f181d228eb8dc8c28d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da542cff6b025c3fda034d6893dd558661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b854935858aeb411d4294a0b7b90698662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56e8c61c0bb7dfae5dc0c7f2eba6af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df1612b9b431b1e4ed45c2af3cc09d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666e5ae23e5cd5bcba3fcfa3c2d0ddb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02af4a99242265a3a4c931db146624e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3de187796c263f34afac1ebb63fea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f986eaab57a307d80d6275052a1204668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ce147b8bd1f5656a567d2ed16f2ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bebc10aae415087a169d27e15a2560670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fce933de8686b4e7d8f57f86b45590671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8eca15733193a7193e1422c0e6b3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bea0dafcbaa7c273ce6002a0ed789b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3a774c1043489b3fa443ad8e924aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c1bc90b18cb449291f4cc1ede8410675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6d74d84148a5e29a25746596fac33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efa8fcfab531311890303a79827522677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5e65dfb6cdd843e7e7e827bc3780f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e729ca7e0ee0262d6db863cb9a8f34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a44f8466f0f88cec21cb167059a3fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a511e6788fda6a5b10952d43dd1226681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb7ef39a20c7886004486cfb5476c8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663742d8d78b4c20a670416ae38169b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08babc1402e1ce65a11d3bb7617278a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a248e9f05f599619718ccb6c39debc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca901dda4d7025e26423b24cdd8fa51e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1639ec507d3ae93bf6676c52bf3c21c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef664905364781450e12bfad62e4af5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3b5f943fd334316d9ef5fa79bffc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfc0370e9d0dcdb255c5a0ef12d8f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c90135c55d93c68c13df1a631adc29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb19c58638b2642a59fcc36a5af26a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3ca2a135bf9cb2257507fa4e5c59a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1b8c1fbfe7f571e85278bbbae601f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71878ff13b41bf60c636e25cee805ea5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40659b9ea74a155a24f6089d9f4c6497696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93602fbfb31a796ad4351a56a0bf7e41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910282a0064c74d86c863f42607d1c94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b94390366409924554fd4bea80b2a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d0f2b966c94fc975a2056fd594e31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f4ffa1b8df23f71709acc716a40c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca970f3cbeae4b753c5a069a0f988675702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c68868bbad8b58a0abfc4032d05148703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8810455bd04bc0410c19d3068a85e7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a266f90b8e50b65f3450c51e2bf8da6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e3fafe076f22137175eedb5ef6a1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586046b06e3b54d06370b40277d826f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0cd1d820d3533c47967a1b5de0e48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e43a698b8cb36148e0289b7d64833709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb656e09caa16f7171c0485bbe46a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ae0512e75319628d9ba9f8d450085711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c03eead9553fd12f71cc51ae4c0208712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1932902480a23e01f7ead8d79f7bc3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a46f9bf39229a2ad6f0231fa6fa3d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02460e8320872f17c3b2588ac8db4b40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bd3873c8cfc19168dfc9fd06e57d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e204baf2082eada665980b3baaaac08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2df7d23299724bc8e4011bab6ef26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470889128d9b4cddebbc1cf161cb6652719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd76bf7d1c7a247b1cd255e64d8ee2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c3ddcd6b409ffdb276c95a454b1df721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae64d157df1a474abd4167c4ab6d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba817f6210e394703a625ea0bcfc016e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47533e96b4d45d5b0d9e95a502e2363724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720baab2432e3a3052bbc1a6b767972725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd763248ae23b838846a1e6d8340428726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60ee0ec77591cf1823f2b8d192d944727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc2ae6ebf1348acee11692890e59e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e195b1a519f86e943329c8967cb3e02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aae3b5d890b8227a20591c83abe2d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf79d829f4e5fe23ffb927ec77f624731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e3b164e41722524cce2461e6f43ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a27606ee59d2605fd6e32e36b55aaa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12047e7730a9b332e45278b4565d307734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10369e55479c192c45b57fb0d111ec9b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860813b48b523b443e9f589c5454911b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10f42d90d32db3bc4eb13dd51bd685737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5c38961a7b8e91192c5839fcfdb7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439f3f52d906fa5b87376b97c7e6f98739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e774d9f01b8c73c2201274fab6c3c9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f85e7784f05cd4eccd3614aba6bdc2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869446a76ef412063dcfe55cb5a4d86b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1744d5d1cb132191cce90eeb96fccba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e033c25cfbd20a143d4b030a0d2ac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7c6241a487f9b5441f8d80bfe8f07745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caea7cb6e54c1561dcb5f4a2b06aa3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c74920dfbfecf79e9bb3ae92f94743747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517422021239d95e26f5e1835f286a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd37fd75f045a4d07ddbd414698d75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379bc461701aafedb5116d79bf8881e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420ab25ab9b029f9bc2fa5152a14344751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a50e32abdde0f61e8090ade93522e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a4e8fcd64d1040bdc99ce74b13451753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37b6265f60411e37d238b048504959754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fde7e59c330e00e80eb4ae395fce5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433aa345e6e353969c6bc0ed1975d53756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1479a7b405f4300f4d750e3b47b33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8f9e0c8bffead5efabcc3bc0df188758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ac9cd0e951590439c5071d9b6d33a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7e0c4108d6a58ef7cf46c6099652e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5db84c170bb425a70872acfca227b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e759e07c2c4258683d3cbfa06d7321f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238bed9390fd96a70dd2721d0d135ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c227cb93a1b772926909b21f3bbcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559120acf1267a4a9467e65513014826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd422d03300045a003783d14e7ac4c2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b42ec814a72f7631f3e67d6baa4acb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cada0ebecc0f4b82501af0cd641a469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c79ea810050632195a26bc463c10210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b624191546944ccf2eff6d51e199811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbe5e004bf66988df3ff1d0e188da012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04787a3ffb4ea8834372b4c40b22381213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294a09629aa8bd15b924d085468d1ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742ac3cd1eff57b37bc98955621707215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084d061eb9a4b6f846f84af3db9f2f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac727b3234394b797b1f0596804e2f1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cac052a20d8333fa38cac25fef855218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9653df0940831f4d5eb9ccc94153bee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e88194c9a19d7115e80d13d7c2968720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf86774ea279289547ad2fcf84d267121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e0046c8dc0376af2c363602fbf1f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08a8b541e3e6ac7c9d8c7a2fa8e38223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292b459c44616bc10e48e0038b2c8f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04c2c9fd1dbf5630f9d019f012e1ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dee2ec888645f9c8acc4a1ee512c4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d1e7a521949cb22b7853da766b14827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b319a399eab54885bae524a8835b41028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1af8de1330fe6402604d52de51e9f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2c21671d9112f35cc6564d4d6415d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f03afe283c410405a41dda8ae3c1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242e32bb217ddd1e16a7768d0c8a0d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5547e529b81d517ee1f93ee679d7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ea38de98d95e51c201be392b9fb4034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa35e98d9439a1f03411be4f4ee8c4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffe00956286c38a3c5813b00cb77c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45f8a2317fc9ac163e628622747dc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7108c088d11a63b40faf3131840fd2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84976de5e9979c9326046c5d0b38606139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912faf005c61f76872559b4d9843fef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042dd02f149be68fb604a52278041f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d39ebe310b24a17f79979e24ba9bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149fd1a97bac77f3d3cc5cd4cacd1c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed69cbac75abfcab704bf7f1beea3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0f17fd2fdad19e622c5e13ebc8e6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489c851e74a90b545ff7477fce43da346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3199af8d1ffd02a1643b4a8a486994e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e3a8ff0bc7ebc92100e081f2d9e0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e216798060256721fb57b7fbcd76349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebd6f003d8533539d82a224a1c425050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a926720acf81b9b3557c37f3b050a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051787ec2bb190ae0d2ae915b50754a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a1c6e46cbe62b627f116f9e592e4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64481194bd04787a11bfee6b58d17754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41321a43a387d07806c9d32212dc1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141b4b2d397f5cb49e899a26a12490956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66068ae9e50f97da6627279ab2b9df957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b064d6f210ca1c49fc3bde2bbc3c66258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69382aca07a2035e9a6142ef772b8c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c225df92bdea2a9dd0a14f5b73d07d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d80db5b0107da67eac8d4a708591f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c8e3452fdac3cfd6c8d47dc6a541162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fb65c9938bfe55317506d10bf086f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b862b7ef4d412009c151e37c64a2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31977f33b3e69ded9f7e04e4efbb3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545fbe0b3f49b577e626cb79f45a59066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e762beab969814299d9966ef9488367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb76ba08452a885e3a40e29735554168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef486c0a703a42ceddf81fecb51070f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154581ee36499bb1a7f26589095200f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1481d56b5c870ae89969151d36f246c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d20a4491b9c5941a9050056c3c744772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a2cb731f16535c34fdae1af963daa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12f7af5f98c935b7331a23f312392a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1b3a505d6bbaa6eedca6d90459e6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743c5a02ddea6e5bd254e1678e8f9a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451806675b0a995b3fe4384290fa0a7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2ec7f1981077eb56864e2ac8bf7ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae5e78d0b05e5f8fb966a7b03b92d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59a3d8957038c2588e9f3b427ba6d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fd8ffee9b3dc2def67b06ff442ee281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3015866b5439cd1ce4d5096e58d9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e12b58fbbbe72647be234318b911283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b077d0aef5cde89925ea057eac536784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bef74b815dc6bb5f36db97abea86a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea745965bda0c76452b1b605ec8043ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d464b4ec2ae843f4d456f01fdaea1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a7260f38aa520693671606de4407488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031077eb7b6eda596a821a0226d0530a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e17bd786cee5a04fec49ce856ada090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30854f641def5d86d9bf89cc5ec3992791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a606234c25f574df4d928cd8192f9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d28a6b2e0ae09526995b9a199657e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384a62bd6858276966d93671bf40d9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a3f3041be43a68b865561504c1bd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d191fccf0177b03ecb5f3fae32cc8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abdd3ef162f17417976eb799e42ffc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01b8dea0e11e50a9fb2211793d18ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c10bebc525420e919fce81623d13d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f92f39cdf61f74fca328df83029385100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1396614e5d1fa83a9eedfbba4a2f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554c05553e18a8f77e5a2ed4f35846a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b4100e3f3f3f50c495685901cb70b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2c090a99264f6d4301301ef8942b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b1b256a4048683829db62f86728bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f822d001f468f46b0de59b91a27831d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f52819a6b047fc71a996e4448d1c4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e23b04bdae12681a1da1447d68c99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4af641ac4e52a29ff02cd646c97130109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3627341449aa08dafef72d5ea939e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77443bc29631a0d0b7d79e0a508c6005111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da29a412e8f1aebd78ca56be04f9acf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe9109f830dd6bc7803d98cd9a31c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4596e9c7e521f07d507e9b1c5d8adc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89765f1144a83d8a1162c994f4e81a71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b144f1892883757063f5fe835c8a1dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30262df4c96a3f4ece26f4be311d9a92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa33101ad3ed626e47bdd03296cde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889953be52b95f79318465dd2ab11f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b458a55fb1fb513aeb88e501c848c05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eafd2668d765d1b3b2da968006a7d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33e1ea721f10d8d99ed7989af620bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b0442441ed95e5c158c20c064424f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd571e70b0886798746c30867ef1dcb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ab284ecb3cc2f70fa0245edb4d9f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a00b387815f3bf8477db7c380e9c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a309a8e3ff9664ab7944bdb36929993127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6c017a693dc962bb76228d004cf49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18f7e6a63968dc11080e7ce1a934be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac57325daed74614319b7bacb3313b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1693e0d4ffbf0a77170720b3cd70289131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c46c6f273fbad7317f2f6f42711ab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd9c9ebb58ee123e680e1d23ec9632133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a503946a1ffd23f71d970b518063ac8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa306da30163bc9174917b2311892c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7826bb1d3c09c337ee9a3ec650b0a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef44eb2316491218b18f09ed8daa21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e18f7993ca7cecbfa1c3de9fd74db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc33bc0ee034e28dbdba38b877011c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1942e59dd0b6de0a438fe27de8d9bb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd7a97e68bb30bd96b168e32340b14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac16f474d7c7687edcd21feab6a7516142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3b856df4620fd392cdf3b26a4d542143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b5e7fa348b29f3f06e287b5ddfe29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e00a1f4640de5af8ad87d1e132d55a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4f21fa26bc044cdd6598c46129546146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488cd9f114f56d8da218ffb333ab03c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebf09092fa2301befb8eb28d72500d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4ab771153e70732deb0a6473b9e3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252579b1aa7fed99ebe936992c9f37d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa4a199290d01b275cbd6e54c0d571151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87910b39382ba1502b46399e2587c53a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab67c85758e27a532ae1dd2fb7c68f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3953299cd701a0d07aa1a23bfcba8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf58f84ba2a8b3ae3d4059ba23424a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2e74e49257a9d22321c2830413e66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0228db425882ebe4fcfeb806de1c57e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a30f5de85547bef22294c9fd1196c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcf58375582dcac5a252ae32e45206159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fe841176d3f97d7a0ecceb3261db8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60870b0995708f8d20a89d4861c01445161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d38aaeac64c6f40e85ef0af6aebeba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f8864e7781ec869d5062abcfdfba2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205a8022481b7d9f5b57a98d54c54a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990071a9a75ae6e5a53beed01c431563165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e901066e1a286551f0b29cb126fda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f8366e57dd3ad4bb751de62bbd909167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb249de7de081b573f85facfbbc2775168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13de2816b7e0fb4a441cc9c0e4d47b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc7edc8d889abe01aa8f58cb56e968170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10125cef966a1c9d81446b4c2c9646171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e36bd58730e0d338f02ac30499b326172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee9e6e17bb0637994feee60149de2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e11adc8707ce004c4e62830b0cf7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d60de5d40d7123fe78ee26fe071822175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23178846f60a14eb6215574257c14a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fb81aab912ee17b97f662bbcd5a34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178de62e845463d7f5db821d091967b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca03978ce4bdcba589e2c8b9c07b40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b7d2b2a69ee13a28cd0df4c82d6d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96489ca291a86c45e5d77c61dd685e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91b930e2d41bfef71a001755e4276f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fac940a70958f134a049061ec03192183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f21d2f600a99dc8b4e099571ded7ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6d23a1ac20130dd41ec797338fbd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d91192f90b41c6081fff48863d342186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c93dac355fc9667aed94c0be5f49ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35485e70220a8aebe2017c8fe5fa251188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4b721e43b9c5eb6862b0f24cde46c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec1d82f77fc9f023a9b79c89586c85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791603227f4725f42d94485f82a805fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0252414b7a5269026bf044c56eacb1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efecf748e849fc05adad8a12ef0f4b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84df31e3809dc52c0cc7e6ac03c41c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f208fc589b26583b76ac7f32e3e3f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42c5f2f9497d44b5308d5060f128c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d225d588ac7a21ffa01d824df4e128197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403415c30a2c51c323979552cca549fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd568ec31141a1703025105e55a7b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74956720c288f09d1bc6b0a8471836b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b52b3af09fd864dfd6e6374a3f6879201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e5993c193dc69697e7aaacd8ddc76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb8816583f8c6293212f6f710769a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520800151a022e80edc76073f466d38f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83812ebeb1dc71695a23ca509d5ff317205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737c802c5a30ac62f07b4387f805658206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8708684dd9bd7f1be5e6324fd0054207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f9c505018c0c5d9a56e95c1a5a1a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb90bd1eb14e4c16d90cc7940a7c509209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a87dbb4041eed3edb0f4c4b972aae8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbe218e54fce164430fc77a2da8ae8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d5a5bc03059d29a3330d22c11d784212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cb5ec12784f92400375b06ba493f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b24be86969a0e4cc924eb88a8ec580214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0e65fd800947109060a1db7b66d72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e4e6033226e7e62beb5fde0ecfe2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924818e1d42dc8d8b4f3f0a0bbc3c06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3b6375a6b5c3c0a6d239f1575f329218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a839dcd71cc072ca106ba8dc565b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bccac0c0e1d67525b18921c110ab70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb300aacffa2d0aaa2e2791fd3ca8b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074a53a89f137aa8cffcd9d93eda5f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9365830373151d6d1a3652997ef225223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d84a525fa11212462eb5faf8e3780224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f362d056641cdc472835315bb8f059225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f45c46eb505f7e69b7235ffc565be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88afecdebc27776f15abefe8306811f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028936d5e8ce96b813fd6afe1b3d870228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd083cc86177c4475e99f39dc4f880e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6336344277db1034c2d1e7d5dbb5878230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57921f9e3f2482ab21c70945c1feaae0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eeb397b555d5b36f191d1421769bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57926928a6ba1802d919b541bab54c10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af97b83bb75232d76860340efa676d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26394c5bea14582904709107cbb21f40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06dd8b402a5de34e05c62c5fdd928c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4147804d5c892c7c0debf3cff0da9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc77bbda8ec5e4a9a425c29f79f9f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b441aedf6f997ec04811ef11ab32a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7134b7d1a955a7df18817a721057e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04474c742dd2e76246db7471d1e8040241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5916b0a81038ce4914d859f716ebd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd90bd98e751690dfd8b980fa60818243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68815c2aec25c0d1ab217100dccddeb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da997c06f9e77f77f97d7bb0d380b87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d060d467d59c0619b9958dd30abb38d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3f8cc2388197da71a444d7f9b9679247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fb2b74478646013ce9b0f62010893248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3421a476fc60dff1f31f072473e5b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18901e79d726502158804e8435fce070250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52c8d1e46ff9a339513d74fa310b55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9975efc7a7b0c10b9744b96d39df71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbecfc87f5c84dc2b8c63ce0f1536d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9ebe3e1a5a5b307bee04a5e55ca8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636368c174352772dddbb73e428c7b55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70788c0f0883a6ec90b31c73c526ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30609929359ab2d43e23d0b2406025257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484caf2293ad00b9b731b617c1e87a92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4768fec6dfe2b45fba74ffa2fbe33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28535c493873fdd9f7a1a99191f43e6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36158f2787dae2199814d7d4d3338ab9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc1751fc0ae07bd64a162974f5fe65262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3793af0f00f74455ee002c7d1504382263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3278ac57c7d041941768941c0439b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a3b57dcde07e74312dae24c4ab120265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def18c4f08a8af9449be806461696908266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8572ac2048f34c0ae4647a41fd3d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b9b11638e5aabe17520c93fe27860268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c848bcb7abf8ee1d262503792e080269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e11525673df2ccf7c1557dd463f48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc2f8a315b47bf6a0e2ace5847efd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8214d6be67ff725c086f5fea56bc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6353e41a5b7f3d8f061f7a34e8c0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45faf7ec04e544b96b4a80fe53f10d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b3090d0f474298edb874cf131fcf0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefa366605a989ed802cea5fc5acd13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cacf1c094301d322def0e72a15f78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619984a87d63b645a80487f1c83c28ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6d7b365d7dd2b2a048305feaf7e2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fef619bf4eec02b6bde59b2eae13c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3733139ddea5f47d64de3ca948920281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989aca8107c0e40c0f5fbd1077281a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f742cc7a82cb3e9b3d860aabb5ec47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56222759c4caae8d918892c253c9427e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c9dda1c13a8245f868849d59e3a55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe7379835458645916458ba615a25f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206934076e61bf55a249173d958799c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1771f5b1e5aaa9251cab84d590405288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d73563a0233279abcfa26a2db1af6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ee66eee28e8d46ccbb3c4677d928e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394748eca47cbe5d9f86d4bc68fa5de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05f476e43bb9e6d9c1fc1e938c707c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bfd68e0ee726764d832b7460d9478293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfc61afd638de21615a3c7d263c2d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eee7a60268d1788d3eda89750b366295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c461588fd34720419251a5c41b09f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ec909e5430c0982d5ea1867b5a2e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145edb3d08d438a42941e525dca3a52298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e176b9c0c63eda42248ccb2a0ab48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787db58ea4b723eeb4e480c38edd7b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16155c022a4a200751d9be13b86fe057301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5335ddc9520bd0e4aa92df5dd02e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7060d0e7e031af6e0e62e760767e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb180fd8fee5da9bb75c19ea29f4cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6f51d4382735655e3f2e295bb9a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc56fc79ff6781bb82fda16a55160bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecc70c0dc6a2f99d493d2caf909686307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5e82a8b18f53c8b4d63ee05e3c7c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658d2d6da88eec2799cf487483d249c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dcfcd73078f0615a5d6c575354630310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22d1ebc630130d0aeaea7101c51bcf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b340322040e82899f33aecc366342d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c8e8d4ef6637eae6191a542127087313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54007b836207981d17dd5dc2687e36d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e825189809364ba315ea47a08c20a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e44e72e9acebf980036c88e06cd45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c19295c8e4198aea30d72c9772d8ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d232e2416b6feb0b4e4d0934f16c0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ff6f8c2f1ff7aff4f968678ff1f2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aed49229fa1d6b341e760d26f3565b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc1615136dd52ffb54baee6c6f75ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fae4085adf7da61352aa3a0550bbf2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc89376ba627eec8ad7ac565a71c93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab17b81ec353d680693ad4287ac9c63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7e29d366fdaa06092c31ce68d0ca5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afacd7927bc6d9979a34cbbe2e38b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f04e28ae149a2785b85901fd0b98fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35925dc27072b6094f95704255ece9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add5439aac8757e30c0263e38fdea63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61f4d8c6bdbbd6dbc7a709ee2aa30f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa3ee40ccf8ccb3d22d099b72d914e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3903798514bbc26bdfdfb095439c805332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff99f0b3dad3e7016ce3e41ba6d4f9b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59051864fa6275caf8453d8a75d5f484334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383a03dd4ce8a367dc6db056c1618d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94655d3cecbde6e8768b714787441381336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd15300f56eb076e70c7e7271ba4ad0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032891bbe4de64202bbd58f023d0f62338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c532baaf6ff46f6fdb933dbae0584e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bd92581c37d66eaee6148571c442d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d3856da553c46ee553cb94ee0c0c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce19804c8e7187e5b1a3cd5d860d79c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a19dd567237aa0b8be0d6318da332343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329efceb3d583846bb2decc3754cb360344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a82ad7b88de4473caf151f33862d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee997fe9c3a62cd94ee89b92e8907444346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84a939d19d03ade312d56fdafa4018347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad0e92ea75b63f85a1404c33a228b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04bc4707af48788be4385aec274cc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de40ccea9a8c7b4b392383480c33522350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098c15e46cee56ad246a56d411edd93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738eb172ed24cc0023cad261731527ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b7b14b15be47fd4419da111871cf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bfe90e7fcbd992b852b5892ae1550354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03e14d04d23093a68d466f65adc889355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1415ff6a59192b90493d4daa41fa7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dc2665d84edd83ac9133b51298ee5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e22f815719e3e3454f13925e64510358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144027b4b473230dcc24aefd50e0381359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10091b41934e58264a0126817e7f931360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b4702cdbd447c5b8c2c65c4b784c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cf35a881ca9880fe1decb81e3ac3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cceca2e98e377d9180250b45f16aff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59136bb56ce69365573c61a2bc34e0a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244149ba542fd48c1bda6eb6c3245e7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e505092afc6a0a1470ea6042baff24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d99578461afdf9d79f7bfb0a9bf392367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b905ff74b1e29227f185988d9ef04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a27d458c0d8fc38a12092c2db8cdc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4fe747d67aed54596c1c3f5603e9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862915c2ee0bee2de17ee54720f4ae47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72900746ad6bb0a2774261f67af684372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ddd38883bfdd07c7e6ceba4d7889a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d6ec271c181b0692f518d9a62c606374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95353c746fa59ed6b5112d4c4a828d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce6b4503a992811773688032cad673376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f267d1f2f5d239e30af33963167aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664d49ad506525cc33c7e9147c40365378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592486e5e8b594a2ed0bde6c15a59692379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef4098d8c6694d8d9d0ee915957f2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd64df792f221b34ff442243d6fca23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adff0c972bdca90c4803cba299ae121382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafd86e728a635658d26537d34430b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7f0c714c48ca17a3b32ef21fb8f07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89e558f61bf512c4369c397d7a311b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edc3bc532266c69a8ecf57e80ec897386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898d5a99fe012d26cc07840deb03815387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698a69d17ab0aeaad5e26f419cdb7b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac693cb683ab0a59d65d6dfb33b279d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a264355b720bd7ee123ab2c2e481ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992509b2b27bef7e69a40c4ec1f0124391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4791a5f63fbb7e694bf7052fc17cf8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e3c3826b700475643bbf3ba452e44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fd83f6328362cc473e3aabfd4eadd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7de40e6869d47c4376660349fe6d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72606c5fe850dde452aad7634e922e3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74d522c4803c915a6d226ce963a736397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb10d50e4bab94b6ac915aea0b6b0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43960504b84987dddab4f1ff24c8be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bb81d16d31218770d518374b3de13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f25b72cd24b18da301a9aa73502035401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea88557b8b9ffff1e07aac49d422140402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6868f4b2a5fb7004737181fe1d9ef9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb26ca81c020fe1f756b288b8c8131404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b9d1075ba3f907471f2ecfe98693c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b52766b26d8df4a8e219d0bdf1e283406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417118d29c6986d6b71aca15ab2bdf2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784464d1aa969ef93d3595d7772e22c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46da337d50d3e43d7da8431d5e1ca7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077a62de75b4b9beb3597a2f7989464410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0402ab8b69ae9918c56a09133292f95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed9fb240103629920f4533ee0c786412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954589512479a26fdbecb3701840ad6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe28f608413bc67f2731a4755181663414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63693cc6a45e0ddb893da274c7842223415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a213bb634acdb35874669dba9d153416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7442fad3ba745e6b8dc209e6eb984417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc1212ae76553f000bcf67458921f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc295af4d7b9492966c233da3f1fe3f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d91e3de876e9733070e24bf1a89ae6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf91e0b28f2e4b6bfde9abd775b96df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82417d6ae5cfb84620bdf13c6a33bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf1ff11359a68797ca1b4e1797a68f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfce4498dc8aef6daf40a0378f501f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb50334bbf2f3733a061dc718579282425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7c04197b2e150841a97bdefdf4298426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf487163f1118a1769f4fb15670752427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7231ba64625b6971eda1bcbea883f61428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69363c07611f8fc71a333ce4f17bb2e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de3ddb9ffc7b9a81411263d0832cc2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284d06fcca0c1c05a246f2bec241801431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d915b5706fbf9ce954001d95c38b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ef86dc3c353c1d6beae1d31f41211433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0acffcc9224562ecafd5aee66165d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c0f83e14a7f3f23abadc9665e1b90435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88520c87ce0c6fa640c24ba052911fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8b25725d04a3c3b1202a2a90071a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145f847684a1b11ecd26e989adfca3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f272e1779d8ccd641c2663ce8c81b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53717fdac75b96b8a397c0f58a96fa92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a975438e922f037297bae9b43a275441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41e2105a6b28a41b56b56bf263da2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb96c0b556b89f96363a9bfc3aa472443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad75bf032e9703d3a58e2628f4bcf70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd47a2f038fc00db8723d56c1e7d544445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300969d1e7dd5184dbf172a0f7b646d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950184436d57a1adcef6865c95650967447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b87cb004643ef5a729416eed92181448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f0f573f3950dc7797d5a7ef097508449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77e951d6bf3ded2be24b2596f89f07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2038c940766d091ec3624ac43437c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe6668f4cadfd768f2715ecc57e052452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94e9ccf14321cd3374addbad3f6886453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621cd872fddc5d4e05f330ba65d65832454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b356857cccfb16a71221ef355285134455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500182aff4fd5d8600923de81f9a136456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc3c7be62df977ee1e62dd3a51efe0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788b262c3f1110e898dac548817219a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca4f344ff4b175f09b50d2cca0f681459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd7666f9b0658893b6d688d25e8de8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753169c60c3c1adabd310c692cd3db4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf8d9565a2763a190bccd88468d75d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c351677575ed9b7032848e2e415e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74df861eded7b66f562a6c59a1ef1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809050cd46f22533bbb6cb8926956a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1121f6f5817d6de918ff7442e92f5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb952071bb859b60c02bd2194d876866467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ca8a8a09efef720c7d84f69e13e7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff586d03e61f193f395bd062693bea45469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73abd88d31339e1809a4e79b830038470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca48e731a6149c3c4308e4749a551b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d83c113edf2852386b569d4cda4f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca3a87e27ad835daeea883a0fb8b33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3d873a3f726d1fab522747ce54e26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796739b3e0c0433a8a084cd72aeffbbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3647a25dceb08bf04321f78ed80ffc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c38a3d0ca5bac75fd2890d51a6ef2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327f88ad23ea6799afd5294f6851ee1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f578d7d1a19d758c1f4e4fb3dece01479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff9b5de74769a44c71ddced64e5a48480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7ffbfb2fdb2c1e55a4505d6db67e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30834f078a02afc2007d9c31174ede2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b6943f996ab922d81e4a79408f093483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d429556ddebdd7359ad2ceb1ba8367484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c77494921c6d2cd0c24c45ffaa2d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e8a2bafe87382b74ea6047aa74cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977791479a9bbc5730272d7b0676d84e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4acb1f1f0a8e0f6bcf72fbfba151c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1066d8d5496f33534a272070f48f0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b3d5305535e87d6e108c341fbf582490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4db3bf3e61a13e2929efbc31c1f9b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddc6b69cbf42d057d1a8e6ea65e321492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820246fbd817a0df304f5c5fa2b693493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6129743510054c0d2003bee2a3d686494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb160968fb8936c157feb83f4fd1cae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba0660a3116a815eb9ad8a4072a54a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da68045ede42292091ee451cfb2a7b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43184a804b22ce0db5660ac676cac28a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24339bf268566e08b4c98d85df9706d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc590fed636d427f1709fba866a818d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516acd6f4dfc8d8471c8e55ee428692501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e3bdfe204e56395df2bb1c49ede0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db290bdedfcc2a663c7b5c545762472503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260de5753c64bc1e0da4ab68346ea34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78b46249350e6226b369c80c3a5b4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d972a449e7ba9ed0493008608cd24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d51358adef4e4b67248e7331d27109507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd5e17469f9f10b7ea330ba663e2d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c1e2c5e566860ae7bd2a485340cef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cbbe2476fa163ff98382721522962510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b8d7bb056fa4139068cd9849e7760511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa21f9dd8c31131609bcd1f528ff2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d3757b9a54f9ece39e93df8cbef00513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7448a37d4ee10ce89b9d8a317c12a12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604964d4ad4eb168986bc8b177dd9a20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ff77aed3b1a4c6ac755c815582021516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1fcb382193e7fddd72c9c46e24ef5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b66f72ae560a7ccb3fe01956b7d148518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29c670122c2796316ea7fbffdf970d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04022ec535b31b858a1d373bd8229298520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baa775f05a512bf0e666879bd45a34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f8a884eafde1d87807d17cf14f955522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049bce2305ecdbf6036fba2d973db5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512f0ae6603b6957f199db639a99be6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569db84ed21d578453452590b02a0ff0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bce6ebf47c9ef6be84114aaa719cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1898f9ab71974f7ca1119b43ceff3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d541e210e28cbea29153c26e211acc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52710016988902fe2c4dfd01a5171b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb2005f6345f4bc852c532eafa68e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e11709b246f3b0b0c5aab710909bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a011d96072ba5851bd3826d6746663a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651d2df89a0c57acbe37a0ba96709cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd81ca6a2646756e8bd9da9f62739d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9a09493273d01fbb8ee04ce60db0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cee2e97dd6d9eafc9442ce294d7ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd47a6f2bfe6397da6b01ab1bb8a059537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4139336a8e310aaff76e9d4ea9457538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42bc45adec0b3b841b3deb78357eaa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2062e0bf09edc0c7a70b7fb1227c791540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6bd9a29d01f248af418492545c65f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063a035cdf302cfbd9dae9c4480525542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe4a523aafe48a041ac45123bc2ef4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4214540c9eafdd3197e9486af323bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212352dad93ad151757fb0388731581545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d50822449337a131d040cd41cd447f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a8813f4db884925ace9e3f2f59933547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501cad298bc6d1be21275b8a51640c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110afc18db6c2eeed3f804f2834bcc04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69838696afbcf95e9429f8f6dba378d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccb3d28fa25c33b5b22fcaaecde5a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0d4668215c74824e4065c6aa4f065552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f1da806936dd151740fabc80e0214553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75cd81091279356088679ef415036f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0fdc4d3cea4686cf192452e97bdb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba5d34fca002bf33afa938b876d22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9878e7c54e19079095c304770a1a76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b85ae2502db76637d29745c157af46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe8c4c728cad4108deaf35914afa6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5e0e6044857a2ed12878f44b54b5e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d944747722bab3594f8cded241df0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee02b5d9e769494a55dd5dd02b22f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfdbecdff9ba36a0d3682ed93bb96d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11e3c81a54834702da9932ba3a060a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6ecbe4d9a514aa509a30cd5976fc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd81e4f33ed702f050e60859dfc28c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b29c9b35104599e5cb5aeb95663d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b85f5475cc48c9b39ca5d0cc74ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e1e1feba99f1f5b308a2e6eff46ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec69d72d8a656604eeefe4d7588d1b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbcfb2b7157ab6b341df58db971e3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537bb9f253cafce5b9f3ae48de75aa2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dcea5b507103be76442eb1c46d64b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe592654f9a57207990aead9e3f833574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f013a28f273816e8d4d49d770b1997575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464385a231afbcea5c5662483e9c3f3e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1de616e56e1bd9376c0bc613d310a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc0cd3803cb442cae37734edb5ca9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9423e242bdeb2e20e56bf0bac7b278579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f406f5ba0b368a031061eba25b5ae0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3635c3e1e437f6609a6e66ff273f5ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894416d187baa32e8775d5b044c614be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82757347a2346baebce9de60fec98c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc0d5a5afdfdd84435757333f9414f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9eb226046ab4f8399907cc26f91d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdde87c9e7868a3784efe9c74fa551586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44098476adb10c710cab4c8b8ced43d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76a583a1e20b7834d84adb66bf5f72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e13c719acef77cadd92ba74b6de529589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bddd1ec8e4c0145542ed39b3035dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250dd269b6f36593cdb44b6adfd5678591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080ed00a6a28a63e6b2beaca0896c7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805d67a095efa591e7bb553bee431af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353c25305ae2a3188affc18af1bf447594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e69d72f4a58dc3a1e1fc76cb2e956c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9362d6e74adc22e704eb5fff8356092596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb15c04850c23486facb3f6e0b8c773597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34198861e4d3caa7ea0bc1a29a7927f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898d505c83676ac93be15440d715b5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec38b9bc3ccaf282697d50232aed512600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12ced581f4d05568db9b652aa9a61a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933e378726a01a6813591237bf09298602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1b03b48a7f071398828785ca02300603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9818f5a74d92064d4e8565e2188e357604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9646a13cc19eff238c89416fb5f42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc769797c47c48fb78dc412afdba3bdf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff45d3f00a3c04c7313534f4a4fa2f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dda62b653332c6d5a93b550156595608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf4f69e606366b5cf7f2868bf279db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1c803b34bc7be1df6ca959536322b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300caa3c3f331f0800522e1015938c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc371dac575aeb7c58497a205a69a9ad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b6220b742be1d8117a1cbf3dcea31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34c638de629c54b76bc768a0578007614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03159fae39a1c6f2e753145e211fc7fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b144c5e31ac5c135aa8055f091fdca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27a1eb767df2e97cd29f52c823f30a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ba0e7158cb9af36ef1ff2911049f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50970a955a0b989ab6a9bc49cadd4cb8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee588673c2ead5a611ecdbc6ec10a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5905078fdd0f43f8ff2242d05f0f78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e907868835219f93c095a27d0b6e9d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3c2f460cc25698e3fa634ba42775d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3977eb01347beebe04624cbfdf61f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9766bbb8069a72e59f346e0b55396d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fb85c806bf5d2a256c33466dfe305626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb879a6afb85c1ee2229f133bbdbdb0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859243d033c32cb409cb76d06443e8d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27871aaa94495997a31bf7dbcaeb9cda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccad9156d07013f7af97a6ce8104ff6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083ca12acea93fd3d80a9ddc99cfa99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991bbb7ae9eb4b24d1d056f31b09db2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801622a82d612078feef3fbeaa3674f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d509fbbd50a5c1f801f2aceac2b2d8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fb55a697064f6a4e8056656e7dc8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9fcfe66a3700fddb442bc4f07da26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634afc96d11ea54b8dac53975f5bd4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acc58bb138fc83540d7e46535fa3e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6a8574748913eb333e2727317a5ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597894fc18c0bc462c88c7884df53a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd048a956025647b27fc44dafe9a89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6c5db1cf6426d313ff69f5ce6f873642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c336acea82d54cddf060c25e328e78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d105c23bfb5d38e1ba635f1709aa2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775c14ae6a7447a2e677f507bf4ca85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503238730eee752926cd2a5d381ff481646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19048c050e2e21552a907aef405d2b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295197794d87145a161e22f00d77d00648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856b9a286e54afb0be47ac4d6c6a75e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4d0fa45aaed217156db480a9f8bfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728115b4009c7eedbb40b5d50d1ccfc8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b9ca46025095f59af2b9642eb6dfb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189927ceae574211f530df80a5151c59653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dbe4c880e8b273691993df968d102654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec04409419ec0342ade2a4c98a71169655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032e57a9c687fc911ba088b6c9fe8ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ad1e139ea14b099d70ac4c3a56edb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef703ccb42fd80402e305335e64ba8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c412fdb1d5a537f9e8de459be921fc5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1ea465ebba4a14240e9a390d20604660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfd22bd2b66e5e1fa61f0df12aa79f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7632590239f57ef1d335ff24747d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e487f09bf6578b2fdb19e2c8f733c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451cb5eaf88e3d93e8e571d0cda5170664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7f8906d42044fd1197c9ad1851085665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1e663134fcc821f2a2fd5b753ed9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae1a1fa4270c4936a384d1b176994667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5956228339a22a087c9c3318983613668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c26c80acd3f72420e37bc9306747e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c14dad42a43b5a0c319fc93cf27c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224fc5923d0864b66a28248d0954110671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc237f669d0444951705871af253f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e08f8bcee47030e73e5bbbb05aafb3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b6b9d7940e4ac1200eb0e03df1222674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3caf03201136c4271098b416213d54f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6def8405efd597358541d2f727b24b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955bea3ae2db8fbcf64a66f33c27098677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772046740fdf487d0ca509e10fd7223678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa0182947c1d7fffc3046a4af3e2b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb419fd7ad75a88460ef650eb72a71680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec73065e07e956f0aeacac29cd33d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b2d2e042e53b2c2336eda7cba962682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a6287dbaf164f35dfebed6f814e8b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9737f20995d5874bf25eba96e00b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307f465c651a3bc37349176ab7a485e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9539eb83030de5a0948744c627a1ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc61e550e6080c03c7da605b7470a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a122b74bbeb308ccef5ee746116b28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f1b6e7ff619f6fb7fa5431c01610b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205722c7ab964056eae03a82af4a0442690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950f8ef58140970896adb39178b8275691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609fcde18e9ad0a0986b34a0caddc4e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7435194546bb9b6744a53bbb0ed1ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc996803ec4ff556d2782917c8d6c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034d991efdda5506372c4d6635d9238695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2b48ebfcf2c977799253f0063f781696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d94343e580353e8ae90465da63952d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fe3ef8db5f62c8732fa319d74ca75698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1706f2632cbe3d5710e1b0be7895b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4627ffd71a1736c35d248489ecaee5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1b7d5fe39344a8d7b1ad62030c673701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74709607ed101e75580d41c7d8f6eeac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bea2b488ba6ee7ca6ab20db986164703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e980c8a23df90bcc81709e1c8e6bdb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e124dd9fad59258fc80c6b8e7fa08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3021ec91acdb718e6a50fa6172a37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f140d71f5c5e60160a79cab3be871707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fccd8eb06840c879c5e5ea8fcf763708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0ffd4a84893f3781b9a97ed732922709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b4249b48c7c12d5a1effbe92dd63f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a35dbfa8d71e7c1bd665b1101009711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8781c85f68f99cced85f51295bd9502712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cb9d628b91c4de4eaa4312646f9ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739c99f99716dd84fa43895d380c54a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72545bd8a51bd1ef81679c5b5694a863715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2b9eea80ffb217e493744e41ae89a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece4877ae429b251a6461b80e550de5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c710b9b3d386b8a534962423cebd5b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789aba5cf2b3a2b6fc7b7d34615c35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0b5467b7c38867410c284c6ef2786720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a8b6fa9f15bcad9aa9fac6275975f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470eb10f048ab4e4a6be8a43f806104722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1203442ae32f7106e9fc31445b0b214723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627267c3c1fe8bde52fb100f9638fad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dec7a0195732f6a468ec1043b0b88725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757a1d5fe5c7301d277689808b101eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12d4c202456452161145b77bd96d97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f331c543df57a80a5be77b3fad08525728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b3e6af11bda55c71945f7d457533c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dbc8558a3aba42ff8fdba1f70d7c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb3d465c297f21e19691f58b9c0b55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d456421dfcf7c10d28b5cad7114f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1749a0d8cbdc80bebddf4f0309ba2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d77a16d0907332514a4babeb70e79f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0096b0919c574e8275e92e15a73be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc86c4e052737e516d98986a59b78d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca6dc47b3fcc57d9714c816fe7e132737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2003b8e89ae858b14cb84723234a93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb92242251b95acae47a3b36be23f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052123c8c7ba955bf328cfbd39759c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfeaf9eb1b02111e03af3fa768cb0f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a684754b21634985eb48695c142d91742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6126952e1d792c65747d9d85a4961bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c19b723b2f2563ac87c37aa81203cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f808dd4bee1ff901202d204860fc8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a41efc1feb0c9e66d270c9b77d436746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af5f9e29bec1a3ea686b2cec0f1fd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecccd0ef9a21a257cc76d6cf4da6f3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b88ea8c33920289771bdda141664e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e56990a0b26e504e5b13827a6349b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88c5c7cd37aa6293b95fb2f3808029751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0b2171a1b78b30938d117f26aba68752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a96cd5f5e8284c2689fc15d3a19d3b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c47fc2ed8fa623cf897053415cb255754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6f19020fd142e4c2b0caebb7300b5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f9fa84891ac152f770d7a69724b96756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6419f5891b3d77b04daed11fc84ad1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ec86282f2c24cb2e59d2685c2f0c3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04422132e2f07967043d0720e991f20759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>