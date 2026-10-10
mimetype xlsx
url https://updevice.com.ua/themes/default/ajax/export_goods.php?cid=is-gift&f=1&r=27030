--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f782599ab7b8659484340c2a9fbef141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933ed2496e16b6d3d2cfcd6dedf30132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99f4363bb8e5f71ad6e91a9f3180fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fbde997756e762b52f793a58d7ce24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b6d2e7f538721cad26b2e1d815b5f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c514b6b62ffe2fe48dbbd78fbe150ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba6988e671dccf580c60c68e7590fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c77b4ff66b6fed3cac40faeacbfc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb4744f2197e786b8d3edb87b5695e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba405962cb6a974151013bce76f518210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd233e7650eb5366499394374c0f75111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aeb68937281bc0e95160776528cdfc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9bb6e2380325f64a4f726c69a1e1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81414b6b8dad432949a5ef81ea5c1114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341da9aea09413601328ea59d32918615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dca5aecb6ace96cb39e4edd55dff3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb882b6d4432726ff2a607f0a1224017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06fc38937159b6b6cda35f625bc57c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711da6d778043f9f34e5390ad3701d7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf261ac40e4bbeedd8879a485ee55720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10d84a9722bba5803d4ea3f1180b4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064018c6a06f4d30b9204dac5bb8acc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14615eb815870d2e789f433046cafb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82175869ed40e5f0fc3802d51b9f564024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9897d0d4b56f8190a916c840bd75225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0457cfcd5d9860225fc5a1e1179b75d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e47c99f8b281d0dbd61781bb214f9527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9014f39ce8d961d2bce730979020e6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d837965a215847ff0d9b2167c2ae229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85da3214071c6e03583c79ca4cb9eff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3263aa6e7062ea20f24c40e835b7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf77f4604c25e94f9bfc2115fa1b3ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be31f96c011520ade4a1f585218bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bff1b31785889935e4ee4d794ccc8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388df582e84c67be6b4fed575af9f0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e13b1deeb71dfd53e11d6c46b6f80e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d0c27d1e7e5b5a4bcb4f76ffb47a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b403f5b2a92617fde3aabda0f76d30638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e001129dc578f0a630610855f138b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a16cad58b5049debb596ec38d6fb0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14767f85f62ea1c66d89fe001f1c5ce641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563a52f4b0b40f4a59de5e1808076cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf91ca6aa7ab6c5baeb9752448cc30b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b3dac364c0c1a9938c4bc7fc27ac744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d434267470a87c33af5c06cc87e26e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782b0954debf2c2a4655a0acc8821a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb6a34987b54f50868aa732042a06047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fbae9fefdf9b04d3b9b77f55f4bd548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033d97dfdf9720cb4af8b8c9b90236a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870264ed0045b7a80074f4fd66cddc9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9699a02fc49d06e8f1e11da7583e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade84fbc96a0d817f6b813b04e5136352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce533002ba898a72508117f867d8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6aebac07f7d7a2d120b7d1ff3158a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60ea2bebc9ee8b2c7344fc7984dd8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a245259ec3d8514c4bf4405e7e04c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bcd2b3e75163eb9a671d0549a0ff357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6dd38a35bb255a484b29cc5dcd48858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c5ee7a123bed8f697acc9a6f4826859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d91e9aec73e63b3f4599f640dd7ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d874c384bbd985ef370fb5e148a7dd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1267435043a9c6cc8ac576479b0cbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d26442d886eba24ef87309d5e937e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71d16ec297ac9f4bdb918184a1aede64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c7899d1489d8961c688ef023ac2765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841254193903c24aabe51f8dbcea6dc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47494bee8e7bbb9e1f8dfa68cce0963e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b009b51e52d4ee4cdfeb19842cc966768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23343d088bf738519644ecf6bce6ae7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce103c324f92853bbd6e7341c72aa96170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1f667e97e604fa2a1fb69c6fbef8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305a5be2c646c4e1642c44756f18d8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a7b5324e75a1ae74be04a49e43c4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac95b1e1b4f63cff9152eef0d258ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2ec73f26b3b782278ecb5087350575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e7bed8824bf1575277052e5cf638976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aee8fcc0172a68f24f61fedf02ea2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde13864d42d65f0a8bb4a973f229b7d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142f4e7bf0384257517b6b3c6253c7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c80191438b36f4fec46afe205a79e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63568e324dd40629e191e78539877d1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01328745a8adad5d9c5500098bfbb5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f54e7fcb024541fc0c4ee3ba2d9e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f27f7dc8561e1d14cb1bc23725cf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee159b1040dbd656ebf77271581b16a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c732b60f2bd3a18a37c5bc0d7de2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f419b5babaeefde92796711b3ae7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd3d64afe40a70e60711dbc827f15388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acd93f295dcb50a054075b647d1ebd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a13e7e9cb8c3c751b4d0cd2bb21d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14286d638e2d0e17555db0ff982c4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a22b0b5864aaf9cf7228dbf5bce9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7a1888eb038c5fc5932cb8e107fd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09517b8cf701f8882e7605040c495f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1d89280ea9a088bb254ca1530935995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c45c453ebdb7e890c8e223d8c47d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe3887fc7c10a154972dd822a3babd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb9aff32490705fed6ad0dad911bfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783533f99f7b4647c094d46ab2e688a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b471137f70af8091bafbe1471e2ccb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21bb5c93c0c3eb48b7bf5cc524e130101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41b278e0f3e5f3cf0d99766725aede102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94cd1cd55be4e9c71e760b887dc44a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479048abef08d89afe6a4be798db22a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077018e927c43fe1cd1a7c7ef5e7cc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199317c074ccda607540f479e1a741c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cec9e84c24ddc08e09ef12abe10a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bde353b6f4d912bb24a727d751c96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57695ca77b646bece7a728855be46c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0a4e0e70f8c845712fb26638e9d31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3b6cd4bcf3de31efd119f6ea94da3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffc6886cd35c7a493b787b974f6726112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8026237e28aeedd88f86ab507a78ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633dfaaa730609b8029334cef391274114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415abd005d2bcd1427e2b5e673179696115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103cad66bee03ccaa5f3d8a0ffe6c55116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c698e281f21abe6a703de97ded44ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03079656f3493954f80e4289148c53c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf6e19bd63e3f2a622258880fbcdbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0b871f70e46e2011032aebcb6ad2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9942bbfb252ca12ecbf5a979511a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e26c5b056021ec07ce5fa3019caf81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467ca4caeffb827839a38ae6593f2ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39584f055a053beed162ba7a544abe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a9a5d209a7704aefe5c53a3616461125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa69a7a275abbec1678a82b9524b8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71b6a2dd940b97e1a87f572b68c5c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d0d31d200fc82bdece71bdd633515128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22248cb117cfde96c694e3a842ed55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb93af5a2b1084b719e361ef54e4829130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dafd5843ea61260eb1b98a1c8ad9b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f2b4097d18d99e8f818d04a413879132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eb8157fc0ed6865bf86e30f3eec3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7187de5539aa5bba3b7690078f622134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deef78421547b55dac715b0a0457bba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73b1207e7cb0975793fd4c62decbef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15074f61a3cc877f8b9ddfa41e9a09b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb67b632b25ad89b01b9b2f22917b6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bdceb2b5fbc7baf4b8de1d7b02d8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76319ae3b8f194b3f29a69a973f749140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b41778435792dc957a2d29f27dc389141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd36121da9abcbfad4b3b52e7d189c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32371d7e7b12ecc1500810177661374143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26199350e373174ed0a29c65aea5a706144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641cc73314035c9564bd611e04b7a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c097bd19abbe239ab3091799460c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0cd0437999532ae2fb0483f266622147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608e6e99c912602b50b1902bff59f9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869608d75fe68b7482aff8aa6f7c842149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1b9296569e7ffadfdf9ad4d27b007150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a965fca784b3faed1ce1a56d77e9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb9f8d3834eed4ccbb610ff30b9f36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463c190e514b4d9a517fe75c28687f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d83e134e2279734b907c8534975be8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb88a6d91988863561140a7dcde31c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5a38248a2c70f9741d64db207be9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19ef9144f5b8e0f5b59e9b3799006c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac231b4fb1b620bae663fd5e7556ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f3feb5b6e66293aacca489a70f293159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981467dc3a11d89400e16bcadf3e033a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebe2e8a8febc2fd5e756230e3cbcab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f023fd0532a90223cb3517d021cc0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f69c70f6748b67cab692420cdf0ddc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c75b512ab3affd80aeb3a6c5bedba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf10a8c026b74e3a0e01c98069e042165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285eaee07d7b4d98206ee41962599e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c5f0ed315439c674c9e74548eaba8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054112eaeb10d4111fdefafd700455ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64643ad75bc94725e9bb234c9051f026169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01883a2221f14555b5a4d861c16c25ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d1bacac95a6bec033f9847d6bbf38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7cb8280812453701f777d03ca8932172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5318a8626e5e29c7fd363bb1ef5c3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614fef454c7d3176f5e9c05fa4d4bf1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984c9fb892152161d609c29f9835c18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09efa0e08cd2ac09f2953fa6cf2b7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ebade90eb0e435b36f8cf3e62af30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23ba7eff53967e4041f3847118342c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c9fa79412dd9263b74972dde3ae1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404abf0d3ab7136ce718c91f5fd58511180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c306233866d5d111a059b0552a9f7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e8029e2974b0968bd379742bcd633182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404fda0e90b0f192b790a4ef785f7d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d475386719ccad4c5edf1beb3883b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36ab5be9838c5ff497c6d2faff21ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976e2c75f6bac3c54ed2dc05b5d907b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf3ed07ca2cd461238a8c7781a2d32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f8c1b497084fd8a08e33afd77ecae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e711c1eba2123168dc81a0b8cbc2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20d2eab4347f067ba678e336a424d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e382f5fca575245d96d8c92582358f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ee1d6a7656ebda2f27134ac7b0912192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8345e3de8dcfe85266908554449d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cd23c0fa5105911530cdbd0857c5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83982993200f0bd40003a1551c1dd1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebb0aaf008ab87ea83efb336141295196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd527c21e7d34ce358731bcf66764c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade76e69289658602be4523bfd91be7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8f5128b2b0dc51ba12a8a512374ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab325de3f200a3722fd0c1ff2513c1ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b27b146af14ef1ddaf6bcccc21f5e6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ac26b3b8254090f69a1303340ffac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2a71ee6e23a04ce4e8ac9cb2cd326203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c72bab2d11b0286d30d67e5777968204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f053f32c3ec18129a9de846b21da6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b66d246a05c1f3edcbc31e505f6dec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f2ecd078b35f84dc36637f76d3496207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04545d57c9f099359a29bc00bf66b6a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc81937d5cb9b65f8106f835c479d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b24ad23355d7bfae71f1772c9b4693210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6aac08c994689f101de4a2c3a52ee0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8fe0868748f45ce5be7c6b6ccc3ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd34da055dbe106da1e57bf77fcc948213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820e7e1b376d9e4706369b7e44c06bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffbfc6c31b012926fcd5e8f8e52129215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9541f48fc79ccba869f29f41dddec3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6058271dfded9557501e7028a7973217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5823a88801b6bcc905aa96941be4f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1d36c13383ad69ac82d156a45d25f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc32c3ccfeff99b0abed680cd2a7d13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363bc2a3692d2662a8e0df89e6c3f90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02766bdd7f65dcbcf4a2ef8fc8ba908222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37941703d78a5204270a7cb25884acf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db60b4dadd083d26e328ba9300371d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377116a109dfdbfad99dfcbfb00f3880225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b1edde49cbdcc8a2f0bcf0f19259226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76414d2e0ddfe257dbd69800f9eaaad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d224e49d38d95ed1fbc26fdc2694c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b62a475ece2c97a954479a0110f91229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c4e4115d9a8e3374146dfe9d671bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7c6e10d5719280b50bbe6ffd54201231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd32f44b867e313c1004e709127193232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb58cf4e1b03960ca4b239ac41b9354233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1e8c42684c6156644f73cadf23960234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73256a7af79349744c441ef559f5dc68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616ef64a657d739447a461524c7854d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c41dce89abc571ed7e4875fd877f9c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee60daab692e96fa2b02ed3bd37213d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ef7c1cf4b7d1fa1492b994c750bcd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe9eee707dc3c75bbdd307e1dba196240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1241a8299a51a1426ffc6fe31cf231241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7992c94569c33bf12a94eb32e764eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab01c4bdc275f6bf7c79dcaa016278243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742153d15e802c21d0b0353f3755df38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952744b42cbf6417db151824c67e6307245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb568f709728007d21f5df9654551072246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689575b60a8cd46f96a50fb340252df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1973a39348d49588813fd6efd2aef0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a5bde0ae35ec73ea82b70a5255c6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490704d09073d647844b23da86dd958250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce33bc19a4488592778a327c8ba1a01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0ec16d55a3ee33f39768749e3ac1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6acdf4f66c36b78f03f31eefeb95c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad60486fa16f755ada2a4bed7799f31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf901dc79e5566e9d5d9802b0325b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee03c142f5baacfef4dd4942b934800256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b02a5ce39cfce3f47602b82f138cb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c5e7bb572d6a1ad9d81aa1bcac54f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13911d13604a855215337e58e4049b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9379f4a29fdf8b8176306e9d93cb66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c77b6c5c11a5423ded916bd94f453261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a9765ed1d1cf3e06fddc8d0219ced262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b58a0abbdb962682e0142fb6f407c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902a12f7aa400d539d647b4a40ddbd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d4c352619ef307687c1046a6058a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4b4dee68fd761086cf3896d8b3d40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5cdb3c9ac5e95297db2131abfae60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e13f9746429be9fde2fd8b69df4895268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc050e2129bb8a76351db740d14e357269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8378ced746ca346b7421d1f76812d6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accaa4627e8f2ae54c7d9a0df28585b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f67ec025fddfb725499ce51f62b43b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de0a617a3bd3e04fa037a7562b1728273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e3774e6e542af42f253d5c21a6e5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60d534247141f9f8fc1d804fc73c8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf9b479581c78b2e5d12055a12abae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b849cda13cc68182544dbf5859377277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14ba374c8d11118de28a42293d2c4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db431f325f70d72506072ec5bf8d991279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d7971a1ffb05d648ec39cd67597d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3964cce6c3b2493192364f6c381a4bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29816bb46b0b6893ef98d9b559649ae2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7b784bcfe0c3997469fc77f40d6e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f8458603147feed9e1611c81aa91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4ab3e6fe1551bce4aa355f32287cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4c5d59b2a96d0652ff7dfb047c30f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42050d2818364d911ab1576a76aca3b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395146a57cb26ddd758205d0bade9a13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c1bc0ebaee1ca9d79867b16de9470289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bed6fbd5a592c52b1ece3f3b4077e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ee9b60a36463eb61a26b84c7c1afc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f97a005ed5e23b325619f1a74885f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472751549f0076eeae3a7b97ed68b852293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d53d1b35dd3f56a2678ef593c0b17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338abb01f25b4d459fde46b06ae2eee2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad5df5e83dcdc501286594cefb0334296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e9c1c8f688eb785df6cd4d493f54c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc34decf18e1e2bb5cd5963beead4d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61d184f547a52e8b4a5c4050cb32e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766c8e9a32ca7f32bd86cd3e7139cc7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806fed30b7d6fc96b1c096bcff04ac6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67aa135eba9284b88e8555f18876d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ff8553b68e267f7bad13a4c9481c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587217a1b388ec466605fd44daf6360304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706b435d91a83148422014d3064d8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113b6a06b26f3de27a0afb80a707936306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f272dbd05494a193ab6bb349926f5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c8222d0910344f7c05c23ce4116c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8d992e932d65b6dadec7efa5dd576309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820d0d2946a9d4789693acf6a1ff181310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e80313940f8dd201174aef78bddd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce68c8d404c424d64dc20e167791f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b57a86c205b0a54537d156993c6e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430a61fda8bbf9f2f307cdbc608be72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572b32c7a60d27353b54b2d067e5a66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fdf5b5a9ffa49b0a559d71d59390b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d33945afd8213277e7da4cef81bff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51e8f138c1fb37622fe5257248ac2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db16ed20880ad998889b767130fbdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a9d4cb9bb98dee429721bd9e41723320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a04285dd483fa4933a42e3c83f2c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116cdf050043c2ad2ba4fa02bc38815322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a8b617e6f63462ecee5a39ee57427323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee569c12b91cd345c04e30438a43907a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d7a5057bb3807ebc2dc9c5ebdd668325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ebbb1c65f74a0c721848ceeb7a69c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fddb5772c5612e9c8aee20ae0263c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d274faa2c19553df59594a3bed3530328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed944adf000b8710f12c241c1575c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6996475135011dc5fd9012a54442f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e66de466ad26da592eb9fff8d97cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f721607d769de467d6308ea5d32bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea3774ef51720596fbf7208eb38d96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381866359efbe8e286a9af87bf56933334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26ab21ca2c75393e7abd4f81b33838335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60814a99808d6411bd654c816bc23ccf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993775dab78c266ae94554cc6df98ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78257f4b9b297425d20dc87f968b15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe173b8225aab5886ac6a28d6918b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46342ed510fa019585683be56fbedb0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8b57faba7355c0c9972af5b402d96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4adae469d094f718fcf3c0442dcd6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fd48cfd364ce42d503a6d578fbf07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbbb4dd8ec89eeaf51e5449f021021344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb185cbf02ea6dac9e5b03358bc622cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ad3080d4ac226778320cf7ef68ede346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98d4dc8d039f40bb6f4026524ef2c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e5c0485fb6abda50de9f41ad244c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0507865073042de2d83a0f17e323a1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8813e6b3289d6126deb24fa8a55d018350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c650512d63b56972b9faafc2ffa362a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c84d986428fbf6a7168bc7edcc8113352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414c57bc3fa969e4cf3aa6048862566353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccf08b939f66cddea4e6c5bb658250354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223691f7b8f937ceeec896d75e5b607355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3f96a0d3b885a02e518b108e471f6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eec37834efd6c4d5009373e93bfdd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203265b3711aba51763fd75a1221225358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c47e82c6e81a6fa1d8eea002969b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06779f4ce6e2b18a5dc80710f1713cda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddca95194367de9cc8a471b22af5b4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c746f4854c89601683f3fe3a4fe93362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcbee19ff9ec4418da38c7d82f8652363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ff655008ecd9beadbda7142838e5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee256eb21a566420f3c45220831aa85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bec427f79a3d9da28362a634b8189366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18647776be7164b04dcd83a22a770ed3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808e1a522ca6038f5890f4cda9f5049368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19a7d9a6e25c0e2a5ddd11c20ef7f3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a281b5bd341c113e9eb3d31cc86801370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04485b924142141c0d75b7fd8d3d4a97371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae80166cb37dffbea1d8f2013fd1d04372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69774bb540b69d79a787bbb8f99d814b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73e2329ec99a35bb61f4d6fe563356374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2813ac354e505d68deef135548b182375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57083559a537fa737cfad686a7db4172376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb815607cb58607526e89471ce5d103377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191af4f62e607bc5a824576a4d853d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849322a6ae3496a40cf8dde2c69dece2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa2ec40337d9200f116f0e3a763e9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f13b45774b91f710b9297e18af9375381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d624f4a98c8455b15d1fa0766d07154382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ced643708c4833a42198f0c0dcbea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357afee0e32445ae8257f79a3b89fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a20df836a586674dbe0a9377149c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294101ab7ecb195f603ca402ba418a68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d98a1d487cdcdcb933a75af2a11b7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acefe667cc73434474eef8b2b69294388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525616a2932335e26121f60dfc93900389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bd130fd1cbd273d98bf459185e270390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9aaafcae23d7f9f4b5122e910523a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d93719db7f943239b198620a34f5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ee16784e59a0cd1fe6fdeacdf165f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1422dc3cc67abc1cc8f2e234aab4c39394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc12df6a50d81e084925f4410825b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b46a2003be8910c080cfcde431404396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839caaeae4135e4163b1f63738230329397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f719597ba1b494af310e2baebd2deda398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0fec041abed8c4f29cf3b1b3875e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d691aee9f563232b53545934612aa2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb58655d76080fe1ba9dcfaa804988401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa9a7b6c3b44ea18feb397074000d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3bdc72d4d958130713128562e47df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e60e76c7dad118b0f16458a1f6cdfc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50327abe92c0f402a7945edad07fbbbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ed67c533fe7cab4974a9c051394bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30ff25431ac922f447e27c06ff1991407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eda8b913ac56eeb0fae2fd73731b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9663bee06e72a2ce40821e0f939b4f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9defb2a1085002d1e46d0265d23815e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ba19fd898fea1d9da1049ede95aa0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac6ca75687b8ef2c66f817c60d24c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a99bc232bae696827b02f5ecd397a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f2a8a91c7a061d76ef1613cc627d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544d3fa95a7e099f7e71f97fc359ccc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d967f953f152b1fd08b057bd58099416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e287e9ec35bbccfd2405ecaf48e11417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c53cffb379334ee5d3ec47e4408f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5da7bd8be4e4aefe9b52ef2a213b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c05ff3c6125848e6869813961bb1a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b039a4f409438fb49b715557d1e747a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b70ba10c1a6b433a136b0a66df21f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e8974e1c1f3ef900791286444e7c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6058cfabec4c845d4de63c32a8ceb1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1106c373bb32d84bbc6be35c34bbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6ad2a139e69f1fcc9d353cd12c0b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a244b94642ca12923cb33f1d4c767d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2ef0d6c653e2fd8f930d52752820b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7924876d610dcdf6dd61eafff359bc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d92196fda021be2a0d1ec52b58d057430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cff7039b2daacce9f6b1e011d552b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93d709716ae4963f2bd40b7c89b31c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e2ab9d7648e7104464407e254aa09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78c3e8548b4daecc379627356ffaeb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8eab9522f197b3835b09b0aeafedd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a19810ab2cce67cad3c17dec968344436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aebe6445ae3e5dca426032bbd15bdf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539cb2119929c3e4a3cb877a8c068ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fb8f3b6907f9fd96238be31fab51c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438076e56ed8b2901d8e277a59859ce5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7638d9127f9f360cc7f2138341dcc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36402763244e4114e685751e6f0dbd29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c087020142a6b342799120e7ea70b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e93f31e0b1a7cd9653d7f087f92ce5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2301ba6ba91451b6279ed76a3690f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c687c691e04f525718114fe67e8e34446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acac10b3001b28a3812087ad6d85bb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b497d5ea3926830f4b5e5ecc2919e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70589d0f93ece24546356ff675094a02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e9667e42be14c6794e5264da0a316450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d07b8d4175ed2c5fcad641ac2a2b33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92346c66995e53d663e43b477b3d1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e8e3f6398090b71d9f53e09eb208a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921458502b91f586e01b206efa1f1f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84545d51625218b17386408957b66d63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec4e95ceed9f040cf3b349507c0363456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af09325c374d563d6344deaed7cf1bf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fc3c56b4bd7ed7ce3bdb94c045b9e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910a6155f688587598aedeff7114458459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725738967c32133952bb96cc432d7580460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49098e32f5d51a959f7f6714681852461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc222d94926b9390e7039be7674740462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7ddfa8a5e9b0efd39088ec2d8eb16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92dbbfa420339c7f28c5d64e70fb26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb625397de15598d863b415df353d25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c34ec2202bb1fca3e3a718ca20421466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c4015a27af66fca6de5ed0130bd7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2b61cb66402dac671c971690551f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec4b79f1c8086fcd0bcfa0148018c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21da244ca900d9557ebfe9bfb305c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ca0fbc1fdea2df2ecebee0b9b9758471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e59863c41aa10fb9087f1d2f01fd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094afd53c6027cb33b1ecda4869f390473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0634a9a042bd419b9582d39a1be62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd4d8e0197cbdff4baced359657a91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb76f46cc64e763c04b1a7ee53fe957476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c949cff3975cf6ca2022167ed02d94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd5beb7dbfad4d9e4573c29fb043da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518e7266c08f7b1675a11390d9d2f90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9311dc4e009d5ce5d611ec5ec530bb4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13806edb482dcb34aec8a4a3b72dd4fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf780e3fa88515c86d8ac261e1125529482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29df7e8906bb1b1bbdad8601b13f28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dc9b4cd3a35574cf03df26af11c8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8a280f680f0c2763fc82d7beda254485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b11b4b034a74f26d66547600181044486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ee228e98e6eb1888e805aad85d0ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cf0a5b9d6611e74763bc8e40c1974488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b0f8e252a647161adc4543f297aec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33549309ddfa734b52c985b595af659b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c50ad275871f4ee627e61002055119491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125ee4710fa9dba3b0319891f9884fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0f90c68ae46450a69e59936e54f6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40496d573aa43e34e71b4caea9ca9972494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf60e219de40ef8aac46e8b7f472fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc80f42751bf74bc13b2fa904c3f52496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6079f10c0d6c7f38b8e364641d499e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cff97f548263bc5274203ef39b9f9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5588787292fb425b269c8cd4b761b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27432b2e6f8364f0e617d41a1d266f36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e708b27d6edf39bc57c040c89fb17d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bf5d2318f8b6a51ae2f41987f1d47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fe66abd07947f4eff5d04420e4f04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44b4bbfc470816c8ca36dc30e6b9f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf99ee4a8778d11e72e5d4fa7d0a94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47ee84975d358a752df96b3d80ddb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726b02adc888d541cb0458624a0c3e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a66d77c5841dbf70ef3db2c7aaf1c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b2ecc9eba59734e96092c16c9ccee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f181feaab9b078d7ce692a5a43945510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff125f82391d5d25bd9a069352b627511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9452b5bd0d2626d3725b16fd145b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c472b2a9bd1c3f3bd2e4c30e441e62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcc35cba2a299a3a670c37f7c7f069514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091974c902fb5ab23878ef228052dca7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce902e756361f4c71124f1f971aef3c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5062007ae5f629fb483655d9066a8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1db12f6480e35bfea9e090d588c69e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec249770df1fbe6956e19eece1acf24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4a74df24a40ada3bcea4bcaaacd86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b70b5f2eb35c32ef3307565c247195521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810af220fcb15c1bde6c4a6685a121d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58fc4e3cd1eeff55e49680a840f7ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d057e5e303b9326492c43ee9d4339a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615262b06216085c5b6186dba43b473e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1d50af88e860c1f6b9592a832cd1b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f850ff18b2826c85db8412bb4519f5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddee2ca1acf8e3b228700c55867f38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22975beed906b1323122a53d7b71e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089dabfc21c177d5f862746125a9189530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20675b264dea9e17e7c6891e1c338cfd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260461c9105108ebb611cb77bd4be63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957905538bb727b9e349a1fa7fee64b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924149064b003ad0f394ce01fb557aab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618d40f79df8f8c8f25c2f694388117535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6409b16f164ad897f0974d42dd763a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b1f70a9561e0f348e06a8d3205b6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a614e54d24aa869ec39a317649f1142538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c19b056068b83c419502c9d35ebb33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b264fbdccec70f56c7f09515030e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b0914ad94f43d234809f6bf589469541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e866c8fc9834eea7cee72f9066fa0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc47591d1c8649582b94a3ecf8c5f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04010705d0dedde191109aae4b596d29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b2d5bfa47a60fd38b75daddf1970f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e83938cb03d95694ce3f0faa692790546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e27b083673831a466c3ebdb0484992547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b6f8fbe70186cecfd7d97ce938799548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e05622a827eded8c2dacb1d852010549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953eb5a3ed842e8108e725dae052aba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bd2599796d06c5fc68ad68ba43281551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8146cf46880e5ecbb0dd2bd068d0ad7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5482a1764e7f6c37be7171d93a725f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa07560c377df12ba7f11d28e5c8bf7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324beb8c123461088aa7271f7dac0f2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c52d3f0ddd6ab75d227c2f5548a332556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c0521648fdf2c80c4feac9cb3d5cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05495fc154cd8b62c7338350f7ba01d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19b33aa018d8808298e3caa64b7065559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7fdf19cae251ac70da4943722831f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a480a6687677811897f704917d9bf2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a6bc428e4be27802b166ab3696e12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cbc76de1a07a5d631611b4fea321d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5b15b071089b24467529f8a5674a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498def5d8abe4b662a938bccc7af464d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3e5a0a435ac1534f6e1e1eef2ea47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b4a6c2a7f8f1d3fa43df48f5dec48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56383323f379e8021663951e8cdb3de9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ab9f64657902e64031b487ceb48a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2aa4d77ebdfda63efdcfa3af56dc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ce59ef141c788f249ef5e5c07c2cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c802f5b52901bf57bd461b2030662572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfac093885c5f835eebc71c22205234573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2832bf4b3bc349c0d327f36041d5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda285a660abcac92e4bdda5ba8d990575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad35812c59b37f842583a5a26ff51c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1c8a7bf9ea91bd3186de084be3610577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fac0e437ef8cbe6fd9fc27bf61437578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546278cf64b5cdaff4d26c89d10040a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8168306e403f8c72d1f048505c2ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de5302a95b6ab404490c1369517919581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d818a5c200e89985191f855500ace4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebd89aa6c0d7db8496a170f7c959c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004e7d18c0e12e21492b1f2ca6783ee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a0f451b2614487a937ad02bdd9119585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1740bbff5f8b9beec944b75040eda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa95dc110a7f8fb8df3264e2905d170587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc886c859671aa3291829c57a77ea4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b282c86ae98de51a481a86a75ab5d4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26f5baa58eb68de787b679f3eca8b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c21359546c43cd7cfd71296291aef0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba2dfb7fcff82b20f6af7900284b4e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4283606afe3ee2ad0a81984200348593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4448b8a3a86ef6d77da961745a4ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf631ef5e77a620975a5a1c83afdba6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ed0aa55a2acacf62f5a5b921c6975596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def6511134e6a4fde25298c8ed37a67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f173b7ab1ca279423671647acbe2b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7022e3d669b409c2d306300a721d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba2d13caa9c3eb447a6f7275f94a49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ccb196231dcb07da193041271e707601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2315ee93a8a001661f65b5a6251b8f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62756e7b77a59d816ba791d19b787f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100096df0db3957616aef16ef0c5979604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39428e443f96e979c1d551a213cac816605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108a51f13d4d60a7a42e1a1a50acaea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cd68ac00d07601be9c9761f8e2c68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1edbb8a19eb06e4728ae9fad7183a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acaaac51ce5a5555b635c3e65bab0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfc7cb75c75283494e129893f5127e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709ad02d5592db563eed6cc418d78c5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d11c7ae29af58d85a7bdf6289ebe44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0dc3c313e2f494c09bb16956fd26d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d0030af0058d851ac669528aa59e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d50f3e073b77425cbcb7f09b0f27c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b687600985ad654e3cfb07bf39ba172616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c066bd7017cb655eb53457960bd91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b8c0bfab9f0c29e2633b65ae1bf4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8751c49ab2c8f38b3940a268e685786619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fd531a1cae97f9782ec698758c8e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63c916f42eff1149532dd5773ecbfc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543b2cddba02d468e2a934077425ad5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79cfed37f738a66716adc1302d3573623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030d583f1280ca699849efd9615dc11624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e843202e016b9e86207218fb617b4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907949cd9f4a0df691a8338f49a8aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11f6680516e015e82a03c792b1a5d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2a7424a0b3dc1f69c7077b03410be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a43164f920e81a21b81b5bcfbee8f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c604e63fe5d3dd2cb7f973147498d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4ec5f2e327ec73425da9659fe45f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a161d4e4a372599e172228373d1dae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e38389c44f17109c563117116ecd75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5450a14308e5426071c6a85fd57ae7a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b9fcbdabac88c938bf2d43e816651635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dcb2c5efec35b2465645b95391d67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1245220aa786839ee1399fd9a940752637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40001cb52b470140e3ab25a39cdfdec6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d60e9fa03a6f67e4a7dcaee714dbc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d53252d90a3c25d2f0790a721255b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ceeb6d01f354dd22f79e72ad73a58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4876ae2c218c4cb37c536493ca7b0cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d16a478663cefe59b9dbcfa92c4fe5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7cb71842cfc965f80ad2bdb3fa521644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7862d483362cee091ab60afabe3bc1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6484c6901fd81042ebdd92e630e5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5ad2929777e3b7f218dfa4f49acb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100bc72c53f3c9532b111866ee82c6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cf2c09f8337bc88ed8106a6048811649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8ac44f7352055a887cff4d472590d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e62af13bcdd89475f52540943665b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6ad9116c184b925bf15354d350fa9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b932707052d4a1fa5877621017675653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3ce8ed3bbc8313ae72ddc445d2b8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdf3129114ff6cae8ba126e9e6ea51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db887e9967cc855fec9b95c047620bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bde1db89e922b1ec2f5b679368273b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275dfe8bb9a21d0857ec2b97d00af065658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0b14c38d95f60a093c485b83b1eb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c3325225d9fd95c916eb9a0f3ea82660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70f7d58e15a23a08b543a60d6d4e0b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a986d28cc83f1b4e6e7056ff9a0f756662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026b5c74d8c7b73f59e342cb9b515f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d783383da407d30782587379b3c2e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c630f837264cf950554e196793d4e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29afd654b02eaca3204b5be3e3a999666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffa4a8b25c1cc5b4c0fc50b9bd8ee0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b359744f1f4c01a9bd46792e4edd8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc2ca734fe2aa70bd734d0aa3406ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c320f8627639e8ac91379af268d8a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb25fadcb4986bfa44f9ae6434b1e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35056a9344fca20e2917d67ee19aa2a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47f4093f2da07785bd4aedc0196662673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc6ed510aad05a220f97c6e1092189674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c72d0928059b87d0455b4ccea21b4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f5bd835c07910ae0f812bfa2af64f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a32745e7df99474ce320aaaa97110677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e0a6e66e2e7f834222f00cd5215f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79b9b02c4df2b5e28eeaf2e6bc3f7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426286549a3ecb2bd9cffffcbdc35bf0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ec5607263db75287f971786bcdc6f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6864ca43741b10b0774f94c28d7b35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a60e9a7b2c8f22218a1eedbcfacd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e26b043c286d5fd37161d9bac5367b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540acc0f614bf942cd73122bb1c0cae5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cf206566f2ff9a08b1e5708051413686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26c7dd91eff26e1dc0d79689af00b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9318979b88fc4b411d14167c30442b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bb1d27e11280d9c97a87d3a083b0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fa22a05a5c8e201b935188026e21e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239727edb7e5bf36453d6f2d661b4ab7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce060b614d0761b44c00c1b9aade4ac3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c119fcc15ec129271cd99b6f83a4ead693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3570f49868b466b21587bfcf1a251694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c533e8f57c20dc2a9126ed9cab306695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdf1295dcdf35c197178bdf228431f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e143e5d8ef5b858cae198f0eb369c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032b8012e78c43abb3c153ac39cd89a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4054b1dfe8437b161c50634fa534ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf1aa450d5582515a132bcf1714370700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8c51efbec71df93b6640d0507bd9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57aaf43771f8263910d112116b3000702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b59c637cc8ef34c1d94d2483f59494703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd71a00d113bf1a8bcad55917be00704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704d1e4921ddfc45bb21173ed5b4e76705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5771654450999a0e9529db9bb95bbc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784a443f53b8b5fd894048533eb9e29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7516d443887f34313bc31d1dabe9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bab98c009659cfe7ad2b1f8ac339b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e8d67aced6aeba00177ae306aa73d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16431d1d3a6597662b75cfde420f355711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa004ea928a6f0ed3511cfce4d2214ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c79fa4b088577c82ca6c8478858c96713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506a6c78192334222b7c25bb5548df9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0a130208788589e5a7e9d183b9030715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89b253fa3c4ba98d522ac9951e5791716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2fc3dc524c6ad825d06765eb5453c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a9406fa70216f5bf9d4b1c2f7b4d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e6ec472b501ab3b3f56a67625b85a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110550f89d039cd006fef1a30ae0b8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031d33026b4a7dc6e3e947e8c5be6ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cc847c9d5a70c2133f853b3dd5db7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584fef67cf5a536028bf525b6560562723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aecad69beedb4b38fbb8863a88241724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b370c364aef58d85ac0124d2d9ef4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ddbf4640e7bab8ffd664199b3839d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24d29597334dfa6c4a24604a4ebc98727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be45944fd3ba9ded4df6f060f0d3b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d612cce1fe0187f559b581239f146b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5fe5be37c157c3e4b5f11913b1e33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23601ab10a9fe5c9cedf3c4b215d1660731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc8f7a7cca69192d407e868a184bae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5369c7d7e8b0ed2e38f15cdebb9c5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f59c38c0e9a60fd2dc4f574a01ba7e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15a5f7e73075122ca11ba43547d5ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75b1c2384bd1ccaef414e43f20d29c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44d5cf497d89bc327ea6dc3f85e00d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df53239a0b46606fd619c6ca491fc5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5c08b687cc009b84cc57ffaf81506739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c65d9a33ad446057554f08d7ccb10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c33ed8d7724af66592ddec585641d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef539392d0ca7f5f5298e1f1f8b2eb4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22cc9533d0d95650d1d3d493fb4b7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302e7cd5392989686334401e7db7e22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b92314525142f169b1a1472df1f08a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672aee4884a419e9bf9f73ba8f6fd07746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b9f731070677e8a66b0edf909e526747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c68c65cb169866e29a1611032c35e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595c598727dbac214567fba9c562f55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae38ee4f1580e31e512e88999fad0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98786eff8546b12a2d169324996d3b1a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e74d5bcfcf116d4f4626a6cd06ca7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b731f0e8c6d12ab2257d86dc3108234753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab33c63556786e95b7a00c02b2564e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ac7f836c00265007ddec5e0149372755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1eba658b4be1c3dcb0e3ed1a871095756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5c8779bef8d7bf48d742f51d69a2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dec02133045f1e6a12de863fd7c19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504b93d7c2031bc108ac914469395f8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef936c3c79ef01de69c7be61214b9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac072a0b2cabb6bdcbdef9fa2033b6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16735cbd4c38e6a303178f7d14b4d4573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb26144b2792c2adc9e63a20c0283f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49555850657751ce438512a9e2415f515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f20ca8aec7537b69a0745f5b174966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4170a99786649e587f447bb4c749107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1e01bcfdcd33a0a3cac939d5de6d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab1d436cf3551f7dd29a62308ea1969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fae310aeceab0ff57c9548672efed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdea2f21c26fce8f9eda7fd8ed2b3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115d69c06eaed9c1d44b3ca2f841ad112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48589c9005f37f64173363db3af91513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c01293208ce388c4cbbdaa2cb381ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec36bde305a6ef1f05e2b0872fe453f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb6399bb747de2e5d308186f0faf2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc54ae2e8a32ae74a246b4e4728ab717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b6053782e7609463b7cf250914b5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c8235b08a243230aa160688fff72419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c1b94450d91be08b7ae90ff62959020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac41d1612e05abae184126509f597c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec71b76a076be403a0155a5ca19e9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3e9012ed76f2a08766cf684a0a32123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ad264f4f0e5b668c9fa2e6b6f21e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec560ab361599112098c96bed3318b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba75e8c6cb86c987fda89f111ad149926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9ed6a3b481ecb68801c47b3cde66427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b04986c876ade2ab0e39ecef83013528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c42469055b125f6f8718a6c39631d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03929b71013953653161cb185b2f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414b76f02b42fb474e163572e6b172f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3089adcdcbbd88eb528799f2dfc9e1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0423f10f87700d5e9a77a6a608c44b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a197851a3b03d4545ae9aff5c12e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c360c3fec6433d3c73fb610bf3c2cf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271115859e1861f7d73ef4c29173facf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc5d04e81e7133951c58db09afb77f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ea99e012c3acfe84d8f9f5e36e45a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370463fba099c890b86006136e17af739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8fd7144452eb89a27448c4a0d473e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495149f0da583b90c5fe9cafba1794041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5c9c47fbf4bdf2f680967d058de9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66a8370ba355b2585e4be90ab1db9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2ce11fbb0737a61ba1cfc4a94292744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b431f8a86085284e1881b063d388945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2496717c7ef521d06fa55814c1fd7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880db76217dee5d4f2bdf7690535b94047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1caaa34955b65efee7cf3160823a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e4a2cb552c599fc33332fcbe7a27a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91484a48cfbbb28ae70f6699c69c109950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0670fd862f33d098d547b7380bd6c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a3fb9f4a71c4492e5afcb5e95e2bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabf28e1191849457abe8421fcfafbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf4cba61ca38ecbc1e1e0c2bbb09b854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e995a607f1d297196a5e82971f7875955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea70534486e57abbe91422cf18cd7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5cdbeaf7964c65f29cdfff7ff161757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb302eade24d2a6e346c80d3c13ec7d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca28ba9ad4ed35f0694599c2e99f8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933faa6ab5247490cfb07429a3c1e7bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c227572e9d0e048d609133ee673f3461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e95bf71e145cae61c6f6a0ac6b8d5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609aeb62d6182150e3667e1d1676e8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0d8c790b704ce23f1f99fabd0db3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfbd0f6ca932131465a90567ba25e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c9f2ad5071e7227bc69c5d5c8312066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585df090f55b99e9d3003aac9d18e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd07b2e68878de8d30a9804965303868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840172361353d71db186ef62ce98069569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d52364548544ac807dacfacefad49370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52040173bcc0439a724841fec054d21371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd70f8fd491aec83514be0f8412c64272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c52f555dd22a7199f4f02d51dce3c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e04cf629dcf1b24855742d5e48a14e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a3e600c68f1be2b02aaeca7321e7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f389b5e95b6566d1e05e70e66db3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e28cf31fb4fdb8db76d03a9e70a47477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1296af2d63158089f7bde3531541e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd1972b623e419ff1e5135ded869e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfcff83db97166446fdd5e71ab6afe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd844ef79fb86b6445f59afe4b05f781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593570f5b1caa93b176d0606af1a7ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac26c8708b22a3fc2139792ac21e0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f248f393524141728c7f58f85a043984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1395183263134e8a1b2aa80518be3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993708e2a20aba6df18f9eae86dca57686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b854fdaadb96cad63e6e2e5984128e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f304aea36f2405824183c69e3f7bf8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98fed2002f4f2fc2676891ad3bd9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c269e987d7e8a981a290c30a73d1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088c73bf6248680139dd54488e363491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2ce4665629e82d700cf97ce99fca792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7a30775236d955c149cbca4b872d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf5fa55c4998fbd489bcb3e167c48d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95a99070ad4be34c5e9e98a3e8fbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1833f30f4dfbd303684184565a7c2d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de8522d31bf8afe547b9fc8298e63b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2b4034c31b5848a2017852b36d4e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad997dee15e1c03115257c73cfb5bfa499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c0ca1b1a9986f7eb093020db9ba4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acad019ff7d377bd8c6262dd0ec1c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758d53f5d0541882101c4300bd37c06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e838c58680e5748f683982f18e044a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e27152d2b7b697e6085e6bab00f999104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e8b7678e8be56ef3a3e3b45d6ecfe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b86c93f32d9743151b02995c93ba5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4395bc462812ae5a46b46879c50e57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eb2853add74d1f0efe445817d011a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefaaa699ab500e3cea2a4ce7d40513109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ba0fa1989851ac698dde19479103a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd18a869b95ed3f3930db3f1c9d6d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fb289a9ec67d3bff4c4ffa2e27517112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d0e21ddabb453413b43fc8e72f4f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443394f6d70400a7b7d9b8723aa9324114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77d8872a9b7c82c563cdc230e672a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280643739524728187c880f0f54f07c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae105cf3e7f031a2639ef73e99b173117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448d82e3cbfb55f04caaac4b6019424118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d7199410aa4bfb588b90da9bb5ad6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e987bb8b028d9a6a1410825854909b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca62bee377ad5fc5f1474f144d9e6b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883714f73d88a52b400b42934a57208122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e7597f6bb199a1c4d797ee2fa59f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86113704204060eec14e75d7b1edac75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fb54fa7bef1f57198dd1482a632ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c3c3d4bb95db083b10191f34f0bd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cc0665b6e97c91a2efd065cb29036127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6fc9402a29c588216575484c857b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec14196b665bf436fef7f0f3885125129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfc592cc733e05944f4752eb148715130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0758fd47862e4896814ff5c906164131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39be722d0384ba9780b5aa3013d8832132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2b7f32c2a7e41904653ec39ab0e5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfee1e0103fee56d94506438adce823134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35c05b508d400017016c631e22710135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c742405345bfa7b7719fefd31363136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41713139cec80bbc4515d0239a59ec03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f77ed0f9e1bcb56d37424552b4c6ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdc9e585ac9dfbdaef18c80284c744139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb686288483215ac563f49fadad523140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fd8ecfbcf8440c94db1f470a7955c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e9f884851f6077aaf4c0b5ad13b73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec5c70ba7e721b0d211651a41863df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ab6440415df884247051064d086f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52322cd604767fcfa9c57af478a5ee3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffe55e460974dfe225ab7266d17899146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f2991733a0cc4eeb89f3e82972d12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69223d60504b0874475fac78ef4274fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12654e640448a61a691617a610408c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4b7ac3f91e4a0b6091a3feeaa083f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f04236953f4928e6d5735e7a9203f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17606b63aea49a65f8f1116f1f76712152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c74a0b0a436bdda2fbfa15bd1b5e6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22eb3ca5c1d54393949b206ee540e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e619a3d8e963c5b7b8a1a43268954d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8583410b72d8aa111bd2290e42bfc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709915f5dbaa7793ecabfb8f0a08d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a898daa9abb095fcbb0606093a645158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cf6e730b30119b1df368e8028895b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba6f1d7d927c373f15c3f42cb7e40f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abada98234c08b3329d4a8c57d4fadb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1c61b0c0d741be38fed6c33da17c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a59b9488a351383e01ba2c84c7bf8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdcc4d8ea884c7ad91dad616f43b7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6176bc6c2df82ceb05b568148ca16e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ea7355fc19dda9be0d8ccea994a99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6b19957be88986dfb8341f245b7cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f8e215f6efada255fb8412ea092be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70395e56175c507713dc1ea689fdc245169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39f113093c090aa45e16fc86cb7560170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268089040a5098838909b7ce1ee77c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcf2a63226782ab44971024cdc55a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18ba81088a492334afe39278022a87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a2f1d5ae72863ca24f202af036ddf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd3f7110ac2885e8933580a7deeaaa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8f6267dba6ba0252ac1972671f428176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655abd5ab1f1b76905d9a12240ba7d6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefcd83de995d6baf8e7ffa0b70abcc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186bfef70faa1263681b2a1d6150ad4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ec48cd9e4c65e378847edf3e725f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c15c572010d07ac6849d43167308e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48ab34a0bae110e00ce9edb456e760182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b40ebf354c984a182fb188c029f5a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5601c09c0476818eae5918995422e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817d7574bb258f78e6fe153e9ae0495185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2fe10724fc6fd7d109bd65061135f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203a9b6f2c04e5bccb79de6c513807187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad73338b761f17f9b6a5044fe4d7280188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0f3ba7d6bec786b6c4b70e8c1d3ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836c06a86a4be00f01215f402139ec2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec05978dc6799163de5b92e278f36a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa54af6f2e7577a450fd3f2b134e54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ff912f608dabb7c837bcc39f15488193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773e5e2669034caa14cad16921ad331194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc12f88fe12fbef7e0c3ac3b2021b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790d68e347882c1595d05ace65e9f1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb812275cc6b3e993501f422ec93af2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac560df270a49c2f40fd0cbc46dc1b3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07627910f619350be4d322b3c859a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609c2f22e63ea53649e12b26aeba3b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6a674255d41a67a2b735959d4618d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba563dd8171924ea65e67c31b7843c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade1dd9f2e8c7f5eb72fd2d6c12692c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d8b357ed9fd4431444492996d138b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759d7b7f715c7626a2aea401bba0951205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f448bb004d5f7b593184ae2c17ec688206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0a671fdfccaa3d0f199de915a3256207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a18df8442acf4b99fc4ba4d005d51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17463c7a242ac1fdd9b666445d036bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faf23ed3a86651ab39a50908a55a22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f31182049dec935c14c7a13cb84cce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee25aab1b84d1f98a9350ac527bac3a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e525dadd83893716ed6645f7a1b9fd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05228945bb684c159ffb83e6e26e34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668671b96710fc3b51d009ba801074d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed856c26e9d709d750f911d6bf9272e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325c37132250de65e98b00f0f5c48dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c9d0361406c2599d78ecd19ee18a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487081490fefe1fe578ea4e1f503609219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea4e0f87fdf60bfe68bf09ce33c206220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa95558a9348c5ae78d8b57ccc50b2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b267772c0319033ba3deb0bdcaf90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b8a0fdee4e7de3fe8299f4bd90a41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bbd9df0ac7a75d5289941b37bf650224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb430f8b6a2ab6b70c2d8e99799d43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dccad7eb799974559fe541b23d627226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cc00ef5e989b0876f997d2717fca6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d3b1dd08d05eb3dfd81bd5ce51b72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7675f99080140b51538554d92120ef6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede1848b2b3c9a86d91f6867a2084f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc08feae1d9b74d777d3408783c8cc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700050b7a463ab2570838deb1c6f2e5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ecbe213c5e108636da4603e653f5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69707b7c85e9d0d0f52f5fb340a4fd6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775ccd79dcaf8145781a4f71f0c7e64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea70a681cbb07a7f7b4174956b2f8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e325abf98e23c1f3d56c6b21637c509237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafeef3b19c1701669d1f87787cd1292238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4843e52a4d076c538dbddcefd1eb54b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d79de8aee0112a45019d151fe446c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c49960e23560c1ccc0909cb387797241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3447a1a7d59e7dddbbb1fb13d443982242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef936e325985f8d5b2a6ad2579d4acfe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445ddafe5342613ebf8f77bf8078626244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94090845dce37c8f1e07484b1cba293b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835a4d20c0dd24f27edbbb7dbb7853b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b27e1696d3414c9335e594c1f4f0c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc3eb3a4faa91a868b2a6ed0154267248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0834857228ce0f99e2776b45d4c63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988cd2ed973882979f762907a67f586250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954126e2723fa6f2343bb470a8ddfda1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63659bad7b2a341a66277f92a936e4b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df642b08b3cf0492752e2cf28a2d9b6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b12d8d5eee1674634363379bc90db2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8db957401fcc46653e07981e154bbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a745ffacdbc277d127ed6529eb7b9f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718fff3b1457975ca02834ac97f0dd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b157453f6804d0102a1d66578762c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278815ede43bea952d1565dfb15d4644259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9354ca838fdc8357afd6f5eaecc23c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775621f9593f63734de7ce758b604fa1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e38fd5ce1e0984c2cc8fae85c65206262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f650258aa0bb0fea7eebb6ad3bbbc57263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471aa90a92ba6611e33f65057ee6221e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7b4c6111c36c572e83afd8aaafca5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b7e4cf7af55358cc162961501e21b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdea1a6ed30a13f62edcd66a4a6e90267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2dd78dde4182507134c60e718a736268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28859d51ee60527c1bdc9a7769a4f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911395d556eb20c867ad53f738cd55bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76469ea1758debf13bfe23b0c8b946271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511f116cd48d5ade3d51f9bc8cfd16c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df1bc6b1d039a0fe9933f266c4b2a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4cd61bd1a1b2d8375f899d594bb99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dfd558822ac88117cb420388a8807275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cedda7149bc70ddbbb9f67dcfc77f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c7e09a918221e315756956f67fb14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18feb9893e797c97737295baf9b458a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7f144129337bbe9224f0de15ee736279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e54c717c56f61d5fb5e2faacbe2f64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63a45bfa8a1a33186bf1702accd3ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173c81486628151ceabcd2337dcd02c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1a86511e01e37d04b7c0d7061fce2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362ea9d562071e6d5cf6d35cd4f86b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e743b0aa4760ae052d83d1e2d903f63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbfe96729e3dc319aefba05bcfd858286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb1e08f2d66cd3cd037632d577781f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36478cfb828b1d5cbfae63126ee7630c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a042c548617658a5cd78a4850c8955e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b1a770c5f29c73487cddc361898c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde2948b4e2fb66867c62a5dfccaba1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcc5a09d4df8d590e8573b30fed59c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3188a3362b0f04c931a89b37f1d699293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50890f2198de3b097efcc55d96a506df294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9e153013891cdda6bc9ef9d7c137b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280615cbb5de00717d6a5e747f66301c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231103496d2fc74e7b47a5a364e55ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28af6fff939deb0a0ea92b3ee07d03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54479ea2afe2f2e03b47e28a0d3e60e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59668a43e6512c53c93ca2eb747ab7af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26ef7f169e05c95f3b37f5061dff12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c88bb116d1ad18599cb1c74e2a4e6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30974574e49016399d975ac01657c4f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2639a47689040d556f8de95c7a1cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa98f5d9fc3a293c6a0b61bee1d390f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2c3e1c001403b1f98458bd583bc9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897c0348f1d5507acbb27b77110c4bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4d2600a8e1cec4ed81132b0ee2090308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87b64c031f6b480ddbdf99d313f46f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b54c3aadb28c11b0f589fa3a64187d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb710d087b6ec6f60bbe77fc16b7dcb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e3439c1d6f9e9537a79348e241b18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6b3d0ff268aa32e3eefb154ed47f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a81b7b0e152f4ce6cc4ff995d2ff1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0442ef00fa304e53ffd034f44791f58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb484a7afc369916f0c8d3504c63625316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec861e0ff752d1047dfa52a8881dfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5d0b5fce7283117da47ac4c2ff72c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca954e75d5a709ed6a22255ef3ed42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1872586056794fac53dbf398d6381320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13713ed759b43f4b2e477938b7fc7897321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1314ff66a64fbeeb8f623a5483161a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a143c5fb886b70a77d46e9bbd1c3d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e37eb5873e40bf05be5c4843e20eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd32f6d8df1fc933f7de42a7394ddcc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85864ade323f8fe93be8aaf3ff5d7abe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe56c07c8d1d0b8f9a55e7582f310b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b04013b749a0929cfe9690cc1bff4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99340c0389adbc1108979bf9d6b53c09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68d3f1f5a9538fd6cae3d95adc1dd0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169dc59541f079e6d6d278343c25035331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0dd0252ff4152106633c590243d24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bbb064f68a6939715f689734291b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69fa6ef6324820aa665c5d182ad82f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d066282bc123b2434d28c68b3ccb26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be828628cdea8e9e12a9ac9ff1fa411336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd44cc86c70de0c0b10133ad656e620337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348ed902ad669bd34e383f0bfa158d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62a557b04e1c6c87fb3f0581854a0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8f8292e9f0a31b3853941e09f213a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82f69183780ebecfd4426e506b7553341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeecf92174a8dcfe03e92cf33197aa4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26789597af9e9b5642d28cb19a365f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c660b057f37151faa4a6fd255ab6145344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8e81735afe6d0fa044be9b9a884f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effb1e308df259185b7c7b31d391975346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abe997c1c3686acfe60c4b0e820313347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06211f0f4586ca13ff2e9dad7f6dfea0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d37c5932cc97efc112a98101667c36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da9a4315a3696818504999d1e541b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f269a82f5605f3da7d80561dc8ba2cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b3ed43a316e7c887771eac03de3c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36d16e750eb4810dd2996385fda2c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d20fb085deafc4cd758e8af2c130b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071ff918265c70e378dc3064d8b42ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa93f107d749fafbff63109a64a3a33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75c8762d90f984eaaee644a8f50862357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ec348c0491a5717c972aa96a37ea5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763ccbd61f73d8723b28e47e2d01caa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5efbc63a646bfdf29c8435a9cfa99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876abfb1d51d43d4d49e044d52def16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d078f7014c0f1c77f1c94620d6c052362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549059e066881b4f79482a973b7bd7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d399cf913c43d972459d5255cbbd971364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f568872e1037378a78a2ec365eeca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169653421cfc9be11ea109fc273c545366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69331183fcc9e5e30f6c20ad6ed0f98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2d15b3990ab64f065a3dbe09ce9b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54827ebba0091b49be9e2d355676d1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db20178d13045f46c25b6f4fb0d8bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65ddfdc921239cc0b737ea718dbb6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7436a011c86f586da9e23e31b37be2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8648d1d173cf4b627d66124e8a1c8f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73097f6ef7ca29219ecd8e6f956d210a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd384deefb8c92960d7e4e8923af9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b13efa07ff36b13cf0640e9303211376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6b7b92581d75b849844c74e900b5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd40843c8a629fcff2d05159884a62378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d3cc48887720abe466005a0707a77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60b5b7c8a4bc0a32c000eef281e408380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3e3e1167f9e672254fe8b04f0cb56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521e827830cbad6c9ba2f99c02a2e80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503340890ef14b2113c2de252ce86d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482e6d2ebf98d4189ec4a63cd7d39d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d29019536fa4dcc38dc1efea9d6cd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d7bf8f3b549362f5e95585ffec82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb03dfe7e991f784f31dad0a924055387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ead12c0e25dbbdb51c2ba6b12409a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c769c257ecac77b06999a317c4538389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415458bb683bb4e21dc5444489018db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386fb2e56bd3946e4056c66caaff525391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e820c6b767058d8bb2277ebca875d90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788e9cffbf29e247b4255ff11738c2a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8d46bd492aca7978ba3c9ff0b1353394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c10dfb29651b0cc620fa5f78f524ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cb5631ac5abf184f4fa5a7a4721e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69952d3bb3c30102920cb4163b90a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a45a6a28dc667012aad55e8d16188398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0e27998596ae6fb41ac6e03877a16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384379f55d1aacab6145b1e05027587e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4220e98fa1737f714a07c9c0d1e16e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc475cdb55f021e810459bcfcee065d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962e9fdcff2894abe46816e59c9d94e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3312abe387162e25f74674c46cc5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e5ce15044a97cf48ef372bd70dda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a6e44f37dc7f777a217f0c9a2add7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1699830d54e6aabdce7a6924d6023eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffa0273f17501a156ae7d30b5d0b85408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a187b0df98533cd17bcefdb7b621b6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87127e4d400351a4acdda55730772c1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cf692292668782e734c81cd313dd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5cd645893f6c749db1e7808127011412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e3d669fd511a70ae51814e7852736413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074b038e79a35f45776a3cea92b5e2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8706a37fe3ae525610215a46ae39513415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16756917021bb6109e17d366aca79bd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1143d00ed83f7a716259f40abad10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6443a94098368a0407c1ca45290927418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9b1227bf2eae7ca31585c6412af2a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283e2316cdff12e2b95d863d5161fb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa938ec2ecdeede9b6b36e852152a497421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbf943683c9380d044a34f9220f5b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe96ed7a0c8bdbfcc8a5a1a615380e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15adc56aa77baa228bc12b1d0b4608424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef8f8a8e6702bdc2e859f509adbdf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79977cd54a2581a23eee2918bed44eea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0595d365cf0d006f2272de0044158427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595612cbde1ad88682e2d65429db9d1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536d9b3ebd0b85a7935bf9698b71330429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fa7d00985aa232d06328f401ce4ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d9cc5e9077d42739a02c817a05ef3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77102f3e2d637c6ae7e8de7916a7ddda432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed1a5547f2e75fa917ed6e28687e2e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced341031c944ce00ddc3bf0fe723017434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923f28741d332edc08b5f0a3bf79000435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64f42f508ef841174562a855899fc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb52356a61bdb70c239b4594b675461437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30d8257c14ee8406f379a7c7f231d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86507e0e5128732ebea7f758ffce38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faabe3865973372e7455c02d5364a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee438f1c60383deb363e4625a025eba3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25651f1166f87b77c2e8a945689a5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3468bc620d51b2082045d29641b42443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce99dae68f939b201d4c2e5d86e73a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e90f4e81127bb2a594b24b5e34d2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5f5a71b86bed5f4bcbd7d7688f928446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d95d20704c3e2298f7241e15659e7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a734ccf9ba1b993583928be091258448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66f0b97b6a401e89982fccf5ae1802449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b1fb41f21f6e217bf1f42c6b1f62a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f7fb483d6bad05a1cc61b0224bba5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff0b71a83749f4e75ff67029d2992452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f7656719ead6c28bcb8c884eb6a7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1fdcd123a7c4d7dc36f1fffaa2708454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61d5312af541a0d6b9cad5d471898c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea161b970796f4058bd5961a07801a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623ec9bb4cdf31bc0cfcae42e896f93457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d7e03b87f0a7ef3fc27c89fcdddb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00c84f86f0fff658f096f0d310ccf1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b3e7044b6af21e04d596feb547946460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0740ca85eca7b65e7c19e568ed6d60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13608c9f9dffa7e0d3034f1c3fb7ea29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca9a6d256a10be6fbc945211adf3cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aefc0ea09d390d44effc0e00ef4b5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36531aee008b28a99ceec28a7e1993e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f21e8557f2b3b1b869609189859c1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68579e61d806d460210aa3a57c13a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b89b7fa4d7892ca349138cbfbe6e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be757ee7a87fe01be48d4543f2de21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b539c2e1aea88cc681ebe94ad88fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d4d36c0c5a025eb4a92343fc70d54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc062bf79d9edface5efa258d682dc0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3e48098334aeb62b02d17d3361142473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b4912f4cc769bfc2ae87d5a22e79e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b2b738f5fd3da986ca3c29d53856f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e0cd317b840c5968460b1c3d4671476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c5ce43722aadb7896909bfc6811b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5402bcfb26433c3cc3e9982ddc2a3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76093f596838d8f237893ede1e185d90479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6881fd84add517d983812b0c3877d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa15ccba8d9067c00771ccdb3cf43b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de371d07da4a10e3f1a3c684f4580281482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25837793951d0df38d14b0cf6c7d7133483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6568c96a027b39a50695c1a0af621c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590385768c46feaf8896cc13f5574864485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476e37a9b37aaee10850cbc433c65e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897c210ecf110c3cace0f7f77f880fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d8c26eee592b61359c76af7a26de7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b296444e27f580150831c4cbed82c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888830d15e7714fe1527de76aad0df37490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad389185aef5d6915fa1d68a6f0005491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea8792e3184c045c9c9f7fc8cb35c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932a844e1133f0fdf9abe1225f32b93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80591c71f00e52ac403a76c032a3bad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cdf0dd6b9226a55dbcfc3e77b568c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4542645811fc2f549da4d5305e4d335496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42556e41f7024b0f0a6bb41b2f39a9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ac50fdc593a21d58446798a72cecd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fd4dc0932a5ec998aeeff61552ac9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ff82ee44515aa4ab50c2736535ac0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54808c08aa61d27655beb7c41d177705501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c54eac70779b8727a4e889ce38337502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaac5372dfff49eae265151f7be0dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4009a57ed30fb852bb46f4c5289ca2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3122c90517b7683fabb516d2779fb02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303dbde81e0d4f3671fd61d7970bbd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1f1b9ad80f79c5999c14514082432507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf4c7a8632537e4a9724f6845cb481508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459082a8dd69e626567f286561de5c6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158479ccc7af69f0bd02052bcddc2f5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079705be16ac293956373ee06eae802511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bdfbe3a6badb70e44ed2ac1b210b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67550619601b5f4671139c8d03cee12513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f02d3601144865e88c31c101ddb47514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb8c5664a75b2d9994c7fbf83f93b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf82a7cc483345627f891c858e1db3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b08bd1fe6de986cbc5dffb846e27c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34fb2b4f084f9bed150e72273a8774518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c85224ca6925c5013fc0eb72de525519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71922d10c973079a9f3beef1c967985a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f1bb846b56a7142c61fd293dbb32e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3853c0fa2f1fd5bc5f4f993a78e23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f3a3256253a49739e4b75d0fd72e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253d459d29391e010b41cfd850ddd2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c3f4e70e3e8460e8e97881dc89e0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09c34a929f26b981090ffe822aae55526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff25bdbfa4b931951c8d0dc87ac365f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69baf8e3b356cc6ae05b60029407bc17528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6efcbdbdfb62aac8275aef41ad2b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914b412d27cecca8941325a23dfc43c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410ebf918e777e8b60dd87a7a8c0139531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fa74163f1da648e5c6a1ee15996d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe48d2db94efb0894564c15cb2b4d4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd7de95d8df5e4568ddf7da381d2fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab93c7d4a0d01c7a7154a384b0310ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04ccbf2e3c73673bf043ec16a8df1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74a94820c77614f56666a0465e5e68537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14695c06e2853b11f908ec1fb013f381538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382c7f70e85b8d9ab91c467ffdbd01d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65521c7f36d8bcf4a838336dec86d473540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59142387a0b84e82f11b5115952365a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecbeb7c3753d5f6ee33fa174ecbaf4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079d92dc5687211afa9c7ea51895ca5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d550c20763ebd7c9993a1cdd7bbd7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d44e9f5a2c6e3083906cffe508e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8803fc3fee0a2f5d2ff54d87b3323b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171b2c6c1d3fafa47b032646974bd8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddece070f4ace9d52ec6c96aae804e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8c3898c585269cff4c4faf64b4518549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bc937e1149fa0e205281ea3eff532550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e122ad9e8038fffc574fdc8ad735507551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c070f134c43b302c5c562af830d7d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb8cf2c44e4ace3e0afefe9f5eadc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a80f95291e4a702f32cc23ff9cb73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e620fb1051a651d6706f1a7d032a0f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860539a6466bd3d0775c4eb1c9f4c78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4080afc2de5674af4f0aba21d84353557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1df0a911caf09e1224b3f5feea3045558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322f3054b7532a6ec2f8dcde5e2fa1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be47bf3e5faeb26aacfdd301002104560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b016b852db0c93d7efb56216d4ec42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf0bea433d9fda55d0a29d2c07c788562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e821453d6c2f65fa44f9a0c5c4563563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eacf11c35c44443389de4a963e1674564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4563136e57829d5684fcf86acb48065565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438affe5bf8761c4a73dd58e6d0bf133566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c8bcaedcf0b66f99e314914362c2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713aaa312a019a301a6152370866f9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73914cecadbfbf0dd73d3f8db13c76a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e742ad3a6f17eb6b390985cd0dca60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2810e6cd29deb321fb9879924ee74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c958bfcbce7174bcd013f73565a950572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e64b6b68c7ba8d1ef8bb84b2105eed573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f0c0ccca2e3b8377bda525f5b687f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28386427240a42b98cd399d17ae762ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66294d9d9f3e6091c3e4d8c2be296c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc48e3999d010ac22160def83646e75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190abbc9f91b8e75bd11912f8aba478c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a54c106b3b87362e459bc78928e8a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689570e95239ecaf6ce8cd95833267dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb937ffd0ad8e608bf97b18cd58480581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbaac4049a4584d46661ec6db06d778582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340552b4bf3fe242a300393cf561194583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101923450b7d545bfc3947441eaffea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe0cfafc25b9dc61e450abbc9ddd29585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddb8f3c63166fc47eb4bb0088a0873586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdbd107d908a143633ed92b0d9633c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a0efa6f0a2997c26014c49c3702c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e06697c8231266ddc62fb53417ea71589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead0ddf85286dcc79f2fca64661c009590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525e7489bd493c16e7d2d000c1d4b0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d877f70394ff8f81367a8e12b32c83592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc76fed4a5b552ab989fca16c124a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72c6109292aed7eb2212e90e63ded0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feb0d0a1cfefde23edaf6bfdc09183595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4915f533e7932e5e218104b5d124df0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2858386590d466539f6118b032748e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2b88ed2bd951ce0c0daf79e6249c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60117919601a00f53431f5b31c39cda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9faad98b968256ee03f9237109af9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7865fe3f5dcc9196b57f577aea630f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f76a4fce18b2fe47ec8a093458202602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab2b2a52f96ffc7c0b326e7a0c699b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f93067f12ba26a82a2f8720cb916e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a991f81eabb01ae5f30fa7ae5cbc0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfcf504e702eb32e0caeb46ecaccc6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0f46f803e6868dc07b1b9504a31f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ae2519b0f4d479eace2599d5e3bc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf106590812d8aad93646a63b241d18609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909dce546bcbba3af8f9f98fa8c0f72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c152d0af418b496c1152d87540176611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1527971ef634636550c3a46b44e300612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bb9f7f8fc9249a110a09a100f4319613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352c42e324e2dc1c41b7baf9548c2ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423105ce1c2f75438bedc8f055f1d4a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1da2a11ed86ce89927d258fe653d9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2af804d3bc447ccc9340e8a9c3d1b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffb8bbda8c5da5d86d64655f0df769618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6a9c53a7bef853f791c4f0dff91ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa000b354423922460542bfd85fe65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45abb67b42bd846bf1857d6d3bc6a4e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857acb3148abcbbbd42b7bf33332952a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d80672de1a2070c85c6794754723f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993854fe6dcd20677b5433c49bd57447624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fdc7150d2312b083833a418f8c691625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5eca65e47b3cb92055787cfc027c73626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396b42a72fa54d27b2905fb440b66cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae0129c59ddb4949557cbb24c8cc8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a484c45ea55a76a9d0cfb2e40d665a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c372d79a008beb1a5175c91741bd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02df7a3b116ca57930bde35ee1fc59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c8186b07178b5940d6f11e44d70c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d2bbd1295c5917e4477b6c59bffbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c55241527964c3055721b7c873f25d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92739dedc055837c1e1513922ae811635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ba1909d6079f659690e72201c0a7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948352e3b9e2fb539731736cfb1d86ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca096faa3e96578fe0d30bdde65f20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e92d8c35a7738ecba065c6357869f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832cfeac6bb51e3420ec7b0e098fba3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510872a58defe5ed5f4725f520bdddd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85a572bee1146c4a823ff64d74aa8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f061726f8923ae37515388fcc2235c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fba0bfba993fabb73a66e315b0877644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a9cab57c02c30c85f04ab5ab3467a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4abe7cfab0ccd48023f63bd671009646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd0729553ce93ce49094f91b8f2cce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13677e09622033720b3ab280f37a93c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96975fe734691ef20662b24a2ba4c7c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474c5732abc3294f7eaecfe70a8ee25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa46050f8fc84ac59a3e78a32935a89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978090b219b38f66149be2a9ebe47785652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17ce2128e1332a3f41d88c1d794354653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a60a1f190f5c2f1f6b7ab0ecff010654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ddb92b9a67871d7d0c80b54ec212f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bd4e4c9bc965d4a57c8432bbe03f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dca77b54c56bb56b3bb7d19b6408b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89df2d75d466fa8076a7e67fa8035ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e449ca2506b5b4b4e594b6b3c89bf58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c1c5f572a15f2883bee58d3004641660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c5c22768a9d9aecd6041eeb35d0e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fed41cf95a2d926f035a896f5b96b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9e6812e091bf246c1bc6325c86b1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a927fcbabdb28cf2c8265a14d7b50c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c95d73f3e5cc8b8fd15478eff4ef2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98bdd8b06893d2562babbbac4ea9d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961e7fb560ff689274ac0ba2d72ae43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffa6f6d40318f4a4d53584123bacd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdbc5dc1a356d51c64426d5c135726669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb122974f3032797d017aaa3ce096e6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971bc5640702abfaa708905316cc5b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f6219fcbedeaa440220ab113694b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdb44686695f78ac37bdd4754c3013673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57829ae8d91ca3ae8b822513d6ef275674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320145098f26d96d6d95b693ecbc3d00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e79987944a357842447088037e745d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d14b72fb51122437a908eef4f7d3c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48ae267519f0137c6eb6f1eabc0fe7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace86a117c90b0703b68bbe5bbf2cfa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0984e5ad353211b3c14ac0c677418a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33310a234963d68587b7021a6987bbaf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741f144154c73e39209a26232ff33b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42b3c444d473692bb6d1dc7c62074b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29413bb8689669ff2c5f8debd29be0b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56dd71f30a70ef90fb6295c2ec6b66685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f77b26767dea5f20a3db44109438a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86fbfcbdaf8796be65e4607925495f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67537af7fbe89d05a95ddab82ff7a3e6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd617453fc801aaeb161dab742aad93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e7ee0961e1ea3bb8b98b874b9928a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc9dbe633ae8df496da328e8ba2a23691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb88e3dd323fc686e27bf3e92bdc91692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d0097c7e01c61d9317a34333f22ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deadea4606640235bcea30d02df58dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba293e59d4a89afda44cd1d127514d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34264a439108359371650afd58ef64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b3e830a3156433ef56365fe0771d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cf6bb923e0e836c0b4243b8f67652698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26474e031bd3f6ff24296dace18794c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dd63752548832d1005dcaf81a1a7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795c3ee5a0c9bb9cd250617397dac24701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3a28ee976380c2b087b176fc8127f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5043f404ab22382af08b89f4c03d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddd4d69c21911c10b884576f97881b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2539c1ce9cb14537dd9a448571099705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852b2d8b8025c35ea4f72fe9c007d2d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8640cf688939efcb25a5798ddf4b766707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0851672bed0a8af438da3e8e1c3913708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68903f1b4c5c8775e057e6344dced1eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ebec36e2288a7af460f17861d0e7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b6c9b69ed171d39e14059a755e03f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118339c26946ecfe1c662404feb87a7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a7684825c0188af456942548287bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588283c849dd4350acb9c2ba13a937bc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be7ddfc5e9e1217f742e855585c453715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa948520d04dc579aa729129ddd4565716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332a98158bc15ede82a3e8a9c7f0989717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885f1b924c818d47a477cb7500e84e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112f72f3b04222688a56e753fb950af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7da94593caa0ed7f61cbb7ad2535a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53cd5a409237219ae03d6334514844721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d70a596203eb00aa42f2e7b1dec08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00ac46ee06004b2162aed13bb6a9a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f3c004cc0bd7aa31bb0d02f20f931724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a206334372718471ec8b1f9776fc1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f1522c853e76f25b49238d7e38ebb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd537e6767b6d54cc2e1017519dbb30727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9b8085a71eb02748d0030ef2896d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6708f4953f6bcf604a74b7580bb17729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebfed73872cb53abedf6b2b5586115730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972758e51f94ec7db9ced54c5d9d3e3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063018f08b1c4f3044393a73f3f3805732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66d334f6d21263ca46272f0f49bb8b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a2291297c6a7d3acc00e4f09dd1bf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7880516d909153a10521f7618316c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386e3d4dbb3bcd71933cb13d5636b24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dfbbf7f827b1b3f7d580a2a1781b2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2acb81a42ff8f2991f3acc68ad9b73738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743d8ea90f0806140779f0bb0adc078739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26077e35908c9c5aeee0aa5d6edf3144740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac3fc60c0054cd6843a2eedba5e6cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb81ed9cea58cbdc89f1cc5ee6c931742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7638ea82f6d8a71a021139907570f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b964978748f4741843aa339ddc5aca2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62151c8ac05700ea0b5224824c89dad1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a86a4866e65c7cc794da35031918af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a2ba2b7506d47c477c44fab1fba2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd18f610191a1f350489759b90c6de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafa4d30ef6412c99376401aa7d8481749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864006a9b34df1c7d3359e08f911dfa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9f1d59a1420dd04ee1b700c495051751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171adce5eeaf3510d829a20733670dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35813d704d0450ac77dde6fc224d93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfd274afb5e08e1bc08960a8f2d524754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdef07afbfd21129ff1bc4cc65e71c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4230e2d01982c5cbf2d37551c2c79ff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697c03c4781a48af53a21bfc1a465e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6d9f4871ffd67c5efbcfcdf022a6a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a9526000d909ef431bbe27a10b103759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>