--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffaf81554964fc5c7b72839debfd501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a970346e09b9753529904e20b14dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fba387815efc9413c60fe474d12e763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb2526191e3e92bc2de3ddd2a894e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d7d96a60c36daff8df46a9dd149b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2ad06e1b84ba22a6e4ba93bb8d5e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f601d5ee24b899ef5b270f8830517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9409c4932a0aa544aebfbb8a425d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00bf85dc8a4dfe8169713094eeb9ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdd2fb6c737b759ec12cefc4116c6710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f63946fcafb9740384e13ea2fcaf3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c618ca9eeae7981019395fe6815bea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba88965cbd068588b53b7e265cd81f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf415d14529fa417cd9ddb133f96293b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4df620b995236d5eea8978ca632de515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3698857f7383697d4a9dd016c22e0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61532fb0a096875f10b7bc7b5e1c2a0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5639f0c270322e4a8ba3fbab540ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb81b156d9706122b672c4a52d0935819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090b97dffdaf3298e66dce8996ec4b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc12fb5e3f2e6e886fa95b0925b31621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152ae04de359b2befb0aba8f4d47d7b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58000cb42c01fce9fa24c28c57b5e0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b8a812278bce64c263ddf9afcf1fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f277552af1418e5b2711a19a5c66525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8808e78d01b6c6a3d5e55224057e84626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d76d40579fb8b8fa09ff92e9d03e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36c6851fd9a3a959dcc65aa3c0585d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8a20df795a0322df696b35f51243e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f6669bfb1e7bc0eff1e1fb1afd45130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd223ef5fab6ae70b7db722104a516931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c144fce17bb507d6933631821fac0ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01653b6be0d4d2fd01ed586d2057a22733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78362f0abaa81445d88d9efda908f21c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdead5b780393dff674ffa4ba7044935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4e80b7655b4e67b21f826d7f4519536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfd3640d6b05d475140bbd1aeaa15237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fc8e98d755a6b82b88880ba02227e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fc776fd89a79e3e8753ba5a97073839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d4fc408788ff6890f52b4e4259aef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f258780c87e068681023610b8cac93941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbb4fe553ea2d1b3e11bbfcc9a475f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2a60645ddd5e335c7f669a8430c0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db0fb58e4d1e1eb619f143af6fc2be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf646eb927b10a0e4d3547c62c0c92445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d22e78e1306cb2c257da8bfedcb3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec2d16c68925a981a4b51507c8a4c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7c5866b0f2fc37a01b8946c43d93048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b453db91383a827868629ccad4f01449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037d91deb9a47208c925bd37396dcc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cf5903c3e51bf4ea56e12a40219ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59857110a9f0fb0943e87c3f2d6a4ada52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7ace0e8ef7c099969c82257ee09a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a1b828bd4975ca6635ab2f3b55d5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbee72b5995fec0e7ffda22889e48b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d455e7c80d7a32bf390ee2982547256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78f5f8df6c1ed2eafbd5b15e45ea2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91985091d84a64b9cb37704395329f9a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60b5a9866913753bc2f565f799ce7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ae0f7c8f230cde169144efbdcef8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727cabb0c75a9ef1f9312530cd1ce3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a74f9515ae637d4bcdbcf4976b678962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c4ab924461b245ee1e5626210bada63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2fde15c400ba7106e42d80c1bd67064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b067a83a3889aae94ce0cb4485a7f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73e329c6fadd2e1d3291dd9de04b9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1aa9f429eba8d7b05ad98d6a094cd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47c250c4b7036f62c070dd3d5032a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423226e11c1ce92a2df2d6ed1ee4a12b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964f430f3aab9846fa169fadeb3162f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9007f2583621418cd08923d6e9fbe9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e470ce1e7de466cd9d94b84ba6d51e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a69cdf854fd930f55c8573008deeb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201ef0c26483c77018c4d8fa8a00beb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddae2402a7165b1f6d880372deece675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38d011dc2c792ff96ef94e843c98c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6c52a5b2ee18dcd0950a80d990ed477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3962a0bedaef93e9c0014151f5221ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb1c7a006741815ba0abf45494f5d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e421d268d19d0203144cb3d6e19f5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbabaebae0acf0063f5a65195ca5c3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba18ad8e9c4ea03e93b2f38f03c423582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d85f04750bdc165b8f97a9054eaeb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14f6ba84d44e8969e90b142b0e117a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8187ca586db8156818fce706625a6c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f30e7246e4d363fce6662498b565d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63cf8edd21da7018af395f089ceb8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cb803c762964513d17ebd4fb317b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba388f680bd9726b2370a4c8bcde0c7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51cd501c74550d5d1ba9aa0b492d3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d219f9e2f7da712c8cca3bbb3c733e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ad1318707176b319331a18cd573d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab77526c7050399e12fb77f95bb785393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bca9dc1bb9cee1ca308dce65d3adaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96783014a0461820c863c995527399e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878b3a66e3b1a7e48109849fa0e1a8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b7aaf146a4373c0f0f4d688e0737997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5d3fc063a72df0cd4c71edc2584e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb476858c2255088eb21a03d1634ad499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82130f3505f5e7755379c89711af22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42891a47487279e69075e10b5b6d099101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c538cdf77451493d9b9263a300bdab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dce25d7b8e3c51ad3656ea4f5d9e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e832ba969184269cdd9bfb94bbddf0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c72158c27602670b4e2c288863154105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27096decd9bf5e793bc843b09c6ca494106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaded0d8e9d9f878ba71618610bf443107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a3ac784a60bcef262bceacf3cb74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec932bab5950afe8f456ddb35261473109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033266f5e6dfb1e7c67f7eda94fe02a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d432b0f93b3882844aa4febbf2801111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc131a078ff73c1b5fd64681430cc6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51ba3aa805ae10c56c1b4177a29c89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b1e9669ccf9b47b1654ad95444c7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e980e783c6b5e88d034082c588fbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e2c27232e79a41dc6543402f8340b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f566d16a02814c8b66682a79179d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36990c1524ec546f62d39ca9cf50dfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024cfe3617b5e2f32ba6940c8e7fa61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0288dffd3af27636a312f424749e19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f9867cc3aa3cea830de4c7b1342a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4f77aa2cca0953a7a5c7dd9c02559122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109972f95ef9ca2ffd7b91d7a038b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bd9ba3b35f6011650c10eb5d26a59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4e050acb5af36401a6275443c6db4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d596ab07495c0e3290ff25e9db09ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750e5831c8deb62230a9d4e19035b3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2ad56452f826dce82b83d929ce6d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593331b033b6a0f9816527e6c4eea82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc2491454f744a9a761f22b8ffe7aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b2dab741dccae15c9e80252282f5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f98d8330079dab7b4112311726c787132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550fb2b937c4fef4df82293571f1a31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590fed9b81ecca744f13edaae739b52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d1ab057b7dffd4e2c96e2ca8fdb47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed9c19b4a36ff37fa787a2b9d0d619136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980704f5b863ecf923bc054a5c8765f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93bf6d96bc79d6bc174100c41856a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e78489e2825871c5ce9f03e90551d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b24ea3b94965e5d9b8467233da21d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d957b3caa0f7ab6bc590e127c444fae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8d0bad412be43fe9a50f717ce0a07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e456653ce487de45dd3da417b26aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90eceb0fb8bc8637ab260d56225b54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481150414236dad1aae960186f1fa8bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f076af3a978b96bacb70bf75fe69ad6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9fc8c21fe4bf92d37f086f3e04bdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8ca531c3353a2f03ba47a5a14af09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627b7dfacf7de96b7e0b194428ea60b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fada3aac788b1b119f578aa55192de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5dcaf4257e8bb4d5a303c3ce11251151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049530b1cffe31271c523a40bc3df69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cc370e38656184e427345dc35454f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf01d403ab5961ed9c492a4a52d6300154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e314faad3e49a7f4cdc65ad410d5f5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1531bd65a3956d57ebfc9854b5166156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1170191c8b4394a9aa27b589807242b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e7dd75da089803d799bb22adbc926158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e064310c252e98cf5c0cd4737e891a7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4a58e4f468a46071c95f53dbcbefb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44833ee6bb08cad9185a19cf6f5b9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee4bdb44ebdc13ab46cf613d92a6a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da21d9c7ad4cbe53fa10f8160e8f8db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e556a7c60f31644aa997566d5670905164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b6e133695a759bda6b4fc1ddffbda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d352aed764bf35dbb146bb7f6f22f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cb3cea2e9729dd3131e40764e363e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d00eeaec4ae78356f5c63d58d4b2d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4047c5789b4a8d3bb0f134b152519aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae41fe87b0c2cba6a7f0ef35a56429170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f89f7f40fb427d224f5b6b774d7f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf62235b09ca46265f105a33ddf353172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87e640dce4c22f30d0007b95b9cf46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60669aca76fdc059af5973fe5f0ae25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c88833e623138f8739e4f4fc3cd86e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf04514b1adb6e9f246fc7ae2ea0bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b481115ad983a9b152009e027ca54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f14b48cb430b791ac248419402b145178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5cbada836cf634c50276faf7c11c7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec06a1ebc277a10ad34c7f9588d64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3eef4a1cf00a8bbead0da1a62c495181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d058f73323681e0461b29d686e4f6ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee9b192865c04ebd34959debd592f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e706482d2d59844c81779b090cda96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21f76df84e1fadf520197bd7137653185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f5fa413ee8be9dd9d7f0b6d4f0c2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eff48639c48fc3d0b31da40253d1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d05489507e1f3a55d33f997d4541b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ee122a2203cf67a2bfb71931cf226189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d4ad055cc5f6b74fdf0343e3b3ef9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be0a85d8dfdf4d9c265fa6fa6412d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ab8cd8f0b20b69d09bd13ba845efc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d491d6fbc302bb0409bbe357e1ea90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e954825dca7da4d28213d67f3cd2f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c73333520f91e0d6abe33707cfa2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaff8422020486063a7fe6e6aa5f8c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c59e8b83485f7c6bc2e8866614f0a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbfd0e07a67e58ff2176267f091da4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c16bc1659c7e8e56df979305d2690f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11692da9591be0b5f039b7b20a5fae6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f850242e37d6456741bd96efe87b5bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4623a8afab2dde3e4cd61ed462a61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7c4af2f26b7c93ed60f2474497419203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c9b65049e49e6a04c6f245114d0a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982c3cfed3af719b6385efbef9092d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5731bda251035a4f50a16baababd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8517d1a08f478559bdb69bc5cf6bb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c9abcbb2045bc5eda29688df23592208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b71e2accf1e5ffb2214326bf1e59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e73f0a6517ec61209fafbddf6fb45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14566bedba2eb4cef35fe13acc913dcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f97fc4f4f56369172cb34b9ae02e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16394947535bcd1752457da6f592216b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177adb56572f8af53d46fc67a726913e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fdb5f077f6d1ce4e5fa8ecdef6724215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecea9bc6670b417701be6d13a580f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af4dbf25a51cd0eed720546fe08495217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f40eebc23e426d6b9198541f316e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79e74c28e96d24daf9fc5ea938673a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ce220c9ae796acfdeeb94478a15c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79edbf0d634d50e5ce4531ae3a06fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bafdd92f14c005d26ff55656d28de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32c3922f7b75e92812c77d3c1fc548223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb392729fec5f6c40ce6ef82bc85ee2f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee08a49eddfc5c722a01aebb9bec901225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963a0ee1b895961705f4b609a81318f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87de2e999c515902d9850e62f75acbb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7e30e617ced45fa91edd7b26b52d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cd7d3b575251aa492bc7a0906ecd5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9000e54167da591dcf9cc904e8dcd57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce1146b9e84827ccd00010c2952ad9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78406a5bc80a277154c3616cb84b4231232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8a59ffb16b2b9560fc659e8f11135233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a88a418b45fc99e5c7b94a495580234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8ae21a8801208f19ba9b07c27df6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d7a5ec7bb796d1cfbf29494e9d698236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee7b81a024feb81e019e4fbc7042a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dc9b02c0f3a699baee72d6e85cec6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce60eabb50451fe009de3a9cf3219c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55e48a2a3e705cc10aa4528bfe7a16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2a7a051a6d9a8461ec52fca8489f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41b60d08591460104be67e638920f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18e63b10be5e47e968573eec265f01243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441e21b7eda70c7d83091ba9b3effb5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c841bc2d466b78ac3205e258ae7fd48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98cdf04faaf4ff88d884cbd7749910246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05200d57b26785c2bcf4de34cf585f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f405854eb4df76dacbb7ef4fbc277ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13093402e124b26652fe4c0da651899f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccb213ac76908c986b127d2c587875250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa420b968c7e464b766349174ed1f735251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bcd966d9b17ce91930d075e4b8919252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a1bbd2fcd60d7b9825458fca3aad3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940418e0762c49e3ba3e550914ca8c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0730b7e904ac0f5489b8f66c19f996255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b382e815b4f5b14c0f3b685ce3ede256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445524d8c6f63490b8211f35f0fe222257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1c66de9a3319a00e34eb10e944f86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3208c92dcf7934e1a64ead9b2b1ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84793ed30d204479e28fc724ef285ff6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616f6b51ead4972a6130b67d759fa94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77a6df458fc54ae53c5f45c4a2d562262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96359a742978f49df2afb3047b437c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20271b27381e6e4f86cdecfbbce97b0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044cd6e76ce9588812ae2b007ef1505265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71b09c627dbe75beb41631dbb85b1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d38ab94ff4cb410764d815d548625d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6b6cf8f8971fa7b0af2f06146942e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d474999c8bed660b727d0e91499c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c6a5ab9e0eb87c792f2ef14623fa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf961fac53e483040e1dedf1c088146271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1fecddc6026fc72f7e63944d0bd9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de063759e8d4b8032421ce7c85cfdc01273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9892fb34b045a637acc3b2955d753274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4343b2965fcd1ce5fbe2ef06a66cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf8dd97afb855d965f03b7588ee1cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249337f00bace373c97eacc1141e9068277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aba5585c154ebc498adb0d854d83c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01275e5c92eb19e2470690fd45efb8bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f65a8e5819d4ab1a81bb83878c3a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7920a4006d62e9141e16b57f9ae3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36155da941ca2b50e4f3138ab50794e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae566fd9f89477a13c3d381803548846283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cfa1127c40993924d6f9b8e4c05f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04117c0b98eb4985bde29714db7c03285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafa0dfd784e4ee58769d5876708b3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567b8373ddd0841df25079aa27043c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188e79e7920a7e9acb638d7cee1ff70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6c48ea6a58be626e3490418c86dd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4881820546b58197ca3add36103f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff4733def21573910f12bee2e822af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41dad27b7715ef267ead2c9c62a648292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dca3f42d97adfaf9f7ec79ac7f9876293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b60df05a46742620fa9b56347df36b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4f03b15c8a01d290e3970e0f01b7b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c9918480587b103c33e3327a75a7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ecd213c1b33bd20e0b978708dacdc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de47d2d870cac19a255f2cd00f22b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec978f512de3d59716a2da59a81e464299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca0e55fb13137dd573c83533a45c84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e8a18ad5a9941bf18ff0e11e58391301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcb121dd02f598ff117e89c4f985a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24776b1e1542afd6e6cdd4d1ed451191303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c68862e7336dd4a03bffa932e16bbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c165ff83fbd9d6011ebd028672e7947305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b6a2dc0fc15f014a64fc78ebbe651306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69740483fc92ea499cbcf63936eb744b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a78ecb020bccbf5b8c102e296a1414308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ab1d050cb6d2c2bdef831ace54644309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e376e70d819c62cfaf192d6bb5253310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe7f33023ea65d2fa1970545eae959311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e848b9577eb2bb8b1be14bd6946fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c3851c6c71ddc0539c44d2f017c23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e60d5e100a6ffe641f8d385a6d677314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b3afb68891d7f0c00cea9b17a257d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aef0a32d2b3a55b4d5a427ba8d385316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04e95c0675d57f8f8b06d0750845e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d920d811415e0200fc98ac7ae4a0f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b007f305139f98a894f3bf1eed9a88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c040267828e196aa688b509cb63fe5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690d147c6787a66a4027fd0a6ffbf89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13c1714e874e460ef73047b3c755d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc81a3809f46034a0f6902736dc5406323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b94be1a10654f588ed025f6eb94e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72babf72d9e9d4018fc360b82b678920325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72ca7bbe4bab60afac83aebe251b5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dddd249eaa5507e32dbf1daffff90b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b6721e059ee169dcab5b191bc20b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930f9e77d7351552a6fdeef8078a6e5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf2f15f022446c0eb7e58cab539b49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6cfbe5b17278397b42afaa7d404e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4157ab9870be7f2fdd386156a72373332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63b3f8c8dafeace07f27e7ea085a39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0234bbcb77844a3b301a38c94b7e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb033c179619258fb842de7e6e1cf01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9586fa1d5903a314e651b4487698e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d236461518c6c7c79e71af73eb471c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406022fb88adf3e0e58e55ac983db2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105a994bfa605912d10794344b44458339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ead7f309585cf1559114d06c51daec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bdf98f5daae833361085d9ddc1bc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb5679e455ced0111d1bfd9e79fbef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691fa24fdc0abe2064259a0a9881fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf8f64602ba3e3084d78570b0928c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413772bdab0f0fb22ec5fb4f5e01afd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ee0b54ea6cf80ac76d1b0654baec6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41295176f600e9a68ae369e01aabc369347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd22bb0bb985cf0cd3d3074e9314372348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f032d65ae65d3fd18ad2513da38e49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c26b46adc1eb4e83d38a7ab5828da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300afc94a342b2761812b6474fcc06e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbdc055730add0be60443c17c829f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2923599deebf5d26cc0fff42e118c4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d833e3f7b0433a2185ce621ffc704354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7396058c05bdd9037191b837c966b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfe2d7e7707107fef1ed2ca810c4a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e1c0740209385f2f015d05a073817357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5010575169e27b06470879af124bb5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4e2394bb3a31c34d4bddd652d1dab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335da1ea226003961987dfd9734c7783360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2b255b05bdb229ceaa0ae92fb42e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ebd6be4f2808d83bfba4a17a6a3ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d98232334689e1583a3492c4f320ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60a13c072749c374ea61ea37f07538364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95aa28a3c28f5d48b8b9c564e9a947365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523ba47acc762d39a8ef7471248935e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3207521aa886c44532d726f4d4a544367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b61d3e71a6bfe9b8c9c3c0a668923368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73982a1c04a661ba5a779d224afcd2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c89b6c550412913a834bc24598936370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97587c15222070f3273643c69db410d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c91535fe531d32a4aa6c831be08a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5460969596fd25d1307de625cf123373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf3f0714c1a95835bab89b9b8a2685374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbaa275ab920246d712d70ac8e48beb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282a9d749f900847437384c252c48a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264473c22fa1a7092a12bcc38c4af0a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763ff960db36cdeb4cda40a4f5e3904378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5539b51eeda4670d428c1ea055d791379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e83d844a3d85a6459ac237d512e80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d608b781dfbeebe14ecf6314cca73381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f5a3d3ce94b194201ba136938866c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6add72e574f503f2b1738971a280e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2cfb0afbb3e5dc034d9a77ca5fb0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e18e2b579fe179dbfe6c83d02ddbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c0bea7f35a787c75d22c6a8663e98386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1506c5ee3aa86e73b2f6ce89d4dba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be63e75cd3c2aa4272b1c1ad805a6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c019cba7cee8aba2a8f40262e75229389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a316141f04047d33934af8cb6f11fb0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94df551f69026a0ab2a2d65cd5e7f06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2569bcfde9794e1cb639dfc3cf81cce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6990baa12acddffc4a78c178561fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed72e60ce092f856b48c52bac90853394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbad07668ccdc5b831c5059cd420cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7016fb2ef5329152d7a9ced226c410396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048e4f665440b803e846ca764b66fd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695be283b623dfd165f8d62f5ce1cd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396027e6ada2171d4978dbb7849b1cf1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a7eaa244069e6a30184fe19db307e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7236e250252da4a8d640bab46eeca9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c36d3920cbd641526064999a2a7346402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6721000fc8e59c4b3bdaf1f96725cfb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d110a2f8196eecaad57a8b0849642404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94dc8efd1bc0fcaf3712e65e611056a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dda08b55b54770182c679831dcbfb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47592e56c9f06ae0fea56a07e77cf07b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516193b373a32916cf37d1d4e618f937408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc579a2b1ba5374c6d03c708e04d0e92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbb9d5cd760969c44f5a6649a9f66b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87068a18dd615f05082bf69a01c69e6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79419cf200b519793892c7ac2b38bbd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f34581c3738662c2d0fa7ec506a6b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d8e85d4f9720c35049daaf651c1bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8af23907d21ae096f51532564915f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a578ee5e6d733f7c60402c421b515e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc496a6f226192cbc17b277624b0d99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cc187f92f37678f0448b9ca7bdb6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b70d647c08e0e981120ade47659ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af8bbe1a14667e918c14c7247622f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98254a5f806cae92587dc4b0e624bd01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e1db6285a05c77f289abb63704050422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29cdf85964ef4e8b7710667c4f60ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c4ce4a135967c5b01a53686fb6482424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15202ebc90759df08a6cd1bd8fee3117425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8835261f71c45034a3b233300106c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a89612a768880a7b95180f5f95b201427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5aa30b735dbaf7f6c4b65e8df5225f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91623661a612e883d3d8774e0a166cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ddd126a34a09f0733b7cce86c1ae7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bcd4b8ccd5f71712ae11a32110042431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da01399ed79fb236f49e59b62ebeea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708180c4b7c1da72c9c02e7939ad828433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec3ef8fd4c96206fff50b56222167b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b85123ac72aee503c1c4ad2d60cb9d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161068979e40179bc097c51f5db659d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a3011c4cb1e5e71e01aa4b4f43452437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0782fe61ebe74e1bb9c7ce20016923c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddc7c9e536a244c34d4742af5f98ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2daf9f78b3fa00b57ad76ba331e7acf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b649d94619a59d4337ce47407eaf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed46f9136ceff0fc5d4c01c033819c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750385d10a31874c723806b37b87af0c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf74da5caa8a8410aee51a4bae7ab73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fe739c711689455d39397296665a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a283061a133d610a52289f9217f084d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6619d56b26ffe5dcb091cfa121a12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6438f16e4b23ea4cab37924f17161fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bb55eae32cf395ac6d648478aeb17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5811aa1fb6a23bbe2b367ca30cb4ac5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef54d0b1f5b86ac885105b87f9a9aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8096eb9d8d80fa65ecc526ed975a76e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef223528b9d9e6c2b13fb389694ab2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e64d02891f47347cfa6ca72e41b78d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a02c95ae29cd5b444465fdc04bccc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8220dfb80942efc2faa1140ed11d162456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa638b6f369d0ea3a6f4066f19628e4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4db61fd6e541ca7c3dbe628ae3c3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7143c31920f2f64541a10b7981c825459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf86880fedd45111870e4cf3c412a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbf935b033a67f15df5b7e2fa8168a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bff227a46d4f4564d8a8508b87903462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32a12d1688f620808785bdb097ccf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac6c98a0eea8b56898685ac9c75677464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acd1ad2efbecbec2149c764ecda8d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93090a0db8ad0310bda9b4d1fccab003466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de66d3363ad654abea86347bb4e32e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55632f43c6abd929957ae4bf6308f425468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63f423e1f90071aefb8df2cef76368469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0140ad1a46e288c7cb24462b53895470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8849e4ddc8141c040a8311f2dcd8ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5bcfeabf4347f2030c3d1a67c98d3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2749f028bf84a9c4bae80b00757c9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c2deaa424837e1d8777b8683bbc5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a884e43b8ff677b3b085ab8af5e56ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d158b9de61b33e171d22147e20c56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2e91ca62dbdae974beb763e5e1176477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd565fcbd9eb0c6e8c4dc745064b4fa8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cc7f876b7e2b67dd0f3d7a8e7d5ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989b47001fb8d838a5514c11e8ec4ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c59fb718f22f4a9e8d0e00c71a3402481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc8357a082c2cc7d145540b5b8c614482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca7cb528bf55d1dc3de5af45f86890483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2680e603a8113b79762be4bd16346c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3479bd83cc5272854bdc14170663d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cfc642367d5097ec566512ddf4492486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65d39c17a7caca7633d9773fb8e1eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59c76b7571ba1d389b7296dc7c44d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33e46ad05f293202740efd3c74f619489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925d7be2b456f83ab2432198c47d9b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd944784c6dea6178a74117a2644458491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a798433829dff2ec30286a5d7c8c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb43ce3a6acc940bb104cdfeb0a823493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd35b54b6397c3e8ba8a0f3b90e2c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452e36ac8b5088c80b8f065445967a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d848cd5260a3af0cd4bb1629e170c1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2dfd29661c2cd5ef2841388610ba2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8fd3c1c79b2e2718ab64736c40e35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33841b18eb958894f6733e22b97b88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0227254a57b25ece8cd2765820c355500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d4868b64f1c48b629b1e1585a9a9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6146cefb99c888ec7437a28c511dd6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd9d3f98d60875ac2d11ea978a8a7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8dc720d1873d6ef149736f16a989d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78caac3e73195b679265634454b759d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267aec7898bac0366d1ce9a7b47c2e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b602dc15efca86ae5f82b7e4d1e2c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d091f17a93c57b1b3cc14425b5c9e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6db9f084041d85f86b271b83060a41509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1840ba9fbe530067b06b3b9876b8a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2603b167a778db054335b7a705a7311511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db4557541cc5c794e4f74a1f980dcb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2e6e233ae4b538cc62009c942b252513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610e1556c25f3e2d78d6c4b5e1c473b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a067679c254c31c127d4b75778d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf51f20841c9ed0bb22e14113a9781516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dad1373c0d5f7026253bda8568a699517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d11b1e025a0482cbccc2fa6c2eaa0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad25d1612a17a325e66da4a56a65c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30901094d057b4856e4e9540a42f793c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696578900e815a6c9b78fe04877f150e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cbb6d4542a75d247310f2c43a35f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85350d60bb46cc6e125ff20f5855cc84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677b81c55c64c770b4e604802fdfb67524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c82a2c902ce70ea73222a5e1fd4767525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543c3532cd6888cb2b807fadb662487526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6fa94c43e4cf1ce3bdd559c2daee4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da49e1163cde2cc6f75d017ce30e13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51cb3dedc3bdd28e53e7f6cfcfca6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f660f01c0efbdbf1dbd699a5b8d569530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b75dddef3e7cc49eb831e9e4adb2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a24cf1242b196aa21b90cfaa0a5580532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c09dad6712eb3baa6d2eba3463fc9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ba0e8b2d8902851a17e49096c7fca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97915493b31d13878916da1ac5c360535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7176135b5c1d3195b39d724bbe19aa8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678eef7afb0394845771b8313ae0e8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475542bedb72aec4321ab5f9c9636ab4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc517adece57d21332a80444f6187fa1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f8db992e69d29e960de421c282120540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fda0970147e89a35d39121f77c1b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1460323b6929389a7370e5e9d33ab5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161843c11338e621a90f55b51df27d23543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961daa0dc68eaebd9ab551e87a56ade544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc59fcc3e7f293fce896292ed22ba2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a260516e3e4a548bcc55736d9f8e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558ebf5845df44dfbcb0533ff81966d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159dc57d64657abd9590e15f96316773548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03f163cd118ef8bf243ff341c4c35e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5245fccccc4b678facba94bd70357550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670a4559ab40192a22afa18432cbbb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460140387abb6ed22b1b3eff8374026552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ff594744908272d16d9c25be14464553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a9d783b72e7eed23fe1e358dd878f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a892ee28eadc4ae299963e57ae4f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4696209f0d96cd40e18c7ff79b1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b5e2ca71d0ff847f6d01ef80ed57a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a59bb89340f7d0a7c7b317e882ed27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc008b48ad4ad2559b1a88b9ac1a4e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df163fd281b7aad70e6a03b9d81e79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f0f20921da184920a8276c2e91ff7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25f7f08322f7534999dd0558668622562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bd03b504ab0aded7b9afd47d36028563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429663c67a8301d445665474edc9857564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df155bbc8b2a0a8eeb289d174a05d45c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b080dd68026fa33f591c45fb5dd9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea254dd51e6fb4002013116bdc8026567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6dd71e6a2488d4f6091f68977db002568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe3e66e9698fbfe9812acd4db49554569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a186f6ea5263db540fe1a17e23d84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248c2a51d911dbb177ecf9b7fe7a78b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c4960ca29151395ae0af2a436f93e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ac13e3252f561c2331600ae34c8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08903e1f23bc976108996f0033a393ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ee8b04fd0b9ea95add661034c9440575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d784a4e1d22348fd004362e0c099b6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbc3e5911be8e859f9dd761eccf1a3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d939314c3c64fb120a967308d06f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18095252103d31ae2b0edfd9caaed2fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbf3f5e4306549a66fdd70b5cb0e6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc89e614e9d2ef86e49058de606ec92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07723d02f64c759fccd11aed564897b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf78c69d32f520f95db889a9447f248583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda82dc2c5d80c7a46c7194ac3981057584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2055da1efb98572fb8aa589b0752a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eff64c5a848b6dd07074261166306586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45753b78e50da297136c426f2b5317587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c9ce063c058e101eecc68ab83838588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98792a27c29ecdeca99f35a59c9781fc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea467ba930464fc03367c0dfda12d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dcdb07d294a7d423ec6c304e2996a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13fc3b2b958d96ffc99fc185029d01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af3d47340df380a0cc7909453f3207593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4b13fd94536df9a1880c23a59b506594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f373a1c909f642c875182c18ce263595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519379b72b5abec507d85bbe4e19c15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9e4746820ce99c9d6f7f0fcd6a5f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ec800edfd21ee4ccb1e70ea614d3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371003ee23e432b142f91f00d41419f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeb7d1c315185618cdfe2d14c51f2b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88320e3d27fe0926409ba73ba890021c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2755e679030367e1d9c720ce47f8599602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd286b716f2fa416b2fc74b139d42a9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef078439063030b5a1e57e8ed0c754604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3151bc005b178936247eff333d994b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b8f6fd530583254d2453525fd2940606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f4d52b5f16eaf9487edf84ecea574607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda70a248452b7a6a57eb1e8c8a0df11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8cd99ea10eaa6bd05a9bbf701548e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382afb1bd9d26a1656aec15c432a7bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585921e892aa6bb1ba035cc0d5046ba3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a56595fa19a21fca643913e4897c68612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf3a6209e30ca82c4cedee486693e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cc4474a608e738eb61af032292ad8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20e0094be97b5d20a19077eae23196615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9716eeab3d048fd49e25d8552d04cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801651aa291508d92433e60be98608ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007c0edf8b6969e41da30b9b027002a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407d2d3cf213a9ce283ac6a05c6e06f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f836410b9bd077be693fe010d49a2db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b900a01b40fd2ce256fe1875237b58621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9187fadfbb382e63b78f72cd66859c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a0fbe527dc6e43fb52c6a574f3d73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e21685b63284aa85fe5363b99d0201624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b37c22a99b57b2a4fd38af1754b026625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b02a9bc1bdbbc0b2bb99e91cce51e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f04cec1dbb427c271b0707fbabb09627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5bca96aec7c659a3b822b794c91d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5b1d8bdf7261e3394efed00dc37a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f9432fcd0d8eff39e48e3f53f3fb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8b2277d48eb85544975c7931bf5c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c29c5a52099337149f0519bdb9af1f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdd8c8367058e42772766ba13747b0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40991275e6ec8fd6416be1ca3868a573634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c170ff194c664e769a1ba0df615d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c445031032bd7b5b93b6136e6bd372636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785666d77c5f80b418b52bdbc882cae8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da4f1bd837fe85f24b0fcc83b90290638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81664ae5af59bcd4ec37f1a0e150f029639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef661fea3a2ae6da149e1fe09fd455640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de397eb1fc94798ea07191c7c06a17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e11291cb46ba5a0b0bd91392566208642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0638d697927cb2bde2550e5a033e103643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd78c36c3e0a2381021c0734f6e8f77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8289b959a1acfd13e05d6ba2bacbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c496360a514032bf71f94d95651abe7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc189190b476fbadca6ddc542d3987fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25416ea2167c69d8c959dcf658672b7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c476c97fcc0a988f24bccb5fd5574fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d93da1c306ceaa06916666c3d31dd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8624ad26b55340b778ed5de25ff8993651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e371523d1ecd09eae8dc96dfa8565e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b40118d252eb289d327aa71aae94a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82df5e4e6d1100ce5f25bfb2b57511654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc27a60dbe9a118b96f979797d2007655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f16917e015be30acc7226b0409bbf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771e5a1fff18c11232a884e698cb35d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758b4819adb67dbf9a4d4fe87b9b2b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814f7c65faf8332737d44b5952c2795659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10bd35cd7661ea7e1cdd43a97c13b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc9ecc07f947cc31b4de7c8e1898e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfccbd902666284abeb9862bdd4c6a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56a93ad29baf34af39aae63927223e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739bbb62fab8ebd1c99dd6689d1b7b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ca53b981bf59be090a8296825cca7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649a4dbc5b098b323e669082f47ea2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c8c2c5bebea9a50e3e3635a0c8b40667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977ca3cceff2ea098c16ddfd672f960668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe1dfb1277e716805c138dfabc29af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab392ce818d85dbc5df2e79c1f43ac2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b5cf248a41d6f78499a5343f16e5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91490d795dccaab8ff8321b3051994672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6ad11d5925071b2d12131035878b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4102b9fdfbef6aee1f212a71ec1853674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f52e06afedf63c76021606e26c6179675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf919770bbca422cfb75239bdc77ff9d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289b890e4deb1ba50e1eeb2b7f5a3a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8e00ad7ccca294284018abaaa4460678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a988070bcf38fbe7f3e5e44eed1744b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafee99db9b96b8af50cf49c4653a76a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76095ed2d4011e215b0ad92fb73090b7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313f6aed88712114648cfe87042123f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65deb3094e53de122878cb01f761b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299f3581a4dda22f58e3fe81c233a7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d8bb006eb7ceb83657d779cfdfc1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abb7508b9a2394a8ae27c53c8819f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f0edcc028070894fd59f42b2c8e20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c910f1c88b2c98e4d9eeb87a6d460688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73f1c0f6c16618ab994ea85c85a2f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786ab0f39469c40dc7a025a7a710cb7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39875caa0cb91bd019c551af4984e581691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a94e8590ac87b3f69e3c8772dec1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc649a86fa32d078a87942e74384358e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1664d01477115331c2681f95ad039694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa6ec0df0175f6c533d7302b2faf17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d52063192df85ae8c19ba368c1fd1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483cc0c5abd9619b88bab8ec687435c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e4353e21f3b57badf784d0b582e6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b74eae93d88a91e820df51751a92c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d11850e423568792555e9f2931396700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a8e1fe21cc3b62a6134907cf44795701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101b24c5818016938f7a9985e0a3163702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e79531704e6f282aa71cd386d0258703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5c11071d9ffee767839c8a68bc215704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e9a21c44af90c737361a99636d141705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b1d19c1b745f10c53b5fd06053936706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74c06a6f3fb33b456794df03ce61be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80a5775fce0f3713cf31c704d6fcfe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43e4ade7bef8b5290253d7b59ec31a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150abe471686ca23cb2497569ab6f0e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b45211ef5447a2b40d35e9c064e76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d3145c69be1ac09b470dd29a30880712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280bb966186d734b1bf4c8f59cd2451713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f289cf472ab9c30eaee94f14ae2f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e8b77f087300f56e3a4629ce9cdee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c2faaba718c1102c664edf2e69494716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8448754d5ba536733b84261dc5ea94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0179a92cf003eb0aec61a2676a1091718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d854b15a8ffa8bd5c188b3688965a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479776e7e17a5379a349ed70e06f2d01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715277827d3ba4010722b51b908a7668721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35590c1030eab72ce251a75d23cf6d7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e2a1933ada7065477dce2622771f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92087330f31779e75a5f57a8e231fa13724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c95ed36f32c3ea1a4e3ec810f3261725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf918027ccc32426062b108d18a387726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01721153bf95ecc04657df290453b944727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea86b426d3aaf93e753db7694964da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f2a95f4cbecdd6e902899ac76b0ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761fc65d7b261bc2fefb57e40e991fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c19bcf17d85005b2c57805ce107910731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e4e32788e4043c4da9e9133529801732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a383b44669c749fdd3120750ec377733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d5e7c85e780094853a169036b3f94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e65d8785ea5bc9e7cf7d71b10dae3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6193192d62ff18c8a8fa578a71d4c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395b18129820e8c433c262be40dd607737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136b231372f1972cfa2a3eab23ca36c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b939f78c768cd0858af4f05901dcbf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc24b6ba5a56246be00f348c327cee7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72607b47e48d4440845736c7daf89d2f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35b83de22744da0f2f6b98a0554b1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd01efa36d1d4d3d32cffd05d78155d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c375f92eb3eeb4aa3a1c5877e6ad7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cc7e86633a4651bc66b525ceeda48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416c0eb088aec1f5918d7922f0f762a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4038680a35bd691b1f4ae2b2a19e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95896c489b61b2e0c90d134b221861748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092f7003e4b6c7703d0e499d0b86780749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc64b73c7e3b5cb5c0751161b1e42f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027aed0fc15158438bd5b3c1b505591751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe5ed2dcd85c3450772322af5e34a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043db35af8440a54e7d81707b54bb3c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338b88da5291b406fabc0f809ced6e6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe078e2c242983d48ed3d3803ca488755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f9d9583ddd4dfd92ddceaee038db8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2658517594789c69f28988487e725a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f846539493d5c86e303d21b6697578758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa966ea9b0a80845187bcf108ae4eaf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358a01b673a2e9255368d6246de11431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c0bc9baa0414028b51550a71ffe0e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87dae6ed4b4b849ae5cfcda94bf4353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40868791989761b40ce5d6805a6c6e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a18ac184f3e92c979a404a184b7215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722b27f54be880302fb01eb11f224dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e691bf8da5032fedea81566a7c4427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a12d493c32cdb25b2e56eb30c8b928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd2e028fe5a853fc35385f6dea80829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eeff48a98748705d4f800cbac986a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47de02e2696a1b999fe2ad13a7fa6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d2c1f75fbf14c1221cc2cceb223f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea3addb46651d21459c0423000a5ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88ed37a759f551b09f76b76683feba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cb77959e78a8ab9ca52f34a6da4f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2a74f3427c7d3b3d7e72546b31a9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e6e20ce03492fea8fbb92152ab40c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389f3baea3a277d234ae8fc671fe78218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27c7f428be8ca86af4729f9cba54c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0c744ad12cd8e92f0ef9881e2dc0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f23beadaa0ff78eabe7e5d74ecc7f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3abb01d3c27d0af1519a915588cc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df067a73b6a0e405149509c6b1177123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bedea53ab36dd9bb5221cb1bae1ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c8f3aa0809383fd1d0cf785eb9efd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d00d4c65f87e85250a1beba81436626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0223ed6eb3da4446bbd117efc087f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151f0ebaebdaf363be822948ca5b6fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cae0e44e2c8d5e9e52a99d6155cca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d6b8fafa8962486257418e8a8fafe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e0dba3c31ce908488bf0cfbdb9cac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef62398a03000355fa17299534201132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50c93161b09ecd8ee63feb67f8f50733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43298b616ecd100766dc05bc9285ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2243d14c0665c0af8fafed94b173cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2236eadbbe34bff7e355631921e8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bdced33633c54d780283ca03bbfce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716bd5fe17afc99740e7a3f4bf5f90438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba153af5dc6ed714dbd53f4ac70976d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69989195ce96733d7ab5ff16005f532340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc391eae8c3bd57d4d303b9a3aa0bd1141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebc3e16d6c70ee2d11cd54b6190b2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140715606803df304c171ed73450f74f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727c1d1419b0d509af128e754868e6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eed363c759b0248a850f04decf0d4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31754970f6ab0720cfb25e21e6c72746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0bbc58747b2a2b5a50cada31b609347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3000d38bd861d85486927f238425448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d975aaa8b44ea051e6b1cdedf378a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefc7f887703a94bfb44dfd4128b0f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02639ab4c8947e0a526e8d2034c9582c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40ddf6744deb57736d505757a0d0de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1123459d02ea7125fe9c64e0b853e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0a7edf5379afd7bda91050a2af28f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a91d4c0f80f6a14aa43eab4152a1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887ecb02b315bbecb7916edaa1b1d3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5024e769ca22b28a367f8d81f966857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9678f9ec4691ef7167fc44c34089c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b48bea847157b79bea130f1736e77e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73123ad4b0b7526238522e827fb8114d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f2a1bd974528c2f36329a7c07d63961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df8f54a05f387384a68e1cd6e1e62362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f59b31cc9e7711a2b0f72e52a182e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e132932baafa4dff209ba17ff7c910e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2793b406c3f980603ba2312c8d5e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59174830c1511a06afa071d9d15257166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfc9d01cacc7eb4371fc199f3ce41867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6d9194e68a600e035c69975c405d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92e2f50d5e69ca5634104de8eddfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd95df48777f016517233ee426641b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1854d02e21b0248674341181894cd0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303790a1766c75a948f7922e7071ffb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849f431cba1ed1269dc24a67db350fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596e185e58b6e5be827fe6c70e2a80a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc73fa902444fdd70036c37f42571a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20610b813c87a0541e027b11e1d94876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851121c7bd48f0c6e6701adb89b4d6a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f122c1e4d7cd059204b428f188c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7b0e256cb1f3284068e33830c630779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097275f94c934aae0eed701dd9e0f54280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c953874fd61e41dff905c2613a6e18381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927a94c75a7f62031aa1af46f08caec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3daf0d02b9790c7a896758ae9c1da883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ba8d9e80ed037acb8b0cc65a15a7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dc6b8c3bb44775ba064c10587576b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6f3f0d4392866941dac365eb8f43186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c69d69b3a1122cf413ad064b6bcf6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa49e91025adb8c36c8664538a4626f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3ff5abc49c5d8b3ec9c2ca5a0775589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185457022950e7c7297f6023548c343090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050900f49c96ed7c9f6207e8232d2ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd613b8949a097f248ce9c96b06be1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca79005ae6b69defb82b2200741721793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408d5a58e8f220cc3119077088ba2bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8081cfb1bc3679ed35117d5462a94a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327d7b795e428192dc1a0ddd009e97296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe624aa6a737ddf230cc494b72a8b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc202621a42cc47c6aa6231689b7d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5836e58c566e556ded0d2ac441c0ea099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ca5db7e17c0542565b4d594dbefdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7ff64a1f9d6991cce43320d9ae120101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515581a683c7c1f1625ac5d7087fa246102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1383bdb552ed1919a1708f53e85a0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d86850af18be648187d6c73ebb219104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cd37e8b545df67ffcde0ed5f8ece0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9634409c115f65a3881817be1a58345106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5f9060ce3a676c4c1442f68028b89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40911d86a182b381e0c48d7bd13605b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f361894799b78176f9cb7dbee267628109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5c809cd7e1a4a1a81ea48950a2f6c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d21cb64e722503e7560b0142137553111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f77d8d48809187b9dd22d4ca914846112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786b161a317f9661ed149054e9ea071113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f625ef1a5b63432d84bee24c0a5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662dbdd6876daad4d041ee68addde65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db748bcea419ac7c1fc78faecb2d8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdb5229d963e6d6c391ba829f49b6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9c3f0c4bad6d27be88f7d039df6c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284ddf9efc094294fa3bf09a9f99c14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea0c285bd11dc51266b19a164f2fc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27728172fcd7c5ca1ba6d2c0885ff4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe4253c722f9b61548ed0ff7e0cda9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf384049c1ae15f541b6565336abd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e290c0271ca6642c5ae8b13247a2dfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd2222de0388b86e00b45fb14722f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb28a4cf5f159fbbc1d0b7a9041a9ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059b7e816a7c5b9a1f0e37c91494d3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07193f69f61531031406440c0b6a209128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a15064b71fa0eaa0c654fb7fa32a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aba54f11dc697ea9a7b76d0bcd2df2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b88cb0483383464b71ea2e3f6fbdc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf4c8520f259a28ea6b7ebe76385eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaa57a92af356b7b348c66e2109341133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fe4834d7f8c8adefe6c82a059e67e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36c3cdf58777b31cf1aa4f79d35b8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ec7f73998d5ca7d54658b6cd0a669136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cb22ef20c056b268579716aadbd2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399095aa82fb354748dcd2ffeefe887138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff284819b3e933917cf0a0546fe1d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7618161e7c2cf767886ac55e180637d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e994da8469045a51bcfe9394769a9ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefda60a4dcd9c4a1b65c9e824c1bf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390cceb2d940e00c8a4a2e73b59cfe9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316bc19b093e82929ae083a26c63776144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21558389ae162e3fb36a05dc5464eca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ae43cb9696e5414d6aa3bb10c126b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f9c23fd13e22ab070d4f2f825386c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95bb2b62bf86d438e7ab324ecc6327148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3387084e2ad75afa1cf872c3865a3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4535e32904ae382c267c5c59ef4fec8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a88aa38a8d32cb05598be8bd18505151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34cf772e33d251f235455a971aaabf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f59981ccde498326af78a73b2798e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f25e79f3c5a27b7547e08a5997e8bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf86931be426e081367ca02551a73bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b878caf91c4be154069e095b16931156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aef8b1c285030b1016b3399f2ba13c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0d576ad9f2f65b1e5fd0f3fb76d2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073af8604b5c281456b5eb60eecbd8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68fccd6aceb2364e5f7e00e39e4eb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159bea88cb3fc2abb6c31d7388d5e9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cf616f308f1b6687373689bf4b58f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a332a62c1fc111fe4d2466641cd6ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc09b37831f71031bf55512b09aba2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d693f93982cf31dba18c5c677c54b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f755afc15585e67147d4667c5de258166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35a222aae07caa25e0bbd135d3f2e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dda8875e20f4618e12ed74886733d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a84946595991c1a3b08768bac0a9d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb809d288b1c779d6c2e815595575bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de73428e254280aa10ebf9ac80fd8cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446d7463ef000e33f6b8f97697ecfc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cc972e4cc20b3bf69a2de1f9fc4b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebb0d4ca4da86d012fa95dc41c685b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9fe3c1866c9485c0981b5e801a48b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc85bd86305a5daecb2fc5e1ccba9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e50fff8b6fce9409f8554fa07b5a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40398f4238f8becb66f62c1a8c1ef1c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0724d16cea10ea40000565c4a6e49ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dd353579602b74bf74ced9eff2d7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d37cfca2b8b4d8e14a11480990954181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd9fbd03b635736ae0145bffe0188f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a278edcb55915fbc0ce800e6551851183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c8930a5afbad04cbe74ce890e0738184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e55bfa91d10822796ba07e697fb62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920bc9b91108f05977691a64e96d4ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a975eab194c01265a5cf1c89b7e7c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bdfa7c73e85552964ab2e35e1b8c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf427c0ee7baee5be8c97224c3c6035189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e709f84c41a93fbc8e7251fb4a77797190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b83c4d611516822b92427ca580c971191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e3196fb9f3e62a057db4bb628605f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f110183afb5905e471ab58ee20ebc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80154d559e54b1de769c124b4d6c2904194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2639ea8e84d37576e13249cb66d98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eae71e8ec653aaeae19e6236fa5075196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebae2e518bbf0e68de74bbe9923b224197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e124d4cc018a342911ce099292b15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613692df620af0fa3c51ef6f474905c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c709b883444296dbeeb60457651f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22dcd25aa43e805b4e678d53ca9aa4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c406a88db27401c831131371a566f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad4e77c5983e6e2ec5cbbd579ea3c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088140ac4378ed504eb8bbcf2bb281a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef27f9bf973342cfa01aa56fbb438a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffe1103514a4e632dc5fcad5b86444206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d9fd3ff0a653ab3f19bebe51ebc18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ccdeed55fdddd184ea3d8ea3bc1df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29916532ef3240192a8a6265ad5fe3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20bde199565962e8f35096199d28a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da653aea922df2d5e4dc6d47d4ccdffb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c43c12ce2f8a18e8c511b51a13b68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cb1c36ee44f5ac7b28822d8c27414213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f62d9e0db3d35504fb9e130cac73d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4c53fe616198ac7707195a9d419ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba7b5de6730f151a31ba13fe363337216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071b0c0eef102e0364077eec7b2fced217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e4b2c9e859f5efc8d23dde2fbb55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563434a4343f7fc6cccb2b5109ab0e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735310e96b6914a33e7528258a3bffe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9011abec9aba4ab75e554d8ecc3029221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed6dd413187fa6f6ffc1c370f4530a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160cc2cd530aec355aae4dd2e707c5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e401970778696e5b903d6b318c745b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93efb2074a6296d8b0a9302c266c640225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8522c4cac5fdd472f2b77fea6c8ced226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022797e22aeaae84464eec516325d9c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e18b69b1efe402f3d34b86b36900c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766a5a5cbe67778c97aa1cffd5abcbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308aaa921b9d94ae33e82f6bfd50f01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54100bb402ae2d780fa29e8947f4e12f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee1682df665f777faa52cf053fa2c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96f58b0a5d900d0067a5d371f22920233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f15c3672db900a276f51f060e47a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389532537a1c74bc7257400faf060259235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba646a8a9e23c9b82259fa7fce3bc65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ab2697612975af6126a10114429f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba1ea9ea3a106c83abee099974bfbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832ca0ac2aeb2944fe679e8e897a4da239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3119504f96bd7fc48e311e8459abf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53594fd6c95ded7a636ab7409e84516241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d76b54e306378e06840df769fe208242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca0f5fc6e0bdde2fe845be43187650243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41537faeca79cef358c90a71cf3fe88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e268371aaee2cad18e0ba132c69d937245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b7d79f6e62197427aa23105349606246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49a892d1e23e8952014241efaeacc9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf76e57c6cad2de38bb605e241ccf74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37b9e41c6a5228e2969bde01e6713c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c527107c9a2a3c6e273f599b9742b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2155cca9d8821b8bafd9bf55cdd1f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edd5a27189351cb0c0436c9821c2a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1d1d65e8158fbd8f9907caf19813f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548646ab39bb573fda15a49ebba42439254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1e23cdfb2f9e3f1ad2e07852d145d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a73cc4e9b4208dc572c7dbf6c70f6b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493a5d7fb517e0e6971f4e5d64e2c9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be73ba22d7f0bc0bad74e1355cd035258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24615617a0158573ede30cc6dea41e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f020bb3a40b4990473c67c6fc1ee0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636fffe798f6f0e01097ba18f456eec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f321fb8c1a7321236277e11019a37a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8f0537435e92ed2b6ca3fd2d727e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fea69422517f18977cddfb816764f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adc98cd8eb248c904f02126c7dff42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12b383ea58a3e50bc152134fc56612266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b190542612cc282afbd20e0f6f60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b8b478a5bf9f7d2704fe4b299a235268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31289490a2eae813adda69270e9c2d5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edb4dba9f996d45d381f7d75ead9f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe76012f8ea6b1896e7a191a4a86837271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e6a9a52ccdbb4618eaa5783751d90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8cdb1c10467d35b9791041860d458273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da263ea7de12656793bd1a54ffe3f8a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fb5e2ffa32f572a5a8a7d84dcebb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46db84178db48a73be3ac861d3a2ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b97329adce099a749d74de6e545440277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccfefb7e5bd65e83c9b86cf71bed94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b53ffdedaf78fb6fe2332cbab7aab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9eac40401f38d69196892187b0b94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446dee050424d7d4d185f6d2d7fdcd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16990320be8216ba9afcf3f3bc3e2110282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c313ea390cb27f24d18a2060fa2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e018342f06a748a9eadba9dc1fdaa4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632d67f2c29069fe03f658913f3d21a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef48fc27c194f1321748ae6a21ed72e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f997d804cbe37c75ecefb23ffd16745287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb1ed47fa866200f23a011f721e58a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156b060aa70926652348e59cb543861289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10668ca6a2041c7b3c8db435bce447a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12827c7885aabf980bddf4bf6c84876d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a973d3a4d99d3e95639849c79e823292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e734b430d38bc2ddb11a7a0e657338c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347b077f8efc9affe2cb9dd518c900f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c526f316876869deb1bc0e7366f1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548805d3d91ac696e3972248a3b24f6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe124200a6d22aa9151ffd5600758480297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d272db217dd86b838bb749612966298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc3f0a0bb0667d8d1d68ef6dbd6fcd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba85630efaf9ca64aa10cb372cb9b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807909f3c0cd2447a0cc23522676a1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc083d2358d3b20d66940a263c972cec302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1c3d346355f43d6f0bbb6a8821c10303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a852b9d307f3ab4759825be7a8c3cc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651f503f58b0eb45e24a7daa5e0ebe2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461129af976a06015c4f6ba1b0b4283e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5287234b2d2369e8c1d6e0219110f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a74e27250609db00fffabeadebd966308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11b6d9c389d45166dd6e0821f525ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269fc188fce5bb7537a50140af0fb11310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6d28c33b33fb36233cfb88e387ab9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39876006b7404e6e6642da65ad54ecf2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b004cbfacd3ec4aeef8786dab8bb62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320ae67fd2fdbe6d99c9bcc3b29ffe8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11b501740dd8ecf0aa4e740eb08b1f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55c1567ca93f93fb1dfa12ba7b92b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50596689fe38f9f987bf10526cb9b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81757e9c2b9baff58398068015b0e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffa15c5959fbdea375f78f3582abdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98d625db6f4354d2ff1537bc732d22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56418ebf9e9565674831c0635caded2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f564258c59ab2326799b8854856b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009867352e0a24312451dd0878c310e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a89987ec72bd26dee9f2de5a0be70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909de13050163424082f0691df272f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f91a4b1f79c6e5ee5d4799bebee84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520a4328d1d23c0fa119689fd2b0f90327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e767fd30e882e18d28edcec7525bc78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbc4d9baf9a51d62760d9ae9fd5e45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacbaab3d629cd04d7929d890d1f8db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cd3194644aec2a837fee43ea193fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d5428dde4169768bb89c593e2b30a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfe30623254988be414d7a7e6a9745333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a37f2314182186665980fecba1e805334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54069c35a996b208bee2666dee0d68e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0788bd1b96250a1882175e9c847445e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fd5709bf49ebc4bcaf068460354f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f50f2291f1b09e4641b47a9663f24338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ef0dc3678a2fd423fb5a3b3614c80339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efcb99304129fa62c4b11652897072340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c9c956a75fbeeb95aa585a6dbb00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80e544dd169fdd55dbbed85d5f9ab5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f473ca4d7dd1bfaa1707b3c3b2a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877990a693754b29473c5ae9792f8d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c4f063db08d8e497f866206ec1f5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e244a73c2f5c3d1dd1ec3d83b1077346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bcb002c5aa442cdb2190cc9906b67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda5cf769ee4b96e05e7c3fb82429c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157125ce2ce39f95f9ed8098e47e0eeb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f5c473d83381e48707db44230de56350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0f40d59abdc0e3452e0331c3cb623351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95322e08a5158209001a96937ac4fb22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfeaad6861f061284a877d79c50062353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a8b712dbb122272eb186951f05cf1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93d50113b705e1af8146ed41ddab04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c3c678ad58736c28968a2d5ca90e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce848d72962e60fb500ae0fc03b3eede357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea991796abb2507104cad1448f46eeb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2234653d41dfa7ec8ecd6038542be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e93d7000a7966c22fd11fbc87a09de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15bdff58c533fae746282af9e33be3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6952298513eb1e781292eab4bcd456362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f3020e681532fdd38ecddc0bb4737363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f172de7da62f74caa0e8e40267ad0a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a52fa491f57fc611f05c1a39a04d86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a2cd6369755ae8213c628f50d9134366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d54484c65891fb20a8cdec7436486367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad1e39dff6d255027480b05ec6218a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8a607720825fd6708019d1c10f198369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3364a321c58e476fbf2f189d83ead48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc35a5cdf8d6b217225e3a3a7d4df85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d290b42d6497e66039d83579a728c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72461166c38f3d340847937d5ebf5866373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36fc1aab87871aff300c08b995060b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2d9199ad39cc4d8c79657daefe058375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f276d1a9e09af41a865b03a2c9379ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8830b4cd594693ca44918bf46bf85b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b785038ccc75a975f0c87add87151378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd908addc5de1e14f5897e0924c4aa7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cd508502e58250ae670feb7088481380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a410b08cb601647bd12486ccbacec34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73f08c9559dad0f9dd96deb8674152382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa1d7e3175f6c77c1fc0ee6512e82f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f76d15bc3b894c98a6efc409fbc406384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a745d47c9dbaf0848d406e196c20adf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2af7c7bd89da971dacb9778864ac3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1325cf961089ff31043de2ed15bb1b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441af6b1145e4b6c0a4d61e31ea1cb29388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1dae7f909b1967e43a6b52fc6426a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbaa424c4f4a391a23f58912bf20cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c24aebf23c61cedcc70375fcf5971e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590714adc0141a7ee2a247b0f510175392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63758879133dc187fa6ba33050c6a7e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dfbdb24af1a682ef364e1de5b3194394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0dc2ecc4a95015274c1ff9e78ca5ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87c986cbcd66f7f2e4047ecc3607d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ae049182cd051517460003edb759d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afad5b7fe38fd00537bb9f65d45f81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b8fb2b8672a33009ed8fe75165a44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60bf33a9a4da1fdef3466b22091ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b9266a740da923a02926bf7abff1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535a6f0785834bbaca29769af2ba037402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127be07d88e751861b602e98a81b1186403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab26d994162147ced46e974695ccc9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef514fb66c1fcc3ca6a7d774603afd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ea0bf49187ea7011cd39b35a96450406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034c572ab15ee2fc9ee28e3436f9b28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf7ccbe4d88cbe44e1251cf2a1deb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd0141bb3d818156461c4768288e5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7646d0efc01c204cf597e9aa73dc340410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431495796f3b39570d846e0ff0e4c45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1691a34300001b27c82279ee52e0bf6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcf8ca71402dc522105bcc8defb917413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b83ae26bcf2adfaef08f8bd3ea705414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433087620d73491d66e8d409608d4bbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498927542991219efd2a52493c9cabd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd562d24db8ef1bf743ebd8549e2feb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4a9b9dc9aa0eb2a7058a8e923d427418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13778eafa6ffe3f7c6e09552d3bab2c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098eb94caba1dc1d8cc7ace9bb50794420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4a95b4418b3a17009f1d78021ed72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7147438b6f2ed182a74c67157936d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f2104d9d06b587d9d04997cd997e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef873e98034c4d8d86ea372a2f32f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916ab0512a162e7f1af5792666ab927425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b476ec3e0d5a6ae1d0dc11274b0f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b79ba72fa0ea32be08ede7a2185f43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ca28729fd331ffcdcdff87f77d2d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d8e26652052a85053cf90ec255919429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be49f0924d087800874a416a0ebfdc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a83068c5f361344ebc070cb03ce5ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25237cde515ed03d0a23a1e9e6b0ff2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431132e3bd676ba0a29630f7c90250f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876fa73e6ca04e8c936706ef66e9750434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feae1703def78e42f7c93cfcb9bce8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f8a931d73f97d520fd2b3a41d0db9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f056477430326863860b8af623a64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409fdf388ac2ffb47c6357f0e0910d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaaae235eb7ed54f251514403d5e33439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea45e6bb69c6ffe4faef67f7bb31aa8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb4988bcbeb7ffc8d9ca828fa49bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4cd926fb73872a3ad2d56a673942c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32654ff0b0c81d46149301d52b778da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d334cfdf3796699a30e3d3276c915b2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63049c412bdce147b07d9148d229a06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58367d3c7bd5f2311e0e726c6d8287446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dc0de1d9d3fa72d0d197cab689bf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a478c8a7acdd85ded5616b202cf6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b14a27a575db84a14b2c942066a035449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff4af22719aa63944dc6342bb563f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834a247e636c308b1ab94163e2026a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879549b4d44330bc56b11874eb9fd46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e4f5481af776e4234864444a08cb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1142943b57b5d53fb000829d0c3d46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432dce4cd206a626ef88b645e84a216455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71219725101ccee0193ff89a616506c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573acf20eee87eec3b67041676534f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f35e8dc3b464231bc71126e6d8b270458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427afa8748ccfecdb604d83f434c4cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469d1273a1290d51d7e33976230a5b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95262aa0f67eb743947ac8794c5e07d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432825b0fd7cd5285696afbf16007423462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1df5dea87adc4650a30ad68836d54f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d1bb37b1698d4de17863c8171de2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecc7ce058e818c473821cf14c02b61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d0f2369c5860e2efac901a1100dac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7a43c2fee958a5f35541eb18465fd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406a85013b13c0be2d49fa1a7a41daa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d81f25751198dce94cff8d8861effb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817ebb83d5e8bfdab5b6098a4162cfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f58d3a72371121c74e6858116d765471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79069df7d02927c4f149aea777c629eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f4c536fb36dd404910b720ec88509473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb2d684aa986375468cf7162ac90ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd39005e5f04d00c00774f4e5fcb0aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e917403df21a915095b257d9ea2d57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431835842afd87996a1c44dd18ad988477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96957ee9d078af03a0d241b6fc6194478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414db2378d3e3f02a0f994716d89f7b4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34e411fa26eb1124baeb997b74f0f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58184d315840e287b1a209d5b87c21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776eb1dd42abf8c10c588142d8209cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9ffdec2ecb503760b68febb5def8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d868e2a10faa208bfc43d0406a3539484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8562bbff532788d60c1888c3b2f3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5fe581bb8cd3877046c05e1639067486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f53fcecec97398d78b7aee370d24e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd53b283d7b60dfaffb185ef284c54b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db388525c2de249b1a1efe3a832f0a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d45b7f52a1301eed47c493c9324f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0bc4dc38583887ad381f9bf0707d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59aaa8295b8d42ca8f63e7713475b30492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1847ddf36309d08f9ea131b2fc611493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc664a465cb9a32f27a7ce6937d1e7c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea30c3b04828e1f6fe4388952ef84a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4698b3716e5e847f032ac4135d2352496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967725282a5c58d5d516b1f3e9da36a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb112fff739801a1f3c66cff12ed0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3436223edf5fad2502e3546fd0df7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affd9ea7b7086eca85097cf98f474c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a8c9e340266e2c8a1959723e7fa7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9560cf908f557c470be140bd8f143af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407caa86720ffebdb1afd52a3289b43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44cae389a4e0180b894be32db4f5ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97ac7b8dd3f30899876cf25d14a17f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54f05f35f9c8517b3360bbc0e42913506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470731e9be0126ec26a5ea40fa27584b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361f7fca618157f80e27f792265f70a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c6dccc8bc2c1adf3d4941eca8aa23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378bab16224e901299441f3993feb31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c7edb2c2e6b00792d458d04cba7ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb903240b6bfa3225b4dbd0849b2d2ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18782635a0b77e4993943cdb697dd2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd6582fbb7a71d9dd4292ca001a4cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1e34351d3158e752f723f59271306515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efadaaa7848fd68643a61b9cbac9d62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c32da89215f3e6e9cff72a16eff3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a65d3a9c0f4e8bc2219d8df1e2a799518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8851ff46591e32e0a08e3c56718ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f3236f57117144bc6a1817e64552a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa89c63f52f9645dd24b66cc9e184b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f8507fc8a37dde7c67c1634186e6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03569c074d9b67fbd6d49e56e0a15a54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbea401e2f43191a106252b65cb171d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667264191879f0c52a3da30b6d812848525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45887d2809456a6e4084733544248a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d5f3279b22e9708afe2ce05159d86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afb3ab86d0d0b53825362d3747ae97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb576040a256f41b519775ab606e904f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67c3318787772b77c7f31275bd17e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e5ef7c25b1b3ad54280d4a60712d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea18aa988b5e2ebeb5185c65e779e6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef1a577fde17955905054f97661855533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952fedb8ad91ff24e9d2dbddeafc4a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b04dd16abea334f0596c92e936480535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ccf766d5a84d243b401b1650d609f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c901908d4de78408db6042405ad09d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b941d4eb36e7b25849ffaa490eacde8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1ba4f2c44930bac9fd8d2a359c1bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e8020a6a40bf8c903fdebc7ee3bcd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a16fbf066603f3eeedb23c6cd5c7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c8e6895448ca6cce796ad4950078542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44f5ae3df3e8c5e02acc4c80561e85543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6153ae24f8d445660ac0fb474e45ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510d956f5a79d3d349a79d16870eed7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607b62ffa492444d2506b591170f6df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266bc4ffba38a6425ecdcbf0418e50d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6ad62f5d860a94d360eaeaa82120e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69625f138fcc677c3891b226977d16e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ea4a5f86751b442c780f067b9faab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b1333919cfcf9a70933207935007b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd5d3fc3a72e0338f0c659a3e15067552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cfa097b2f1dd086418b9e24a6c9b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff96444ee0dbb0f197fa54cd1009f21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66953e45b2a5f53a3fbf1a1858ab9232555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157227f792519977a4291e3ebb57a60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a8185d4d212d2ea31f82789cda8f8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9937ec59b4a7dc146f4d6f9285d1382558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37507b50d70ee08fb9dc018c0e35a9e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774560761c371e262e4b47accf91c9b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ff31f49011ed29abe0694641c5366561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f25052804a19d63407d4451c1ff660562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b276bce95ef07506fc60e439a8dd0bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882babbff96362188d3b278cdd050a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db028f86db7a67af897e22678adf10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dee38324865f0251578d306d16066566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9374c87a97c69cfae139c8ce8b5830567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6c91f4c91bc9172170298e5611e68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ca96631364ca8f1e46da300c05f1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff81ac2724cab271a631271be14fd35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4a44555b830403cd71cbbab819241571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f431ded8093f8d44a990da2e45a3b2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8d8062b797a4ced19ea0f82cbef3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561293aa780527e8840837bab8e9d3e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8289ae098e71169b0223f0bed0a9cca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71743df91b04802fb8dff4b43b2aa40576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b0aaf5db52436a63398c828637d6a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e6c3a32fdb15f4136d6698790effe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fc68c5774615f44a0db091285d2d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779c54bd599e546e122386d8b814d30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bff4b0f97434b1ddbb93520bae517581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf63efec0cfdbdac411002f7d707803582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e130bedc02fd7e50bea3f1cba9243583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fbcf33c66b04aef815447c8239df2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1ded43b79fcd7dfa5d75874ca81e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927441d2744ca04c95472ebfd4f9de53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d314753c7a02a604a8e4baac92367ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5452f64d3a755425eb80063a6e5b68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106a990ce51bad169a0c72023b67a1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc077c5ba4e990a0ea7ca2744ea983590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586456eb1ac73e2b1557c7d7318d73bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446f8b0dc468e6dd3b1aecead610c34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111778474eb4ce23b8a4c2e664480daf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a464bb31aee22a1d764d6564e0768ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367057f117d844adc06255a5280d3194595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec7b26cb73ca6df25837cb4a08f0d8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c141aff0034e6d3206dbcc2d12c97597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8b26760f318e47f0289313184bdc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be851fd7081efa4ed426e37025aee6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d374337441b549b38c27b7b52e9c3cf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63270986f0f8df344e776150ee34b177601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5278b4d0dcef138d53082a20522c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2046980adf3704bc5cd2cf06b84a85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1f2fffaee8a8c9429c900b54eb73c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958cf501697e3539e1a2c1d21595ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedd03067e7ba5af85e2bfc1e8e8127606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07b4c63216c97ee9404ce585f887d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec4a97ed6b643b115556543e302aaa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b4fe112e3b8645293dd277ce9a641609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715506916415199a71ae123978c420f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0fc9c86dfe6b90599505489d539e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9254cfa44f9b40bd484adb371d4a99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c249df5189c2ef0eb722cc380b19bbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12817802e33c43199a5b3b0dd888d30f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba17cbdd15e6d06f62c20c07c0e0653615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e748c50a8c0f02311aa32f49e31e88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2001795a5d8f7e3b6c8c09be9bd799b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce393176b8923f6c0ea18ef8fa4b554618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e3f60e33ad5004ec7a535643da46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e15271addff2adbfeb53bbc89ee535620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51ca88832758569ea3d56621d81106621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da5aedb219d15c4d2370b2934d865f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71316c9c57ceba047d071cd34ff7695e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de61c7c8f5250b8d9c6d24965f2f54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6002d9a17f8a281a833fde689e0e543625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b8b03dee7e50c1bc088df7c44cd32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720e78d5015d8106a37d47d9ed25666627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03cbc3af88e351c975d42426383058628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5a08cadc9a58015526e34a465ba36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0bb76654115cf99f1eff3cd705cbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f48820fd6f39bec823bf8e5389143631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ba22878703360abf32350e003beb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06785bbfa116b128018e273ae78042b9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d09fe6c299e480ba840e726f4bdc8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354a5fe110a0efe0fa52c98f306a95d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c67aee8da6f298579adbe4a728ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3946a03d6a08bce86d83a58db3a6ad637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8321b713c521b12d567430d2dbcd7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3459e01e1d237e5cc58f85c25ce02a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfda1ae93b00bf1006fd95a034af48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c89514841923fc94700f61405da24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25120c7aff9698a7a957b1cf73317449642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b99702697149236f73be42f8756d52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34021b2fbba72793dd3ac41912678213644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c004186130398e9af6f279c60e0846645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdb93b4c1fbb00f37f14365c7ab053646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2556f5bc6113133d7b44f1da95101647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c344a60b6f1deb9d71966a70ebf1fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cfbe3d1d9798128cfd74e5cf24090649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35e80a83348a2ae26ff897d876cde5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b7b0c7a18d98e94c53baeedd4e294651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e3518d74fd7cfa6972e3ed86da2e2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904e64197c90ba6c0b971cf81919234653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a9e91e890c3b862b712ad12e31605654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca336ec0cbc79307e6c7e23d71063a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51fb03175842d1052acaae7f4eb3e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdcea6b0d4972acf2f2d13a20caa86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faef2b86e1fbddde2056c14cd6261d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c19d4d06125f6b8dc0ded792bf4f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490d24c2893a74b19a2d08014870f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909a8a51884b7605edd33a1e1003dee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c047e0fed2b077e6a170a638baace662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04300804a4166f681fdccf675fd684a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b232b88e0f3978d8d8e6a2d3b7353664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81eb90ab7f5cdace958d3a3724a035c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc4c1d966bc8b38f85b07a5f10c0dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d718076df77b4101baffded7045859667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ad90de51006fb454e765c3e64cd78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc0e91e56b832048d83241348a2a35669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef413bd626c4fd4cb68b2e3a512c2acf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b309060a1dce50da97dec2260a0196f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c9cb0dad2d763ccee56776f8106cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28836f90f318674b1785d7a7ef25fb3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d54b9ad79b0fc6d01e19925f0dc6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04996abb38b60d2bf9c45adf598a178675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5bb0fbb1cdd9a52adc3d97badba8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc18926822b68540fabc924447b5e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2497764fda977263433e603691154678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844629b8975f7d0cc1a2698fe89b50c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e401aecd44025d4853076bfb83b1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5840333894e196100065ddc80a3e50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade13bc3f5874feea0675c237baa784682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f04ff986ce0c838ae97abe8b4c0cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286104f69b8ab45bc91b4001a2b08572684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fd7ae42429a7f4127a27411a35f5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709a5ee00649b9b38e3cacd143deccc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a985e0cbcba2a91d08bba1e23b6c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41184b7f421c0f1fff8fcba6201888688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75665a6332f9c355e911a5b7a5321d26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1113277162307c9abeadf84e83f766e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8a5273359d1486ef36f6d102b37f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc6ead19babd6f5898241ae41deb3d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db748b7acd7778b409863e5506cd95693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee5f7d7d0298c6e9f1d2c452e9419a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3e11560edad828800abf78abe495f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7e90052843f57559852d483a9b787696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ff64413ff55404832b92d3939f37b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4e89e5ed38c8288373d16c02ba758698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad523995e15700cf8a04133f13c02699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08322b06c81f966256b9ce013d322720700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b20b7bc522da29936ebac366aad1e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e14acb2a87805199cc0e85e4893c51702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d436a0506334f259618330de897adc1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee336fb0d4f1776b3b3f8cdbd0a89c32704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d69f6a9b59e491099d6ba52b92dafe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22ffa94de3fbfa085c2e6dbfa0d80d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd56c205764ee8bd8a35de02cb514f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd086e2b566a1519f370ee4ff8dcee30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190469346a1201b976471006d5dd8e74709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511668641a19708234d97ad0be04524710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590b4b589dbff06a0e5bb9383a42788711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4ba380528eed54142cee30970e295712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59074d0283d47e03a6182130956c65b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b4044f42d92bbf92de86e7bbd7deb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3e18005e2f88c3d48f7202e8c1ab9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674830ea75b479a01f4d3516b00dceb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520c38a2e036c65911e646f6f5ddb81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879f53cb9fc04b20f6395d938e9df73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7436f7b1e3eaa15e3f516220e8147be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8830527e48cf34b1b19c20431e5c9fe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c806f261021bd2d32a2546a8d3945e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b76afbd69a48c931b538d1226f5f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc086cdc1367745b6de3fce3196e513d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572414ec71ace5880bea37f3291d43af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b278dd8d5a19f7b513d9194d559f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a49c7f54888be8c8a0a1ddec1be764726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646efcbbc863566d708fb201c79bc8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be02836f906a6dd200fb7b19c9e7ce4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ca44e5fdb99174d11a2aa07b10663729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853bc6acf0231854f8c3c172f89f664730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5768fbd077ce3c72a398d9dfe1d65731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a15ef522df5d570c34e15772741cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d739b159a3c42bbce59a3a7abb540733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df296c6d9aebfdccab0b1e238ce923b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc60d2660688c559e500b87f26daf66735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519cc6ce4b8b23310984f46f8b525c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4507f2a258e4660ca78dc3c262298737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfcdff64aa576d658608fbcc3a81d23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dea2bb5340586aa58c71e3d9eddc1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c72f4315dc346ae78f28833b5e0ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a20edd19310f34274e81174a16e8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1efe0144fc92cf2447ae0e5e61029a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203fbd3b6ce2ec1e722ecb2204211da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd70e4492cc9316e0da30f9e48a63b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8c16cc460d4108e207b78a7fa4ae8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0dda823199406395e8b02c1000342746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4f0c257f80f69fba1feb5562d071747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aae77304cfe1015eed8e3687f2c3f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7ec0b2a2552113bb9248528aa6b3b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3b11356e1492582a22daad0804ea5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a86d60c7815e2ac9a99d794a42e57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bc6d6582735798ba4c53c97a31f5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975f1930339f5da86043d2a0c3819c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14a03864fcbca4e0da578df71d4392754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746fb0ae0985731db0617ea1900e3ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adc2702976bd12d4048b425e852b21756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88545d1083747028a8eef84d261dca31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6393381b6c0345dc384b9708d564e51758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e79966888b99f34737206e7cabdeb7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>