--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bb858fbe9dde032d0951e51c408fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7db0d058c282a08909a8bde79726e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b591812a1599d083c132016b422fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c25ab4a0d77da90adba44942818f664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2efebb75d589f716ca2432622af875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e7125e95ff6ca61900c3a24c78b486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fc116e6377ad427bf5c2f1094cdfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d5b2165f3baa72decdbcca97731c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be02d73b46304b5608945fc984ba67a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8922f3016e2b956cc95d6e13eb38210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e849f6e81a89d2f5614dbea21b115c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499e902f34c3701eb338aff11932eb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7343ca27defff7f30ae56160bd7a97513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ec86e19e67920c2e1597045e2ad0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcbbe218ad094c2e3bdd24f28c2eff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7677782dd61f693d1657fd01cc30c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1256cdde69cd1402d2eab07cb85b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb166721b18347ac28c89dabc8c55c4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e052f0c49e689a4c0bddf4430c8172919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0293af13de7f1e5ef31ba70ac4fdd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85644c2b6ad389c19f7eb84ffd111eb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594889fdbbb0c75712f4f8ad54b4ef822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c466c58cbead21a0ea52df951783923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa293275330a40596cd40df92178f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f189cd1c37af6ae985271385404002525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d92436ec58e63d536339c99104887526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d5b556a401aac61f625cccb0b079f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d272d44bf6dd9f0a7d4a8854ee31ec328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06734fcd83a2a7756af306e266607fb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb270d70808ffd66eba29e916da034a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d394bc3c77e5d684b523a7ec23518f831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5eec1733b43c07393abd840175e2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a08f87e848ce2d8e7b85ce9bf114333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bc588e535369be71500507d2e9f2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7db56693149602a71057d596b788be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd50f4e79748a39555d9990ad45c9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61622c8dcc3a3a8b24fcb4093bd1b98837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda99acc002795fd0cfd6edc9fe60cae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452e432e542a253f61c5e09c826ff2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664cab2e56f7b2811eb0ba0e8ce3cd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a0a0618e80f3f707ee9dfb645c54841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57992635b7b7c3bfa95e1b106e5a07b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86d9749248c1ad072fc765b737335c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2765c7785f863fbcd4d3a44b49229744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee0029bff4c34bcb8d887ada5d329245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f8182e667909fcbf57b34bd65305f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723a85cad170e678b59e2689a7154cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869c082c878f77b1b28218de30ad8a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa638ea38499e16bf5b05ed0f1ce16c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4913518e80b192cbf621dec05ffc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d588f4ca8d205a765ffff3156a981551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3851e96e420c8a99aa6c53516955652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d2151807abc7b4b5e6675be375bf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f489bf61e3f0fc08f93a7f96f4b6cc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b088fca27e3f72da3f5a1ffa0084e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb21dcab90173423fa8ad0d263fdca356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88728fc27a7add0db5d34bf466061ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a506db8d26d66ccd903690acf07a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e718bc14e5e951f61db8ad5470abc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ea5d25d423758cea4adfb90f8a2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1397720974cbf08b915cb62d611954d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389a90d17a916fff79c9491ff23abef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6424cbb633ab9db10a84032a2ed44a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169050dcac5eb8ef502a36455fed93e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd1ad3abbfbde179ff8481912fd64265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e097fd809ad1118604069b7bd26f34166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e013d897fd720d7a474428da6b5a4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015188dd87c4082e7f3b0bb34dc7007168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61abf2198f0793ec4e37b343ea632f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dcc47e3e915ab84656e6038be70d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127c4048ffe58ff666fcab4ffd0d86e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622c56b7906aa70601c500def24aed572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47def26aa5ea6acb54331c0a42c73173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678cf188fbdd42339a6c887aec36dd574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36872014efc9886c10d0edd068e4ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670926e40803a3f0c4183ab7607817b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e592b42917bbb1d1573090094b87f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adbd32134984b056fb8127b31c899e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a4f58a662614ca2f6b469a7158d8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239235988d051197b0c4ee33f43ec33680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90af8cd3b3aa68a886e6e22f31f665181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0817711ae833700d30e384af62111e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f820d0784c7a863e8870fe0ebcfbe083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347ec5d1c0ee2b7a4a160c2325811da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442690965be3529f81117325c19bb0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c2ba03867dc31d0e9393031bc21a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae15a6f2bf0097b72499fd728edf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df38d00b5063b04beb23c9702ac077c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a2875d5b29f0a8750beefbbbc84d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a8e3fc2cb5ebac7ae57d7e537d02390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06abef7720701e0f6c18941ff8a469391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfc9da959bcfdb0203c34405a5e7f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c4e3d9975fdc71935198ce6772b3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb609f9a5dbb1c46abd0e3c4a481d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f01e10b323fb6c7cef530a0d37a9d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b586131e8d4a0d5263ff91f3ea73d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca8edee2dce960be54310fba82aa6897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df683dce973f602f5bd2f205d694c7d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30861ed757d3e6924196279add7a2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4554d688339fce79093c4f291b66cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044522bdb52ae61d77cbac2a3f26e76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f944090721f12d30de2f650a6fde1be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacea0c69aa66b03a5d92b9e1954a20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16f2ba20ae09cad88a39c90fe93505104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af7a62e5824a3f5e8c69292993abde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de156c2dd51c341681b07bb18fb2fa9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631609c054b731b171d1ee1aede3e8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae31e9bde3e5134f9c5d1b8bb5dcef5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8c6e2b40dc368dea9f243c2171337109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c3c22c5ba9558035bdb7feb93d33e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c83a5ca2073f778566fff38e38660111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dfb5cd4a75f1fa8f5e3104c213e21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d58a68a648c80a5e32670811098dd1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340b16859ca66c67550fba5a6b9199b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f648505f0a83606fd65a63a15b79fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2500f80691b7bfa9c133f275c043bca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e9b26dcf285a8ae9a1a211650fa91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3dd0690f8c75257b4d8a0a4b5143d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556dfb6929f1c82001812d2747e9a37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcde6760ffa3ab2306345fe1def5fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17cd7e812394a2a59d566169b1691f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48872e9f5679f5be0bc81742e2491d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d88f6d4ea5d00c6e05cb95719c75df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23872976a0fbe74c3563c5d3e5c8fd15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f685cb826e68f363344c7805dd724125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e1e9d9c6bde69bfa6204788d40f05126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adbbd3cf00bacb84821fcfb05b3250127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120dc139067f1263e461a0543e90afd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd593102db2f10b1e81bc085ee05b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a59f9dfb018aa33c0235f57908091130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274cafdeb1499ce49d94c3250c4cb47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744a9bf1a18c899c10a6fd5e6b9b775132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d51585d2d43adbe67c9b5c9f0e755c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c83fb4529727a321d0730beb599a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b8ccf94541b29bf67a25623056892135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f9a4abd27bca8fddd64ec75afd1d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100f6861c0dce3baa9d6891b1b8e42e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e90eeab7d2f493134d92ea4688efd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627e0285e12aa71bf635428cff01dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e25ac46d55144615e54d8ea10718c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711ccd9aae20745d7c8f360175b0967141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150b66361b106e04ac4c13b863d067c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97683749b1a54ee44b86057ab2186ec6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246f7e05ad186f27d908642fd588734144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c60e063e93466bd760c7901c6c5300145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab78ef60742f235c45cac8be3e011f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fe486c4a8de7f0084cdc5e386ab4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc10464d9b40a415aa6e98d74051d64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ea8aacb51d3483571b43b83ef9c16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b939bcb1bc038c69ae3c99b834be0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ea920ce4c23ad3e124270770a9d01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee5045bf41268d6140d00bdde894f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243a397c365d3c2832f41a22780888e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76904b469d537706947043a410dcc92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42500c5e6de8a49f7b9eb72b28ec335b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4f17cd96599d97f2823ce0775291d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1aab1f5d6399d6bbd134d30aa8a22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d59ff003b2497835095934326d345158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456eb6cbff6f313201478aa961deb57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7479a29627fe69a910a2ed0a6b92f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633c621e7ce9178968afaaf54a6d3c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e853d3ebbec9079884dc944dc27eda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021898dfe39ef435910020f36c2eb5e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245edabdc286091de600e87b969a2e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc39b864e1fd8c781b249fce28a9cf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc6e4c87c4bd9bdc647ee8df19e11a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4e9a54a6c05b132ad493db625d316167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76285ff6cb27bdb76fe2f99ae2e6193168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d8142b3086d93f9c3f39637c53164169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c087718ae4ef1b13628362ec7a767c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c57f2590def9b79628cec9583575e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef667b8c28bcbeb7e4e722fac4a148d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731bf70d1ab3288b17f5511940d1793173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90a6b854069ccbd861d016789394ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a17666a1726128d3cd80f2db9546a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383b8fc1c49ae21d71b61cc7ee2f1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d510a0bc762d1ef876f2115dc149fef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4fbef0ca4dc4ad1e23bc520796b05178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7bc5ea063366821046728a8ea58e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91891534b1b861ee22df0e5007e14fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258736cf3a36c4adf0d766c5c444592e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8912443d194b5ead7157daff947362f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61096fadfa4f4723e1bd471990abb720183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ccb7dc34c6b47b2ef51122fdf091f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5366c8e099858347fd87de991d6edcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fe8a18522c13252148519925e26b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799b3937e4085dba053f7aafc0a4f48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16214bb6b0cf7828e2d92a111bf9c3cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e1bd232f301a2a21594e747c0ab0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084409dfa55043634c97971a1401050190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5c8f5aee447c7f6d519ac70724b02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21753b43acce870c62bcca1aa9e0946e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cca70b09ee57f3b51f4e642629758193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619b38c9a749ca55466a74e43dc7dc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f786d6d4401e263e703775b750082195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a0fe2569c5f5217595dda51610f4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a9ab045807e69202d49c5c6cbbb7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ce4e2e2a92e3a2535bb4f36099af5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9ae0e10416af3e78180ed25c02f65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb643d5eb70fa82b94e4b24324bfb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638ed42536252fd96b500d7754807ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08759fcce9152d38e2be46c7fb4a5c2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f76d9652f0157c763e9b91b5587a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe73a6c6e1a04416eb4f52baccc71c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334704a66a843555724145e7b899d15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c489b6d239b161eec4dab9ab14e8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d525b8e181f7ee709de7cfcf4412c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162601c40d098a455f05717177b75f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32df302df27914b04b9d09f8e0b126b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45e692430a7de0082d4436bcac2b04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5666c7f81dc4c909f9654cbda289e08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb1cbb8b5ab7508e0aa72359cebe07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed956ae4151b75545ea6c14fe8c86d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eff9c85a5c0de42e694ea64e3772ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01937ad5c828e052be2ebe10846b27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd804eb387440cb8e26abc72abc64c5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a99491afbc2033747e622d5fd5419b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d093a303c611ef90ae5673dd485a9b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded34e460e017f0d41623d9e4b8deaf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c10a7d409d355f9fe5f58ff0cc706220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e0d99e9e4a5fcd0c392f76240df6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c71b9544de92706a7d6db24b9347d9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf535a9b55f1512c1f8e95512dd581e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f5a146dae23ec4b3d6c68f64075c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4b42b0cd39384307e541fad5e8b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9938e74eed92394dbd2e2502ff28ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d970665610e4a372c8509df2bff11a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45a029ece984e376200658d6a49d41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b751c5d8b97f1f39c36cf9f8eda2a1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c42119a851d85dfa5716f691c5086230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c5077dd149e8919d301ab7bf1f770231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2b662c56ca97e4a1ffe3aae7c4709232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77ec912e67e9b9acaed15a5ecc8c8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fad8b42c07f39ab0dee38ebac48fee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e46a0f051369a551d70bec0c8916d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d9f9f99c37fe227ae09f0ef2968d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8083cb27ae21adef6b32e27ee0b7ec0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c20f102c0532aa7f0a80d84722a218238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e611f7b52558b6f115235214abc236239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5d85d881e811f116d895ab39f42b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72dd8f9a91cb19ad96eedabab80edd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5899ed8a717663d2dd205e8a44138a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae9960e39c01c7d4a31ad729870071243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcd4fc48146b84aa1388231cb8e03b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19b35914967dac3015d2d643a17718245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0055821eea27720a1147e73c4c3c3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad59e450adc529a21d277710b7471b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e88d1a3951b0652779b9b38a9baca5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f83046ea8be0901f9a1c738972dc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889c07005ba681dc62ecee68513e485250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc170e8bdf34c40d7b83de1e04e6bd8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf8e3d10a983bf2341aedf4d5e0380252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bd5756a6218c4f9d4cf9523cd221a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc39538fc896e9d33d86337cf7e293254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1d4ec0fb45e6cb3041063e5821fac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedaa65394c6e4fa94cbd0179ddfeaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e69ba20ba670a931e1766df3bf89a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba8ae69e2f36829c6e427b117b03ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b3a5ff1e6b5228bc47b53eb4566df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9a94b8c32470ad767e8c36e8f0880260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b66d02bfb945a0cddd3d126d2138c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11e489e5d011e940a1db4b03f84c8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db173216f1d93fb5832b8457d43732263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c22eb9c451fed0d09d7217c0c1155264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269f8ff6c2b0db185afd10678469be7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ac8b0f38b23036603aa43f1b67cbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c7a1c2e204a04b7305c00d16f368c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f81a7e46a64f14c6d852cfbbbc23d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc27ad5800b9da4baf744de6fbf8f69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd5bf748fe374465c35860e94d22da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e542ef3d7f1a1536fb72c3d4fedc1ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050ebb669f02fbc9d90e67c4700d7ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d631b732203416546f9301bffadde4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c48e1dce1d49ceede20675a1e7b576274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e529b1279d3f82bcb494d05dc0d39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bc5ac8d54c52d8aded77b8d442e58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cca16d3718e154f151c6c6bfe05b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c22f2279987ffc8a39847fe704b9a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1a97f9d5ff51018bdb90cbeb2b9a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe47aec9c9b1ab77d8faedaa662c763280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0f8c01ed1cc86620a1c4550aeede2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef609a25dd5cb601023bbf4618af3b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a5487077d8b207f213c8f6d8a0914283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b677da2bafeb4a44818cdcf8d4915284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769cf64ba925ca1c39370704b09bd2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9252d7807c2b25c99c9b92ffc1a59c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6f59d012c209062affd46d9cb3b4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475461edd7877472c09bdbd9051c0ae7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1e8e87cf79eba7653ed75dd27c674289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37f9d4d801e1f9cf36f125f4f712d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2e702534b3ec204fd01f8ccad2c60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f0e5b0a1b9e92ef640058e19712b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eaef70be88d75bf1c435612a5efb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7468c93642649e192c4bcfc35c0bd46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3f5b1d4b9170f168cc7075ed413eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7727747fee26be663f8481d7c40a6a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbbd49cff39adfa3a02fb1655914e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144606014a6d6df497580c307abaa2c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c90c5c4fa9528bb8bd8adba0891d55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552241550541abc469c3be2ae3bdec6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e490bcdc69a9cbfdac809283ab3823e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4bbf78b710f776cbbd0b716b51d64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca07732e56991d75cbdaaa0e5ba5f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d40c1394cf2447be3afae4345b45c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddf804e78075b98a616e8697075424305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48c93e26f4944e6e6defc88c59bb29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaf92b3eb67702af4c7b5c9cd7c81c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a768fb6105b9250ac51d108b85bc4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f09ce6844ad1d6722a5aa7e5daf2c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512478071ae75804473fcb93e86b929310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b132ce8ca96cd1a72a327c69424e2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc86734c72763c770c3b7180499394f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c341afdca2ffa1e1dc43c9ece74e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d01a9b50f4db46a7282de4a87d0926314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc559a5b09ff83b8331708986f04ed86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d1946f02dbc2fc00a15fd1bca4779316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947c136682a08849d3de63c5597b0af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fbc2ac895476c19f9f7e61ba5e5ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4107691208703faa0d368dcc4d920f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ea0aa9e79236dda2a47e65584e381320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d26c70dc3f139b71ea6219a74b430321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed38d38ce73b3b601819e15f605c183322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713906dac467802b403e1c9a410e6cc1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25331c3dcdf45c0ecad32c720de39b18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b1d7498a12039f35881cc2a24c62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca5008294c3d8cfd1b9f29672155b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b4103ffd8c6e5bb6d7aa360a6bc47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75203b59ce867ef7621a96ee5f628c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208557e6dda080c1d5d515169f9a0a5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d7bab4be30230c7615be0237e25c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0344c2222c551a11f38c5fbd72647331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd69a88e762a339e4e994044c74a887332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058422322e35a0fc8b01b8beebd08877333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8903dcbf495aaac75bd5dc3f8fbf7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8f3a65124ecd60ada6cadb2169d8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d45484d277d57301f69171f08d8f12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e82571ca50a10b5fdb3c0ca62adb44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa82b094b9a48a8e4b923208c6f5804338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb40905b4789a65e79d4fdd8dab28a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f2172589f6c44b4bfb8cc466862d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03180600e4b5247abffc33b0e7bb29da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205350edd680cd974b3d829f73369ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f92518ceb357739e288b6882539bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eee3295b62c38fe1e83549e89cbdf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4e862b1be26c33c01da013838f68d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b3c241e7b58f2697846522571bf23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b510fe84b204bdbc84b6db8cc408e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27875d9fc8eceba833a9a9b09beaa4ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38712261b2483c6bd72d0ad665c7eaec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e21047c414a122f20adc82b5aaeadb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c42344aa23a7d4fa5383507a96ae1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75892cdc5b7ea7e6019f57d532290a94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054f8ee50a8cbea3fbc70498f00613c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e69203abe65683774854de4cba180354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d308fcd3f136939f5f5f64c3b7b6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a43a2a58ba98f5952c69dce1db9c12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a982c7cbd8bdff124005cffbcd3134b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450aeb496d3ce0a317a6d1c73ea087de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5257d7ceee4ffecce2bf46d4f78bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4af84e6c1fba550dc33158a108ff1f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa7eee18aaa06e1e8bc18e6050d195361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5903fc7eb7da16a7bcf95c18c78d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421d56e143c6512f8a32d75412acf7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baf392feb895e6bf0bd15c9c558378364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf3c69d2a8f30a9a0a596673cdf207365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcd238d1ed1261d8b710c8f64438df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a51e252232016c5b62dbff80ce2e7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca77c593565bc45993dfe15fa91eab7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a2d9914d962f5cdca338dadbd71cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f33f6661442c3166ab803ce8e273a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bac06006776a08ce5370246313931371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a61c2e57d4a45daac46cbf34a55be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759abe20e2b2813ad98323aa256bf12e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ce6c4a28136b535d4d3662397e110374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47823c604718165c5541f87e67011b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29707d4615e009ceaba9cfd4469a42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a52c28cf2c5450489dfd5a2c5a3f85377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1666ed8563e2b5577a1ec4fc951671378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e7a76467883295c2d7499f505f199379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cac147be23a6bfd547becd7a439f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f6a4623245877a6a24fce8567c7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e4c2f1bbcf341f1729dda4e929dbb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7a6da5406d45f4fa4dbef02f3116c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf624dbd7e0e9e73f3daab3da6562043384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b629243c8caf7fed1ad50c03982a89c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e00add15ee73ab18fecc6f3f418be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be878304214c00de884eef84399ecc67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9cde64c32fd1af53837d5aedf857f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849286d7c4a4722376fc87f34b73aacf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb693ed026c34a11429eda9fb2f21e68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102504e4c54df47dad25a25d55fac8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf611185c69b09439f931c9d3227580392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ed2dd7768fda60d5398b07926a24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39109eeca265abde46eeea80f71bd8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0efb647236336ef35742771fafe83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c1ba8f5c1f2ceea2f111554f9b47b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ef777039a84d5f03e5c978f532b07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dfa10a698176f431900dea9427e2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e238f10fe06354437ad57db44b9781399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd18a3e6a232630efd9fb310513b41e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b66804b057e290827c91ee90f897e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e2b4193d09adee56f66a12d2c46df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847310560249f0a08ca2d9a5533c066403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91580083484f03853eae27269e455b82404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089285eb7865cb0630b5261d6ce0abaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41bb8cd055d74fee56edd4de2fa874406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90200fe46cf3ca733bcb1f4570707da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a59fdbff565f50693ccbfa8bfdd09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1e41a2e774a9eae1bb979d99e89a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761b1344fd2f987c7381e97aac7c2cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325a30784fc2d8fb2692d65c732cdc4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853a8cd7ab3cd892ae2505824bed844412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216928bcebc96ee8ba1c74de2ddbc3c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a956c3aeccdddaaec5e10ef57bf06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3c14e94947e79d1fd770bf8b59baf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1707e0a1bc8ca7192b318ce0de9722416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ab1f9a50d860fd1c9d3db5456b35c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72bbee2a440161d8ff647db26bf9ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d47f4197d56bf47b51ad373b387070419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129112c4fb85b75186b9b15414dea278420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b867f429b2827dbfc0873006417ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032e4fe6ee7218b407a2c2fca00f68a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fae707aea1808ed6ce4c794e7b820423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26557569728085b2120af6e05ac25a28424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8881dff0f9353efc45f47e65705a8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b9fa17c9d888dc712415a75f8b3fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2840b51461d4b84d2656b4051237c6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051c101925e9214a6c2b616b0963a43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbff3c60c06ac857886e8932a15c97d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c1d34b350cbd8bc53f3dd501df437430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab473055c44bda2c156ca822759e12a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdb75471e1f69daa42b7a3f78310a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250caa6cac4ebcdc3a7d14f1f7f4b3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e8a1d69615e458597b0a14ab37df0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61290c0a05e793f676750f49d576e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4a82abd9a386606546695087a6bbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72a4cb103edf1920eeb08e392e1481437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea82b4d689c59f7e39c480e88d4de4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5471bf1f4329333caa41310076d863b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef003028f47827c082d00055ed0b50440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27b8047d7f48e15ed28dd7a2e12e67441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351f42be7f63aac71909255a7111cc2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83795642016e17ecadfa43bce7d7719443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd637146052a3c7a7b9cb972fd2fb222444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9de39de2d959dcb501167571ff199445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5ce50abf19e49e7b32d93462ea3ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afca492f332bbddbef5d5f8baf370f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c712363b4d88248a867da941dfd742448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1caabd6b5b114307ae91fab904cd8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da2f5c13733cdc27181526cbb3841f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8eae3b4d7cbc192184de75f9f6d96451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a462645e73f27f05c4fa5836681159d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43e78af2aa7eb8a43e0ec56314900e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504dbefb930c767ea16279bbfd794b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0189fa68168ff2d0b0bf9ddf1ec9eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2a32472bedba35d3516bc395dd35c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879f2cf2537b3d397304d316b29630f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a8c8ee63582fdb6a99d87993fcfc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6fbb3edcadcb8c2b3f5223a09d0cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d27475a77e13bde8cf059a9396488460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b939242dd8d8dc4e6e30176ef137d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfb5fab6fb64316acfd1efb5ed564d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b38988b7df453f018aa3c33139f3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b44413f4e73966109bdcc75c087622464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716cabb2f2c06657f7239a1de5b24193465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501af3e3a107afee1bcb017f1e749636466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ddee67a8e4685f36affd947ba9426467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0dab4c98c2a2b07042f5a03d3a0aee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1256a6ca3389e7080e7b7761c746c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4a1e9c3033acdecc958363f56cc3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417e310b9e2e491bd6c9982db5dd16b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6c41aabd2973b698161ee1a2e684f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201d7ff54e97ec0e45d130410208d0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300db43753aa5f2a2a91dd5cbb8807474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09a6b62f4f7766c215011cf696decc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a7080d02e2bb1963a1b22a91a3b3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c790e00f7f721ff685d4b9974218171477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4392aed4bb670e12cf98e38378acb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a05d1f76f2756949eb6fa5072ddc4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656801e724bebb7e1fbeb3ac460a5f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce15fe69b35fcfb51eb8444949b837481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea060d72bcb610214c61cf8a8a07123482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb8135904a88dcf9fbf1c28fe50806483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec5cd8f1f07bb3acefc53bce900820484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadddae48c4f8a0123831b302abc2684485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e67782e7710c1ac8a92f927a2d79a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0134d7ea19ae4a9896fb9e8ada8ced487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79e974593c6ad310a3e3a2291a3067488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b898dd9f2d31b9cab8d5afc97f5f5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f79d275f12da7cb6d1edb41c20c27b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d977ca23d17c68d3959f15cfb3083491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413930b3ea2b6281a820db4d18da88a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904c24692caa343c8f72a966335d300493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10011be3f9b3a680b0f27f60de83d0e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf3754958ec2cfdb63bf2e8338d2d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d571f4e0ea91d073f50ca7384f79c04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786ad3be3e5a63365468eff6c73ef7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef084d2696b703d3e7e5d835a87c57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831c0449d39f71a375205305050db92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31d62bb7a1a748f5084289f8b0cae2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708d6bcf8aaec0eee3083b1837573df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7eb9426a0d0bff925b687f07ecbf6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65bb6419197982a0cbdf3e506ab7e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b005a04b2fbfb5dcddb8517d658c696504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873546d5fc84d8a056c44fb26503a9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eead9f9cdf530322c07ffb01597768a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd892491fadf4496e6e783206689bde8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16cc0a4b9aee57407de72a458dc628508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e64c68a57f4c7a40095f67d778e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102fac1e1a80b49ae28b981254863e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b535a61c3f271d0e9fd15e132274d1a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43969da1f75bc41e57ade03ece649933512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eaacfc6d6bb8ad8c0bf4c93f3491d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00e3f8e7bfe6bef0de06e65d82dbdb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb40c96d41961a88a80905071897c5c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36d69d9eb5710abad04cf89b67224e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bfda070b38ca1f27846d3e60c9fa0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eb3d789b0a5472055bef7122ccd89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221db01626e371acff6466400b867c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249488194a13ebf6e4d1d9a89cf9635520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6a6d5b581b57bae36d26624006767521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f500255a740929af20f087a47f153522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9aac69d55b40655365508f0ecc1ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11d33a0ec5628cdaad9af49e01297f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496b7769768175e45dd745f20ea4de1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adae4c281376e5693d9d1a7a0a0fe31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216ac033bec50770a5676fb37486356527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429df465efa85fde72896edce4defb82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e895091477579607b1afdc40a03ad9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19a68e963ff51dd02f82c84ed0190e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9f70775aaef20d5afc38890e84fba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ff46ed1c52fd377c4fdda34752cfc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57382a8bf2200cdbe6d802a7b224868533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896395d7d8dfbe8f9a300dbbe6cfdb0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7073fd4b9f67e8f9cfb18194b50fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d619cef14b2d4a8cc7c24c0880f484536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f31f4e1d4a85ffb28fee10aee9eb81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba2161308c043039e91b8d7f96b2f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999ac678f4a22e14ba8be8eb55b6e32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76dad04678c6ab39bfcc46b5f23166540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2064369e3c5c6e002ef5ad132a18de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaa4a9549ba0419d778dcd680221de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ed6b2806390ee7de5dfc4fc446604543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4576d9691407a93924784b6ec816af0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4abd5811fe34769794c7e63ecb33db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64487939ee0ce55309a10acafd9567bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e99466e0887cf2b336fe945725c57547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14aa05279fff11ba39fa962f736553548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c3d37549bb61c919a3605f65d428c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d98b2dd8c1242a89e8ed7ccbe5b882550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a3305b97c2d25ae40ed058faf955e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd4a607ba293e1faf9bbb69d0ed32f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbc87955fa62145d30a8c49f378308553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba5937922d28bc30dfdafc56f5a5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dc5d3fc6ce9c0bff8a79e5aaa0f0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c20cb9a19ac7b82e6484befd09b010556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf7d380737086502366f13347006a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc8f69e91b5c23350e07d43643e2a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9b3793a6aef681da06967992aa59e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ce2e63f119ce57dcef333c3f54093560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefde21b8a874afdae6ad6d20dadc5c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee21fe27713379e95540dd7a43bf18c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda95090b596e3e61b6ecb1f9f2c09d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047719f75a9a2f63fe681ae8adb56e62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6632a0e47b839d94d3226ceb217b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcec3af612d7cca66ef9590981eb40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9ab7ac9af5092a5e6479439f4d1b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356de2c054720fe977b0ca8bd5a91e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b74796f27c72ee9358b1f8fe2e447569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0ff0ec2d49b8488001820cb1d369c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a6cc7aefad8f213e3b03c104d658571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34de84c083ab1183e0489e181954f64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e1d88ab6de17972a51e4b2768e46e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a93fe04b6f46ed22682feee1238bf8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8ac5f3c2f4ba3066bd315ff02ea8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274b71e13fe91ffd49d37404490097d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30146b27accf2e22dc4493f1a226ed71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b502a07423f30659452de933e971637578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcd55fb4c658e9ada8f1293e1b162b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e907e9675809ab31e00e57786bd41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89b09886d8e0457eb141a8c0939d9f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9833ca38e0da4c38e8bb2583f4540582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213368734477eb0cddff2770b99a8e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3f45f557464aa4724f20087c8ee67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82f511a353976aa24458a2d0e1fa5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6373e9c9c753f735c30bf7c58629c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc5fb6659cf58894807c87f2ccf5ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7e8533b0097335d2263fc30917da7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fe6778757d08138c15559571e755c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9f1a3e444cd7849c192c24dd94cb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7036e0709d8dfed2b1e129c1ea860bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263448f87f759bde2dd4e234a6dfb31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ddbf13092fc836428dff1da1843ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c408abd244a54c0901427c72f55aa28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e82294d194a6ec92d04431bf5585d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b76bbdc725ed5c0787b651c7cb5f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f460b0bdd6e253892aa3bc0cfe1903597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a25b614f034daab497f15301e7eec3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837edfc0f131acca770665858af91889599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dff581ce5780f919ab7fa0c726b81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e77fe7fe6f06794c544bc302a28342601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d905aa6ed4dc23188b9064e7c4749602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d8abefb1e7ffe3be24e94ffc248b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4d1bfd251d0758c1afd03eac506d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda85c37f861529e4dd7433dd7195035605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd7cdd40f9fdc1b9c566e687941e2c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b078fd5ecd51ed0718e37941b39aa8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec1e9ff175b8845963ef5d1d04069a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534cb6b2ada11044ef9d594f266da4e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be845dc36ceed54bffa0cea7dedcb2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fb98d65d806f0532f4002f7d24226611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c1e84c0b83d5334c3d67ca6981aca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e3225cd9b24190fc08683733f6702613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249d05de495ebab58bc9f578b11818f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e191ad7e6e267ec40feb340fcf2cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de814dc06d1f2ef89bb7987e3c75009616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb868fe4603673a34fecde6bb82b40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7626d755ac69a33303eac7e5c568d09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3245cd57511559df5791ca493f9521d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4445a929fda5e209a8f7f7962b3f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fb96653d56c59618797c924992724621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf18096d3bcfaa502db70d5718336cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213ad2bedb200c9561c003e2d0b2859623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a0a53ce2c60f74e3a6eab1ccbb649624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08100009b8191cc50ab45a46d4a8a3da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc431d26955455eca374a10b66db182626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bad001188e2c87ff2f0f670b48ef7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c830e3547a8cf41184613036cd81e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceac18c1b5b8a718151e21993ff1eda629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257b5bf577c59392b0c6a198b2d3073630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0449b32087544d2d9bdd2559138e2fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b2ecbc3ad9a60acd1a304effb9291632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b70e7d9ecfc05abffad73285db887633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf82907abaec6edd5438f6840c8a74d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495f9c8fbf2cf5f636605bc08359dfa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817e18ba50ccc8c37ab0cd4102984b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbd1b8ae6917fe6aede9a96bb36ede637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611caffa1ef375e7a50ba8dbe718744638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb716a68b16e9f691678a3ad922c3834639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a22b9492321e6ddcf4c7ef1c938c4b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df94b9dbf2f857c568c834a772e55bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b7df283ceccbd2c24aedc3e2d18d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb681dee8db580a7715e60d77b97350e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9b2b1a596c2ca8ef0c949051d5e22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e90e519db6257c31131d14d6b980e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860710b7794a04e144db04f7530277c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b700515570f129a34df322ad5b032647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fd472400fd6aed7686426f334a2db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae3f604c1942f6c69b4c16536db337649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69473a7b963d4d9d54fd88957b8f247650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a79b2cb35b6704b803c055f3d5d2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1a8f0d9f933b8c5e13ac0179247ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825aaaa3703c974a69ce4c80bae2004653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3044e46ad28a6d0f6f2c34ca8c14e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bb6ea4a35074c376ed7d6f57b22fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ca7fb64ae72d3d757b3b6821df044656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eed4f328232cd254b0fa581f348586657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f5620d0ebb52fb349ed87344d36e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7c1a826676984de9a942828205b61659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9869e2ebde454cc0b8a8fc0b6e99fdd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1677a28cf6e0e3e5dfe5f4ccc539e23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158f296ca6c32a3c475ab33876bc02d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ddae89b1fe91f61ad507186b906fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ad4ef36c5e0ebb217eb9cfffafac1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f28ee94e6b307bd07b1be48a2df707665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981f1a5532c011735a572a85fd5441c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f736545a56420d5e0e021dd5389b4fd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7d2535859c596ab47ada790111422668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69435ae044a47764f4b407cc4e09dab1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe6f094eb9806251f9e849849c63cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46842f2316d1e64826a692f1e23b355671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571b2c734e7cd343586b585e3985e69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb968bc0f764a4933887332841a26c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f903b3ddd502f3b3d4173b271d297c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dc33b9770a5618ee96cc58b314a8d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e992fc69e8c2493c5b402e05a048d60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aef8cf75c8cf874728768804dfea3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aecfea9da48833dbd6bbc02688882678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc3ee72e0a8f879a0aeeae7f65fb62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41c31bf3f71b48854695194725e07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb9eda6a64959dff2394089d56f955681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbd6df0f5dfb571f9532a1202f5fdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58575f2ba83b6b7c5c8406a89c91ab0b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ec59e30fcba8680d7c311dc27b810684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a8071079c2765451e349df6006a96685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a494cc850878e3b8402a789540c29f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905d0a12302a99f6f4a9b55189700ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d23e845e6f29c7e81f29f334a8518688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4bb393336d6de2aa88ae366d4ede0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1f9fbe8d22b7adfc80cacc5523258690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb474f9092dbfbdb42cdd9b4271ac1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f388c2b05e047176925d68323f91d5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26c58ca2ce3d6faf2a1d5530c6d6b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bd42b6c0c320ce070a826d44931f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37fe15df07bedf52d22ab27f809580695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11987253add7dbc01e66ab615c4420c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6d9dad9e1e328e3a4cf5a69d2a490697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b5c05bb934b510363237740554627698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303eb15d87d70d9932c11b0aae7e963699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8e59b3b51b8d09c6df0d0a55d5670700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447e08f7db20a7f32239ecef81a3200701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79a218c3fb1162c9f99b1876df8a0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535409bdcc749e20f5f9afb60624b61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b1f80fca64dca4400191b2eee9d80704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9bb79fc574249bc6e1b01ab1cc439705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c548abda508d3b57b82f20a6c0c83cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba8421f93f333bce640243d5baadee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa995e81322702f5987ef3052c290664708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709932743c2e606d88a752348d8bdc9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d1ca7ebd63e33d728d76111563338710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95600c1d709dc73a15b2fb89ec20d3d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e5171c3d689a3a2393b54a6fc64d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f81de86cb9cd2e731f274fbe94ca5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcb7fa400187f3eeb9c6fb356a5875714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc359f77c19cb3428e2c5968bc459b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37f620a5e819cffa57a93e1dcc6978716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0aa9a259c6ce71645d7748793a3ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb5da58476de5f2c496f3ef49c0f5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00b7d5477eb18a65353d49be37988f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8f35b2efcb400088e0f7d38e813cb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5103d587b022a3107e080fbb3a4207721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b9fc2023bdb06343684dcbc296e85722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479185a90351274bbaf52dd603e41d82723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e458a34636a5e63055f398a36bf4e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77505ca90bacd9d99922a73c873f8f3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cece4f15af07b1edb08b31a4fee6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c75b3407916ce91a616dcdf911bef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe11986a0bc15fc739b79b685910a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ccfdc90dd215223e7a35bcf1c4855729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46231041c180182acaabeb2d5178bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e76e096f6a5d215f65ae091f84e11731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102b1ef02c1381fd15d7479bca4727f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b919a68f811925a46f28c797f87ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a2f2ec2a1b2823523bdb6965fb737734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6312e55ed859290fb246520fc784ff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d4d995274a01908eead4dc1fc7039736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b59044260d37c4230aaf1fe01a2fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8ebb1e78e0d0aa44229ac33481e97738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7751e4b50de4d4e24621c4613f87ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3a705cee554b549159f14e442e455740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397ed4efdbdce860f651017bda402e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bbdb2bc093a2609be6ad43008f026742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e924d0d8729c71c2b628987ed4a6ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ff7f816359185d9a070325085f488744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd28694cce663be21a1d59c43465f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05391828f4727704c9d871ff0fe7ce89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9359b62806528db8646c6b9ea532a32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336e887c63d32e766585c6086900070748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec12755a7cd93b4e2c5de5c4e26f0a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd496aee58983262a9bda5bd30b7bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf6be92b93d69fd7732946cd915b3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597e264625e7040c490a0119e5b69e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173de7dbc92b06f5f2d3a72046f91e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd46d1f38e349cbc9e4977a26c95dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9460a77c2cdb50a37ead8041a56f1a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff123dc5212ab9910996a89c044f4fb2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276b8834c1e92b877b9707c580ed5d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f22757ce32bc941a4bc1b0e325332758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95176c9a112c2b5c521a3280eb42abd3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee98de8994e38cf979bcbc1f31728111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac013387cbce5c1136b40559a860a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b069c0d956887446f1aac769cbc17e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e1ce8beb19bd421742e9ca66e18414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b4927e10d19954e7494a806fa4c545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417492fd987cbbd33b11df29cbaa67556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34f1172672f7a9fd59a1571569e22e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cafb703e7d679708bec50401263ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbca461f40ef7739d2c161c5fe63239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effffe50ec823e4afe11a36911697d5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb70fd641ddaa2009474dedf59425d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada0911e006c4c02162971248b2d47112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4c7aff11cd3b5b6007a2190b7e87e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2eb1c4e2d67fe5885ed50960fdc4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1bc21e4faf72b05cb8e407a82edc515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d72a89b0962f368857ce8f271ed2816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae19649715f045338024a7368e26f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc32a7efd25ca3a26fad94d7995c4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a89ec17ee99a78970ddb45bbaf0f6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077f9ac6d210111bb98d9d1560b7d0520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb72f583bb40a5bcaf2d3cb20aae5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f422e343a64a848dd3a6f2def7d8dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eceb56a1eabc340f91a930b0a76d8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404497c1979e05975a6318c2755bacb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed64be3ada91bd369f7a6ec1174c5c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c122ddf81b7d8c94250957ec7edbd126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659e8002aff56188dc42db08b523aae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceb5c2b8085288dea88ef0bf0b763128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad0faa335a22b3e6865e66c1a08b3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3575689dbcb55272c47e695d16fd68930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7628351b9f1c847d3ef607ea1d51e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4ca94e1e0cc1bfd8a1099accfa8b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35806207c6a80d26f39a4c10b8641833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623915cd7629970056baa874cb2a00e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8e10bb726bb111e02ebf00e47caaa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd890b669565fe330fd198600db6664536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39654bec26b772d7dd66936afbbb6d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e113fac8727f8f32803bf4eb64ea738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aa80e25674301d75410f6a453a46939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b65cd434dc9b15dd7bad350b6aaff540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30094f8196a6f28e5a8df38e3c6c97fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf3a1267c00192e7cc676327a202ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8ddfe18e40ff22c36d3e0e187e05343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc149b67a4567b32cac408efa0e7ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8ae0b54c684118f6282859a1063be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00d243addff17087aed7ad58aa5bc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7dcb0c73da8d39182f5a5bc17c03847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec33f6b374914546a0ae4c3fd6625448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311cafd0c35d2c49d34114a9ee9966349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee8cc7427102010f9695351e141f8450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e58c7717c286f477e434fb7c2d98651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc8d61b9f24e575917a25e9469811752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365422fbd1783ba72da02339933bf4b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f177ac27e8456d00fb673d8ee30ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e29b436183ad801baf98a672a7e1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a50d512090c2be24c8d8161d6d97bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c2dea060b75c7c85125f3d2add49c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4087d0da633851b629404d28b9431258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141332f2d838a9ca58351d0363efee5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182e9dbe600114bb5a5230c3c86383d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621a747eaee812bcc6a34d2f9515da961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc276affd02c830ea2b922755cd0d7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeda2136365bb3e6b445002de79079b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838ac6f1232ebd70e84fe6d2ccab05764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddc3fa4cc722138f7fee0751b37bdb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f81cc5e3a9b86118bd8dc40c0a4c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab29340779493894096b5183940ac067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b36b191c4142dc1efedd9a04bb13d168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067dbf9daf9d68a74782a8a861fa8fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4010324a459d160b5aa4763cd45c5670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb41c68f1a397dfa7f73d1d1de99fe271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e34f69b533109e6214487091561e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353d3b2eedba7b2288a1be6369800e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf105e99f7f00c406408248af4dc11c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86580ca849791938f18e68d7b0665775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373e2bdeaae0d248b913f5aaf7cd18276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997880051484d7e09617512ed795050677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d0f19fb9c98e5ab2c9748a9cb8b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4757e2a5e86f7adff06f6f0f5b2f2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f92b254cae5968d818bc94c8361e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf406a42dce6f93c2a0185c98c2c07a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bf13599d1bfb100a4af6e9837147582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953378ecad866d5855002ac2b0d8e19f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b82524154c685be2dd095137f94a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d959f42860af2a7255dbaf6f7f477f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3574d9d9068956605247ae45cb0617c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44901dbf831fcc10a7915d3618f1ff2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ea2b5272f0078ff2a0d90b9d30eb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fcf6f60cc72ef4b8cf6dad675602589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eaae76457a99c46a944bfdcb18dda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7078b2217c0f050aa98f4db423cfd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e6f93346821808211b61d905c95e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af942c3bd26bfa2a7bd2a593bad74abb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381ea21015bd514c32cc66c829e5e5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d9bf6c4267be95d7433274e32db8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028ac296ff34f769218f315cd57c6db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b4948b4706959ca055b25e500df5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572f1306773111aa645406530367a1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc20873f8d78d436ac28a9e9605801699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e416375dd72c91755f6482aecc8c2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243501674e2529651859222882f1d8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960545fcdf6738ffa66225f750c3497102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253669521bcf5d80862c6ea360e4eeb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4caad974d346794a619e0593b59de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44920ae8a1775d9fd4830d0c443cf59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603fb3c06c537b3922c2bec59cb0b2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656ee609c00383bacbbd00b58880a6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d916385604c687870877801e976c78d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f121431a36c1dd1ae06bc467032b48e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b51315f6e3f56e90bf2930cb9448e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ad621991160b230e6098bb50b4680111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852ea80b1d76c9f957e92579e90a4fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e2329763b8ddce57c8d976d05ce31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e002205394122762e7d7b0e4e845c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d6184d088f0093b914af9d544e461115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aab65f5f07ab6fa1e0e067f58cb01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449627af9de5b5b1952701533900233117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacd5a578fb5211231f1da0b44d7956118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abfef6003adbcccc67d39035a7fa3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaf2d4c065e0f341f41fb41675d512120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90950d3ca85976013d60388e8a188c57121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd24a2ff7eacc616a897f5484585cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26d5ea1aa65173ae57ea89f8167a3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a5b8e7e0e2be38d95e19db498b102124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e10ced028715a9a8523ee2665e804125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2bd0414302e621d55079d728aeec1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632d563fca978df4f57bf3f90ea3055127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303653f3687e687b8ab6f6f6b38be4f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cb49919fbdb0ebf9d4af35aee2d6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf757e783c1b0c59f1973512656963130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9955a14ef48b444cbf0b30afe02a6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9cf9ff2e499f120c4facb4026ccdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e466cff663b86dcacc61a22c8fdd42b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce2aa20a6e3610ff98609a582862b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73521e614b880ca68cef81e8fb47a64f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f3e49f46a3411e163088907d5d811136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a1deb4ec4358c3a3d3d8757a2844e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a433b9392c3088c6ed5938a32f03f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126b86de20224be05f7988e1980cb04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df00420fcdd52b45605c7244950997140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92590931e966f56e3333ab1e82488985141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f670c5782f9135758195b3cc5539142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be45f7a9b9e44c8f4f1c69b2d6c2ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5b5625a926ecb6a6e4de565612729144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46727f69e3dfffb0636845d44f4caca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac0d79e451a59703bbde65193832fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66803058c1e379c8d83f2f8672297d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e1dc0fb6339691675746bc30a15ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cb00766df81f4545cab7f245afe0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40cbcb996d7c8c3f7d2be9c716e16e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd74c452b4bcb44c289bed867a8ef1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da79d0147ae76b5a88b978f71db3ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5d102fbf47d1d162db4c0ab295000153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b0b070c24c6a189407b91dd5fac1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1674de4916ad90cffd5315d443b262155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fafb059875a6b62998b7de0575e938156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b77d153a4b31a5596b725511527d8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df96fb5719b95ce6ecd0631757a9284158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38d1c997aa1619c9c0ea60458066db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee41856b3297442896b7541a9ca66b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbbd4f79f2e96206d9aa0fd2346aa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934f036480bfdaef886bf30d19befda162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1443aa04a66cafd28b3cd02f1ebd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e517a24ba4ae125ca61d5d2ec5cc333164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fd9cd14aec6fd59625fab20d9ec54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6aefe71055bccfb09e1c35bdf2a16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b8ad5a8b96293a8e79c10723a4d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dd46aab41e5fe28180e4f85d89005168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770742f24272a5e266fade46dfe0461169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a46c42824705ce06c3c492f3e7696f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a1b96f95d7f9e30ccfc320fb4dcf1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5370cc6dcbf6717f0d52c35b100ae1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4c143a9047c641d58996a22dc3c88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ece6bd745a634f42e107d2c6444fa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faabcf729bcd4a0d76779e6c2e3f558175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3457cc1b5291803223d352d8b62f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033832a8df672dfde1782e722afbcc8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e642f3be3c23a2e62ae2e84ad87182178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047375e7fe4a694093617de2464df84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44eb577bd64295fa0a1aa0bfc623aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f42723970a2df0bf8beac17abd2576181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0a155aa5dfaeb3c5ae0f0e1e93cc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbdc3881a3b82a420c10ae476d1b24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3c0f9b0dbb9b713e45483fe379113184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ada80f676edc20d31c7f82d8bf64d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b65779db0a49e05b4ab4646b71954186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6553653b555b2dfe2fff7ba3df9f801187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21dc8d02fe5b572950ac740807adf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aca96627fc8deaa4f8bdebf6b16d9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcc5e6e0d30ae43a9c220e065255dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177f3bde1918f7b0b8a7f2db5fbe867191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd4c66b90b1d85898d2284a6449463192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8937eaca1500fbb6bcab9b72dd075193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ade81dbc4787c23296585e6fae390194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb0d4ef2d4fa045766c140ea87cf37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ef450cbe2fcc5311670d744f28fb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1763c67fbb512f90d1b0a61abd34fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63527e16bb870b396670f590892fb2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89d66dbdbe0318a7f3bcb8dc37a394199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca27afff8aba64174e5773fb55d4dc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba7e96abddcb36b3d90e916ebd66e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a7bc4d4a9ba83c5d03b6b84a38f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f5628b1a6c507dab3e0266c450d3e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab92d7ecc6149abee548d55e7a8dfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e29d7d51e5e3f9c8a41d8be74e4e66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986f40ac011da6e27c00d84029a8c94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c719f9488b92089ff4d328aa624bce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31998ce035224e10790384fa330edb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a315f1259fcbbc072594d54d5a514f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77e8b7aee8e36667909c5b3e15c7f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed58a2c7672f28f1251964de84f21f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5375033c0493dac5810c78c564ef587212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b26e4ba22296abedad1932a521ae5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c0620476feee6cb698621e74c3a02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bf77875f18d8cb09daaf1018a0d50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972e8aa92118c0fe40064912b3820d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b618f2a8d608b329ecb184bafbbb0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48f937cb84ce7350ff85b91dc070e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c43b7cc4c739ca05eda8a6fb82c48219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a4f448e502b52cc3762dfb38bd984220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c61428350466322402cfb21d17af9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67f91af19e955ee5f19cfb4c7ab9a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9838530ccd46b426a99b318b3a4208223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974d530463b0ba212db9c31e74f5235224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0273e4d11bf92944a4e5acf5ac33e6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73356ae252ee61fed392bf823828b5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be490d956fc415f3f71d36252eb77779227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcae8aed25413ea9b3bce2bfb841a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75deda243941ad2bbc8cd08951b787229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e314e05378810c0ab5d3acf8c18f1c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227d38fccd5d891cd88c4a0a77609c3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d87984a0534653dd1548807a88771a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf64c58846560f43a4aa9a7166a3c72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d3615ebb076cbda418e5c55e66e54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873d61062fcfc79221c40f3696e40ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976befc38a3e9100b37c734304cf2d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4108d06d566e4cfd7893be02a0d0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dcb98de9db821c655efed97d3c38d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae266948e1bb2c6f3b591d5340012a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561fb554d5b78364d07617cbb9169fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d200576b3363a03e8f547a1709da7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86126c7fcf00828a716104144aedcee9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728f615809a9ebbee86a20e5e32c58b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d91d984d873b082dd80cb915b7394244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b48e0e16b6ce10efa96a60efd3f20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8812839799428dfaafa42aabeb574246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25d0d71c954be45cf0c49c3a69304a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09645127649a32491af9aa0ad45f69f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4d1fbea01bd77522857e7ddff1210249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b53bb66dac7323359c9fa7f58bfdb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47da1e393c75420d00b04c1f02333b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c016dbba9af1bd216183a5ad41b3797252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de914a1194a623f69cd1b53f9443754253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9f11356619dad1bc1d72ea49eeb9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e18c33df173ccaa9db38d8918f9f21255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770c1116aa4a06b386302ac802f37f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb0af46a0b88178234faeb07a674c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1c6bd88d59b0c8d27d3d57e904ce3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b06fb7c94398d3371743e7cc7192a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed21c3ee33b9e577e4b353fcb22b0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f86d452fd817511153fd90895ea76261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cda5ed2eba8fbb93ff8656d203419262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b92d2d6ccdcf588e3abc76e8cee747263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f90f2a9b29071dffa23097e70e8ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3d7af6f070c468887a5a81c49c5ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bf4795f60d25d203f608262ccdd57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e8de74d3d66da9c1edff68200f86f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c45ebe7f864d849b923fa60c74182268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df162a49ea8a0fa74768d248b8801b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fb55224278cb633979d6b4bf045d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca3cb7d14f8fac9f39235df88a5630271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10af946d5f43e19b479bba86abd94ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de5b47c41768172ab8ad0c13e59f36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63d0d769b6ab92e7c95d62d1de4cac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f849eaccb434ce2b95a48d669926c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c41eacacd9b86455f198809ebe46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcfa0b42cf1878f2c54329123f08f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06ac804f4fd1756b0b2e112598599a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15100de7f406fe267dbd9141cef3dcb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f3400944dc67fcca6c2d71cbc63b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798535b2e9baa0c68d2b83554d4320ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a7a4ca52af794b1c2d237fc5c8f90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a84e0fa38ca2f26303bb5dd3e0e38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6c50c8fb497bbf55eaf8fbf4900ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531b67afc299215fb355bace6dd1f46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457f19d22bc73ace262fb90f90ff8a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3e725ea4bd58db5ca9b5451f8de4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a6188f092377a9d9147a3de2e034f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46befa497244c6129074a67862bd7ada289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7148be638b42d1d045ebef01046c95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb3075a9849a18545143031369daeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874231246e9199ef75eae984230d8342292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852b0f2a0a84b768a1a009410572a90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a7e6cdaa96d0a336276f154ae921e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e35a0ba5773ed733b4467359bd6c44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd875c9985ed7a5aaeca8ba2d7032471296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74593e96d82168504c68fe4964e9cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131a3986f3b7ef8efdfb2e834bc3e32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb433ca93b0bce40bb7e47d4ec4d0073299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef066bb9f45b66aa5f3eff062d04a858300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809c2586977b4d2465afb1d9ba23051301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db64839e403a62cfb167620d2968fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac5cdec58ccd2526666952e4b378ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a591891d21715a664b76102f9439d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc8c1493c39b1014630be095fe4d8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35470617a935d60985dd0d639144d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a1f69e81d7f215dd443de554d7866307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb85ea62023b74d96496cfb1976bfe2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e813b22b06fad9a84c7fa150e22b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdcceb243e419378f37afcc6530af5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774edc1f7045d91207020ba2958199be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95729389329b98c54adbe72b71b8d6b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c14852a620c03b29bd5c76bf41d5fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2319f4a7a154910c1ad921a0392c4ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea6a55b5cd039633e170403497a7c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a2dddf91336856552db9c7ba7caf3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d36b0abc47dd4da08864dc98582ba9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a2afe252e3b71cb7c9541e800de1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2307766d957407e63e1fa8bdc8349319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a865d3e7a524d1b2ba234776ea7749320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f83c43f4f7b2b8fff64843d558b710321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189f24db2c99b049b4e843ec3ae81c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3b4ea0d34d83f78b19aa21ae0a20f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad74b21b5c6a590c965692b6ea83ef9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dae38fc589367e8d351a099d9defd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c81fe9d622bd1cb6c43266f489f0c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589458f9ccf3a65b38d174c892494493327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b1ece02e067bb7cf0bd605cbe01ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dac6af79d32171cae83a14103912cf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eb0e90ff246a4036c7d0d3b139a75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b58f9930992904ac5f1c8f1bce4d7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31730821182794d256f4f3e21604729332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d8271469f3f45d0bb7911e7f4cd04333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa1cfdfbb916518c3a15a323be861334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818b4f456fd4ca10e1e996166369559335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f8bd3d20557d82aae9de8a93f6da0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68294877e75d3e9000b33a0d1dc66d99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e7ff11f006f613fb6d1d44e5534c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7fe5243e5d6cb15c4f642605fedba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1822dec27fde15f0f889015b3ba00fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821cb7541edba74cbf9c6b0a4a46fd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca073323446dc58eadc3248961c5f6e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3bccc0d7c19373a56f7b78b8f0e9f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd9775d7dee270124d68cefdbc13bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cccdffd623530ed49ee68e4d76f44d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86843dc06bc18af3088ae4e433077480346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3506b176e57a8bebf64f3cd2d7d2e25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc172d816ed4ad0cf90e2b2890cd946348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b115094fdde40f35f143e70a2b2cdf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d0f61672445d749d007cfb6e2919350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ed6b46f91c9ba1d1e7100445b7c6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d5e2aa243d0cc89a163e11e6ca34d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ed7b832879852fe12078f038df7b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080546f9455891bd98a28e263da5e887354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344dbc3652e6b802bab57eaa5781f70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff84b0f09731a0d1b3219be35809768356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31b80c03f5b2d34124a6b0330180cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3dbfb08e7beeb2b89e445809c45d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c24974109ca69225afcee8b24eabd5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5809050b64f1e878a093961a0d2f07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1b714885d3a6e13ed5cd44c54267b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40094a348860e2c8003f611c330866dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46ae1c4732001ba6dd4b7b6c70ea68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d075806351d2dd12264ec69b69a79364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408b6d4ee1dc74f9ca3696678cf2d23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1a57023c00737fd94da079978e4b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b059e00dc90b3501befc55eaf86b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0882dbcd08a87177997bd450ca0930368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eb374ec23fece6053f254021ad907369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a925e66ad29caa56710ec3e7b033a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecba824d60a3c5b53bc341251d1a34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f64c25effbb3cdc9b9fafc4a6a55c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36a54d55e5ba00a349ff7afcdd9780373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acb18d06de5c5fe0e41a8b3827ae9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e97fa6b7429558ea9ae48891f04f08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bfba1304cd2afad513b63ed26d0dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb49f70fe56b9b5b86472c31703387377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaec00d7a0dcff3dd1856b652a443ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033cd216dfdb97cb94f8f74c4a17a4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a327afeaeab28f3ac6e0e487b33a04380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd962809cfce6c21ab083fb7ca22cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e8adf71bd23af2ca3b68f76a66135382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1696ffdffedcf4e199212aaf8cc507383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c5e08479008be6b5039efc6092515384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930c0cc1f105f1d08191f2a468c1330385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c7d4b62e999e9ee0107fba5cce1d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab8e6d533524edfddc1f29c66c5c51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9fd3db119fcc37bb8b4411e4a78aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7421d83ebd00161c9a098393f47bca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5404dfb4d41a36338fa425d8a10cef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e53a60f8934858921c73880efecd19391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102c3bf83f7f9df91951503a2dc45a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae787dbe7c493d46afe77a5d90ec7788393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3ee54648173bd07c22dba5af5c0f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178776ee833d59c3fb8fa12dab48c87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd21c1af1061d379c72894e33f01ec8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b659f25b0ff58432e0c70a5e9ac74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe5dbebfaa262b7026febf899d4145398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc852909c48b23dd2622da177b1a02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493c595e1a634e865c4218a5979af6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578ab2f2f9efff6e7fbb04b5fc11bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90c39b097d03ff48c24f006f331358402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51478ec71106307280efe91d7fdd587f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea9033bfe3fdb8c6911504ceeabcc9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114b68faab6ca991c2e0537549549d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546c9c6037ac2aa83b96458ce91ae55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6031af026516fb42fc71a2cfa252e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03428f0bab25cd672f84a01f105067408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0357130dc6d93f3f19c3f811020b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c66887a1e1da3e2d42ae8a9de711f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bea40841fdcff46d3038a0c0a1809411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5802483afa8ffa095c9ac1b460d28a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94dbf7c69e686a9813c32c337fcb29413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3fcd9a6f0311d5ddbb7c2d6699192414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dc37fbb613ac256007d844275ed25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f2819b3165ecba98e5109e1cc0f68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a740ac2dbd778e69a381f682e7496a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24c7e0940d6f83f6064de2af1b9e8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de453d71484a8451914dcbb6d449b1e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683487138ecdfc50315a0e44986e61a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4e177f9d4730d09a9b19f858282e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae35b41df28ed5b8b3b925c114831d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52af5b5eeb8024a1fd4a2d680932cee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412fd398f7c61875cbc16bf1fdadb8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed038943a21cf7a61a447caafc13a5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404008f66454679ff3eaa3c3bd9e743426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d840145b96f2dbd2f425e2c8e2a20f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7009bbb1e0b1b746e0f3d667d469bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f5e4f559f4bcd37efcfac7d44e3f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9d4e3de43cd72c3f5bc5e09fbde0b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f34101b0e1b1b6960389a921407a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9a0c5723a4c76e4f0ef5a5eef3abb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148cc68ce6e7d50f007dceccf80ed00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fd3e2bdf432776e75b7b54a4fa687434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e276b76a9931d89e55a544dc107deb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8c27ea8c69f88e951cf52f82412a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5929a25d588bdee9f7b47c2f063596437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd3b9fbd2b672031db075ff243d6c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c1e67c5a0dfa88e645130eb7fdba9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de3ffd5451f28ac9558c907de6c8b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e61ca8fa7aceab874205c0924feaef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17006d5ae0e14d13a275ce51759a7414442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7328ea63babeb6f2275be1d1648b747443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fd9f21b2e96d1040eb35153aa6d11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79f2378feb1eb7e1767774f4be4fe0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181108477d9dc4db95670e787346a4ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e567a706355ab72b0a0f1a8e8a0ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d03883fcd9433e4db8bb26ea2c77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32594bad301a496f93223207f6461bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205b93446f15a8019e0fb2ba860c87d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91861b13971097a6c7977817eb85ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09404cb83618f8cf8f4909676c91011c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12a0549e3e1b3991fd87633eae800a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfe7146480bfb087dbd360a83772d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3c51d3956b46784a8d2339411e915455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7964cf84acb0bdd4657699496dd498b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade61e14969849d0dbce38a8be9b6e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cd34778bb12d1a1d58e2301f609e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c55fc3b041ebfdccda372c3935e0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d166d1767656693a8f6ca8605cd11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e600935a9bf4eca19c3277e33d3910b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d668cbb74815e3707ee665944ad8f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200614482e2cf01a82e3fe60e630bd0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edba528c69386e17869411d515128e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891d3aea413ab2a7da15aaad90d13dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062245c3148b44631e42f51b8774c021466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d606a1982317df9c267cc2b6b88cc19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb5d785e9c350fa5e0aced6cf5770f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d1c175d02827917e7f381436cec6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f74944436144e87d303befaca1754470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a7bc2d3d9a6e62091307d75b4479d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5075680a1ae6763c21440f994f14f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa79876daf711ede331e8bb0b98a42473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1945be83c43cd0c1eebadcb02c86ec9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3b82133643289d972dafd925ec028475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b274ccf512c4c558505ecb1d65fc60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e81c5e5871155f529ac9afc6361b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa07683b260dada7cbdb59577538cc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf20d1c3e91df7232fe8952d758f8e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3539298510c813a2acf0c2aea6565480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f088e674e19d2c5c82091c4fd287bfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5b2977a0ccee1c475b28aa916e0a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd0d440328fc136a42199442ad11f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a7fe93be834b1d21bf83340dcd4ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845781d9578a17c8418020bfd2390c9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc8b1d412add6ea6e98b8e34cf1f36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc92b16e20c6b6e6a49bcc7c2ac1027487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a636c79b2eb67e7a4352415e2b7214488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a83dcf0926e3c707ac5c8dc9199dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5dcec227d880db16ca660b77b31b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0def14407fc2a75650c6f8c80e9662c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12af1cfd5ed8727d000932a447f4dd6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cdcdeb897f7803591672b56634aad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07460919fd6a2fb76b1af83b6a83951e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adb88f36ff1b2f44d11373876eb968495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfb0023b09adb86570e34241975160496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0902d38f8786785979c62354f1508497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20239962acb05d5506ec834e11082dce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3515b3b7f73383609d4d566524482499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67315e8afcac786ed806cd34703e674f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e30801f38e291470a7f6cdee511cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb8671f36e604f120dbb7e4cabf03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085bb6aa07dce4858fc38a38865dfc7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8e59969c828018b2ac340fb2f03a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d5c2ff187c20fb3a5b44dfd5fea55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfc1978107bf29adb3a73dfd1ac648506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7988ff7e936b6ce65f183e1ec8c0b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ba9632d51134bb807921849676e30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981d143ce072b930c11d0bae6219a77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d7f166fc85b5cf0d7e278f892f222510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a30bf139fe1de7368c5bfef1e404b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628f69238c4953468a4afb51b5235a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cd3577fd736049c4374ca3df89f36513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e7c82afc10b357dd2b59ae0b73e22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d292cb5085b569bb8740a8498813d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490f538c6a6ed86519a79767b17eed8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dc87d7e4017344602da31153cd3b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfeab06c837409d768cc514f8d2c5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237672f247439a657dc7a0b8a06219d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b735b3257f5f90eb00fda984aa243520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530440f317513f9d6afba21292a001b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c5e0b55e443fc942c945d0466051a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46235675bd3699114c92e4167078208d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2850b8b00a7af6c715942f16d5eaace524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7032c241c1053582d1b17e18709fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7ac9a659a1e74ef755eb8388439e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d863a291c60f29bf082bba4e117795527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee7c975b92c9ca39920d8afd108b3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5a88c0501b15336371ff129c85c0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba674faf340240b94fd159026c0f522530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1c9292c2143c65ff411175dc3f742531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c653b2c6dc1501950ab49d96b94d77f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bb416c7569bc4f36f909e513b467b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd1efe0205e2139139a9fd7a15341b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f6b867a41bab0cc37b07640c9a684535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ee9a098b118d1a3c91e7bf8170e70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c438ccfecba634674e3e1431c48ca78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c5623dbc8056aa8880493f470f54c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda8b17922e8cb846d4ccf2da94905e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf847023681c1e9e07c4a7b67ed8650540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40934da5a4cad132b914a544bab7be15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bcbfe0337faf92200cde7b22129d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f75b0ec8e829a75aa9f85449384b8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b490e68758d03a39d3181949590d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a018d6ea6602145c1b8e1c9deb9fad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4004a2be351be532c00c3eaa99debe2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a93b971cf9b0685a74da8828bafb6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508d13d2586d600bafbd7ac32e369db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776d192c68e34bf68b6d01becd20de6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f9472a254ea2bcab52c176f612916550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492037179644184c728d8832d5ff3ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80c694ce1208013615174fb8b531c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22264e2cc8d762567edc529bb4779129553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fda1c0fcc23a5416143012ee3da89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5ac8e143d6a8d50721bc3149c8139555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748c40bc7f3b1e10414ac5ce5ba25c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3f6ca402fa6eb60f8ade2c1cb2dc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8a256efb52eb4e17b116ae0ea580c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c20648b0e9f3dea13bdf8bdf8f8c1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074eb641c4deab3be2aa1cf2a0882c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6dd585a8eefaba29e99daa66eb46a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa654828f8e75d5d993346652bca9a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2751bc857f038dae8cd734c8bf115563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2008564ed63ebfadd40cabae24750564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b9aa3302af885361fc4bb0fab405f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e6d2e3a591ada3a1725e0291fb1e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397efc3f5014c0d172f27134f060ad5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bd405bfac77c1592a59e229a5a0b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8becabc6d5b5ec0baa238439de2b562569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06307df41710ad35666a0e84d07d4c0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb021de65cebe4eecfc7a8bc1b2f82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29ce561528200168a379e7fcd71319572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0df28b4da2daca015c22811fce9201573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e3bb56fca9f4edfa9464de20884f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5894e26246872b620d64fbf1d0797d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1de8a6a7c76b53a1a2c33ea1f5e7e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec77eb410f8117c910af8f4ec3d8a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c084687e3c1c16fceb31a0c91bb3b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240756979bd859753151199ef6b678f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbba971260d05d059408a504bcb40f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fd419789e632c21ab72ba1ac235c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f4cceb4bf1589d4f4cd7667ddb60c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ff7fccd2d7425fb08d0517e18c5e2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99a41bb3ffed606c9f5bc1f5c0e115584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af326e644444ba9c8f07f9f903de1123585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a933dd2103cfebda2f993160cc711f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e248b8c231ebe2fe750b9e53fe64c1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34d2c7845d4445a8e7bd62987e1b46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27de0a797a53e444e58835eb8f72a06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ca0ed16795ed9ca7d5ae065e57413590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d86e26c45398703bc050e47250359591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c7b20a1e2f222812d2fd0dbaa9e40592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d693d807fd091a791ef9acc518f0081593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36af31683915638b95a9e10106185ef594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f059c92482fc3f70ac24710bcc5ce9a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa4a19454221bb48bbbe6fe5b1faa2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de264a0c02cad1bcb1ed5bdd09fbb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3191dba42c9f03c95878e3c813e684598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1cff07b752ce8834a55ad651f4643599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a128cf1abab04a606268d61e220b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4b571764c9e3bc6caa1b799bbecf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379251cd0b661733f6bf0e903b25774602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612241c37f8310a663620f936df4c42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad75fd03febb9c44a04dcbebe7f14b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5ce5ea45d3f24746764217e075421605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04d9f04b5145c14b325ba412d7edbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c94ba03b3602945bb8d88ba69a6078607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b4bdb591c462a95b7572b978a6c03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cde16e33e3fcd434a38b86ecf59fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428a6e71d6e459dd2694a42ee7cd159610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3691cdf693defe8390f6128b0280a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cacaa3c97e67817669c4bad4b88b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a992da16a556b0a08bf46eff2ffe66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59d5f298147471b0861d91c2eb40e6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8fe6c289c227c90fbdc61bbdf0314615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c85fda68322429015da2ac6531e508616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a542e6af662743514e985ff41246e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52393d589e38eccd83979590457b3222618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26b2410cc7ab5541b082244e805aef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e2831a02a0470f36ba5b499ef97d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf869a815898ef866c2ce30ad747ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8aa1f811e9b1d41fcdff23ce1323a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396541055e8c9cd9991acb5dd7fd4f48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc59958376c7ea646ff78af4d43e98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118f3cc91150ed3a72f0d942595d364625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c776da12f8d68ea21212aedd721c244626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae3750019b5adca6c0adf968d5c3fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233737e731522530d70505e1a4c227a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722876eec10bf3f6776192b4dccaf3e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b67a1d9b9b9d13cbd2e3e178323456630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1a8174927d4606edb9212db2217f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004a05003c4ad160e68124c14882a66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dd5a6118b7c48aa532f2a9913c4c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac21d0382c869012ea6e964fa7d55d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d47a105dd9a1c1710887685e46e420635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d975146156b64bb5e5b0a655bd61e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee7ea41429d1c5dcfb9250a927349d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee127142435a9f04f2b35cb310f0c15c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aaf349d1ec5c34797608eb008720a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077d8c4e8a6d668e85f86132172dfd3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60b6f5c0d0fe4bb92ea5e7515acb90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a12e772fc06ce83f214907f63a0c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca86e8fff56b1e9c3041c3f91af0c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118a710211420a7cbfee68187458176644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fbb419e74438640f2e00b3b0c01c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a39cb35b5885123fffc48b45330498646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c165779e235762e12508cb137625b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1981476eb65e61a4d174d47b20f4dc9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a685b2fb861daa6d1b7ea0a52fc66649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60931fd158d7be9f4586064ac02bd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c32c559f1c874f1dbdd6223e7b367651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a529ee596904187561291a6e2b4cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655edb8e02baa399501d779c2925f36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924c31e2f88d2f859d0a0edd4f33b51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268abc5c629c87d081296957f9269f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c11bc966ab845396ca5d05e4d554e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e49c0dd5010de0cb373fd154da9fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30b36dbbb53b6c88b9aaeb0e505af0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef89c17e8db0e237b00dd372adbb4a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de9e1364a87728d09bb731e0ddbc04660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49970bd462e6f206d4641cdf060a660e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001717b6c69d46bb49315ef81e76eaf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fe8754e7a08baaffb61ae7a0c6905663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d11a18123cf443bdb4008a8892d67664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c009f21417fa59a8f8f7b55473349665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57749bffbb24d0af80b3c8e6cb3aef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351cb0b25bb88fba20aec1a83874911667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445aed862bb1d7047014a8ced775093668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90345c607e9c075bb119d790b704ead5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba4055abc2e25cdf72817eed9bcfeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1ab3be01e548f48d5443ec4de6bcd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f04c2d193e8a12d4836e692940b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d690f7d9c8ad13880d23102b62f7a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846111ff9c45be0c6b3b91fe90d8c484674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d19900f797486ba1b5654363c84608675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b70a373fc3b82ec3ed0e0cffbe834a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe94c3dcdd7a53ff55a64600b1ddafa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b8cec83015f42e49b6379db048d51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36bf7285b486558483249d59472f1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442002bd38fcda3cc07279e6abfbd4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaaac296eebdc6006a8339dff8608f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8353a5f278aa27f46d457071ce0f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931d086acd25e34b64e0cdc039f14aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a56b77e39760619dc9f509b6f1e393684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41c62fc63f2b594ca62dc881d73e4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd582e7073e6dc53a195f1116f22ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aef106c3b8a5201a19bcf7ec8795ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974bdb872cefbb0a802263a46b26cdc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc6a0976513be6979f370481a142fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a28d3a351d7095a2948567e7d5367690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76bf9156061866dac666137c39b39e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca3c5a8b51fe07e71bc0d925e39cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b01141fa828011bd69829835a01718693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc4a72740e1e2ac43013859f900837694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0549c808c8d6194bfa4ad5d3ce78d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16acf1f7b63264cfb84246fc85e7ed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365c542c0c8d508420b4db7f7ad2cb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23dd0385a240d2db0a08e3bd9493e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca66860cbbe48d4d57c3092d35877e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7161f0f794975a56aa38f91041ce24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62313d6493d36e416ee2e1c6fdae6507701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e687f99957bb3047b9b91990b427755702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604908f08831053650eafe9880c46c6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bdf22a022a17b8ae51585ea86874e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de453bc5e45620f74381401ccc107753705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0133f26f3f2bfb49500d831325de34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27e5ea67136bef0978e99ec54c66e0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d3a7a3df4465da6ca6b993acb8621708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ace3f3ff4629bbb643d22eeefa156709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4680bab59b1cb33fc15964f924344b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dd90d9a3818c455e6979099672283711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa6fe41abb1a04b41b3ff9c9ba0f0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dab77cfecf6783356b78c2a4f34df0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f254ef02113ca0d5184d8e2826e82ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f9b3dd5440ce254dbca96e8707a7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae089c45c46e14c6c690a6158b6b7d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00623aaf048387c0b84591f35ec4b36c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68638df53db7919bedf967307db545a6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bcb47f6dc193f9f41dd3773f6c18e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59523ffc2352b86c6ad66aa75f26e08720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f3addfeef6ca648804dbeb98f90ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24847261ccc87904310f0a92ced0a250722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aab9cca943198a63b0e91ac719171723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882980b9178feac02d12e16027f2f4cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45febd30af68a31e79d488514b81787725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb11e702b2cc1aea12c876a38e7312726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eb546f1c51e3ab56aad12daadca5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8bda71e8450ca2753ac33025b89b9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bb5ce069e81ba08a29f5337b28236729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc001e7bd2790693d9dad3758ee79b5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f4ee83e2c812ed6522700afd39066731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ee6f9e2517c9aedbd07cc8f941b4f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d075a8f2657932bd8b84c2709b1f41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5dc42ced5f4427d96a7aff5f98336734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f410c07adfa3fa00e4c865de12b59735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90c84349d2a1bb6879fbf9a60add76736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d512bccdb864dae95894fe797cc6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39714467f59e9e3e21de2827d8e1b48738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57600c772792488761ce005fb9be2ab1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71894daf70f3b853290a7e98f9f5d56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff73cc9cad1d0b9226f7d67d93227b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458efab28962b4230192ec11d1a8492742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16dda10c63204ee4415fdf9fbed498743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16a6a3356d1503415c3ec6168202bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1b9413de5a62524fde3e5209d523c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf0370a4de33fff12d85351ef159ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb6e32b5f2a56f517c6e80631232cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adc26412830a1aa97056b9a0af0836748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820508d6c107928cdb7c9b74cf4548b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f47538cbe1ee8432f53502dbbc391750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152f36d10eadff40633a88c839a1c34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c31494dc4d9cc530c187ee4c08de6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81039fc83e31affe76f1147b3e4b856a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229da85af76967074bf365613b510a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b98af0f83373e66eaba3a84f785f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5abfb41e87b3298f256fa1aec815b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d07bd1b85f0ca013875948bcd2521757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dc0a6cd7d9d1411c33d97f887eff3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b98178cce417234da4b94568691502759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>