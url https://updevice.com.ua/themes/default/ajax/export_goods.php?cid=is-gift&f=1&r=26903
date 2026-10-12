--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fed6b2b7b0de81965a085a0c2da2381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716340fc09c30743845c7c5578d9d7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f4429b3f183dae4a077fca577ec873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259a6014f76b07a0dcb7ee3111f6bf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd22ef6960398ca159fef23173e1e395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521e06f3a9c452c12f201429e6003f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73236926ba5422c79a7c099f300825767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413277e84d5ea92e6552dc747a15cb5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ec5ede13b7b251c90891ae65f33f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8c237f8e4f486820b1f64aa405ea110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d92feacc173eb99f7ead1cf09f069811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6a7f521e3dd29a7a35cd492fba61b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5832f6eaa9ef0abf6103f2cb199bfb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e7e40966e0e14452cfc7fc43f7eba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683654cca2f6e6f20540e3f19b730b4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995e34d4c670ebb477b213205e4105916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd44fbb408ef43009b18ab636ac5fda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030db52b0b77d1533322678f570044e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46689aeafbf9a8b02c1d58a30c1f3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b789b76f8c280970073e5d019b6c8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea106bb06db437acc558083cb44ad421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485a685e6105d383f3b5f7a6691b13b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6383ec57dc23955a0a3af6d654a23b123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f607c9285494957221ceee48620a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb58b8f50898a58f76fb6d8c94534825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60488814dfb841e16b3c7133b851afe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3b34cdfdcaa55033405ff770b93a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648010f33072b0143758d96237811a8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86256ae667c91d08d5ff7aded78dab2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0bdc9736954be815c9af414a360f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476d6e17a50067d9b664d8bc7af33c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57866a5a7b0aa2ad76644c0a37146d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cdfe8285e20a48b7f9f2eb2ca187f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba053566045dcfcc9b7f4a1469027334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4621ae90dcfa8dede05b39f46d68d5735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0b849f742914f2a09d6d1cebb42d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be2fc29a6cd2d6d0eeba3bf2b74b4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d980ff1fe76164e2d57e1d7f7f1c3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561b4582001178fa6850b31cea7247139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570e9851a9b32d2880c0648a32edf1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322f5324456295e5eb842575a346c9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431f42f66ef7f37230cee3394cd024442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec7829296d4a328c880fdbc278dd6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdee14aa1dcccef1de6d83f2395125144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5577c6f1cb4f120bc8496c0020e4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337ac978bee48e8a2f43edef8a3359146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7222230138167930c68e014396634e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48452553e092cb3a4879ec7506c4fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7f3fe93db6105a0561e105dd9009549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c3930d71b1c4e7700bfc18663b4df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be08427d446c2a1f1f049bdd72033951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df9dd0b0a73e39db55307d19f9117c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6464ad225c67c75b77ffc77d7f7134153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35335ea2916fc8be050fb9a5da6869654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c168e94bfed6da860476b3e8a7db0f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97302cc2d874f17dd0f64b32b2cdf9aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25e96e243bd09b7cf5f99354d5609c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb42c652f1d4adb71ed1b101c7283858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffba5df6994a9b93245a4d59a126ed859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edd87ef9dd89d9a40268a72fc5629260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29365887d91f3aa23f48ad03af6c5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332f2fd6e8fe60cad1f53e458978bd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f089f18183df439f82472e89110ea863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90334e5975cae56e5c72f0fd3a919564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f261e52110aa30dc3da26da2a996c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0932e9ce7641417300259f4bb6e45d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90d3513aa5bcd12d63d2a3fd54fc6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3af9f7880fcb8d0fe7814029afa6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05961b85eec7868003a5307a02f61e0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb67b69862e78cd0fd39b615915b7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3d08b6c97fdcb10004fc2eca866da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a9e85ad89fe2b3e5869fa13d0df0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd9cc9963518c6ac9fc4a771e0402473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811b488c7152e76ed98d337678b22b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035b10168ee86e8d25e15bd4d212f7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633291ffa9c326d770ca0648bfd1438876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff984d77c4d124058653c0e193801f4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7629804c8676c8ff2cac6dd9eb8ed978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa61577d6616e30fbabd58c1c48020679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff905b0c0325771e7f0ed7b0f44bfd6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58db5eb8b9793428bb6f135a3dcbd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b29493638c1ddbcb9fd328139fac382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef486ae2f693c81e04bb5bac2a0d98cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798deb0702494f9348b34558e0a3ce284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621758ff2a107ff865e404dab884384c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650e785ee3dc892684a028fa53118986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3603c08ef37c937309ce374724a79d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2049b6b2bcf74a95867503df3ae8d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c8503708a46dea28ba1892b0ffda489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf938d50fcb852f25211f67987f6bedc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651061b8a83c4a4aa92033a57aa69e1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5b657f92f968963ff21b87dccf82e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05941141d0c8b90ace00f101506ae70d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f296db4104aa7cd4187c65b3318d7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea8fc7f7627ebf4d1c5c553b216eea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18906209f908710bcc78a2ba5e56874296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ee2d224157ec1a9d123c22ab84bca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd72bb80afe52b8de4c27103d44982e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2a7698141612744cfb178f53c1b1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccab7be12ff3f457b1c71ae0e958df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4fdefb8c92b01a72a8aabc9779748101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e09c2f8d7c7979c48998eaa0a23234102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aff88f1f117229364bb7fcab19b07b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2338fd6beee8a67b0c934937c1671d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd8a4f180f20a5bf68614b808eec10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9479d5668924f45d7f564b2951921b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925250eedd6175db3ce83d9860b149ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c95d5ec00c328c03bac1fa6a06c29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445be2abe2226486f542756c0220a64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431157e92650bc76f712cc380758a1f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dd81a3baf8b21f989389cd2194439111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978340d3c36450e6c3d3a9be1c7df109112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3e95a010d3009fd5d357d4787580a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab7f1d33d0eb8f69c88812386064a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a132393fd975629560ad59bcb1676c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905d75eede3a8a6a055682acbc504e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec4c9c19c7af9b7590215f9056d21f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93780fadc618770af3f7e5e1941add8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ef62d8dd162e55595ea258ce84b14119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc67e0dd5ca0fb91ba4fe18fdf94253120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14869246ccdb9be9a6520ee1aa3e8c00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8738a24c3e6483e766466552e7619e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f9b2e6d6a5e61e869f8e7f978c1a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb934d9968a3cd954ddb95719c2bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ec09b9eaee5bc6d641c123ecbff0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae687c0852fe7227c2e3c7df4b468c01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3d1edbbc37995802ab65a763fd3b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb505c910fb5b702c5d203ec54f037128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aefac37570a15e2ca03f181c868a8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c79e4f4e79684011510c52c51fad7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aa251c6d835b9404727d8607d087a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfab284c1985db7e3d0af9ce54ee89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d82209b733a43c0b8fe894f579969133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66fd164d127161f1a8b7c7a005306d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef8da1529d4a9c28c06f8a579c54f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43da1e5cedfb2c1c83ecb2b7123367136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9618f5692395d5189074e056cdaa07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1bf2cc97cb67b75035d0cae72874b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1190072dbf4223503aed3af9c3f9cab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649911077dd974bea3c9814b7025776e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afe775af087a8a58cd32e7b473d6fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8039db9f9399396d4ee96ea28989adf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ac33bd905c4a34afb2580a6939d3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cdd0b627ec0d98a29b077ceeeffc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25f96b8a0daef1f54e90eb39626907145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314964847f6a074a4afa064a955ae4cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b478877bfebb3e444886f76d38f4f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921782c1847c33ebfc0e8f7d9a73ef7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40e56157fe961c0ffa5fb0f7b8fc73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf97f1fc17f9e55119cb51a36d925df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100202de625c3c650e7f7e9c28f74f39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3d5e72a76c16ce04e04c69e5ccc6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19283c4be6f4da3031d1631dca2274e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e06fcfd7f5bf4ca3f41d296bed75154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ace9542ce8870f4b288de7b834bc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4bc24d3b22a143ae1ba4b5dba8907156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315917868ee8cf719a28d8f7f91d1076157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cd329faa3c9948936d3039ab5d36e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a4a9944968facbdece79c9aa54dc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516b11ced6a96abca63b9a0ff485554160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18342ae4b7708df8f73bc2854c81104161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a110af5561cc4dfaaeef5eab7c2697162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24200455f4abe6c1f51dd37d749597d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a154913bd9066d3ab069fd0f30456164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99999a387fd14130b034017c509b11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cae0770e5ae30014da87f4732cf033166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb707478614b4ac8bdc3ebdac76c3936167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d711f9c038da53261455ef5c31d2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca9570bac2f0e2553c073befd8c386169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fb45f7087f94c7f43f071aacfbf8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f6fe7a276fde5a9cf228a23e5a5e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a66594a615bc5d161f4b917b85eeb6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717db9c1eaf14b7b082eb8eba246749b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b41345c5110314255a630d42584b0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cb4918e3f7c018b57ed1ea8ec910b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bd5c0c32c976b1efcb2c47d600453176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015784aef30febcb9cd2311ed2348770177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116e9d4c6f377b3d4d367b3db6c24d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de37b78a5eac220ccd6bf9e74a82126179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac3cb7faa7a2092d1e69898704e5d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6efc50032e3dc18f3a1bea34fd533181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792c78fcc070cc753e6b86d9097ad12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cb937784954d8eb33577547f24edd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3268c48152c14681c15a8403b33f64c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e69a2e9e2df0a7e5f8a08656af232185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092fabb93168c9b1f916a6d53d2f59c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69197c5ec5c4955c23243ffd6af4fc8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e38367ec1546027bf37a4dee29538188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085295d018ddd09a41778e91cc0402dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391cc1fb6097b62bba29ad7bcc5573e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfbb5ec6dcd52285d4006e95119437191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c59632b0f4e9eed1c3bb4f4443708192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fe836d17e92f2083b9fd9deb24fb2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa28383602b3e5eb65dcaf670b6f33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793984d5afeb80595ae25fdf52425cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c5e90d1839355f329c34d8fbadd23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0866b6aacdfe839ee00c042bf78c0c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91834e546fb965bb47cb7e2bbd198f0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2778fedacfcc60418d8ae98a125dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf7f88a02b0d398c1d04181e44f326200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13699680d4882984302f426f49ff274201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d35d8bd6da16a557d49688d0ebee34202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb757c00bf7eb1107e7cbd18a8c37091203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c5006c0119fe152b5538de30a1e38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31c483b5e1b82c5b4fcc3e6e60d3a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081b099cbca4199ddd41d96e561e0bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7e7eccfbaff5d2494bb290c7dbff8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f2a6375488145a457a5e6e7c773b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c43d3270cce952b633f152abc10cbc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdfeda0f0aaecf1c897e0dc52446d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a1ab6a65c94beaccbad41e9bf2565211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b40ed6f9296325ee8e721d52882504212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbe7770b70032a72c5832e9a6f39d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f68683889486b9759d78205d5d9ddd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8be25a16e8cb6bff8dec4052a1e8e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafce5c2399db2b5c388849cab90c60216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ad6ce72c91edecece6b89d14b22c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc5b83fab2a08e10db9c6b7ea2177c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2e16211d9ae93c28e5f82a2ebb7dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3216ed73b73c36eeab52caf5428e359220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab089b62d5245e79641ca54b77611606221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567aba6f5ded1a31499d2c6a763b59e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b60a56c7dd58a15ca6b3598a7f1f3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1da846153ae48ffcdeae6f02589e10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745bab0f2c0a71ab2a3eba446fb83ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff35fe7c07de8aa1ab07169e6708bd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81929d49e9195c28f765d1de39324c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854643026c27c7b52f217e276a6dd50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dab0ef29077c218f1edcb70b917ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edeffd51b388a5355d760daad291f3a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ba3676bd491521ebc46af5300c0bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa90f90097dd0c1478f10ffbd54bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5ff9c896d9430c2f56a46bc137b97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad1f99af5c287e8b121383a17d9c3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f2e7ac404f2528b0a840754b93c72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51f728678d570df7478798fc8dfdb4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b83acbfdac3bedafa9ac34d9243c43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62f1422c35a86ba53e237befa2b9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736f6f301ddde6a71a8fb2de092cacc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5247a19b81b34aa7194a198c61aa6ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d81e75ac3e4d250e795c1285f1ad7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44084b3bdb6b2bed55e9a2255d2f3db2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9cf2626cb7d4afd4e4b529e537c1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e72b710c5f2429d44724e9471b9481244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb4c1b7896fc50f01deeff62086b92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f9d24b70fec1b1506a98c113b7ed5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076e1b9674e81bf3d6efb76df471b9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c9fc051d58f91dea45636c0449408248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877e75fc07faa59c6d2a30f9633cca8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087d11407d129a4f0d12e9cc3cf2c47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff13aeacfb02dc94e74caa2414577b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cdeafc76ebe94c20ecb4237b1e2bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59dd8b8125773ab389a258b64d6c88253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace89bf09f8b7119d69e594c368feb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f344ecd4d4474fae538d35a35632a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa170a793e402b749bec84e24a451d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0663336f1f689200b1fbb246e84b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd729d453e42afba004929431577b55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc226ebf15cca00a2e047ff5f52f5645259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313727f8af1783a8d31f1c9f403f446260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e0eb10936bf2a1b3344e32d75aa8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c5c45eecadca400432e103a205333262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b0796e5aef5b2fa3efefc567e1c8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abbd7ba2b8504c3440fedcd2f8d41c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f673ed654c82add82ce226551e66b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60f7da3135dc50277d33aef25644ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3422d625e2c245b95ea3419042dc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcadd8f1c5b9206fed079c23b35473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453ddd45db2b36862b22cf24e925f14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece57fb55c517549d514470b046e59a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a46dd562ecc98199968c7917e2364271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c620a8c5912001e8b0cd649cc03aa1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7622b022b87d607a53a2069a2e3a5b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa663ad3dffc8fb9f2ff9cc04f75dc12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beda6f54335d34b777d3b65c127528275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912d5688be5c57fbd8e328f51c732d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c294f814f405cd11d333c495f998f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d3a113278c76f52f949cca49dc61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625718d7e7defd26c43bb6e4eef962f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f6948d994dc4e62de7d6ba9dd417f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787407d975edca4f25d80a3ced9e76d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f6c4c04e21bc5ed3d5fac4f56ec77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e00fef52021ed17eaa93d078a7889b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc308cd09ea3d7f255283e0aa47ad0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccd729125bcb2690fe1b37e28a7f89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef9d58224f0ddfa9ca9d15aaf3fd4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe61f1a0dfba4510e90bf45e8c85d4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d8a2a95008f85164dbaf3f8d65f2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8ee47f0f84fc44fc031cce67bede4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acea4472037b3a25cd1b5a38601d5c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caa98228636f236a9ea59933d201a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881554e2c5bcde0d556a31a566d04c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a5ce6b8698aebb1805dc0926cd11c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc960a4586d28b4e141923f4ba403ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8fcb77e8bb4c6161b6e35720f89ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb105c2b572316121c2805509af9fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb65fe26b809f8deb32297efee3727c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0e6d9f92dcc658312436f7ad7cbce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c207b9f5500457adfa60899e4235561299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb571db545ecaa229a1fc1f692206bda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c468f245a2cea06b27f80621c5d6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34979b633182b2669d17428b5ad29956302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6940ffba1fd055d102a61bf35c9b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99dd734c93abbd7bb68dc55de8ed3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a87545387cf0e318c19c8d5759896e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c4a6ef6c4e8edacdc16f63e45de2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90529b0dcbfc9331370cece1e2e426307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd187312af9a537cc3fa0279af947046308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b84876be731ed92e5e32dd52c04df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad272c211ac4fad4f6bbd254f2a42b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad2e10707b25ff8354a133586984c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f22052d8192d2fd58baa90732595d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224c4e2c238e906352f76809c5a9fbc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811bd8622b47cb1704da4b36f709274314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a907b7dafb00cc1bb1bff2a535008f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57873ef967927de12bd2309c3516061316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bcc69484b9d0f96be6454d0c12ae4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ac83756963ae15cc2926875c957e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8153ad5604b15b91ff8d887c9a0cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeed72826fe120bd465629e6b1dda6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f515cc3374c8ae3619964b49f6eb26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8532fbd696cc5e23ebdcb13dbc4b40e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39347469a9563611b15401e044c04398323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077d0871ff2548ab25d3e3985e46983324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faecdaebffa5ae3ac80a1879e40b6ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7fc8773ece16e31203854e17a8911326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f59426a9126f40be09e307d1b62a82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a1f603b5e080728292b8d379b5acc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6003ffcedf3835179aa1d3e8cea8626329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefc3a445724e137fca0bb3845a5510330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543cc33383d5f055b5532d2373acf4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c286bcca70a8c626ae470d64f7b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5da04b9a03bffb33d22dc0f583e146333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611cd55aedfda8f99fcf8fc4bf9074a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b2d2194cf8a5c335859191612105c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d3ca4b01e33a85040ce8c7315fcf6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242eb58533613c5ea492404cdd4c6ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771baae0c5fecc03f20ddff2513dbd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ccad19c666d2bb0ceb2d61f5242f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba9be866844efe9e9858e99f54b0a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f222c06a40c475772c8ec6e4e1d464341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c33b83cf51a8e0ea368bf56e6d4c90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d654b6e2a0be09cb65dc19e84d7f61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a0db6d1c2b3123c7e74980a5f56e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eb7e057695ccf587a0198e0974296345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcad19f6b626d8b3ad660f1adb5840346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e00cfb523fdf48ca90931f7bf92e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379e91776d727f5faa72d41dbf3a59d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62bbfd0296e7d55f2e9c2efda78afe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb0388c31bc559834c590928b01ee1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3390bdb9dae07a76f24f2d45a5934351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc547494e83dfccc38b22ed8bd40eb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ac263578df7e8018980dec56f86e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd20c5ef175cc13880fc74a9c0a13d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bcaf8829f260b691d67201b4f9860355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c94ae5087730bea0f8811802c25b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580bcfd5aa07a4ea1f9f95938183072357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b5d9f5d017bed034b1cb9dff540ae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b471fb86c0100fe05d3336d0c73e19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde10400747f705e1b11c5a6a237be88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6465efdd26900f97dcd8f65c8d9024e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508b7b30bc65798dc8c9160524093db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703e3f065d19815bf525b376229e4e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ac010f4238fc44b83cfdd6d43d06e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655610a6d6174f4cbb5eacf7c216291d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836c5b1807abba4b5c6eeda711bd7d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed814c615c1f66dd5228d54986a1da62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79229883ef90150ed1bb3173d82adc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1323b8c4dddab26845093e0840fd7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a82031c75f11ee13291dcf2931429f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e57278f678ea48e4698f7a6e265858371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e9c95442f93bc9fb8aaedddc18ad9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9b6144aa038709918c079219f9b27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c37113ab9f55adadbfc9ad3663770374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4fa28998ca90fd2804ccae02417b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224d9d49da1942396643142c3152e5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761622725a270a236d98c56bbbbf1a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d961f0c2a19930fd6e54860440d85f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7ccff3847eeabda4b37f9824d780d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49189f1d1e15b31a7603d8e40040160380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2dd9534ec6d61cc6309f05eebd132381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b78c0f2ca91c32ef28e0a04340075382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0917e9d0d1c3847ccc01b3efe8bb5b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10407ba7426e4630ac132257766f326e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50da02c257e010f6decdff63b5b44f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aab46fad16424ecf82e8b7b2669647386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7b07f126d8ee9da9024d9660c3504387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b8c6cfd5953fcb45216ec3ec66fa2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dc900da0e6bde09decbfa89f2b8c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1107f837a9016c4227936f5972b80390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa153d9e98d5d3038493dfe45b96a52391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0e28f5c24b2e1aa41106e80363380392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330038c4a9e773114474be12746b05c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aad9fff1056896ca66f35c5e0c5130394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc8f39ac5fb59f4a19fbf9addadd48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b5a243940c88fa3a7163d76a6e3d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885b182d317560e73b72a94004f0dab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa82a364a92b9a6bd9462c271878beb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35894028995760a807c52221edf5f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a655db651bd847c0b4a4987bba0c49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f766fad64bf68f29249447d1e8004d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785a0c96ded150624e99aaec02d2971402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410bf05445afc32cf8449c0c5c4e395403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d1ac58f554f6d1a20c72d6d789b4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15f5542e17282b730b85f94de9186d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec468e30a71cfe55d20ea8fc0285f415406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518a443d2c5505e3bf249c71a5eb515407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511be1a2a6fef26d2f03b70567da3bbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4ca1c04f26847dca5a54838bbf1de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5556bd9dd98d4cfc613530c24184e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee976cecaa24c8a156532167e48d10e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d38f630997395810dc129279e4bb96412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c643e1675b72d4fe83d466ad18609413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8082e2e82477cbc2ea05d22c4274aa8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dfe51f71a23ebc9a0603a72d433fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d266ea4976f17f5af4843fa657597416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12b418edd9e1996d4cfeee15261e90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595647ab04c0e6eadb4d815e5fda745418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da7a2a13b373c7af8ec3233649ae1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79502caaf0f45e51ee5f4e88d3d724c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e7d69c69272e27dde224b9759b75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477117d0e73dbacf8d710564b074944422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236739e39e09ffda67d2c25ecb22134423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492d7a2a7b7a4f1a61202edb97c766e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae0442b109c9b9d0ae90b029809ac9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e55a90128583d26ac51f28808de5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac9dcd3f5ab84c40d6b44ae4f4bb35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820280be906e4f9267162741490a37c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d39e5dc2a1a681a91f4a16d8a70c77429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c850cca446abb0bab2ca65e9c05957430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc1aa178464206766a532979eff4e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39365d010a76f4d267994707539879b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659883e76144bb68369c70276b40484433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9fa7b3fdffddb5a7a1e198e4e2254434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9530aa0aff2828a163cbe0adb5b8d7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daaf8c79c42c120c4bc247491d457f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef16f82bc6df6b9edc0078d9a5eca6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b12fb2d4433c47a38d77ba95609af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf23cdee769f0edc121aafbe6d88aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9920f69e8580df3a24972a431ad56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ffee5ec9a096ff36e64dbcef7f752441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507df48474f5fc7e184ab8e5531cd82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d504513f202e3ae10647b27800a3480443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d651fe0761e61d0f41d5dbe470492e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca21f1db55f5bdd311126fb2b3b4033445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e001828fbfddeacf32bd281057080446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a7360c1e172a2d0507b0620f361e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537518b4039dad765285cbcf4d8de7e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf495bc8d8b2f0d07e4828f6c1522e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75380f585121412adc2c9d63daada0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec01398175f9378193beb1ee9e6944451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ed2518c169e332a6f3c650e43e73b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f007e3704eef9b6b811887482c4b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb537d0fda91adb099afdcb1a41b3fc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914d4e0ef1e05b4bd58c2b288251119455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20667c2b4e082b0d7b8c361c3ea99c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11203dca7ea8ef75c205ac73fd669c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13215edbee7a52b57ee6940731a2aa20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb755c4a00efd7d1c86a842a331a46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6ebec705be0cf85d48f2b498dbc03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aca86fc1b40220dccc58e21cb6bd31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e09bf87b0c202b2e3f998ed15a134462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56678a2e8d6f2ff207e230be432b659463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9d6553c1d09e715488640247aa57b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b7165f3b51f7d15e01ea2ad9ad092465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545473073ccc6b2693f7def8797e0598466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1ab30aad00e3a5af32d20f58d65a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2230aec7b0060d13df03e933a8a4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebddf5bb10730cee97697dfdfee1077469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c86a3a2c194196b824acb1fd3925f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d924d74adf693cb9f6ce1b34b2196a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ad3da32f77eb7e15d0775e9e23fa9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a74f1feade882e1e38c72bc800c908473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f8b3592ccb65816a7f1d17ae67777474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083571755057c1fab7e8b5366b985a1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d1f22a230d66b68d1edf3eff14d02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d847ecd0ee230c224d4a4e368ca07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847ba18a63b103562b8ddc990d5c2ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f6d235d410c343a618ac2fc14fd5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aa4c024cc9c7c9bb6af4dbdde8c69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619134e0070dab01e06d9904d54d295c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06102a0ac4b8a83addd5331f157dd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddc54340431d5f8a9b985bf6770df1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46c13df48b990b487d2584af86c203484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e6b0c6ae1928dae717e4567cc9e35485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a8e55212b18cd855145d665f852a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60672021ac1410429a5a8b2b4b213c1c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226423159d43ded8b104c7a3a3beded7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abcb2c6b7dfc2cf80eab449d1a9d6a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86845a072846cf1876a9d44393cb2f6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b061ac76c974f8a9ef4d6c5c7989f84491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a08944cc740582138fc48114d1a3ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0110e5209e600e84d8178b8bc6d9325493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3b84c462623b502e92e88ccebeecd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3292e15053f50ffe11087570a13979495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0236128888b1ec5f4cdd47153e9453496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304d8699107560c5c416ea5a24e91e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84031918a05bdf1a9044a5409c8dbff7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1198be26cd9f88e51821962f85cc3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ffeff73f96e5dccf4e6fa39fac9d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a77ac4afcb1e13c0c20c40b1629e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f45dba93d4dcd6e2bf8dd92da6ee61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae54149201614674fa01681daa99c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59b58d515958c4886a95045a78d562504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd2f3ddc0d799b37fd96d683eb6d80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aba06069892904652d7648aab7ddb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bc8372b7dde5b1664ac3c858501a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2c5d2f0d20e1034d33ca5b8b12ac2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedbb2ff3e33a931ecdd46b4a33699c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11db4639a020db627b9cfc5bc91d70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f05ea1d7cbb3273b9b769318e6538e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ea7e10a6ac89f2e8d45574a7bd452512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc514ace1000f6b3f644da0523f44fcc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de19897bbc2d4156a6ac1fffb029577514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7948bdbd4ca75a59094c3a07223bf95515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26cb95a10705a71ee21de148070550516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0b25e285c301510288f22d07b7bc7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069cd1937c9e84f2912730b7a78c32b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240436afb5dac591c6444e4021fc172519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1978dea4ea34a9fabbea014ea91c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf8739405a9b6074b2ca454fde9978521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956a41147c01b3b320e40e0c6787a2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2dc7270ebd6af3acac555eb2b2c3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be5191c698456310f1ed608f62bcf3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362271f89660abb761518a572953df8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d10ab5ac46040c9a9ab90412a5654526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff6a42dbb048405456c8ac3dd6686527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca90d3c633b38c357d705eb04b166d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679c862e619d7a16dda9bf3003311c6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a1ddc2fb0f9ff25f32836d2766635530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0f16a3bb8c94dd2d7214f86fee459531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98da2b67a9674fb3d916f9732d2443532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e56b95e30aec42b6867b498eb31d96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9a393af63523258408136029329f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc15a20d0060d5460b8e738a5726c3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d2ca77df2b64f47c87b9df9c1c519536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4797898a7340be94e1bb36c49e294537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb46ffdcdbf52e0b4c38352512a211538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2a26e499f5c8beaa1ec4ad174ba74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6304d0c7c086ec30206283205238cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58d4b4fd6f919542d0504949e3f2a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744666e3ac8929df911607dc1ddfeedd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eed90c84983c4fe746b9257ea83049543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966faa077961bde4e85e65933612f52e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3337d4a376bdff283153cd49eaad08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aadff3a2ec26bf8603d6410ac8c7b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a976eb5dc768a1ed38a223d9dc427547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3653dced606cd2172eb13522d92be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66d4e9475adb1bf9dab856d10a4d51549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126cd4101b2d0ede21e05a0ba36c4c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf61e95944e3fe2dcecd9c56f0b131551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a9a5340d5423a65071bb7e06ef716552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3d33bfa8569680fe35202b47136c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608dd3ac3dfbf8f8b018d7ce4a4d23b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d82a74b2b72ce27c947d6c1bb43a0c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428261b355d69f4d911c98db660194a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd339cd3b3b7d56e734e9f1a0e9f4e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08040bc8336447bf03b16fb36eb35241558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8379a5d95d094e24b7e236b3d306cc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e569e768dc90160b5ebd3bd46d8fe39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb8022b0c6932f4a56666a4a3b4e72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68e53979e5f80450796593123c9ac5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab41c88c04fdce266dbc4bcec1c21f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413ccfdcf80c271d122291a84f234a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231830a3d600db927b40e539d03e656c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9804423c211be29cc9d425002953c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939b32f5ae43a80dd26615cbf76b82e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf953f351582e059555156a1d044d18568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974633d57239f6b87ae8b3602de2ad60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73497228d7c4338d0ed11db3ce3d8229570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71347b5321daf413bd57e81bce3f51e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ff1c87eb236e88bbc75c7523ec7d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01574746bd49cdbb50ffbb18bfd24a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b0cb39be2d37952bb93e1091aee89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fc84b9cd989d5f6b5d2cf5e6363c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eb9b96c0a58358db4dbbe63953332576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae75c92bfd597c780563c12c89526ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171dfd5c4d8073d517a521eaea31b23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c2daa50627bbe9d977914ad974e6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7608721bb0a12ae2d63ea2eb3eeef9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228e3e390e9b2ce9d77db6c855c0dee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602aab12b3dbaca54862918a75a19ff2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8fd69f8f6910882a9eb112b1ed032583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25785386e7b6cf8bf104628cddb24aa4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c63dfa22a2f360d1636440b5582004585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299234bb732d3a10e4fda3c571602bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21646a5a98a1cf86555ef7464ec096587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e70a8bc8a952e100ad51e1175ece4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e3b31a1129359d5479cf5f21beffa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6668dafba18f1c42310b5c9996d89590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59ae1cd07791f1cc4ed68a58f8bfd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a212d7b45bcc6a37fc4df37f44f4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4229b10a3dc4381b23f7458f011383f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ab8f7c34bc0d5e2b53c8fa3349e07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b16080ee95938bcd79131ad41b50bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd1eb550997e76c5b02e3a28bfd81d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b323c73839594c2ba0e622730f5c41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5fb7677ffa2ead19c6e99f6e4027d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f8b80b9f0d048274df1bd2e647bf3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac62a41ddff83a8b70f3d3d0f7e358600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e03fb5f740c107f951267ef40587c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de30001c3052425a551ae2148d56b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e781f24ac54c073aa503a707d8411603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e66fc79064a93ff6b6a2b59a706cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8da4c0ada3c26bf86cc08316a3c73d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320851a885d622219636db4bb5c367c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc81e958e527fa6ee177784d759c06f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f67430cf596d8248c741f664a3446d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de5a3cf19fcfeabd71e1d77ad61220609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea4ae46095c4fa96c3b43ddaed857c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c495a63ca2f5c178f9a92108a21f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba273b5f11dde8490dac97ddb3b54a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d0fb998f64ca47a14ecfdb35dfde5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b548a0623845a44037e49506caad9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07281ffa42c6dd386715873ff4a64779615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc2fe57a5ae9cea723314cd51ce1f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b982d9caf81968c86ae290bc60194617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89bc28960a1276f40b3c85cee19020618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f63e4597532da1e9a29b9a8533e09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a6d8c0dec4f9dfc388362d94d0a41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976850bf63c01ba96280c9ac36272be2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e8fd5351cb37cd53f0eb113b7449d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a6177c42d9d577800b4f9ed29f56c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c363b95d13f46048ab30ea0cdf4f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db90f6980413a5ff90b4e433822ed6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aeaae50a7cf556a377eb985182f0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84447284ce53e5d93ff4787c9357e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089ab6aac327373687bfa922b32b8bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43607a5d1b2c32d4caa2ae7a77b3d51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd9b4ad4478edcfad48605034e6e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848106586460889d26452fca3c8c2c9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ca4668d8c7a132ddb05ef5f576260632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a19a9a4cdd3bcfae8adf3d4a780fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bdcabc804139e13944cd7b5960aaf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdad408f48ddb0228a3a706cc0f5e2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3d14d1b8dfb5241e8c02268ebc516636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676271940ee9b2b68cc43e201f332813637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b88e9bd5ef45e5bbf4359b1e58bae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b12c84bcd2dc5bbcb47ba8b2509b91639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1915e647bc4527aa97a26a2735e3d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f328ff4f6e5403a5e4e82610608c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b058f71b95d142e9d0dd567547e95c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac98995ab598e23ae010b80f60e43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412fb3cdbb98f90099767c18fa2ed7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087667ead3fadcc40fa3a3b49702ad1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aea2096496b5818591e0d3f25909d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dfd63d43d3d810e47a997e9f77f7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eaa991bc116037da2c00a0c9756ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fccdc90855eb121c2ae5f347f11c9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28877be004aed2580f73cb038ca6cfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78527867beee94baffe4d15688d60a32651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba5aff8dee8cf7779ef2dd03decdfb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578d1a9d28b3b45094a552dd1f4c3c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04caf81702ce46ec53401a8663cd8b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfa1ea554e3d3fd650e58022427e30655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ab902d1f876c7d970149d705db6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af767b7d949fdad86c6e945fe2d81d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b18793a800b08ee39bfcca5fe941f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038501bfb36a33edd45609fb3209103d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f395e894c1806258cb468bc1af9f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283bff62f866e0d3d283ae361d5d71e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9425251c8ce9cb1beed6c68fa3286662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb2024911c60e966bc556be539abfa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59053b5edc6302b33d1fc03a08430698664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef94b9b433829fc48ab6625e3355d7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4934c552ead3e53cfe6acb5acf7e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705a36668615f89465cc004f1ad2d12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794876b5e359dccaa86328b18c70a731668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ab67e52d21a01694fd6b7fb4580f1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82915bf3378923db652541234a7efc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507af3277f00d6a3d926803c57ad8bd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f4867564a3115eacdacbad2470372672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c31c7991fe925eea53319115f254af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52747d33145861d8e9e96283669556db674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf210df4c538414e8e4fb53bd744c53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18e21d6e990dbc7fbba2df7ab71d68676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de946f5f13f0f5b146bf43df7c58691677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0215885e262255c08396b3fc90536ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19219cc54e2bcdc078788de0ae433050679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d3fe5cba970b06760a028dee1d6c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e6f72a9afbaad38cf07a5dbb0710d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39233b7d4536cca4c1e527eebce84e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28763283c6891f841b374889921d744683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cc6a5c50939e1b3f34e4ee6c0669a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977fab84167010b7906eb51f3e17778685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020890f261ad1e44b66defdee09d5cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157144f642767c2f135d73016a7e821687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a07a0cb6a586ade7001c101cfb825688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf23b66650a8a18ce5a3e9165e9099689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc4bb926704ee7ce1a7035abead0d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8dd77a7535bf12d2a45fe9a13118b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a96bbb6ba08b823b9ec610c91f31ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08154b8beb53e5a2fedfef0be7119c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59a39a31aaa05195fb6ac3f951371694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28a27a930edfd53bcb6d959effdf8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b52cec9f2983398f0a06afbecac8b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59bbccde1d49e92b8c9d57ec157b90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c711adec8d025f99cc42961ea1545698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ffa0d46c65ef08fb0ac22c7ea0dc8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430626127f2f9c79067225b4a0a1354700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7e9f760855ff9c06bf2c07715cd82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92029f0f3c3f61bccdd85f793591404e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed754a9d427d6b7b855d83177e8c737703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924b5db0153cdbe6227305edcb90177704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787666da6f87473a9bb5bf85953f5c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc82fc41c8ed6b70f1ceb96b69f6441706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1200af5b532166152a44ab049b2e48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3a8ee734829665e79d869838a245c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde68ed082f0f6d11fc3239a6142dc8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f988cc2e0be62580c9cd5f8e7203fd6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118494c78b187f3a0d2be7306fe807c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf14c32bb3b66aa911a352c155684a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b56113cb34ec72925d706ef69acc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d5b2ca082a7dc6217f481ef12254a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ce37e2126dac3a193b97a28d24281715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6fd3214f06f89cdd3110d3ecf60c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4af9e17f3be30e6407738673a4fef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a8859377efbc8ea3bf452f19ec7f9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6a1440f0c7bb42145dc50adbef751719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31827d19e8ee40ea2d19420e8817bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df454e90ada9814782a858d5653fed81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe3f3a1b3b119e5f7ac395a2d6c31a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf137444c7207c5e3eb9748581bc3ba5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d26df4c595a661ca6cac99bef14b25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787e5b403a85fcddf16536d9b680075725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb12e7038537334d3a8031c654c8c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192e8991bbc83f9ceabeefd1f7fd291727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047042e8d945906e8e51deeae3956757728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2d3a0d527d3eb1fda660d802c79d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf863c10fb67244d67c0df52277288b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5e50112a25f77f914285bb8ccb2f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89f2066073628d61180b9ea8f2218b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825f0666e8e7d047653007789e59241733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6320043e9f30a49c666a10c11b18e35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac529d4d7c84f35d677c269a1f24c20f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b9ce59f15b9148e9dc4977faeef20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd9acbe8ea3a40019fa9e5736767d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6674f2bbb420603d37d1d8cda19e1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0a6afa1514863b57d8f46b64e8d50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e99bd0a7d1302d284a034290354188740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9c22a38c3579909b247f7b57ac825741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8357f7c740c6d20667c261dae31c18742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d064ca95a90cca9f011c20a68c70ce2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1d192fec5dd5b56f30e5fa00b835c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf356f5a1c7e0bb3aeafd84482c74cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c601e3003919bb67d1342c4b1d636746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cc34f0ef25b1b0fdf09876a20fbdf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196db9b45a095a12a2a7663ae8fa1bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04544b5505d668fcddea8d8e86e1285749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b566c86632d6ba71196183f7664bce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24024a1500828a14328698eb69c722e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d096b9f1b773bf191ec00f2af723d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b207977dd321b849237a78710d20db753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51a845cc8950d9e93910b24bdea1191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9425d3fa37164f80c94e2b422a45c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9c693fa948d2da3f3ee642f88d50e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5b940b8ecf131877b9207764ba1774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e6a6a8627ef851e1b3dbe4aef5caf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5884346c7369895ee2498aa11eee66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3b1a92390d1d6b9acd01c2b4b34907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad7590ae8f4ff86e96647d163751e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b27fc5e072de03a2943322f27cc60d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb81dd9949d2be92067dacf279364910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077f53829cd98d79583662f514cf07b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b04833a035d12b84c33a2f94f402712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753db5e4401bdb7a914419aa7420112c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be91a473ad3dfde351a8098cee7895b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bd64c8837e2f2f003431cd2cbb8f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adbd25d5f7a76d19412f1ab634234c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1d88d89fd24dd46baac42b97f4ca417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d725ac76c7845e632b23704e2d08c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b031fbbf61789efc41717edc3f07919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b5b4d0debdbbef454d15e24d3ec2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883e2206d4d25f078cb6a49d2f6341621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e760cda3f0326d6726c2ed59a740322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78ebd715998f3e8db3b13df9a40a1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077531d0792a171c71358324341b39624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a453a3684a924ce8692784cfc2ff125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fab1a7f2ff712d486c872bd786380c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda236685e0084433bd4bfd7006423cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6e3c6fcdd7c4c95bba37ad7d241a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834ad97b7a874abae4342040c055afc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bfd0bbea4055ae76e5a45db6f6b3c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd4dade27313fe7a981d3a621e90d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4db62b4d0152fbe90fc4cb77963f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9ca24fe7295272cd1694e4d5206533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426d95233756e5d5298825e8987041034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbc39224fed9dc842660cfea64975f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3cd3ba4b3ae0ef57ed5614aff074836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f018eaa9407113b4452b5fd14f4b4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7427361facadcb8bbcab851dbac725738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220308542df6e7e40a42daeac4f211139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab33eb3b2cbd563583ae4d2d8089bce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96496cdcb417645683cebba87fb95ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42040c57aa5f665ea295231090969c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da11c2ac63f3ded05b20c0f9a6e8eb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30130aa53e787b0d4611784db9ee2e5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800911a11caf3f6d214b9fbe5842aaf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444833249c9851ae28c31dc2b72f1a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a49c04c2f7a8d21e23b686277374f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf13a38af263774ac90ba92bf88281448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17756589764618014050d49906b689ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f33eb69daf8ee3676bf9a54bddb6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3d59eab75473d8054527946ff467551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aabdf545c08b2105b5914287933f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe57c5278676c77d6ee82035552ece53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c40ded1088498d8d30e7f5b90bac1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cae155ab27b8c570351f211aedde255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba16001cecb2c0c6f1965b2bbac57e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f76141b64468fce281dafe4235a3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e88c5ad15760dc51abfdc9b1dbf23858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c40637432728c0735c6cdaf502646f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de308288c8c31b6d8acaa2af4f2fb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c9c8c2461d4ba0fff9ee4beabd6e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cc53e94bc9543b0769a1d0356445062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b59bc3a3b12ac09d3feff717e353c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630e04ef123604ed2b42afe61037fda64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fa65cea85292622b75f412dc1eea565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f99f4bbe8b3a694b26e2ab68e348066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d5c91af9236b1025f830b57b3b3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f870dd53808cab0c30b3b0b38ecf1af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d93aec4cb85352af00f695f7166b8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c414d4abf87ef5db43dd481463d4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7648c03463d9bb67217d8bcade19a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434128725a6d9034725509a941311ea972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72987bdf7a32538f90c9162718d92ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cb95097f559768efa6941afb7090574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09002d4d2ea43a103cc52381104169675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafefe944b05bc23e892670541a4cc1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944af24dd056822cf08f6905e52f779477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d49292b3bd8d041e2c08f0d34361d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e45af2dfedafd995dc43538d7636a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e17e8141ca8cf13d83f92655522bc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d957add8b17f578def3dc270e16fe981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa6c97eccaa9457130079a13caca3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da4d94ce6f39f05913ebfbdbeab8a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0013c9d64383590477c5f5b1d94eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de19dc73e4d19d233bb019dd68048fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a06610bafe5aac80f2bf36c19e4f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0d9edf155d80a7eaa0999ef2b0fae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c1c631e8af072fc18c39079664b2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81101bc5e623f5b72558bc3a6f510f9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d1e5748f6c8189ef085805bc778c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76d95143a0ca9ace1e6c82cdbba12b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b206ea4ebed3a661bb9dec1ce498e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f320651fa3f814e862437dba024a3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeef7c00e891cecadfe2ba942666aaa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6becd7ba72c8acae9b6bfbb807f5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7f2bf69726cfa690510729497edb096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5815d23d6bee6e5f8a28c2df66b1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c300808267fe147cb09e65d1401aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f65faf4f76dee57f78e36a1ee90cc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235a37620ef85ab45a14011a2a4bdbf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cae8a146ccddfed94054261756fad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cd11d40ca4efb6add938c64ebb65e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fb74b349de5bda818b9334c4b1141103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10a40453029d062a5030f79c9afb3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf3e1826049f3c3955527bcca554a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae7b673021491d9f8cf7b97f456baa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b37112721f95fc8becaf80518faa6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b080f73248368dcbda12898399ed67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5859d0d9f944797fadeba6c25edd8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3f562614dfba5309996e4e4d2fcc5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf37bedf97a1136670334435d2ce9e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef300852cd33e24af0d6750025bf63dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97762a9ad715759fe6a85d4ab4f395113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce8481c6f382f30347cbf451a61ed4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1514aa9c513624f9765470838f0d17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87a50f228ceef731889bca7843a176116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aafe8278280774c187e318882661f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20698ddceb7a8c31dd45b3b801d4b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6092189f259e1f41e56069e1704be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945db4d74c8b9dce94ccefa419de103120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bc0c163ca46a489c6dcbac93e34d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38203c5a9b01fae19778ccc4bafad6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f661e63fffb6871fd24c70603fe6252123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53108aa6fdc476a9639d1553f0b730db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57123bc641124a104fe2519995aec7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0201ed00efc4e3c31d7a6f8ae376c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0863297faa8b833f99b087d35d0c591127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41ad271bd16c9bdbbb08bbfdbdc252128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a22eb5d5f02ca6136eb724d4df4d5f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e881b76287cff13464c1f4a009a797130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167ea2be796ddb2a2552939e8a63a5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d96588cde106edde2a640a09206d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eca56182e72424a929538b5f055d70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bdc7322c073bd1d2964c908e88d75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db42a2ad32076aad4425856247d7d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c3270f5b4a8b825db51a14531da92136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca4151a99a09fbf2022b9d08dbcbcf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b85ff3b7bbf8b2d9307945182c6f26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec9437b9bb19b24a3dd94a9cf78975139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae19c9575014d21ab45b77edf389a4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fc219c6309c8086f621d038167d3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55873a97c70e1eb03ae01be9d31415142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531501aef474bdeece0f687d83db329143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2467f4126714f6fd4c205a0f4bbf995144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e19ad3ddeb1b990a1e91d7ac101170145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac56a4f225fd6a303179700bae10de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed280c39b3fb404c334478723657e92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503f6a8593fb6bc261ddd886498542b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512017c0f3749b807b928fb0ec1ecdd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5a75fefbdae810995030c7fb1d1e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a1d7229e3f535cd772bca59b69509151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf213a557972b8f22394f4fd045f899152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0f53b09eedbc3d394c3704dd23c04153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd667f535e59555d65d6957ed4ec827154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561990fa7d3235f67b6b2bcbf13653a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3de777a45f2532375932d00cd76f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e39af7eb8ac1288c1eab22348b61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8ff510051e1cfc713b247517d27c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8d9b9e00ea889e421cf4505387e7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9773d6ac855a1475c1a82ed475d1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23395d81538cdd347590135305eee4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb3f5dee1296e5d5f475df3a52d7e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b4b07b0c94d3ea6e7f7840bf9e829163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac9f2e176f8395b484544f34c21097164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f7ca1d5082a02e31b6824c5112355165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e2ec0f9ea9ae9410041964bd3f983166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8397cb48e38ce6d0ab0d9731396f33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6b1b334c94b036970d2ef5c3121d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c50a4fb053773957d495cea51192f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b1d882ae263faf5c3b1332e34adf4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b42cbd5eb5c5683b49481fedea96e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fe75833f75cb79c26dbdb847fc7db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129a3da7461f5dc873df382e6e1b4a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ead2a3128ae8b3125e23fd95befe07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb82ae1003384ded43d1d8413dc8d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f78b0cceaf96cc033a6e8d7c60453176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e19db00157c1f0b83f7a22babdb4f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822316c199e26eef869cb554693d146d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e16aaed3085e59ae358e66c22ee1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b156f8e029c1862b803c94275757a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98509d20b6345b509ca9750aeebbb687181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f396968ca76f3d75e796ccc907511ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c08ae085d61a0a3bc98ea2f6ba9967183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7396d77c4e8925ad09a5f50b5568f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5564723577bb8084ce62f0848155afe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47d1d88c43fe189fc6516191ecd7a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa892ba28c92edd359ff9eb5876d4ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97c810cf6a35616c2fb8f79f8f8762188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d59601fa7ed2a7d8fe9d0c8933c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca233df9d057f3386a76672a77a0f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f927286f715c3296b20d05a3e34e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825d10c657479efd04f63992281887c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f431a39f4d0a805018b43fb662b1376193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0db1b6277616b7c9441ff8e4e443a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21da33c0fb9eff585e66d2868036ef3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4b3f9acb0997ebf50f319814f3d6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c2617b045294986d641a03760d30e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd934616014fb4b2ada910f80623f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbcf5f241eeb0ef32cfea89b8221c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ce73c0cf2af34343516d28c652d95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cf9aaa3483a96a90e7e98680d43eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b664e193dd879dc2d5ed254230ee3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f84bd7e1e11de659d7f9dd4fd5ae4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e78ff88c83ce22aebb715e275fbbd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d992b549fb21422450ff15ef80c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9570192c613cc9baa9902a0a2575f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171ec236fc1523de648c7473d3c47ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0d3018d052bf69e8cb4f581a34e28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddf945bd83924948ee60457e7a72bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd78649cf157f851b045956f529c79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781a6abeee27c59c3dc8d6ffdb700d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01de4ded615b526f2bd8accbb40e3da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6f058127a084c20b69f66540cfb71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffadb63973250839f7fd6a0d8a5247214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f988e32c97ade520acc99793f03188215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85be0aa7e48e9387eda17af39ce6711216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aab1b82fb7be9d31af4e87ee529b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4932c3efadc94cfb7b6713e3895c6ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcf9a2399bce4fce93de451aef4b56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3534352e3f0c4df063583d16804091220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9cde27a60cc839ca44b3d39b99e19221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f49f75d696dbe90665a4d088e4672222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50345263fe69f9051b9869e7853a35c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae5685029e49965af5efb54ac8623f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d7643ad0934c2989a227a8f793aa3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d54b0c4b7f6880dc1ea4034a58f6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2870e2a65256f9ecb83b9f02e1be300227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55e6aa2b0a993f99c38a5e2a0d4753228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f780b51cbbc5b06c65729a151a538229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c133aee5bdefa15972cfc4edaad1dfe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9efe77bf476cdd6ce74802df56286231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf11ca0409725bd61008e40062b563b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c866ce3fa97700c1db9b450c1836d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095278858f15a24c1c9f5e7c3db156ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90a7a112f1c70a989d0d31389432d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c48dd5524e2c13fd30667d1d5042e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2447d25c33eea07a4bec1ecce53951237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca363cda1ab89c9d65d74eb58a0bdd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eac691e23ab8e3f71fe5d6549e739239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9232422960425b2546bc6287c34a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a53ff49bfbb9e5e6fa837d988a51a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11b34d02bdf4482af61f9dae59af5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bb0d81ddd60158933d8aea6174c81243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d1a5ce1fe17f208dd793fa9fc6cdc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b530b88d0e8e089264d52d08c2fbae7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36d9fbaf135a3bb9826c13cf85ae52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c737ea1628af3dc8afa1e277b1e0a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb8c128deaf58ebc758ced3f634c7f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a56b75bd3a246eb4f0754053cc158249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda80e11a18fd335508eac09ca352c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d816ecaab67423ddbb9190a4009ecc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79f7e96e9c050807d824c9bb0670f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eae8471c32d52ab2fca6e71fcf75a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68010ffef386d4ea1a5af13b567b977254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51baaa90d1200ef4d68525685c9e93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cc7c2a33ae0c986254b31616519ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd54f9ea567300a578295652de961c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6ec51377a7b4d03409725f99a438b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d774e4f8c3b83542d76996505dacf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729002481a3aafbaa999dfefc9ae97fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7446518bd1821a2a74e70584791a857261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceace3bb47842cb0781cd7851d75342262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81e3e687f7d6c15e04dc5b16b8706a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099ba96d71cdae7306445c5b11db06d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f674ce4fc2cdc5444ab888f06e2e60e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486d2b11a2d9c4a92886c844db27c53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5b5ce4716b7159efe82f3f2dd0c3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737f778c065da6187a1709db80ea0e6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3600eb115f7f1308e65411e8a8b5c53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda17eec565201c519d0efc28f9e164d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f68b80837aa1fb1122c5ddf141c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864962b64913ae23fd9b22d5cc8edbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65420ca7a31789ff61805e533eff554c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c6a171265b8f3f80e86abac172bda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94968e16b24079e5c44e454e82cb2aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb07c7a9e21c5f39e06891b6e18f30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971ec9abf9e15cdd58927f19fb5923e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f81972f883350159058d48e3cea12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1cad4baffbdc3c27b28ac3366145d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ca2e2fa7c413586cbd9fa3f649165280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a048552b7e1bbd57edb35679ad74b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63c320a7630b364db0bca567509961282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f31db47a1f80172d390f7db65ae482283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107d3a41a8def22f4aa8d7ea81026c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5250431cfc5c346a51c2eb982445bd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe2f15274c41662d684782b978622e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a815278db47b548fcf7130a8b4bc2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331db5adb0ffb3110e0b90b94b795919288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273ba2eb960fcb4feb8e985c2ec364b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d9daa1c67224dc5c7d1c9af739ca1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e54b4eb14a0f3926ae263e60d5af2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763744def0f04f88a004807cf5f1acc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240128f1d8f24bda1d7de210b09498b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e3dafc6c64b51a4b28b8997af3713294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35d18840baeefd4485bd095483fb15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fdc25e904cf272289c2ac1a7bd22d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed1d98d8d587186e83f8cc784bdf23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e749a30902d8acdb5bda6210b0f6f41298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb99f9f3e9cad31267d5d9c0c74c34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f209f301881cac48554180033f1484a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a7a6e950f01327fcfafd0694a4ee7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088011a39194a0a9b260e66b9de817c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdcd64e2c867e9875288eea46dbd8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2c44fc5c97e92f5e067aedf21995c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e67c008ecd9aabf71874d6aec88f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36f4215ac313ed4bdda8321cffb16c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52636cd818c07ac28d5d682c613657307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e817ef7605074c9166a3a0a0afe4d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36763e8dcc67185d4e1937852fe91873309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58988869a9cd45602db2cba267dcf5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f01bb50194591839fce9478fccc5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde4bbe6a24d53a5846e0b06f239e3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afac617a493b338315099e49647b653313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b12881ae182edcecd0adcc2120e87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e487498b85311b98f36c29048fec5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc9d9069da79738693483a7a08b476316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde6f9902548acb0a2c15de9857f13d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a931cad400a57baf4e8fa619ce7a6d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d6f9ea278df9b90873cf80d881927319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43fb3320f8774385c0dea3bea701d9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a6fbc150bf11da75537c31b8590ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df318109f196d35462749aae2e477ffa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d040c4553468a19d8367dd711dc6398323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c01b86ea0882daebc5c1fd47f07dab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc81f34934fb8b20ed43d01f56f02b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fa337893cf1877a6575c9ca025ccc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48735cd5437f8280374ab39cd2e77a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f6e2efa3d09fa4b446751a2e54b92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfbdab760851f56a68825912c3e4f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e674ebc70ca3f91b60f207baeaa337330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594f2378c5ece461503904a20adea3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580eaa6353cc5748ea2972ebc12456d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4f79e89083acad9f1824ef40c8eca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94da2c1c896e3af2dde59719e43b55f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483cbb8db0234c904b34afe0c76ff6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861395c3caa2ae3b383e6a4d67dd649336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2954ce9774633f42796348c549e19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60ce567c85df2ca54bdd19365970ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4ece99dac42b8b583cd3739d50d6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b05242f4acb9376a490b45f8adf1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa494cbf18bfe2b59b49fcfb27085625341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0fe16d81c5f5fb6b0960ce2700cd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d1e97d5e0d1de81ad8562669ea264343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04424f7f30ca35aaedac7250afa61ab8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082049c823234c7be8e4a8cb9ae4d1d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22691ecf0534ec940f1091ab0a07a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a321229fe0d0f1ea88cc22457dc93347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81598d1a092abc4f8adfc0ae3d52f0e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964db6ca26dee478cdffc599574df5d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c33ac39ee45a6a58502aa57992720c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc882b0d3dd0d6393f821d132ab165351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269920e350a395a22172f63e497602bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9826488f02580d7c7c0fd0235d875353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd418357a98f81bab98e50466bb79d7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a04e3fa0dd80e54a0e14f0158bd8c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92a55e267ab6ef98dbe70b7a181cb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638383b268409b029d055f3c8791bd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1196042780874906e6238ee28b9a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb68066b4b1bbc12d0873c19ac0f51a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b3c8ede8d99d9c9cdbdd3280d87b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2388e35620bcc7d9bdbd5a10a592b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cb81b0e113425d0c0949d6da7d125362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2a1f68633d898a1cef633751f9bfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea508fb12947616868303d7337cdc977364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc2a8a3c38628cea1f01ea6b1bd273365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23dc3dc6b526951c2f8b78207ab7b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cf1ba337839d256923cd4d5359539367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9ff7f16dc2589dc6a81b5bc2644f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc9100c74f95ea7f081d053ea2ad48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b980bef23bbb7e86f59428e7aef859370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd83c28f484fb49884ec42a24ea86a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be6da47c91e6c464efac347b898eb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ae42a4c44f9376685414eb2641abb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9cba08a803488bce82301b55ae5bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b835b0fc2b30e6f3874e56e8d4705375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72514f1ee1a48466ed4e3f497b0467e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd52ed568ad43c7681f001c27c4ca29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbedac84ac68afcf9794c8e884d419378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057151ab0df477569af05a59b624c3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4bb73e2a3c1e4d6d6fc946fb59ea4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577be8cdf86b28aba22d7f884fbb26a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d19787d9c7239ceaee1db7de85f4b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ccff0cbe4c392d8e9ba14e0409f01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1bb7c1fb042d0a2e0c0c5da15ca98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba0c73ed53b44dfd91bc43a3407eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ceb229d77b118028163a4b71e0369386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8fc3def85490d9476840320e37792387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1dbcd518b00905a9f62b850a774ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf884a1ef11840c42c8215ff488b2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843c73a08d72fe544cef1704cec523f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae9da81a1862fb29d25d86b8f66b77391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc17030cd1731d7a2c850753a7d526392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67b1b3b2f5db66be74dd0695b185ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f9016d843150a666c05080ddc2fba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d21d5da22929c82b80b83dbe259435395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27545aad3638e3d9cfa2fafea721d46d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd718075089e339a8df8c43a49ece834397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646ff6d7ecda279d29aecb6ece92770398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9753eb9afa00ffe825ccd4743153376399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb956f501693cc822a08ea37641546400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eccc7e65d453381e22bc5a447bf14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577290d38b0e124bda7a7e09dcf38461402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb239c80e22dc41632553d3cb4367f6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e7131ec45478030d1f0763358ce12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d8e30cde9c3d5cbbcbf9ec2e091dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9a1d0b057264812ce21351ebf6eeb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a68c7c838d1605afb08157e037f611407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c512db4d174bfe2b8f7a9b74dd957408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef4a35baa418495389dcd549a3e7fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e44d28a358982a9ae1ea387bd50ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e593b2ef6d1a30521c82710bb887844411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2c3e690e4f649d3859fe41eb32767412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174514aaf70c0d8e4c1e33e67ae0b5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a3686667157bfb3653dc9852ea17b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751afac03e972f37075f5e9ac5783f64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129c76bc7bb5b34b56ad72895a2e44e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8a808f5ec93f053aa12865810667d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25435ffbe98f7763b564cc04dc7bccb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fb3f8c7711b5331a382fc510d5517419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899a0942e577c633977282676a86775420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8cf81244f17d9b6dc7c54cbd22b20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f912786a1294063515c7e9f0e67eecc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916b253049e61f423c109e8048f35cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5e598a7505c08231a27b0ab89b327424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62ecdb51b3d5a2ca3ea5c06c73aa84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33af0f987626ed68d5b671b76256d9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859912e94b3b5e5ac24429a0dfd9a315427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413505c3eaa122f0ee4b9efb36563260428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a016e5cb76564fe0b06cb7a56f0b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db480f400b1b6301dd50b64383a489430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e33524ce2f27ef3627688c81538c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec3358101e99f4b1614bf021dce9b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5821732528a73950f9e7f19697e3534433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb90701205be09021cf7738daf31fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7556a7fac1fecc931a0d53bc52e7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c003148e0b736c1a25510c2c8ab916436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be3004f2ec95d57d57916e0df7889437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2d3eb41508484a4920b9c1407af1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247775c18be93f8e3a80e446f423fbcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41da7f76746e23c829023a6a08fe5ec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d5741fc1d28d6946bbfd3ba88e049441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562292152ccf697f91944c0b7281976f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8232a6cd8e7fb6fc2533f3d8be78f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d6a6bc13c41446628fe34a963607a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c34e13d27706007eacb6eee3516893445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7a6f931b647d4eb71ee72c1db153a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5602942ebc84c01aa22db5dfada14b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d125fdef980b6b8c28fdea5b955b34d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4e27513914a7d25969dcdcb3685e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835075d2f6185727eaae9bc4a843300450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17659f0a50e3ab843ffac9810506dabf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c507aa740624350c04298a6ed07c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdae6fe115a97df538f8decd9076017453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3826de2950493972e5697d0eee0acf1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c06d5ce03479bed678649126ce810455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25296e1f6c0a75ee394612c1102b390c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c31d4c2cceeb355c8114176ed3ea3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a017eccd1cfaf3774b0465cc90139458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4b73c9d5179d3bf4380f8842d34cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101e69fb5809c5c128127f3997cac78460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d76a78222e66d1719f97645fb4265f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78965e573e5b25f2e349d3c2a9ed4524462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa395f524967c0519f40c4527a4cd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ea58a71d88a3d87fbe5279982896f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924059fdb1822c251660ab072bae676465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c1fe93df62d26086b1948648a2b7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a0b2876e7ada13c9034567b632c9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29bacc85b77222778e56e629ec1341468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d4a597323ae3e19c3b988f9d1529b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a00d3276ccf3c9c8ae779726301f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1b1699be4a5a2a2d8e26703d9407f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975616b5e8c97fff1bed84994e72787472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c350f36b9c4f1a6d1b0cc8a94b3e41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676067602b782238832c39b3e42fba3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736a2b31f5aecf5b047c0aaf6313d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fde12a06fce4dca514837e53b90b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bcb1c4cd151d73c7884db7d290973477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafb4b19345f68919f8ea73af93be75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a7ee177059d7f6098e8f146ee2c79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7ce82c135f503e9910fbfd18c4618480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d1913b570bb32b886e2fa5870ed73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7720c0fde0c994865deb22a23004cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ab13019af6a43f8fe309498194c84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b13cb97122a0adc907d9e0c2ad784484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b3382002fc4152e3980bff0095a24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16b4b82bee109fd232e85f2b1ed435486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6f75738c5692f7c23dcad36f80c0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc17205bfa328156927a0e4f29a7f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6211f0b672265ef9f225b7bfb8a743e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99c184a0147d610074cc3de4badee5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d4d819dbffcb43002c0c0960b9bbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378119bf1dadf5da8ecc7da05858d8fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa81554dc8b6f4faa3d22f0cfb9399c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aebb3d8244bdf623b76efb46a8bcf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29600a4ff976f7a2d8cd583b798217cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8af57cfe11a06d2b00e77590042f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac15753340d1d4e2ea0f781a4faa14e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d433cb0551250af7e3b6c4182b88ef8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba8d93860425cb529fd06ba323d73d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fced17780fa94cfbac61bd5761c91e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb823ab727bd19a0fdb40299dca1dc6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb487abc38d8b7f1547df6bdaae17bb2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8dc2480f1e5953d893670e9423301503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d024dc96cab26a7149eab9413cfc67504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b4205525b99e3ab8a125e07e845b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2f4b1cfbe0c434747c93456f5f4c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294a640239ac6b5bd7a31e3483ff1ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613803a9dd9aade88496bf44a012917508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893a352788911f950d92e27ab2cceab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd49070d1d870e8b3a4abe2221c468510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76e6466bbdbdc4f0997632fa9bfabb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dea155990f5748fd8230391a24b283512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74fbbe3aa66af34089e586b89fff3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60089558cef7f7f11a6e96be163b3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd1ec24fe2707626ac18950191ff18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570ea7f12ce9c7a2272e032a7be546c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b542ec0998e64626ff40045810acd49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5995e17af9530e2e5e4787886cf39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768b74be230428fc7558e4941af3e07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff99cb0f8ca666e0a6d67e497d5d9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5307c191575853a5c85a0393f08f9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810f3f14e200ad3935e5da02a1d4c3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606728f1d0a8715420c69f93dc407c0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ee529f03977e437d6bd5bde8f49ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08618ac6b35f1c6297e148f70dfc0543525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869beaf4913f66ab16a74ccf9eb044f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc9c6d1fd2f3eb11cffa22ad04bfe8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfd12b0f7159723ab0eb52f26e365d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37c392df91a54001af3683e0ae82c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8fca9aa4fa6dd13254b7a7f8db56d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da98a502499acd4f355a7511ac9cff9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992bc105978c933c0ddf2286e09bfe5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97898f0d0f3de34da7746a5b796c7c1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490a89eb98b54f070f55df75774931a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa3394ed1d12a2e50704f0a254eecb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff678ef7cd5928ae2496f64230b765536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06e1a8644b5911555352be05497f87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ead44f560000fba075c681341d594e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d029702a0bcbefb76fbfa990e16e31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b1335561485a110e0264f9b480744540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9094f1bc5583950f21af2e62b254c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fd6dbb68f7a5346622369623dd9a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6e3b2d5b744441d1ded5e987184c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d8a63cd50d50345d18bd7608a7eb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fc7034f29f385496571a3f0f6de52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f78343d0a0483ee88255a041d0d39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79f53bf86db6275136167669215e84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec266cd64b0339b6887522228d181c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026778789b962dfee126fda7a48ade7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2876c9fad007493a176133e6e1773f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222395c26b8508b06068a311a3a548d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312c08207d48a7fe01e53be83fc1cf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316dc6f9fc49c576ba438f07e308804553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a341dc0797cc9887186fd19281b7c64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43d91470451576d7eeb784145b2f2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73864097b437bb6b2d55781fb0881f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e88768480c719372eeef11f220ee93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf2cf97700ce476a1c912eaca7aa45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619661bef4ef23f19791aa3d282a7c4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0de877c389c562e4994bb37c4b33e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc08cd09a125260f9cf82e77b300e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6654d021676a070f935b6701b02dde562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c234e3f097779211b6fcaa8fedbb21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d82e596a5f63db2e67a5f26502ecc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca616edaa11dc3a72007aa9d3abbf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ba544c3d2fee9dd5423efe60c5ad6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380a464158feea28274ae6dde70b066567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fb866a61776b814ece5026484d9e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5531319cf557656b2f3808e0b149e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a24999d22c58fbd2b11d741923883570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff3a0510a79ee0ad63be97f2ad92ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3ac690cb20f92cca80e9665a0f837572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d19b4f8945203b61f782bf3a46f6a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f05966017dab44b5511129788b76a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca1495c866177ff6d3aea4a76f2f7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bca9acc2eb6655d5008fdc62941a78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff778855cbc5b7796279cefa98cc625e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b3876f94bea5965f0bf7938dac2c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b41306c93db9b151da0ddb1f7ca3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c230f5bce086f47d80a30033204ab05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835def4073d20b11843e22fcc4c757db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8c08d3c757ac77dd3f96885ae0471582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0340180e900383824f6781c2189c46e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43764b5cf32bda2f8d242f78c587f66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6e7f754dd4766bd0342500610bf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a03c863ab08db191707c23d9de378586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fb8f3996fa240fe4983b903d96ea2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb2c8f9a93131466937c02af730380588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a8068b11834f805727e95287dae1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f4049f33fedb732889712d12ba232590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c839012cb9835dd3e17eb12a2606e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81f81826dc69c5f4a2e492f40e577c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778916b291eed9d8ae039a0b4e0f1747593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc33a7f534635fc2e8f4a5349709a8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bc2714d037faf7ad96d3d19377386595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0b1cfbab5ce62dc94e59c52e01ce2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e5aa246593ee4b80e47461a703fa1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb491db17c37a8e534b5de363a216e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c1d9ce72bdfa5cf1cd5cf1058cfd6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff57357e4cee30f26bfaadc9451ed8b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b0053bb9d3895f77b30d1a638f538601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f19db2a74676f7240f541fa748013602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77048f899bfdafa78f6bdac3b93a80dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b62de4ac76755df9d4e4660bdc50f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377f2353b0fa90b587a662bbae1f768605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6c62fd3203b9641a4f4e0836c7659606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e020523c27438dd1b261b2a1cdd8362607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae61a2e51e3bc3d3787c2c5d541f463608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20644b3f86c133baadef86084eb9d3ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ce4e1f09ba199b2ebab619244aa7a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5aeb634e761568f29a5a5e1b377a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627d57e409c175adf81b6d61c3cc853612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91ee4c59d33ac041bb7fa5b259c440613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6440341ae0db841c7b2f904f62807614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d607afd3fefa34a68d6d07be2ecab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4375055c3997b67846674e5ab3aa9cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c72125d1206016aa4174bcf1961f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6612b7b52c0928ba225bf83bb87dd0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658859b09a7b8f22179fee4b8cf6a6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6460587e1cb53bba74972d0877dffd6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138854beffc5e5dcd0e731473bfc60eb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543dd1cdbc670c344df5257e79c7059622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91392ad0f1624fb2e98389312786086623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26deb43eee4d51d903590147ee57fa50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a84b94e8809868e2d2ae3c216c19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62269836b4fe10e47f4fca0702bf07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639271a454c3f52fae248f60af35c02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632570ef7a4305300d80f7b12014827628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1e6d17434be6f09c67a92c8d60646629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9183f6dcfb58918fc5a9d6e347322630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feeffbe540161fdfb86619f226d803631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d9d3464a079c26623abc8f8abad4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0093af762c42c04b812adc866ac5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c36f5c564f7c5f94fe0a7f15ae13e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1947ffdd5d28f108a63586e9526f20635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ba42deb761465dc1628a754be7cac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081f853b0243b701b071f12e4e8609f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea5ae819c950284c137a024916224d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c52d725a5e706acd3ff013e20de4a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7d262d13bdb0f8be18caba67215ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f785de79e1d4d7c43ba0ffeef649101641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b1c515101f5613d0b268a1ff1dffe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1d229d28387f60352f9014100c4f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e52f06b5f7890a701056300b6e6802644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a3102127911195b2a7f68be755351645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f196b7cc1714dda92ba63bd846a01df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8f80fa7f5357c93286ea0893347f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e82f9b732e53ca3c732f0c97ec3c05648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae366e891291be3bd8339e05ee55952d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc66a9519778a37e680398350e251a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379972f9aa5f9b1cbd0d49f1d698ba03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d96e1a0fe396993e9f6796b5f5fd98652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98310b51f74dab9dac99ba6cf95540ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065aac96739ff409162c579fc322086c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b590ba54a46dc7d88d0f336ac5311c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06933b0fb9255d0f403a77d1065285656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf094f61bcf3289ba2efe47dbab0c9c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762701f3aecc298367fc5d1f1800a9fc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302afa4f346004327c97a7d4d8ff12c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20d0b0f79b5b8b2138baa98fffda12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf9037629bd5f2019f8820dc7a04d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7601c415052eebdfd74fa4d18b485b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d411ecf530cf983776ebb006ec241663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1def86f023fd2e3884b7b26d2b1a85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e38b43b2eeb6fc9593529df6c2d36a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40b87249a8530cdd24561a4da56b82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693932f626e1a73a145b1cb4a4b01f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e339eaab0cce06a80b855ba35cfdeb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e26c8bc39a610c10aa30f04d9a96c0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787e916f6cc0123bdeb241f166d69ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a560df8f45a14c925c409050e905f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8873e74d440ea86988f8712fca31c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756692a56c4a1abbe88044234dbd119673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b1c59f0d65183a8710a6626b5febe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ef34357852bbefa8a14b8ede9c8e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27359a3f5946dd6370e3606c4a6394b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23ed9599431fa24f1873ca086125e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7c98e0ec3a9e0fbc6f92e91e78f5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8638ce9c8af70b8b9bf988972f41b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f78a02830e0950bbb37163376401d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b718907a5bec456243f9f836b9f34a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479aaeb91c45df29833968c2b7ab7da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba2a5f277251019b2d7715ba33ad74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67be89b3de2cba7dd6a676938de408d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596119ae0021fbafc596697aaa120536685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401408d9a6bba604b9385934917c7bd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ecdbf99a5344395ea8708db3dfa1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991dfcb10e1023b23fcfb7bb15abbfb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa534f0d5e2b391efbc8975ffe143a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3429e4ca34d5fa2bb1f27359d0a724690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0875648cc327feaa92c4d868a44c2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d072174e4d2a59bb5798fe2947521692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675158ae3f94a0caef43eeecec4124d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1d001e075b3ef5ffff0f4afb4923d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5488ed80bbb175fce6160b0c6a03e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d3761d77547596e50b0b981ff520c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408b3d628b1f15e2594449cd1bf536f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4b8bd1586507475582128cf6761a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab46ccb14640c4a853dee8d350d4681699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd881e9c73e5629ae15ead8e556509700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1abe7e0d44ee3c3a29ef98829dd3ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338cdae0db3182a1c32b2696a40a1ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f90377b9fc94c7010a93eb1e4e5a45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8f7be4bf31105a53690fcbdd1a6f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0c0015fc948fa723a785279f3354705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bc4cdae4328a69ba45940d39f8d11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b529b636a0cbebc435531c6632cf15f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d12436d624b612e35ac2113a87ca9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b1c78a73a9980dbfac5fe24c7ad63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefa4bc25993633bd5250e0fd77eac0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f645788a7300b2cff3d335b72ec80711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c30c52bdcfef61db15c7e0cf80878f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc5ab2e5436f9667e2fa5926f34dbd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10559daf3687cd7755fa860a4f923065714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281d322d71d6db0f4364ab9e2421e1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c81f30025ba4638b632ca98ef89b2a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d72812240f9514032927a702f69f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc813668c3a7098ba89ca8ac27c5441718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8131025d75bd0ed31582eff1550aaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a80cb881a692237b2d38ab013812d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ab14d49b16f9edd08dacbb3a57bb0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a17c9fcf4e33639119419ef5b644f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ebe960835c85fc6693aacdf554b2e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177ad2614c79777570c9e2a084a2ee1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65a504b616b2c92f944596b7d22095725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26d06872f6a3f7dc5b2f540bdaf5c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edb61589ea3e5d3db5e27a106ece42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f018b3a169a8f0a2fd4a8e263ccc37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8dac92a705ae6b092254af0209263729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd64a99f3e79b563b0793da4cc54aa2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037b33a615e8b6dff4bfc8eef142847731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676bbf2a06696e550172a87ce64923b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49176913abff48c14df7d76748a5f10a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e2306e49c8b36c231295bd8bcd224734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014242709f9c74a38544a9b74b862311735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd8675724506def9d936e650098d42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862005524d74cd1dcbfd62d993217267737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a0f6636ba7940d14162115eaa9d5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286513eb440112dde8cf9c878e79640739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917aea4db3ae9b6ccd8f2607ee0bbcf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351183f75056b490e124fe0513f5794741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3be0127465a4101e123ba0a9e71af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e13b97cdd52a45dd42c37a84f39454743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d08033255d8bc25f32487d8472094744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841606dbf8b1b565cc765ecfe4eaaeb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d127607114791c4cc44e3d3e2ebdb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf51f4ce920ada6b1e7206f487d808747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c000a9fe597f3a571c5133e787a13748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d7b19b056ef718aca580bb7424ff6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146231a32284404fdba357d217b438d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42954eeefeb0a2253ae5ef23a12d3f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f358c1e4504667a8ed198fc17383790752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2aeb60af17d7a470e4170cb6af1ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a35f073d52df7552a8610bace27ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ae10bc7af25abeb44dd63ffc04405755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705a041205b916c026fd9282d7f2481756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc310bffb881d325e0321035969b690f757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>