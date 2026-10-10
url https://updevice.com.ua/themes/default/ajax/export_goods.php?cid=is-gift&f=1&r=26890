--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b79a2c1c7e452ad87f3c61fcdea5ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b316d2e63883068bfac542b65543972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f60a3633356a780054860742a85fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840973d0855cdfe64a02d8d590102834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feb85dc9f6443097953fc05ba382385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d472928347832c075f7f1ef47231bfb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb337cba164e8fd6a189a7b48ce9fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e25e3c337cc9dc9bb3d12345d423158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1015bb81934b16cce190b368a7a029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89ed78efd42bfe9a4632db8bced1b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea103826c8f95e37dc04962c82d11d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20effb93e109540b9f20cd6ae3cc67b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ae2f0c0b24672adaa2a1a2002bb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b051e31f1fbdd22170d7aedc3530814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0fe6ac5835866681955ed86e2433515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413108d162f195e246d6a650af309c2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11bd28d29ec070da906395c184d2e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25033b6efd508ed8ab6549deebe96df218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44046547649fbedfef067c3586e1eb9119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc01caff72e337b12c30f67df0417920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9115440a3eb0d53d834fce5c8cc470521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588a2fb571ca30a5e6db055e851419722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae911f56cc31a5ab34bac0f97979c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab7346c6dd81ad60ec6b55b9f054d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d465730023cb7845ecac1242c43946a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95dd3d7583507bb4ab8d989532867e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be554aa62782d23d1d57d218fad8b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57628b2179ab6bb8c7e8d985f15f1a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d2d8ff4d17f5261c790ba367ae5eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adaffad0f51049674d4964891f0c2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7afbdb3736fc81461db448435e33331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98ba6395e5ad60fe015e143360fa7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0f4d64bd6b75e861b0d89059fd5d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42235fc3bfef3c42f05712db8d7f8f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f889a22175934bf2e01ed968ae860e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac319fc425de4f1029869f9c29411a0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959e2a2c98e2860db577d5bb17b35ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1269c71b1ab050415e2c33ffb1f72be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6af216692e5c3eb7cb5285fd338c4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296be57ea072c3b432c501755c9aed1840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ed1c267cec15cde3e90d3c90ce84141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76af9c0dfdb95feabb9abedbb78ef142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3e1d9c53988348439db0ca3f9a14943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24172936b154e7b5ce10837915e4a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b765c7a9c17e621697e878ae2f462545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4682b5beb96c7e0a6e4849f2851ce246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c955b300da8df2cec9e55b0c2c4bb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b4a5215b1b7000ca058935cc367b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19e8b8cec61a9171bf4c43df4bd95f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c70d46830f4cfb172bfab5d35d5a2050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de414bb5fd3c32629bce77e3a1b13f1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcef0eb0823b61ce3128ce430346b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5bb84c2bb4db8078db0f969809f6ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c8aa87b99932f781294e6fa05f93954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b17ee9301de33695ecc250ec94f0f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b58c6ca0bf8d8da668a5510d631c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205b005c282d6a4b6e960676b7636ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d25b006f44febb5b3c6150260322858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63406240c4732e3f29520870315e8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478a1406fb5a659219a196fd075cfca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f53066d9aea991048e2a03ef41424661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4106eef2c1e6e2dece82afa4965e19d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7583e0b421c35d481fd86f3697ba7a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58848393dfd5003ee946cb2911ec4cf364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebf6eb8d5f7eae6f3ce101c234720865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801944c27276a244c6756662c00be74c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef00abf9e399cd2acbcade7113d93c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd648c34e29813e19d77b21550af5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd958aedd44487cdaa06c04f6d36210569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ffb409287ce4c9b70d510fe4d1d9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464910928e5e5ce57f980951998756371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1fda599876b72a1e2aff751e52e8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206beffe6f5ed3a6caa495ff39b372073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233325ae07124b0495ef4168135c94d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb26a1a2b31b828b13ebcaaecbc12075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1148a0bf805c115332f1967214f1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a999b3c7f1df355812cdb71c9bf50477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4869e595791266ddf3969477f8fe9a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cef413bd2be0243abbf218a1104d179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d2a96aa581278febf8fcb8443e0f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced92b5605b88f38792e394c8fdb72a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147a9fe07ffadf771fe56995fba1ec382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac022881f965d52dfa6797a1c6001b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc338f82ed4b62885650dacd765e5e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3cd67691fb6f01f1203e60d1167a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f630a23edd474bf4061920f602a5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fafdb8b8fb887281607ce09cd2367387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7383571d45d90b380e9a517bd2d5f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48284c7d982df0e81b5d639aed250e6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1696186d96f834e36d8289622a106690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f43c243d9a6321f2a4125a1ac52e1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c433fe00767e8662a9fd411c0439e0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab53d65820cfa9773235c12fadf34b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccc84a7dfd838a97d902acca0d970a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca8b24d5a0676ca179f7fd01154d3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8519482a72143f7d6eb1735922ab56096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceef6a2e236b6ce0ba1bad2e1417b1497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc46bcf0443fcd032f25230750de0f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b037cc9a7864c6f3ee62bea5b14bc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a5c8c70aeb7d36d106619b1a3dad9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f2bc215aa8fff221abc60cf1d1422101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d35e5b49705a9ea0b8836a41225bee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ed685755c2619d6e8299fb57c5e2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d0a07d26d5045a3c88be0e5e7b492104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1c7e97d986bf6133443fc1b7fd05b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06595e25d0ce07e7d2717029cf3936106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b4170dd8cc69d9cca53bfd6d4b4d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496fc1b842817075847ad662ed59e8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b93bb2e5fe389f00a60349a85cd4f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0192494ede199da29418be9f087e20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace60be0cdb553832bb040fa1a3432ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027002cb5178997d3f839401abe5738b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258dce1c86f6c3ed26a863400bb940d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f0c28d7264d8ff6a255eb1fafa240114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4e8e6b360fbf14b490f66b69c1874115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e03ac1ca3bd6e7a040328f88ba14d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a84f9d3e7c1c388027b7637b69fd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e830a11f6aedfc4d3c3da210d06290118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9c196184daee8bf1b44e673c62ef6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9788ed4748ab0a648201461786ad53120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5de97ed915574046c27995a5cda040121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ebc057e53632790e5807a6500e817122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8099c7a160bc849fa0b5ee119df668123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54add1a789f480700ee4686f8daadc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c70f3b3a6e4f6b1cecfa4d2d25677125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339233083d7cb36f0e126d3fc4a33329126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8750bcd9b7882b86a57d46ffcb9ae7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b96cde08f9b7140f08da059a095f77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc2ac4ce4dfba73346d0b88af6f02e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d1fc2f41c80860bce5f1c6ee76b8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78955bd99d9a0a107b6319c90f5bb887131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235022b7d2138830dd1e38d91008bcc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbef69b78709dc64168af234e1c895133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89d2e7a320c4d3bdbaec743dd36d03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d18887f44b0d355129e2aac7e8854135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19462aef825be7fb78f8d693dfb57c2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc666c6f279a0e486acdd3897869e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6dda90ad8c4cb597e84b590360537138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afeb951c9fd5ad0275b2c6bb0a7609139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d036234d593fbd3e0bb8ea55163d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe6a6768120aa100526a4243fd1cce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a550f99184fd719a450b0aa71d1a305142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5f248d7cd7e72113ce55e71dd5f09143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677137772c8eb4f6f3528454b16629e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76781791c0f701fd14f30d514936d16e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f764d2129111df70c3ac3c25313a256146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df733b58f9d97d9a949f09a7355c9dbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b2b70db00c98bb5fbadc9b74ac626148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b0818bb7a2c3320e2d4aee7f84838149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d7ff03a101734d6e8a9b63b3f0351150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb45fd080988d4d39dc854cc853c74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df5ec85e6e63d5dda30e80164b6175152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e2ee2af75655590576a3b34e44864153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593afa6a48619eae4eca7fb4acf388d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6049afd55b58c344e836095735dda5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398127eb05c922d9fa79bb06b859526156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a810d9bf26e3959afffdb33aa5041f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380e0184738c5323ff3365df56d3744158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f903214935b33f49a0cd2f9ec92ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd390d5b172222bc97ceb0f47f18f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e93ae9430cdd095d43a8ae6648b015161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4469db48d113c14d425e079938e9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a716909aabf41e0c4e92514b5318163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f875deaa99e9d0f7a305c65871bd89164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbad3b7c30edbac6499bb733a23a781165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3397cf65f57569e2059b21834cafedd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd5be4407607525483446687b0fb50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1f376269b6d4ad4e3f48b4617be46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19589598902fe300f5aee6d4eed594a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834788b89cae49b8fc566ab42f5a553f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6169fe17a102525fb43e7911e75b05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8dbb1f524c5624a441bf52872ebc80172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c5a005538fa8c0f99bcac4310f39f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ed1fb7af9ab7827bd111399efebb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cebfcaee739b284e40e1b2dbfb55e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd391e75b07c2f874d0023535078595176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a9f78264895d3cd16091926c6d1c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096e61f9d5c42c0b9e951102fa115fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0b29fc5f11a2a660eb719e67cd98c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e10f1143eecbd23913cf8598c62d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a52e587216add3e9be6688d7d459c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c98ee6832c401de6637a55e12f5df6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e79c581ff19fa8b4ab17b9d393d0ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c22e5687fd3ab2b07b2ea61e1fbb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72324a6be5d2bf0e7634afec8d702ae2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753fd9986da84a051268b9c847e53d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7553c2876b64a523c58199cbfec7914187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b903872a557a58d8e223d6e0a2f470188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ff85a1e77f8696cb7cf826bf8b2bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b43bb02afc7a81e13361297d369b30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5023a761835dbc8e6fecc6c9be7b890191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52786b5c7220b9395603e8a9684211cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66701d4012794482467636142441f55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197f80e280673071d120543ed0f8243194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c7681f41cef808dae73143a35f67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855d5ae6d50a67c179d594957ff5169196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fa65eb5942d4991879ff5f8488386197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc2f2e53992fc58905608b53e06237198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec9d5fcc4ed7dd5844e14a223539e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09a443bd7a4e0f6e4f3711e777dbfb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca9f6fb1b279e3c35785ab574f9021201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2c25756980af60253cbb8079d1538202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54114c89e09e277a4fc63c9314f671203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3bce231689601686339bfaecfd944204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d900c2900b1582e6e177cc0923523205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44e0ffd055bec70311e35fa3ea3d9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f06efb172e4944b213fac08fd557f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704eb0811ac640b5d186477e88b8cbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f6d6ea70736371f9c1d7789ed3f49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760f6e9b6620ac6b0545b4f2bdd2cde210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80e4abb4e436fa2bae8ba46259f3be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585e6e9bb81acee3d79e2dfdc5eb0da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48ec2a5429df5f1dc7a220364c285213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e03603ad9bd3ed2321f688dba08de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3041d5850eb4bfd489253de130534215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbed89a34eed9913a1846b980c2e37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778d5e5741b0ecc6932e1bb470f1c97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ca9743245b6449c83dd1d6b7a5110218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eecf39fc78527ab477a361e55388e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55e89f283a6ed8e38b46f1a6db6eb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc16d43d4223ec390ba5e9e518898f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc35e1a68ad5d9e56027b97322c877222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf683540bf95c999e2494462120f367223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac1f88f2c108cd66e72b1d9bc7ae56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51964e96a3785a957ebf0c51b3150029225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa18c3e34deeb9ba1c3ddb1cdcb9cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e41eb8e2c602df832f25af22a9ab17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df75b3359c6b13bc9f2256a435cc93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db44c4dd925b53b59d48f31479b3ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb843fe872b767b7f91f80c867561c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552a0cd099ddaaf1763a80f9dc9d533231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a814dd959d4193bd07e75a5c7d1c7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5000685653d5d41ddb2015de6a644fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0c634383dbe1d0fb190bc85efed16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f98f722a4fdba5aae7a0c77ded087d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b140121e407b68f3f520f51466343236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c9d8cfe31afe2c8cdbe673dddfab0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d8b57ec2c2cdf5c7dda1a662f2b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199dada0f03df9924c53f42773a5c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a0932c37c124d7634ec99615ad30c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b70371b62e97dd012238343cb74c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7bc282ba6206503673bb941117d18242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8041e2f0f428f9011be79a7a415ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7e78da5883e5d1003de863fa42545244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df80b656749c70cf67b1fb788061bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98fa0ca59d04c5e464235935d89025246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab1e1ad2a7deca79f12f3f10098669247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7df9cf3eb8f50844a22e98c93f708248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc520cd69a1ea99ea236f3678b02f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85aeeefbffac8921efce32232b2f6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d119db5652be34f073298322f5baf1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a791eac7885436ad7a71651f1966233252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a160af3b58b04aa7380906163d627e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa58c3b02b064be29758de2a08c7b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa7e08ce4693ec53b480586da8116255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af861aa07514d64129a4e66be601e231256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db1b44a37a4b6c87a19f443e23b171257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da41cb17430ce31437840079181221d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a5e2c590711901961d8cf3a3f4a7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcc851e3dddb8bd9a682a0593ce12b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8e453c24843f36c81d8dc8a7b5ca7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718d6a3455f619c643cc6a3fe841995262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3db9bad150aa8ff197d2329caddcad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fc30da77b24a99e04800f2c4572b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e664a7b4ef738a0737f0ef7fd07aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a5f78f9ea04522a318ae05ee8e572266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede957561868e98fb6fa3b1787dd7b7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3be724686d18221377e68e0e0cef2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac70a2567e2841120317c62adcafcb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d010ec164582055f1008ebc46dff5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c5f7d30c702dff647daa858642f09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4df9a333543813dc85b691d9d87ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad6a03c3cce19792ec4cb6916b01b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc62a031e695593b59956383ee98bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875b00f02db91f575e7c5243a5bbda7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1408624961dfb23aa469b7265c383f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99a3ab2a3acfbd12738a5ced37edc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6954d3a5b270ab99c1023cd0b46be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e950692383c93d99aee66b13c0807279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87a2c8624b22eeac9f6d0d5f13acb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc6c05f000506b6116d65c0c62b196281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113a70b7a3da24ac8190fbce9172049282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4167c0f367c58fdb8c83cd6ed7ab53d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f993afece21209d0007c0738dd59ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832197c5083d135e6dcbfc70786f0cb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38415e726738d00ee539c5cac7ec4f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267e2ccec78b44169ec1b2251a8f033287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f2df9bee658c7ad7f496c5f63726e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faed4ccb4519d8ef47a4c96bf53fab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f0c0b674c0b965eb552b355ba4585290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983db4cbe54b5d3fc4bb0c9938bd015291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c46fbae586eba7bce6aebc2789e2d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a319a1fe77e73eded9cd1b3e27e57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24367bc60cb637401d5998ec49cebcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f54ea5e13c09bcd3c41341e91d846295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc335fad8486f2cd667d9a1106374296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fc9a0e9ac53dd0d61a3a5ac58e85a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171700d5ec6e6757466d274084af4abc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c123425d399a2714912658eb25d37a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de244d888a5ad975738eedffc7e94013300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e94d9a72cb0f4aec39fdfbaac3b86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdf6483533287e4c79ad04f472b58a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901f0d0611bb9b10468f83b1f2ab0bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4672b9edc9909b2d184da2550767f07304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24ae4597f35c99c73157abe257df33305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd2e5943d2ea1e151ac0d718bd3de0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e7b0be0a08aec0302235035ff513e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdecd7c90f4192929151f70e999122308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f6423fd26c59e426ba0ed5185e42e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7559b17577af724eea8b40ac3256b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51518add96759c01423a8b85278de402311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48b6b3b0d8a2f905bf6b8c904396c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ec3b1285c33fa385d9ff051791c28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463187015a16f6afda56cf06e7940ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b06d21402db8c5945e4bc5ef8efe8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21eb6ccbd9b70f1196516b29b90618316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d99a5eca0c2453b505bc8ae65c83f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206e66bb00d813ab8410d2ba2aa07e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461949e39a23ed58b6e61c86cd956de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028d2dc77a583aafe0dec317bdb71a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe8cbcae3e1cda18ab917881127189321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664187b1dd62cfdd3b53c4a331e4428322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a456d298e7aa086aa7423d1772ed3ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab32907e6a10fd552d5c50352ba0578324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21202b4cfb46e8415d17d3b8206e985325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d7cfde3750b8a6a22725b2e3d97d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae6d451ad41c8d9ba010e457d47335327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7bd63de77072ce120a55f1c840eca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdb8074239212c4e749df14157737e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17b3f9af316deae26985b220c6afde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18876defe0be8d356a58e35a4b4e3b66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb285aad1869985c98da7c2e9b25f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a0707d3c4b22ed27cefaf54a6cc3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207a8c4d1007b494c920d6b8ade05f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e9f652dc3ebca62ca42c5f9b73e71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88111032b9f2c74256e2ba72c0b358d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e664b2e67261171ac49f65874a2e5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a719277ff24ae335ac7aabeb59d688e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3627dfb4e76ed6ecc885973eaffe4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbf1da002e5123995d03d83d6548b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6010a041ff11734332cd1aa1094aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b93fa59d965757efb19d44aa6044fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dd28bd851ffca10699404a3c3c8b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2c7bfa4f4592d96a37f5e3884edaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3f739fd42509bbfe8df9807aba6e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490aea810c65163fbe3b538131e656e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b76e32697d1a07e6a38d03a149de76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da096e316870c818c37088e5b19e084348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5453b197881841a949b4bbc0ac407e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec68b80532397a8d2708abdfd8c7566350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae4d2a1bec755e840a419a88ff1639351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286938a52667875cdf9712c78ba6e6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85477b0cc6eb78cf9eca6e34cb1368ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202d8daaeed89e25b8eb71e2a236449354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17670a131169e00eebe937bbfb75fcdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d168ea6eaee3b34101ed3af54f62a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0263d27e4b49600d9fde195f831b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2b2619533af6216bbb23dc941bd29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f7f68f8bc1a87833cc1ce7f1a7cb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc3ec7274dc899fd8b134c5ec08d82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494e8e8323ffabdb7b34bc917a942ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a64a46322bb4cb6b8da0978504d594362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8186c3bd7b068d51ccf7081bcc880363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5a113da4d9f307b46a57423e86034364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626c45265e416c6888c9b6465476638365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c54ae8827c99f03e6a6ea518d235b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635d9def9ad36ce78f20bb6cfe58c50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3d27327607c6394eca1fb743017f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dee5ca458d9488a4087fa9ac3cc4dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5bece1bb4995dcafb409579f0b0a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46f6ecfaa394ce54faf8455052641e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dea774bd62bc33658d5af584205d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d417ec80243baed47794cce94dd79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01c5730e1a74d99c5c2ecb953646b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517253eec105ce6d306f4c28c9d1db47375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd96f1d11c6be2134d01f239b64603376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ea30c20abef3d84adf90b2191b15e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf53af3b7beb698c2c918f6b0ae798378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2ec2d474061e4801892afc71f22f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5837dd9d5ed618fb7fb96094d760c8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee153ed6cebfb72601f6ff15d2f7fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e80120ff5ebf266f2cdb61d059466382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d05389e4532edd4666667c669bf85383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacd5777f115b476f333f40c977e43c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9973cd5f3f121df7663def1aacc4871385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b10e11a4cd04b5a04be073d4f383b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f882af1074fd56ed9afc91349fc7135387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a635081d60dabb229f85eb974d6cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03586dd926f2101471b82c68967459ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fe3de967891dd76e57004d184615c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709e8b3f5fab311fda9a8ad39f1667c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e24c70190fafd8e0a0926c458057e6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54281d3bbdeae812ce223cc6fb2fdecf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f468062d746be3c33fb388452274be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fe53faf367620aaf7a82e4f507abf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214151a42c0b3c0bcdef2ced89a3bef8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39e3efe0a0af369cf44aee5e77dd45397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1df76ac81eca665295f45be8f20fc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb569a1a6dbb0b37f1e39c2bab095390399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614414b48ed7306eafec4da966e8df3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30864c906578f970e1070957724cd96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73810499dfeb53555be1ab9ef8328a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a0112933d2ad301f7456911ee875403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfe32df3749c4342a1d7d6881d3559404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca493443591536bfac3cf200b9311f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b0c5ebf9cdf05105b4ab22eae4c39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72f966508982a9dc570f7a33cb9a25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2f982410ea810f9517bed2c658714408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22534fb7de0585cb11499a87c22d4dc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf3c641effeaed4148e7be894c118a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274dc1bcf0e8bb70f12bee89e89ee58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa10078d8635f62caaddbfef083028412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452cac945abb4cbfe96b1f15af0ab1c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904e2dff5c842d06a7987751b17394c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5385686efcb19934a686d7d10e110415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0632ced300a6f0fb6eb096554705513416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272fcd414a312488f381807252723aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38361d294220a218cd23379d37b5df9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6aa02d889278aedd2dd7b91f03e54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237853dd7629ecf4ece84b9c2f4c4934420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b869e5d85a5554803806cd8e85565ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30b10e1dd4b32aa400a927c061b3bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fca20c83a9d0f1fcf86d146ad3671423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615898a0aa57330ee6efa3ca515254d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595cffe83549f11f3abbe611c00a716425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c78c434b71d59072d69962f3c84c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8d4b4bdeeef28b9fc2beffcf4984d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725900d2da033be7dd72b53ab1e704b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b4ea18f88232ebfa6544c862913a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defea197e18fbab69c2012fb9bf957ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c001219666e6ecdd71921de330bdb7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab726db4e2ad9198c636ee9dc74aca2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735e8c0e10d531d6932e65576c447b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82e7d1e4c32b42182edbf0b16a9ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c637dded71babd1d5bedba0af55530b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de405bf67ab44824ff0b9a6399509e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a5bd82323de6535928b6b1e928cfa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5d89170c82f4023fac99dfe965457438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692f8d7591bb797faed743df896c13e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a66c17430e5341cee6e89bb864492440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6270069b8983a8cb3e7e9c3112b92d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b109d19f45a01265482d860ce6606e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd7c535ef37b52d94fc3a09fe76e06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a5d67f933e395e489c7af2d5575e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363cbacb8c1fe1a0ffcf790e6f9bb5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adceb32a8f5795e9571d9e864034840446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca5d3e67e9fc423b10f3a6fdbae20f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa8b79e6c323ebb1968bc47595b231448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bea65056750cc0babc19689d4aeea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4748019ec0c5ce75ab8f5ae1f988a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ce9c3452ebc914fb0e0805a8886d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296a42aab0679fb5e5b706d244a2b39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad416a1401c6260396fb2019fdf2fcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e972819dc258db4fc4fcda397a08ad9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309c902be6095e899582725339d3980455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5325be338476c696c355081a96691da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096d3582513f23dcb86d187e4b167f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f346ccdb29bd3d70d01b1f8f352c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7805b755b0fc047ded37ef035a524459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e69d3f2200e529deed1f93701a9f82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fecc9af7d6775aea402cd2334e73c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6967b9448e005f18cc941bf32f7e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea2769028b9080310784597d02a0cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29af8aaa064817a69e3e4ac72633d4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31cb5888fe6ccab66f43b542e0c5cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c959e2260e7a1f22d34a0a363a107466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c73a210ba44e3aec73790db5d0b0e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaa4d76c2eb1e9b909c5af7992ee40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49d78aa132be600e13c5e434c3d363469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da407ef6249e8644e0c12217fad571e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29120c3a8fd7dd0b18fbabe69b84b859471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cca24ead115e7f1da6980e47f650e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3e7c7bf3f5efc6e7ac6301fa35f88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562d742ea4f040e9c48c2e62c7ac515474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eadea4195cbc0687b53f94fb2ba37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2516ce7cbb204f66102ff20c801a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6d0282dfece1daf5d2c3698a51337477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615fbaa00fba9e095cbe92634a780e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f563fd416ba84aafc34222f4b12c074479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1944540cb0eb7f39f530ecb373d62a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d713d6f806f3ccfc8f12185978d28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfbd66e826495918ba5fa575612112482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec961b2a9f008fe2a03e4985612d7fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb88e80f544fb19c4c43d0956dfa38484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505ff5095ce1753d4519fad53b82d5d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b7f3bf247a045d1ed5d626744a880486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc6b5d15a003cafc03f72260949af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe5d99ec5e33b66861ba443a84c4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b6bd0af5ca1d9aca73df7f1388b60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdee89ad020edf909652979eba2714490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25fc6455e1e63c08c074fb1529d787491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204bef7faa8c5107d49b7d523229431492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a952bfa2c59a7bd3c231e605e108f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799ba954713984e35ef1e9569d49aea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b2178ad47420778ee9a13f60542c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ad0c6880e25671063fa1e0b122e5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f6b832e66e1da9bfedd36ccb9eb84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ae2525251634645b5e1265649f58b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5eb238b606246b09f7eedf34668b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb41c463bf15dfb0a60ceae39032c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455e340437416cc9936db47404b7dd0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f6997e535642a9c5d463383c521d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bed729d0951f501e3907106ff2e25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810cc91d6f8495d6b86787a6919ce18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21212c193b09e92e2b43a6a0f1b930505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb75886807d6099315a2e088295dcdc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62ebb2c232fe557a898355cf4968dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22793978b910f1a40ae066331cc865508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee200f72ffcaa4316782d767d260c36509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916dd578ed81d9e079b65e2d13e86aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831686ca9a925e0203472ac1267bb91511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e13ca92d3ba04536a2dad328ffbbd3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1ea72c28a428d4b5e0c6e1f7a9ec9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f6e5eef38b34b74e60ac199dd4669514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac7e0d8724175bbe40775d2b8aaef0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90a682f544eb99d1f58166a9d74fdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb53448a08a31add5eeecbe6c6868d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f8bc0da5a0329561756b117e1e621518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c2db38f3ffa725015b1c8055f7b74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a327f53e93814242c4ebcc17278f29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a31f10db9114d7aa43f99911f4bdfb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ab33be5a452aac3d4f7cab3621360522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81e4c7039add3a4724bf42b0681ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd81648dbb7569be9cc1a60245decdf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c70bf3639a1391dda563e096281ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c99a91cae1b393c2efd0fc7f46201c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dec39c7f6ee213c876973ea71ff0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d357cd17ad96bba10ae6d24ec0366528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cee07b17ca5201a79db4784292fcf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625fbf49d1629889c07499f3a413503530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d860329bc589c739830cd74b72256e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f7134b4fc54924569e789d36d6bb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9f634659be19dd66f061f3a59ae74533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e735d73e2a9fa078380dfad3078b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcad6b1922013f94e4df42fbdd4412535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc14f7b3fba62771d9bec3eb932308536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b69cf9b838a63753a91d15967a00b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8167b43c05a82ee2403387b8156b284538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e71ef24203c84e8794357ab019e1fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301383fd1f304826bb77fadcebefd3fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0505dc968eaa5c1f9d5dfa07443b45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e104b1709f4b0ade25319184d7c752542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee65454638a758937c0caaf68a6850543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab488cafcb546f9bc5a969c1aac11fe2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e2b1cb659d2ac19e773bf5acfa0c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a3d39f7ade2077b03e59aed351b17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cefba8108711fb76f62511aae6f89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0620e9ab8a74286d82ad82871058d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92a9c5ca719d637f9ae1838777f768549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d719401e78135a04fcc2948e82ee6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dc425fa2778fed60690daeea9c00b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eed56e25ae1d1975e75687f9056613552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae325a8585a2d420c822edc53e18a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d98d0a91b2a0a7fb3e77fc129031c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c8face54af25435e1565b900688b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c2645f01e62bfe74319a72878126c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cc1b7a4db95a8d4e201f1bf0e9a28557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5238d8e2a5a8a90ecaf36b5e9e3c2e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4822198418145adf3e3ccf3b87565559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ace975b649013f38fb0b55c7476d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cb695281f220b378da0161b4fd329561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3a967eda7c24248df25e5c31198a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209069c1ef3f8ccd631d7dd6b30d694a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274ec74f531c1163a353c1afc44ffc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1842f540047cd91fe400f1fd02f5c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4846e645382ae93cbe75e86f89876d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d65f14524df48f83c587941eb5721567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0924e037a4e991c91bc104d1ac1e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179df905243f4da78de996de0ff83f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1626fccf6dbace27800b9c71d8fbdf1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93e4392636c7b33141a790358ecd25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0584570ddf4ed986374ca08f8dc9cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b741a7b4c394f996c348813beb0a66573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be541fb8f0e9c72ce4ebd38babe99891574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa85fcf348df4d27eb2ba3ba0244c49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792d27dd9de2685fe4a2ec357d3b5a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d011a496ef65cfba0faa404a620b979577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693554cb821f380513863176f12df46d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571524edc1573b2f2baebf51456bc2b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3faa53f7874316512a2498d5f7db42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec50ad57e3ff796740f9a4f24b4309581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efcfcf5fbc5a0c80cdce72e28d61f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6778dfa947349dcb804d660513be958583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000620f520b7cd3348dcc3434903adc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f9305494c3b8da888a1612f7dc4f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081fcdda8a6489696f5ff8fafc2a1d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a89e8e30d73cd01ba38b62cdb9c4d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea632ec5a905bd2437251fa832b4ae8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328245c9ae4b665b2b83a1c9856843da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786049f19862b811850f117129d9158f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1da2e60e2ade591ea7c842cfc6d76591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dd256dae8d3af24189ff0b74489ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eac1194584e60d9ec0cc94814cbd3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d63fb4960e7c9e4bca1037af6dcb8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673fcd6290f84aac55aaed575535fff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a572d21ced4827054c5f7fadb914706596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d7961533eb89555c85a77b8adeec9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2e110dc79806187bf3b2007eac0bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc264373ceef4425d1353472f2cfb0c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde14db9cf7bce9c36a982ad3e95683e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91aebf75c8622a516b9333a54b33f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2ba7a93020feaeb362178192bf20e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf239cce2c252be9dc05c7725a8546603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f475f6d341b7b2c366333567957403604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fe0f65d64e48b147241a44555587c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2365d71119c47962c22729f628aef2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436b133660583d6686a6b52cd738d34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be06538fc8a4d6535a1116486acb49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba1824c2e915023e1fdcf1d95b3b0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fddbd8cc0c5c63a83681f290b97eae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ee07fd8d4806fe136b8057b9b0d58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb342809ae87ae4f5d62d2c45f812f0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a5ee62a3fbec36c5c92dfed691e95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6960f425a45709464325a986ce921614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5422e97fe14599ef0e343c815ef0b4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ce34a3df4a8a5f6e7d78815dc45ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfb1c3785cf06d38b2ef51782ae3f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f946e323524df61f1ab037945b8e681618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f905b933377539e7592f3ed36b09c02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc45faf0794a7f0d3f98f8e1a7ee51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bdbb50fb09bdc8a3a574c00721066621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5041671c1299c2aab129d8a0b1309d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc61757df0182277b36f2fa0faecc8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa97ba8fbe9c014c0ece46b172df3f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37305608bc3177e1a9eb2794adcc8a55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15900c33fe0db559ada702f3300d33c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea708ee58128c81f7bee1a721ef6ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7ccfb2c255eb872b87f66f6b4c5c2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacef18424a28870b48fc73e7cdc53b2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9008cbf152b66c3e3918b0c9d99cf2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf79c37a393e6b40f9f23401e3d465c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108a991407e7e2d25625c42b0b8ee12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964015492e0f09dae7b7040dd7dbe6f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb20e9c865011036bcb095692eb049b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed033cf8f7921e86881275bbe8e9f88d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a6c6d84b99c6798cfaa0738284829636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e5372cd12f75d0fe671cd464cded8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070f552f1f5405db34907866df21104638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5e6a72a2a76ee3b54d841e6db0d27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cc6cf6f83561996979b4e27ff9b8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc3c6c6344ee7bbde722bc3309438641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc62abf43990029995637041da30a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b61cb16362604118365cf8f9f4792643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c802c079b7b4b8f804b66ee59a35c45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9894eeba7009a7d371fbe7ca218fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcbec2f0063e50899ca88988926213646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a940e46fe8e7420a48a555f0cddf3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231f4e0ab55294023c3ea34ed6afba8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545010fcfdf9cf98ae0145336a6ccb88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795ec787eb9e753150aee9fd6703e03650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2f2021429705d6498a28d46049f6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683db38118f119dc6b10c38c84d1828652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd70c08a6354b891be2cb6673006a30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ecd3fab21268d9f39e0bd56f4fc17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14e9d3a66ed58047272613d64b6afb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb8be1a54ecee28a787e9bdfd07898656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7678852ad7c3238139b9e864796d64657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494e68555b145c7d29d8d6d90866dbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a0637fdd0fb92ac4401b76dec2e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1c264c5ed6757a8e87fce2bb3cb2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982272ad4c8ec608655b2bf93e0d088661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a303d44dd3d686a46855d6b25c9e0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479f61e216aec8ad12c0689a5c95d22663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb306f51ab401f338cc4dc740c1d105664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62534e8e289ccf0658a18e1e7b23e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da33e8cd45398fdb5b452985049892666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52fae9a08e13460f25812580f4782b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eb7a73f25f1d79c5f126c2856e7df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d861100f4e1b4f7a0e387856780ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5477165c1337298b7b585e13c67fe3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816f4fdff348cddc10b01db13af1821671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491a4328a1c54477804ee75f88c7a8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8221bfdb66101a1275fcbb910fa491b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6d9d280fedb62c589e6b0d5ffd12b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640ea42d1306f16ae6758371be33a09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331a6b27f8420d338ba75fabd13abe6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46aedf58eddf3c3c7c864a026ee8c2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec173943476c51236951be5a54b4ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5299df4f3e5bb63093814bc8988e76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e468098778bfad74dde8cdf52f1cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d378b2f921402c3f7bc570a18166db681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5fd75e484fcf5685788f72e40999e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf34011d8371ad7354d1d2dd165081683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6141a39428c0ca4aac08cda9f5271684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95396cacc368e8449a361dac49ddb53b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc69b4252ff7b8872b27d85c3e01b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d05e7aff5b566add9b2d889a5b1aa3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613a241c77410789a1697cd995baf9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af51479f25184afe324e0d9b948304689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e85d4afbfbd6acae683328fe8de396690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fbfc48c5f7bb123344882747933ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e887fb3f888e31cf7e3f6405f42deec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b5e96948565808f5df5768aea8c34693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7127bc4dd6a574035141a15f7736982694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084db08a450bccb6a78063879ba91da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c93b5090a446cca0dd9922ffd8834f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c2024981677640a242bbc37462769697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed25f6cc4f3f93fc8d1ce780dac116b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ae4d936522692fbd700e5a45b2500699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4906a8a7b41ffafd1f26a25f8a9684700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684730092444204949c57f7618b82e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cb922180a037a715fe3a1fe2f8a67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307f26c0d83b12b5dfb93c76b76c62b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160765e501a7f3b38433ec9a89090b8d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29413b5e62c9c1c494f92e65c82bad55705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c24b152a59cb5df20150719c2a4e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49808eeacf0b4aad9c0d2753e87169707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bcaa86416ce4b397ed18d6e680f63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbc4d37f0c54c3190c58d4bc664990709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aef602588bc2c17f2f0364d288dfa3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb8d06800885dacbb2c6c7612a432d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c2abafde229c0bd441d2f87542fb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32589d7dd55c436cae9033f39efe4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928d90cd2ff49461c673bdb8c9191c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa9a34b331df5b39361f3b0cbc5f16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdff9ee80a17d7fc30703acd9136e78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484fbd4f2110e5a0120c93ad102cb20717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7800e9b93593d8c2c2d33e8d24c83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe44504389dc6cfff605063684283c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001083983efea043291f8678263b4022720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf0610ff0e68b2d1d823eff00c465f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce21ce98b869b406dd58fffaa1ec3e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d189109f95bd38ef29149769a9ebe723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289db2cfc627f80affd7a81487128ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49da17dc8bef696a65a18bf2005ba6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ff9f952145acf77849c757f658099726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f06efb0a7de13ec79adecfd2446c00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20538c82c7e61ab11106a9818a5a6da9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0937e1880648a9a9a32e06d76812d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3c2cd9155e757e1ab40f917e65124730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac97312bbc120b30bc512d1623127ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9345a9be7a867c07d52f6c431f4c914732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e074234c9bceb99b58fa00f46ba7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74c59e6733641baa9ff3e7c2a142dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862fff69177f538c7667f040b711790735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0a34db81e329a9811e649790676ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5aaa82a7613c5f6634e2cdb90884f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecea7d3c5d156a4090e6acc2a2e67f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e6e9205615958a3910007c640c3bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b642123114a03897362a0ae7879b55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695772907a9c0a08c542cd3b4c41ba8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e89a1ee8d56cf271a122e994a2d502742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826b0fc24313460aa99385e7509f01e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fb4931fa5d6329804cb6f39c29a17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe04f0bf0602bc7f5401d6704dd7010745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af8130dbcec8dc90ac288291486b71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6c12b5c9781961d18d6aef4c109bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a7a06c66f806957c228066e2c9ff5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cfde705e2cd4ace1d35bd422731c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62494c2d73ae7435a12833c79a06b9a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7f716e394074d100f274f6949895d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bef24edd983ae9a805df15586e304752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f3c57682ef71d901b130188d8b209753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d602e60d5bf852a8c45db0ed3091719754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35703734ece622a8e9861b2536faa2f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d4685bd2f5d754f1ceb3150a34641756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df00db323aad3ee454db26fe4feb5b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115970e6e00da5cdc6bc4100b530c7ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b11ddc79eab33591764a694453320759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a212294e5d70c585a1a279e7ac42b191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f7cfbcaad21980dbf9219a3957e392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf500f95cec886f91a878dc222a0bc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d29ffad886d200ee9f113f4a87efe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2c2b0043fdfcbb313feb67a8c3baa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ace04847c61ec505b2c86728703036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a67f1c08de21a001c698ca5391f3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959adcf8fd4b8233c18c569604ae2988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd17d58c9f697aaab594414c38363259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7925745432fe0cfaa04fbdcc714c3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f12cd315789e01730f184c93350aab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa7dc83d963b2642a00896d0e2e95c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7321b90c335ca83614f16db83877f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba34fb869ef64a7f01bdebb11d9201e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fb445c8c5a5f03f1328629d8365a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eb7b1e9c1619c89adfe5d5846173a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b87eeeec2f330514fd8cd733572f7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68735bbb77130563c7906030c87461118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328bea5d72c1f3fa1d11b913b5f58ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fdc113d8e6780011f227391ffe81d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086de757fee2b081473cd326290021721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9781bdfe22cb9af038c1e0c1cebdb1022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b081509857dd4bc7eccd874d634cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1053ed3d2a91f6f3a8e70ad4f57708a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e49d69ddea77e2ce6c7f76bae535dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06574ae2feeba83d2322fae35ff308fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c4a3cc673a1dad8c54b90f2fb5b7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332620a718ef1307d81d9190f8a47ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa620e8eb13cecefca39bde526421aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de69a9d007f3baecec6a5ce311cab530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76185cf7993336c1f55c1e98511020e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0da8eb40e9ea5c0d35b961af4190a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d504a6a99710181a249a0d556e1a2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f7c42cfd0aabe57e9ccd7797c5d0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820203828653fc810b62b3adbfd86a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62965eff8debd7712153fbd459ddc36836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8d1a0fd061729d87d32977c67f4837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1562afde5279208142fa24e5ab13838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bf59868f438079ec4695404ecafc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e2865e86d8f39031ff0b07e4bd1ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f560e2851f187a0499e3ca16230d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5773cf026cd9af6be5e2eb7b611a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcd5be42bd6e0076284b3957e283cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8181c47130e8f7fa33027af8dd49c5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8cc665900b44185b2caff0001ecb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bcf00b021b68507c3f001110d41c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1b79777d793f463f9ad3e1230a25147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71452b2539812dbccd1009c169e547348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1125ef625599821c7fafc0658f79ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16454e3d6792654c1f809aecae60f5b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53d65701fe06ea2391a30381e0b4a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d507b56ce989751c0c7a60cb9a47e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122e868554490a7bfc533ce6ee3fdaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8d07f36a5ea752e78bb485d6ec9d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cb4b6a6b32a977cb839af90d9b29a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10075c42e03515f90e263cde4149f45d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563350e151d4efb57c7b276da1b298a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4322b50da5504eefc776baddb08d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b3dda50443b809fb1d678aeebdefb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f0937ed3de3c5222ef65f7790a96f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25280d0391af5d95ffcc76e814fb2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec72e24a43af4fd77b01a471833a35c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922535cff6c372cbd11354e3f9e00ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79923e58382c6fcd457a4849fad0400064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207bd5d4d305c402387f626ed407ec265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6df6806111632e1924135aaf9cdc366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939451b6822583dc40a4c50125f0dec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108005d213bb2434cf5d77d3b7c095e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c191a80ca73f5668fe1339b5bed9f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d4f9607241f9d365d54535e2d9f6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dab68df98ffefc4c5f175f1ec736171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73ed886966d6b473264fbb6e95bac472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79e5aa1c7ad2b99f351ff9ec9c120b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c3d57080d295b18701c7143a8a6f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def245422957f721a20121002da4772475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7964d41f6bc806f1bc18e14c4d5f08d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a884319fc29baa24379bbfcebd27677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0236a748559b65dbfc6f06fdbbd6a5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0094a49926664094c40c56764583879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455e0f8573344ecf28020dd0fd5055d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c60a0774046b2c55b215fbb36cc6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285188ce514037ba16e085fdf14992682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e03c023c9ae8fd4017b3df16d5cfa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df965693bce6e2b7240f95d9b439dc0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa800055758ff80b2ab2c51cf862c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227a4ecaa547fe52b6f853fc9dc59fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d0116c83e27bfd4da45a45b0cf62487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51b8fc1488b93a89540555d939c7ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e315749f6f4f43769880c04381b6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1dde0f1a6f64c7f6bbd49662b7a4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c5b223e126c96fc60401a2eed12cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b875ef705c4d9f5698d7ddb5a0ce16d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd38b4e4f214339c00301a96fdfdc7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e131fab4b4955817767071122df5f0594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa3f91cbfbbe7c39371f1eb7c075e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b3d25b0fe2c8e23684cf0a465da3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a14b7b7f60d5e6b7bf9c786c0c76e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8d5bb5a8539ecc86b6fa199e5132d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12385ae69fcdbb8f12d9d74bb2366ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5d85f6eb2d6f0708a2436016e3c7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77868ab13831bd615e29445ce17096d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42e370cda3ffa34d40d2bcd8f00557102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07c3167f80d652088c1a23e69bd1bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cab3209f650f18dd23f695c91ed40f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5192deb38330748c4ba9a4763ae721105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ba3feaa69506a80e955bb65cb9f54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d2dee967b6fee2359f69ed9ad76c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75556ab87f84c88bfa0dccbb0a412f7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a267e27400fe71182e61a4018c8fd39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5e2ff75747d5e31712cb86c796d54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9dcd59cf8ccbe91d6107269e6426f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bae967fdafab8c28704d537a4f947112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b66e5da67c0c0a5ff9dc75850781113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67f06296d03c1a89f909ba92b614a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a3cde171b241989bdc26c5b87ccfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e12b6fe4cc10c73d37f2a633464601116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69a8f456fa49a1abfd63038c873d76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fe925f6a92ffc7841f82614f84aa0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c95264a29a95428f2800c5602531d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca86022344b287b613f3381130d84b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8434fd04501c64e822d4543443ecfdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33942acd71eaaf208f615a82f0db0d12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d7a60d2af899059ae70746a360fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7958801a8523305d4a8885b30eda8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c27a54665e879ca3a53d77ea5a7be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0f3d9515a877b862cea3fac12c9e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5d64b22e794e2c42cde5562f5ca1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062114a2b3aa96b037ff6eb5cdc7d841128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f7624209d7554e70318fa3d58e25d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abcac7048ab34e21decf880ecb216f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83546c8d97184378951804557e100975131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5951148727c8a0d1af8d51dbe9240132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28e07d12cf91c507906ef60f29cb7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81a620004753d2c086c46e898e87c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e9570d84c4455d2fac60b39ee76b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016eaadd6b9b00c55a70d5e3a2de07f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63beb14b3da5fd8bbe07f7bc1bb6eca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aadb02c82e22a37cdae5d2fa55c9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc0fab06dc638808928b2dab48987139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5145c2f61902fd2808fc4b4ad1ca70140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cd9d1e63060eeba86c0b3069f42cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a361cba41f1fd286e8add5ff99c3c0c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a043cc672b159927d6f04a880cac1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd1aa4756b38d00aa9db65a75d6059144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77e2d65514ec1bb3ec8e72ce246708145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a958acfedc61d8168857908cc7e95fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3756c15dc367d4e311c6a4dbf69186e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5e5de678c6fa64d56d31c5038464c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036e29edf6b4769feab57f7eaa0c661149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9012174f9f8f85362cb1d85460ad1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7811accaa06c61c2a4924c29f32425151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c06bc1a602f805d7bc0c677b19df9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958840d3557500055f881219e1e9807153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1410eb868d40129defc300d8551348154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e0225336750c13ef7dc3e2905a7b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4bdaa8c0f28c579d92747b4b4f884156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847c804f03e3e9c83dc220106029a14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73649ed2c5560ba0ec1f66e0fe7ac5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb19b0230f485bc362f86b7178009f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf6e32ada6d2552ad4078cb29cef38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb5126003a5cbdae10c15764b7b894161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caad9ec6bf6fe1c7c978396dd3e0bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d2320a8bcab18403971174a74ddc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca6b410e9b48874846713bf7f74636164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0a5fdc23f903b1b3fb490ec097994165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b554e3f0be86dab30811b63782c75d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fb1683460f9a50dc68f657e516742167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8a34ad4b8c9f109ddb080fdeace54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7b777a243e3c8f7233e3cb2cce07e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021b5bbd6cbae2cd71bf853e1565a9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260545d331037de6a2a4b23c1af4dfb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd5c66a11820b84ece2ea9b9c79100172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa8f6a07065c2fcb936610a243a346173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e438a14c60f6296788106d0805a21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ddeb91e14e51dfa47642e691a4d3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1472799a733be4b269b9e625909db9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c4d64331c7ec0874d1de3940e69c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfce36839ca7381d462d38c93c05e57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa33a64da656929c40e6ed2ad9423e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd00e29df3e252b29d46398fd2ab947180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea781bef85ac44791bab640021c5483181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6f9a823683f2ef657b8732ab8acbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e855f2917c6a6866b913619006d5c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1a1e087d141c3ac9af6e914488aae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d8555ac9703420091a1166ac1848e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69f7319075f98db1a20ea6c413e70c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245657b188d1de75e2674f90b0f938d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee76a388bcd3eb5490fbf933c59c174188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093579b7c2038a3d251e4e4afb23abb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3114af4e8a3feec8d0e4e74ba68892d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fec84f4d33d20680db47b06cd957ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ef89a37177ae8ff7aedc415181ac3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd16b01a44b75dfd2e9ceab2968f27e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fce9e46ae6fb9724e34a1257887566194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10dff272fa2646e30e04782186b65e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84cc71c141bd09d4decb0172c03a7d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bd928cccc9c4024aeb3061779a896197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619185d5ee1df5dbda7126e292681221198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31648a590c2f1bf6d4c62985c2f93c12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c81f2883ff07fb7acc194e28df41ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ce25fc821327b10f1158da378ef0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f3306e77c921ae0ed73e38ce29181202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e8e447fff4d09ca1941955d9ddd6d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4ab3fbb1d17f164d34df558e3ef97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4121237ebfd784f7d1e660aef3a9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fff84d8afddfdf0eb19e7d09407fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaaf5fe05cfc12e39b0731fe761578207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653c5b4e76a00c3011be44680ec230c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763509626d184dbca188fbf03cbc4c13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf168e12a1b9357e522711d7e66db24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98cce3cb0fbe3ee05952d3f4aa7f08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d43f090ca3f187bc5746ed1f480c7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e630a0e4188710b7b80dbaed68dd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cadfd8158b8c39cfaf019b3e4e0fe7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f56abaf6787dea32f9bf601e5d504a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb95c39b06fd1a29ce5693273c7538216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5eadde4f2edd9d1692231ede1c057217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a39abcc01b094abdea8d8a292eddb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a186b0fd81f80235819193c87c051ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9c980585045e4a9f6b4ade5ce2650220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536c86cda6e22f2ed699efcc310c5b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30bec2516d470754325fca70eb1e54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00bfc7dad06810d502b42a2e23cd4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb97c55f20cc708c7db6891ea85b2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1eb6400add18907067c6906a04a28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b072aef1255cd3ceb4d4b02cf24b44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212b991c60a61c4df49057dcaea187e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fa06db340df050105553167a50519228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d9a76fab7cbe063b987b7ec497098229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783911f46ef05da6a0ec6309fe09cb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b550f2e9e635a85b731ce68450ec3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639261ea6de23b1beb19408469857186232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2be787787012e07b541b872550d2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d162767fda049f98a2486c2d287d300234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2dcec250025b2f3f89d32bb2ff756235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c597b6afe0166d6bd12d389b3f22d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdd84115e598189a0b325a2429b134237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af466d526b1deee035390945214699238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73a806b5b8ad0264830cd1aa6e1562239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fd9e5fec209434602ec2faaa8f9e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f14a66372005fc15fc1fdfe2dfddd8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f1430d249123ae84da7ecce8e054242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7c21ae0cd02143302bfc409783810243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2cc2f0cc4b8a176c509d554b6e7e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76d47f7a3aaf3ce3cdfc7fd212b179245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219b356f3c621aa970c329308f3ce34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eff0722bd86d63de20ab2ca6468809247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cf1979c3c78ed073cc0d0376c0bda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1046c22dd059c718908f28635280f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06157a941b0ee95c57af49d18a5194250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2db0bf56826f3343db3d6a79dd705b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e77b6c752cd1e5402b7564b695dedc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdff5c9048ba8d43673f26e7d0013b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0250c49175cbf7730572ba514cb62f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf92c1d1dc94341f641d392c21b0a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d29ed78defbdb0cbb47425d08b6a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ea2027cb80c9a926b3be01cf234c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3ca9a58acb44250aa3d0d87b7fe95258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad317d085b7fab7eb5ca9d138163e1dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57b705638ce1ad671acdc18247b649260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bfdcb9eb27c4553ec67ad51ed730c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9d49be0a39ea3f031fd042ed00c54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4672d268e8b2eb1109fa2db414b48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac9a98324cee3458a4769b4904d01d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749851fa595189a041b2d1050f2c6fc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0104913ecf93bd44c2a778fc3cf4b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b7c51452ec69af8096e6a8e61de19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714a91ac9232346e1bcec9961c62a94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea18c1b5eea5bc957c2ccb2c77810269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb39fa502f9fa333eefe0a872bb18d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892795aa54ff6f4d7a612885222ba2d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38104eae99a46d9c57c05c1edb029f0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c92c062cf7b8217ba9874c79a66540273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d506f36b7202112bc13c5762d2b7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440225542c925af114a1946fab6c256275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa5596bb4e4e5f2003a3d970e5a516276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4afa9d42d3d9e5a8cee2065ba3a958277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693d4b9b5b52ef52f742938e7425028278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cdfe4860351c4c4e5b2e01d4d87d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24049424f21823621feecf33b27661280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac5e239b99126be36b456d26d0332b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a45b787afd1095ed61f996e8cf4cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cb5e2b4e9cffcaca7eb6b23179702283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01596997b03614f98db72b07af4e2a27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996c40e05b36976a8b6d69c2f7c4e05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16279f7cafe81c83f5439a494ee56d60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a389a8772824243291d088936881fff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b9c2875bca284842bbbf13a46aed2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbea4a54bc340bebfd97542f8f3c58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfe3863bfda7ee54969c7d99a5493a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b193449bc9d0fadb411cf8361507d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ee5ab4120ce113c8b4c386f53ddb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b44e359e5a4526aba1554cc5cb2801293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5d8fb1478e23066c64723ed4b8a5f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b2c183f8130eebcb814fff5feef79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f55b977da9d454509d223b9a0f41e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e941ad7efcab508e7a082e3372f6fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fcf5bf601152ce8333b612f4e7f85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cda9d170a17bed5aa299b8dbc8b629299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6c6c08a5664666edef03324cedf78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f19c06068f8ba4a534c5583efa0c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c34d49415aabef36399f2d47073c56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9dcfcb588c94c3ce39d756bad05c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9adc5c8b0d3a250281666182899b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c99fc5c3b3f41a748e9e44a02e3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758e994f5ed876d7eb99cd1a31e7c28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88a320786437ee1280e8e1745c30b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c70391beea1f230dcd07bd58629a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693330a19aaf750afd0e0160cbe4ff63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829e36f133307a11b7af6fd59e3a174310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e137fa8aaa9e082fe3e96b11dc2df08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ae0feda5e655547a6bc6083939c46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c570e9b7ce3127065d796442815c68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edd868d0865983093548179d3e679c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc0b8320fbec16e087c4c9c0da315d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd54d6f3a373d5705e87856681b61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad17c890fcf3ac6d073b50b7a9bd2a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418a5a4f5556ad16423f6a61b233f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377c27587de50250cd79d355c49b1a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142de92773a07e32bbeaf7eafd0ff2a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c10dbd5e389efb06a233df9d16f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45b3bc6b1325bdb9e848438392ac4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a41ec66a94552976fda21871f1ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce38ca1963c0e7d2b107651f6cfe26d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f543148c1081126b29feb01f8684f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2553fcb26862fea4fe17f1ca72da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b305e20ab9507ea02224b23a45045327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b790c613909125b31ca2ebfc38b86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6b48a737475c6ed8d81273ed7238329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05f4105c5d5fa4488a310791e26899330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47043698f03cf9a3dec93da7901925331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779a5571d08ecc8c03b4afbde7b683c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f62a18991a3842edac4f520fde4d75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11774e14478fb65f7c3fd7c5f36e5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e433f6ae05ccc8f49fa4b5a88256d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834b63d629511d115dd80fbe5344755336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2d82729b4f4a441270f895a7ece38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b135b6c9b59cac3caf6f4024ff11b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0e19cde61c6eb8d6c38b7fd9d3b2e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ae8a586d6b4d67d7c5386d9252392340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b62999347cf8d83e0f423ed9721ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea1927ebc0ef1d21e112cc5c1522cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b5164107e50dbce47980c0c7b9594343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008cbc8442c17206f397afd716888f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48499dffc869daa7fa8fc277ff7c8482345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d9536fd236d4a3bc3c84da7246b09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f10f0546f00a755a07733c1fc7315347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a781c3127a411dd3eff9901c709411a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0fe709497eb7fd913b7ac24bc0a5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78467d618af3d5d61a50c46381ade8c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a644293bece4909a3ebd83ff689a1ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2393e5f7570a15145353bae2740d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc107bd58e2d47658b990b17415a7bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76a14e030164c23677f6a2dd145f96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe32913155e5339b48b59baf2d5fe0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c2bc33f45385c34aa1a5f8e7b543d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5cd682e217ca45f416fedcad9000a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587f4b389e1d4449daaef4897bbe126358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08960e053c8110028101cb26b8c9249c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8588f79efa41655622cdde65f6ebe6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1610e00eed48701d1aa952abe1187361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423385c21c1c521d727126e3466dddf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596849d02b4075ded2a875dc16b9a15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ab4564d30e1df58df05dc6ede2af8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5706067ef81997682a10fb9d7d03e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a8f13f355f1d3d1788e269fe5692b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f537c5ba2bc89fdf6fb55f6781468a9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8357db89defedd672a04c17519e61d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07fb6ae085310bcc247a17ed73306a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e87e7b1ab1c20c40a8ca5bde8e7de3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067795f1526136795b3d71ba5b13ddeb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0cacf45009452b3046a4548a0953d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876d67e21d655ce34204889ec9cfd64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9294327c60f0807e5d77d06bcc651f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019b50ff441eef52098b776f68021d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bebe3b51c99af11a853f29d0502636376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757b5b09d7b88e80bdfd86bef77db75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d611a251c2d9a6f75839251a9190a4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aacfca838afe9cee2734c0e86daec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6497be5d4e55957fce7615d6cf768d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597257d5b254a0388437865b9578948381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aee0a0a39ca18ea4a4756e8b5b027382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeb54fc4b846877ebea9e6d2670262383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d5e6cc69bbf9983dd85c4b484b133384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ebf05f8d513b9fbd58bac2741451385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efe2a5dc20ad7a3920abbbdf444c4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd0a72a0683d0c4aa5e9894e453ad4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb51d5d3f2019e2fbe19765110c48a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ab488bed0ebd3e01583120334f02d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f341c01f18b608fafc2c956eb964228390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e55fd5d9723fd6aecd3517392c0f7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47dff64fa5632288010d45823c7c8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2e06d39b1f0f267205686fb7cdcb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ee226619cd5af1f1b645b2d7d2c6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2f33071fdf01afad7cc32d3ab3d6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333232f667b80b67683a6a03ba36e7f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2248c649aa4965738c63a8e234d7ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3475062ffc96a2b1a12722ce3056a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e3a64e53d3c02fd888d21947d83a7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302511ee2f7795dda7fd07ccd321a2b1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df45418f7a5c5a50bc67a420d3e026e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52fa7a2cf15bebeef58ca3e9b5064d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080482a9bbe55fd7b760866069d150a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834434c7ba804dd8602a45a1ed657b50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704963bbff83c2745b0bfe8be22b0fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933ecdb52d3b101d94f43f8cd49dc28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e453a3c9eb6525a1ec1c00456a8067407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6594dcb31da8d91bfe7a6b4f50929f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7dda5f680feb6ec0eba02d64d2755409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d03d9a32204cb417684812fff5fd7c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbe2bfecb70ab9e986642fd03f9722411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c267fdabae46486ff0d85758c4722c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c1e281d4cdbf3ae844fb6825db79c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c652a52f10de822d717a456aa0fbd2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488679908b17b67a9fb3433265fbd546415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cd52f8254e760c27f5808e33af560416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d92927c0a44df9ffa2083e5e17a978417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4e8fe2abc3d7fc956f83c23553896418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d4c17f233eae902c06b9ae7a09826419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19720dad4902804bdfacacf5b8dc58ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec80c78cfbc598efedd22caa159b10d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49191f846fa381140280add293e21565422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182feb9fca42b7fc1a8f7fac9950703c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5ed4fba8d5cf479a7842ecbf8628f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4814bf66fac104ff898422f19bf4b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23b1f24c952abe964c5abaa1557051426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24950b6ef1ca7268520fe3ed27f117c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835988849a620184d5360af6fa32291428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051866b158a071c28be7e8dd405d37fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f52f119cdc17391cf6ab5b1b6bae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8d5791cf926b27040cf00f2f61e6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c298745ca3c7140bb7a65d5b4225f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa5f94284b6d2a829bcd81b1c5e71a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e08a440a6ceb7272acc49ab0019cd0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0f1ab4adb0a5b4b2695504de00bf7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16f4e565abc6000a09f0ca0ba04928436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89422329f71c9c690d5fb0723144b12437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effb0d07b3f9b9cf3d4fb87fb13b2b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f9235c820ce452f5580eda6f30f86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55b8030c53869beb31a319480277b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484f2ba4ed7a8e2da4b2b2ab5068428441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b6db71a03bf1eaab134294d55b00c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb981052b866e2f250f30aeb831800443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ac0d3fe936bf7bd5ecf768f53c39a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9b349839c94a20e8cef952ae2a975445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebdd286a8776f4e9b390e7684e153a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95f273cfef169cc295dde6613b5c88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9b6f094ed8a15243cd8e3f30ca900448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f376bf700067427770302cbfe927b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4d95f63c59b3590b14a50be83aca1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fce9e4ef4898f8debb72453335804451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f454bfbbe84a1e5162a96eca51d8ce9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b258de89e3fd66a1358d75bf45156453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca27c1d8b20f5bda673d68274c995ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe4c784defd741d5119911678e0579455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328daf82728184ba039054ee8ecb10e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44a88f36143ba38aa1e2e4d64c5629457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe53cd5f5777757234a5363c0d8fde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f64b19917ffde47173171694faa144459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3530385564a15f17ee7a6ede9e0d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e448e48308d7c7723eed1609e5987461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d542db5eb9ce7b2556794e06f71a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6a0bdd18f72e2c11aa4189707df74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf309fea249d4a163cb353dba4fa19b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4206d0f6ab3163b37da942557637d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76af0cce25fee3af3c9f0e5f8be04cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e773a09c23c9cae39aacad0f3c56d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1fdfa83448857c8070f46d14ef7b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b4d5c0dc2995c516d926e0dbb0a61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92546ed56e04402fc384f06c48e778fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fde6f2d0a71e4cbaaf40c76ac6f45a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2ebe10666d1a6e54019166305bc2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0bd32270d32043a9acf3e1c65f9aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76acfa2b2a0c9bcd3cf02d8b7306d7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9148004684817144b5d4201d9fa617475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9a91b6d69dd828c2f4856cbe325de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9dcdc062236367d490335209c30ae5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cf1f8db3343411b40ba95a8f2451b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bfb3f8613f4cd7efa7d398e696705479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facde81860cbfc8294d5a9014a329fd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0febf7279f2e324248b193c3b417c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2afb46b3aa5414ea99274a9fb9c287482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d83de9d397ff631f5439d61b87fe8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c4f76b619e5f7ac6ade6ee4ec0ba4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fda7d4e2166b900162a479cdfa943485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea99f52e78fbb61792570d92342060486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a982b9aea1b57da7cbf04f63bde292487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d666f88f3104add209211265cc10ef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166235e46715dec2b69c8a72603c1a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70295d0c2ee059d0f10298b24e43254490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd83dbdc84ec1963994ee2b03415dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66194fa821c070b4cb6c52ab6ded46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89370a33c5154b0440ebbcf021d0e2e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b92ec6d3b2cb3efc554cf7ff64a5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd78a137636ff436c77a4601a7fa7e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c4067089b2f464c2e1e2e7095df9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf14f9c33c6b99b6dc8e00f6e6f4b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9c1bc4993cf4ac463c9244e4dd18f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2f258bf2c763d2f9aece456c1e7c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7692da7503102fcc4d654914f4ac3d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e66e650d0da1515020516a18ddce78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fb29a1493840f72c2aa7f09366538502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a18ff218da59368d6d6adc2a315f73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a6d86d3b2c9a6e6b9528ed677e06d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33e264473630970a7c8534f45b7bb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5200d1a28fffc1c8e66a7d70fe725506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d567d0d79eec2b5381612638de9b23507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3beadeb27555e844b5e687390f53e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e109081a69be0ec56993ae2766775509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386747f538d6ff2bca1a242cbedd772510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaff2e3e0fb367a41f9062acad8309511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c8c7039d099d7e4b8bf2b4151ee22512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fbaf46ca35bca89cb01b7f3ff3c4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03dcd75a3e2a18afdc8d28edab87af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee98f130ffcfbe7457eaef5c72018d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626b5c83e174bae1008b9377b4f03cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dba01832d365e3a804d3dbb3fc359517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8627f10f660821b31680944689a5f43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed3aa4452eb1af85f2192d677f972d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c90e7f084c202789a2761ef000fd3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcdc3927e27f6fff4ec76df1a00155521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c516b8a3ab9a9c0e7a74a39d5d72003522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1445c9a8752cf9aea9755d769fbb78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981c86276c72817a625a5ff732c6868524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2237c7b28905c6a318b893253927c51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bf309f7bcfa949a3c9dd0f45cd83e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666137b05d68991358cc804615bbf16c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824dca7ebb26f9d9490e279079abd27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cf44dd49a99ae90fab70603f04631529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687abff64642be61324b9d001587968530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df19ea5fcef31d3abdb2f6fb70be261531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593b82e0dfe2c6ae5ca3e4e08103599532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83469f37a310c2a28ff57201a046c63c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e39c2da529491bed99ceb3644f6f6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f81e08a2772a4c500c79a354c95cd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa850d0235a2aa00a80b0a65de29150536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f4dd41a006e0e1bfff5481b49fc52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee37dda86920388d98e28d67cfa44f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049f03cdbfd8c82ec6e80f077101275539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6402afa2bbe3b22cbd90f1b6b24694540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aa18194858dbf1910deb0754ec194541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb2cd541e486c289cfefdbb319097b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d975580a7c6569945a4e37e9824240543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bcae293aede191992581a5f91c37c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395199fabe34d5fd0d2c46e15ac6131545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d740434bef2dacee61c0399fc7744546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59eb5a1e2eee01c0a8fbff0b3ca1b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215d415fb36c12fc3da66c31b43eb2c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b1bbc866998676c5ec186725ee46c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971fabda3f4a8a9715c5aaf96a5f503550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad5aa4978a76ec56c5f72f7a5ddcc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f3ac8196813776b6b2cea01d25c05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddd227c0d5ee4daa3d071b6687f1b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2e88813423dff1b60b22bd8654f8f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6090987cb9e34f20a71d43f179bfe5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82ad4170f353741fcc2cb56c440ee1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6a50926f6f7b8d22fdcf234f9aa5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19626041acb96aeb9b35f5753b8c68cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71876132a7c390dd0de8ac52673514e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c498689463bcbbf77c4d826be55877560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3405b66d8c261813b82cf503ab0195561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571b9a84519ecb914b8bd946ce2313562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c99b541737c21c518ed14a340f782f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f453e951066eb6c0025cc6eab42fa35564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cebbc72d483b1372ffd2eae5aea0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cbbbd5343cf909b04c96befdfba69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfdbcafac223316c7d629a7265af7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed94b4683843a9c3ba84d9e3534d7e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728231d856927b69c0fd66dce021c599569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd91e29c0fb0420173036c77e3fbfa9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365bf0b03f68c89a521b0a02f31d2e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c270615a76e4543a76af30fe746f928572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03c781523acd85ccc946c7f1db9c1c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd659e4fbe8c4e789364bf6f6dad9e72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af7860b56769086d23407c1812f78f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538b9ab762ef32a098884a81f3c74e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85e6a0fcb106148549f419aebd120f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a60e37d8e22197a3c97c004f841c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa26b26c1f9719e4b19f940a5cb478579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b170f60a2c330a0a73391f1f202a6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573455a2638fcb1e6eed6e68131fcd37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0acc7a8f080ff0fe02232596e7756582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7266d917b0315bf87ed565f2154850e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26157f1ac80767b5d1c6622230fc470584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eb1ad417752a040e4045ac933c772585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376aff71663d517ea8669f2f0b1a8b2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb7e336e477d04fe225f951b554a2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2941ba6882828c5b98cba60311e31b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351547f5968d34164549cdb420b27708589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0c430f434d943dc8e42f58c9ea59c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87fcc0f974be5ca53bc8b2e2a07973591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5d4ac032de3e1b7c7765046047a7c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e9c497d04794b27b18d45dd96796f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bdcb9e09fe1040b4af1d3b3865ec3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1e92eb33673dba72af6d7145589d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6eca80ff730656f6dbc8e50a60405596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ce6deaf70a1f98803fa2fc24aafd4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295eb0c8501e878a107c1e507e1d770598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06019e5463abdf0a743bd9697bd618d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0654d226a8edf986192d5df4e412f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71fbdcf736604aaee3717c854f4274601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85796b9a615c9a5bb4a4de37619c52b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae252439b63c76b8ec29de51a8c506603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad331fabd6bbee38e03e853673094f1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec48c23bee92e8d1f8bdc7b8ad3d97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc41f49ac87eded120876141571aa7c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f473c411f9f886ea269e4f5db761765607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5024a45c4e413017d2a242b4c213c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dbc337afab7e7804972d026ce8b07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964afffef17ef185264263488e18f816610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457f8f345750c964e0584a9f89170b6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0557ed23415fdfb44e70714ac320e31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a507eb83753bbd8f6b698a40a1cb2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de4b205926aebd595a7ee64622d466614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd74bfb9d0580d7c90ee2699ded5056615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ce32050fc871e1217d90f7baf0a03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d4a8323f2c4e58848a651eae24767617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe18cc6537f16f74a7295a623622c03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23181d689764cb066b48445a0f815fc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c6c3ba8a9614d556ca84c81200ba3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5b0983afb9e1b9c6772df3f431d33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e7257965d5318444d87cf7722da56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743754147b74be0c973eef19496cbcbc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff89db6dff9cc732073574d39299b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505f6eb53acada8e3d0c232d518a80a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65b247dd060c9cd6c491a7a659be68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced5acebe8d1967cb2b2bd0539c8555627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abeb95369f1a29c5b2ae3ca5092efb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444d5a07c2b4e1f58ab9ef082eae75a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bda563dc55d89370b400cad7837b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6c3723ecfe3b19e976177b5e881b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5664ddb2dd6ec87e6cebbed046ea8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376cfb3ca71664892a07310132d62cc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f0c372a7b95a9786026274a192d87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c5033c1d429e2fe757abe1d010f7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b67acbbf8a97e97088afe88d7b5a7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a83230ecfe474ae626ff1fe515b0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3d5369958ede60c52679a767b8343638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f32f09ad5e21c3c77a318e52da0b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044042b31d1c510665cdc5a122acd79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95436a9509e6159ac1900610dcee703641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72c5b0152a3bf2a3f8318c2491a7d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed144bf2a143ca63ba5c4d47a275b88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d634ce9230c9d41085656a2e9f197644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8d6f91f45eba43c7515ed87a812f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc627546f3d68f90a56df41b022f6e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de362cb1ca8765d16091255ec1b9b62647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c35b56b129078a8b571f95264e4a9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c7d48c1c49c11b201d8ffc8fa4fa5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b1d033ea031aac41c2fc43485c11a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f0849e8b9f760f2096036c48875d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a599722941ce25850f1b33ce6564b07652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a686741e69b77ead972e545d7f89cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1c515230de04f09485482aaa3e9ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438eb9c691408041e62ee5f6f8b9008655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e6b7fd59237398e79e26ac0c786e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd26ab33bb4176c224aae930a74ff90657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb556a9902c5f1f92071c9276d4214658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd5274f858bf9d74521c5e1242f8bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d1529e0d25d9d4f77595e44f54c9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874703a1bcb4c57152c190888a6d01a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb54a007acce3ed89f30d00b7956a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074acd35cf62e6fb3ce00f9b7b5bead663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb3f0a38caaef7c6ff4d03092c5607664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322974049aebc6764506ac74dc27e97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b60d18f913d39b67e2ec8c1ad918b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27af26a5b9bba7cc2df81254d9cea8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64485b04fde7a5d6fb6beafbeb2108ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fe91113e5a75b36f74303e04ab679669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941df3bb1f53879e9e99487bc0833ce8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd1bf5964067793b776d03eb6b05e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781339fd1814a576665b819360911ac2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115df5bd1e2cdfde9ae7459dcc31a61673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbae9c85a6022671f914a0ce1888f27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee96a87a759ca59b740fe522684025675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4080955fd7820ba20ee6bad872c237676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1766019f9b3ecf9bba211506db5ad5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630623b622a832081aa733029a7de720678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc46a4cee695bd573820c01bf5e6c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f72ad3bd403155a84bf4dc10ec644680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4fc762faa4cc463d1dd9668d222ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e6723cc94c43a67e5bdf97cca740f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743a4179044d6a7cdaee4648b5afa36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267abea027c949f65756f2d3be4ca1d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be2d568c2a1f30fa6805faaf326ae8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b09b5d81598700b7b38e068213b79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddba77ee057ec1a55de86942b02e25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8268c6731f45016439c743bc364c748688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e621f570db80e6b445a377c3e614dbb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf7857f27aef39d912b6313267251690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebe6fba3633393464a84ef271a9908691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e917a2b19a3d539c5df9d823e3d911692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eea27267a162322de27186adba1cf8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f67afdb1eba7f44336ca0212bb119694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bbe8d3a1bf56b66b37dd14c74423a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e514f6e2f637029394f7d82db21895c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744055f0b5313c64c4c77d90c41fa30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef0a71c4cffbbdea218ec9bdd22041698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12865f707283d389163a5d660dbe3ed9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e9ffa79bcd64ed53a7a4eaaf5452d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34d1e74b797433e1451c1aa28bc97e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2993f6d53358f27c3e6230f846d755702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df47ffe498328b143d8e507edec50e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f999dd86fff5c86a49502e7c86d3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbce3b6a56f92763cbaf44d8a4c77b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd3eb5335d0cc2ed5cd409af9e0c24706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3245ed9bae8979696b3533f788dd64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a824bebb73d280a4357648bec9e58ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcffc6e1fad61be07add080659585af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63341a21e580e2f5d6b1163100e5eb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef569bb0d0244daf90748be3e783ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839bbef418bfc934aa2768a99cab428712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae4d2be067736cd8e1e5fce6a2ae46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d94748f5a34aa1e512da16e8d9888714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd74fde63e17fcc97d34fb432507167715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a06fa26d3606aa9346401e7ac4a971716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4a467032e26cf27773f482b9e6546717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f388cdffd46a56a57a8fafa15a6808718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57753cd46070541d5b7da266cc2b50d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fb030a07f0b9edddb6fb6cebc90f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e89748f97c0e015c2baac5986e3d47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb017e763f6287df85a7d17940426a7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f9be6ddc6add313a9a084d6084390723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa738b71831d68859fb41506c27833ca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df417c89b7417d82c720d4b642259615725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae90004910917d002f3199d492b305f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf95ffb6a7a1168bb4aba7f4cbccf1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47547e7025e509ed07e467fc7ea5b04a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e4f2774614f21208c30a8f6326c18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae27c9f186bf3b12622e6df5f925fe2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3da37303c19405b42f4d6e18d8cd1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b48cf418b42b5bb6e464851fc2a58732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45593766656b068c4055f3951aa597733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84401e37fac3286ec070102fdeda5ab5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a09d07727f1f780717a55e9bebf6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b046a4357da75b801c08c398e656170736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e03b579d9da447f350090b76fa257737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f6cffaed93065a1985624ed1365d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fafffc1d8632457aab7f03c595d2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2fdd13b2ede0509f9e066469517b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f53230a7b06ea0de7c072d5410513741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c27dc2626e1d90a28ff819eccef5d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a27529016d60d6baaf2274fa399906743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93eadda849da3433820fcd9cab0288744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b18488c9a2843d2cc0e278de8828f0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ff32793dc459e55e60095625ae02e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e403da0346b301ab59161c3e7bbb181747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0fcb49f70f426dc777061833561cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ae400b9d54e770be09af122a1b3ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0305233775b8327a96b9da98d7b6a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d3886a260e7ce8800e3b7e094beb9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e342e8daf838b47d359d285d607a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b95d509ca5cc085952f95786a6388753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a71aeb68aabb95e1edcfbd8b16437754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1193a13848073a7a20dc1f0cc2a08e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9073c5724b6d936931d04b2dbc0bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbd4f6a25f5058df8908952de125ca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c77ab71fb61c7535a84f296c04597758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41af7a1e7512bd8475611285797214759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>