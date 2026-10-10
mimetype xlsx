--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5265afd15fa5a8c1711572c8ad2cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bf5cd8da802fa5a564277ffba51372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec095893e782be5dd8bc90ad33074383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc081c47a0f95a5065b4a96452416014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc5d8d4c4fec08614a0645e3b5ce715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93d5d606d9f93a2e2a486275c793db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824f6ede483dad6ca5333b161f5501d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9610e4d82eaff901d97a6c477915b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5380c62de2ef707df78873e743e0f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df3205e12ff174e5ce1b5e3a03557a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c788270dda6fd1b02dea5168c1903d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37186e5de746a9cf98aa3db81ecdd3e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57127c31585e32fbf92f0e8039e86ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565012e3403650cbbb5b7f6fb5aea5ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293a86daec2a43d2b568cba19b281fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669378f02c859d9e51a930e11d6dfb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caa14127559203e439cb59f0776e6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3f200ccbd47240f65164799abe42718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d638119cbffd0cca04fe1ed430269d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a2d95b591d30746b5a7286a3c288d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a589cd895df8f399afcdf601d38070521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704895e7d8d8e6e9322f88d985c5e44922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95554fb5020106b64c8224ed8f05c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb341270eef959c5dfa69b2d290c3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a370c7fff889ea4882347a1ffe84525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02469cff5294f02574ba3955f05f0e8726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce40d3660e99590d55bbed31d7d3bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13558f314cd0c9ef3c359b676d2dc46028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8e32a8372f272fad91a698475f78229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda52e1349737cd26b15faf061cd177d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffab7bad135a0ef67490f45c708c83931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc33d0352d2fbb23a4bc75b56a5080932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db79c137baf4bbb6916924936240d5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622276b3a3c9662ca0512271ba58586734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881fb0fdc4de45926fc871dc48c537035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcc997a856e8bfc62308184cc0f7a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d56984929635a2ef2fb768d19206137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18327cbadfd2e332628a3502d389310c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6efe18054732c962cad85a442c1d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239497b8964b6d6420f732ae0c9aef7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c378b75636f331cfcd3daafa7569f7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b7230cee0cdada2fd28487294ee3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06ff3a269cc644f21699c7bf6fb8f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2367b08bedb5ab9371873a9fe56ab944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb37d8a85ffdbe528f151d1ce9e92ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5426ea23ac8fecb3a194bd184177046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced917e0676846d1dba07c49da0735f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef87cc3f7566762980fce0d75406b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a0419892128988a46c2ab4d4063f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d2e61cf95814c778380fd9460cdf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4862c389c7836ca81ee3ef83bc16751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f0844eff09294963e178e6ff186b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae07877288ad49dab149fe55c4f6db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135a4cd2d259295edc8df4b8edcf64854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a662828cb6a5d7cb3bd62e356bfed355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d801ed702bdc4922153ac5549e87c8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f7e70a6d9a9f5e729fd563e74d50757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e73926886d5e3d44854120de699b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefafdd91b09e1f1f5215291950ec1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5b0b7b1b98a569397efecf311e78b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a87d92a30bffca31a29380c8bde6cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eb81fa90a2e57f2b76f9522009b4462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879149ae1f5223413e9da3327a3d9bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b55cfa5beccb0acede6f619ce5ca664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af0360e08cd23f2295ef145d446ecb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca9c4cbde48e884d62060464e45b4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcd3443a72ec0804d191a08086e0ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f4f1c636274926029b6013f34b18f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc90b4f94f769264bfabd815c27e6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93549ae16a23eb9cba48dff5b025285070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce425b81055b13a9639a74a7fa8d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005e9c67e29d346759bc06da3710c7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e0373bbe474768ac4db9e516d80d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6657c8e82fbb4ea27085d19598d3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84af9d0fafe19b7e740234f99773c5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e94475c3d56f99d647edca711aa3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdf71330892b907465aec6601c52b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129df3196e621474976b426ff5a6ef9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674fc2c969aab9734a64fa121ead16879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048685f90e9a34f6bf0feaff4b69cac480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9131273c42d36b7422ba28edacedb2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a682e5220008ab0883e7c48dbe8e1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897d890162b8bed85ec820c0d08622783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d55f96bfe799419b1aa8675dc07c4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374778bcba3800221d7a37db7a9e10f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f841b9349e30fdd61d50b08f35f02086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab362b840962f7402f6ed8619bf8b3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832cf681817a7ec5a8182cd8ff7489f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b428f987a72a9383fa51703eaa80c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b600becb8931bb93d689538188eb490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434eef151bdc3bed2ffb22653b4f3d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3a866f7c1ba06e8fdea144ed5278292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba86a56f99a0982eed166453ed06cdd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332abc76bab0cea84fa7bdc04d60f4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccb3af8e31f5ebf5612f38013d901c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f186a8772fa189838b4e98b6b1f2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2588526f411cc6662770745d4572697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d1fdee71aa537cbf41152b47963a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c45c950003811ec8ebf3379ad7c27099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23a2c2306d351bb75e1ac588f8d713100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bad2faf0909427289314899f85260101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ecffb7eea0ab2f96f58ccca2da3fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29849b4a5cd079e49da81231fdfb7d9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973b9a23283684af47395483b395bf4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb58f00169f3b76fa2afa181f0a23a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb61cb6b807ea5f020de19a7ae39dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595f186689155d7f38c68142eee7bbb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db20f48aba1c651f9c24f5f2d105a1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd93dd62232b2cd896bde13c94f311b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db107577d077e799307d9809ec2323e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9eb53d288b8ec0ce59cd0632cd7ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e410cc1d7fab5b23513016a085a450112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7880b165f776245993dd8bad9cf37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ee534341ba270298a50189e944751114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c81325f25e7097add505513c1eb91c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6057be66fc61187e53d90f614e0bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb431debe4aa7aa7cec63d71789f8bad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc6af9d5406cef8aa99cb7e874eab7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c889967fc9d7836eefdcadacdebe110119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647d0c3ee8d4c7e1118c674bef5b9de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b15a503f13a9038c6ce7be744e6f98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a58e232e2b5d9f06186b99ee619c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c555f54fd288461dbf1f8a27d1d2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7971d9e44f178db3830f4a88833bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b712e6bc5a6bbb467d97f5918da4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6293dc9cee62cc8dbb87d369d120d27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607b0f669048fc49ef5b32b2c5685a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647da57bd914879b2043520984bd2053128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb42b2e8e4263670d0174e5bb681e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a50ae6fb448e4f05d054f96f1cbc4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53452aec56f1cec11a1101c0c87ea46f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48aae87a496be3b65d5541e384e58b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdb696903ceef57893a1785002f5b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e45a5973fd6e132db43a27bc13d4e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9072257e60e674d9bef92f795e3e84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635f4070627d34b478dcf9633c471ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f1f8b5b6cd6d927b804c55c9ad236137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925da732425bbd1050d247b4fe08de2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ceec4e45304baf8b0d870e41c887f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816dc1f1c8bd136f4f01289574c193c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dfa99f15acc34197e599bdef9cd1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a165aebbd911e477dde6fdfa2e993eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503d03b1578dcfa4001ca63f133d99b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86557362c6478c101f45f4b1f89779c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc753729bd8f2be80ec5b571616c976145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bc3e1a04ce2ccb07e4b6347a32bab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610483c0d633c3da22272dd1bf85b58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457edb7fb9e1c5065f6c843926906a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face6314c81df7d32f7c99effcb63b4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c30be3bea2febd85af66a7f5900c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96702c289c0241b177b4a04532c9c08e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f727ea70ac8ea7913e45312cf053b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cdc2f542939fb9e1d4c05f780cb07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822f289c22f678df704dda1e7b97e9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe825b355e1909d82f59dd192a9d93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf25e2711a5bd0a046a84e0d0657b6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383db3dae67481369973a7003eb11ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c26e264a999b6877ae3701c58dc9d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd67bda6ac27f7d6783adea954b1f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7919ef9cf7c03c9f22808c95fb903c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de5253c3103fadaff0a16f4ebe6dc7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d72ef397794274619f625a3ea0917162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fdb850c3372da273e66425b9553f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c13ec03450f3ddfeaf0ad38252a39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af397a7997e9559248e7ba77fb76f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e2831fec9c987fbc7369d5f6fc9e6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d52df4871fba53a6f3652f0d200f52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dfd00bf8b848419127a013af350b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d476caf72e627adcc1c52b6f820a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b51103a4dc39c8e04baea0dbae79f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7bdbec964ebb4ff12ec77f757cfa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50628be493891d0de5488529b80c022172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251de3696517b1731c66cb632340a902173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560dbc626bc0c6ade01181555c6eca9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc830aa8dc924ba2d2ada99eccc04e29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341880c5e23b12e11f78f30a30fa6de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d224d0f099ee2c4a2c841bbb4090070177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b08610cfd02cba61b6098d26e420d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dcd7ef7107f77b6a34e3ed08d551a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80897b2e02651227c9571033ae2aa9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b0d58e0afcc70326e8384549bf826181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ed70553615c26dc52caa7971f9fc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72530befd94748cbfcfcb859e9b8f89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cbf9aa62f209068688ec33c9e0f0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd63f55e82006edf7111fa03bfdfc1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59459185752e29c62aaaaa1f22721339186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36bbf6c432c7d38c8e1fe9e5bf0ee0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd867c4ee3a006e1877db5e7ba52bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a635121c8f349c3cacaeb98be36cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2aaaf672bed7ff6eec2588cc2953b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa1c4ac147de51b38805328dd889ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8a2f919ec00832216af8e3f904069192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fea329d126327ac069ca9aa5f02e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc9dc8be1598d8fea1148585d9c1c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01056689450fb9af6715092c1df1dc2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859617cc0dfa0508cbe66427ba534b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5812c95e7b1346984b3f3e8abd92f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c403362d8cfc1a7f1c73de5e16fe64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3d0ac94d882142d1c0cdc00fd441b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac06998a8d295f237c0beca97f3cc5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83b5866924501535691e3b48c88f2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2650d87c530bfd86b544e2fc12c41cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26333009dea4b7a98bf09674ac5cf5d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f25ab734d187fc7af61fc89176f68b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb64ba271bafb56545a95e94f13919205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7c1ce15397a83c95de4792663d581206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5ff125d2ebca7d7fe455e413ffadc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d9fc283a7040f9bbe51b28c2c8ea9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a470b8a04e31388ac2895bee5f52084209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b7e21cbaa3ab3b1df9eda9e8ceb5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a53d757700f3c8978a134e9f6473cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df834132d3361243de01ce859d981c0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5279f30d9b012c9fcf5abf7cf3e253e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaae2736822b8ccbac985858acbc68214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce696e0dc56e6cbfb0f7b8a49e4511215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60363d967e1a47f4f2a061b3e4f1485216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25589743c3cc1baf1c3e7b53bfa170a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504d2ed37a095e2f765da5361fd13c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26ef81b5deaa527ea4dc420e807a6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079a2bebe8364afc245df0ab1390c8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bd6520227c352e66480d10ff40386221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e81070c815ccd1f3cc4b7ed8886a49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99391a5d8b9a21f7c8bdd621626b09fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249eb7e6c8fe0e8f64ab78d4174c6bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af488c8c68b352291aea626b6126a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f37864175f7156f7f821859b6781b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f60a0b48c8ea17f6e88a23f968b36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6f0351b4b91edc604b124fadca39c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c25ab5b69fe61a9d2bfbb702ee1654229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c5156d69fe6941f181fa1322b41be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0014f68a4b941802305f634992a1432231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5ac64bdc1baf6b820343b5396deca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74a61e9d3af72ec384be5d7fbb4429233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3e5a47cdb27f3841f44b81e707621234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521162df165eaf1f46f5db3efc49e6fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fd2f23bc2224a837cda0770dab249236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427ab400f6163a54d30bcf2377550fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866f6a465b646b98134cd04ad9f52b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21a56d2b8543f5d53dbd0720cecd26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c836c1553a823a73652ad423ae67ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49b3ba0c026ca11bb2733abee43ceb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9fc5ae5dcade0539ff904fc0f0801242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07a19e052b128d5c437c606e184b2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b51801ac07e01f1c66aae306e29842244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b27e511357c86aee30123d861c7bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960c47b11bc41ecba122b686e149ca1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502802601239d4d667aff50081fcecbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604596ec7fcdb81cf88212adf1442994248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e412c192eb564ff7c27f2fd2a83c93d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe417c62e24b8c623e853266fdfb1fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0030b819e1b4752bd62b75f81910ae1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc8bbbb74141bd40ab03e6a817ac0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a59c886cc13c2fa9b21092dc6737c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97763ac5cfe97ac3b9114204ac1839e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31607eb8c633db27dab7b4703dd3b7c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badc119da81da9d03fc6b2c21e0cf91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae23d567e45d5aeab4f8af17ade88d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb868fb816cb96de01d72657dfca761258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94dec64c35519ed9260dda298e84ae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263da3c874c7d9866bd9f53d776c8f33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e37571b4160328f5fb7e9a020813f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5b5ac2951f54532f34e1f75e8e799262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4e5131cb7de6073774716919b9bc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557255557f40f3a639bbe323828b4a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0337edaa760aab0ea73694e9af09600265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bbf1c129ce7fbadbd414945d4896f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb92efdd73cb38dfa6ce5f4d4d62900267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3e3e4b03b5c465e55297ede1a3d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cf8171b6bb0e98b9742a6528139b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2639fde9ac55a3a3a744b9df0bb9b55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb06d0913c852bbe94a0fcccf4497de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d407194e1a322afa11adc790b18ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bef591ba2ad98f10a7bbe2c0bc5d54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277ecb74b1db966a31ed73e5a539c3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4244633a019cb382ae2607d216a4d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371176ec8717d5088dc52c68ea6e4205276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8c164c1aa53f435cf439ef040d851277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a065c6782ed64c2b3faf47fe9f55ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60009b4d66a4ba4070277a5bf320c926279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab521175d4d351fc0dd66f4bc7c316280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3795031ba50148fe1e07d5737fa76a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbab09565ca42305f67cd9ba212e08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19ceb8ff53838836d3943e7f6ef6a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386522f7b4800f4dc2fd7af82e9fcf52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4563e5603a006eed796d331f4f0270285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e47bd31b734c452b5edbb31d9aa882286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d8aab07512d97d446717dfd197d07287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c19b9454613985eaa90ebf680740f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda954dd72978bcc2e38635bb2e116b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3fe34b7a1bf1c452a83c60fd14ea0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134f80cc4d0573702890c51aeeb2ae2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a6b62dbc403aafdfcba2183514ddd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4060c2aeca4909c27a3235deb5774293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec028828314c58a93d7978606573406294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947be150f4afde01a9ece557ae149507295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44bd1864bd4eae6efcf2db289be87d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbed4251351c7e2f6757a46da10a1ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b16507d8e88f6777fa4ade54a69ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e09055134e569dbd80d56dd6558a79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef439b1142306e277ae51c638183b9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b0686eac517d0952d01ed7694d3c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb716c23cde6475e0956a5f02e69cd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853139df99ca4fb2ab7730922cb0f5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e26035712969381792fcb54bc7e1c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a373c6e31646ca67f8de5a97406410f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2dbdbb02b3aac59b6345d6f31c8d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede0417a6b31f5c15e42b5155ff31b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3e63c006acc83291463e9d76c7dc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a26aa3dbdfcfae397cd71c6a06294309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205950762fefa5d059b506eab5b019c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de07d753e50cc452d513f021252c8e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0601e1441c154ead4f30b904d0181312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c83271301a6e809e03c49123a8de62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e4a94ea02ffb54c5f481a8c58b42e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be00d66548f67ecf6405ccea3759aaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4db90b9982af338d60ec13be095dcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c766b0617ab6935bce2a7e8dd1c6edc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3edbb46b72655665df1fb7fdb9a541318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0462c097201fab29e78c99bf74151319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1f40005f1c1ecd6c0abd94624b5cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fb871a9b524e9665fefe5a519fd73321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3a950be6e9761e7fe81f4bec71f20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f902245d9e1e16412f557afc7c7f70323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8425eb99bd88c7b54669f9b3b3a764324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f274aea66cff88c263b1626967a9b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbef69d9b8a9a4ed0999e4f11f44836326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca38b80f3de019341913c8219175139327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d6d1bd74d451fc4a620aa32f3710328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dfbf92d6cf540283426a057f6248f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1e94bb6cb0a633e86a4bdf23a28d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf78135094d525721cdd69e09743c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0805293e6113f722ef8c2ab546187b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989be150694a3b322a5c359c33ec4ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c628829475c7dd032ef1dee93afec4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6eed164c7b18a57e77a0520863d7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdeadaa731e311e92e3b3013f898ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e393c1cfe5703faa8c27bdb076e9a7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d980690916c7c84f5ad3679c574ed00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada1e2521714faaef262cb4f4733eba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e426f4f3ebbe2517192300762fe9b53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e61fa8027dd8330d18d227877aa23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706b3593ec76f8689410d31e3b3fc6b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163b343f3ee0738fa799b052440109f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e29f338404fd04537903751f06c38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef636b8cd36d66a07a645a74a63294345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f0abb6dc1c685cd5e69761e72a6a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e971f8ef14b55d8cd5aabf78db2fe70347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbaee8b88fc6c85dedbb40712bf51e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bb5db53414c5269622efdc03f2a88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84034a68248c276779583ebfff3632350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510a675cf689d771c7e0d6df6731384351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678d6b1c676d43ef2a52030f3a81962352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66796f60294ba0ad64a48e153b2bc8ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bffaa6c45d152e2525b8c3a722b1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c3d09e1d36ad8d8bd49c8913f4f5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9c430439eafbd884e7e10175514f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf96375f36fe14227738357dc7f20fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e18a420ebb0740e4747e189e054b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a61a09eb23eddfe75b122320e2afc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ad2b8ce624bb1fbec0b48d040d957360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bfd3ab0345e819a0ed21e5cf3d24f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d57140a854b05eed52678f1784ddc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ee01da26012002c8d39df41da5d4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97095ca4cae071e13a12c451c89a2cc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84244354fd473b6282ceeed1aba885365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2701a8f7b9043a8c0963270ebf036366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5fd50e0db76cc75b7bee0696648c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb907272dc470e36f47f228ccadb2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6703bc0bd553bd78300221d8066917e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f90e14ff9fe154dca1b9da1a19391370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d16e5505eb21434d83d903586163d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb254f83ff563cafc2ff6c552b35126372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15b32c5742d3d7332cdbc59cb4d711373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d01a6e811d6e1e3557c0dde93e33c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb1b3035e13e170f7ef6a9108b5963375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16dc7ecfb5c1a65fed86e518b40e94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d04bb07df9af798bc2fd975ec1c4f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b22ce2c341cdb75ef3fb36be32ebc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b528b6bb0cf23465c2188217d82cdb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629546664d363d157d5d00c6d5315199380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6393b91c82be02296a551accad9307381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042820b78de131f5b920397548463f76382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149ba01b6536aa7809303606841088d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d088174de089d333e1c8e503e63951d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45785e2fda53f221dd0d055a6d88ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696274358ae54bfb08d59909518a9110386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033072ec0568bb889c7bdfb8104ef117387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378db534d53a3be86d5afac49567f58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a2eb166ad408c95c31248e97fd2e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159f14bafb78328b2e851734019ec2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d77841d3e376f32ab051766d21c83e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2423939781e94d5f2c9ce22a06240392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad10db44d8a0b1bf7de94a961938d4e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2a133a0e0147897590d61d737f7f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7cb7b2ca7d5dac31b0e4fddad1559395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f799a4d8d8998a17b7526338de3728396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ac297550ac471ec08393246d15d20397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80523ea87111cbfc10bf19c858a3ec3d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db07dad0674e26f61b0b501407595a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b777ce7f334fddfb60d12718f7439b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ca18eec204a63d314d047f8a39771401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f700d189f2788e7175484afbeb4dd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65331618a0d4a0666741ec95372e9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae20b49b346d808b8f9eaf9c9c7826404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8f96fc5954c4862cbbf7eb212e080405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ec512547b9ef03ce1913804decde6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5c0721025a3c2c58db1770780eb78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6776434396bb70bc941e5ae830512408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7154df2a0df5bd406c74958f11bb2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944bb4bf485cc93ca8bc3deb248b8fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0ca91f142c39f92f05183e5d0871a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1912c6f0d38342883db5e9de4beb80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88344d2777615c90acb0729914cdb1d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a63516bd330fba08f32b2339064ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf95f54f77fd01750975c42d101e8bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6159f9d68f2378ff02e233cfc0207c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc503cab96af8dfe6a27582729e89a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19202f836f54f11b189019ff284e49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5581dbee8b8962d7b411ec5f6f7e1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327bae96d51b02c5492b725d161f32e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec132f85ac1ffe00fbccfbe55970add9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbed661a5139e4550d69ea894801eef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cc5aebe124dbc24f06ffb489d3b32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138684a5dec02bf97a8a6c844e83bfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5155a0568c413eb5d2228f0b034179a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fd01dfe3a6cfd0213adcbdfb84d39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb2933966a51621ef2e1e706691299427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bb0fd1508b37d5b7d7a9c9d76ec7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdd44aee8dbbe903ba86cc22309ad0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342544846e49b6c9eebce0d3ee00160430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39be4c6abb2c58a2d0db666825d43e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687b26d8283920179412255a84eb4bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6f1faf648698f3df35f74b7c708c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa72ae1776ed148dff1ebc32411300434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e618940afa3ba324e2b4330ae81e5ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052236cb8010703e8d703e4136729ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b010d808bbe6f1b6183afe69fa60437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c481da4995a8e39eb40e38f447e8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7dae82a75d1c283b566b00ad9d9a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0771516a2d953bc5ba5ff0fd0f6702440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a28ee3f65711fdc0c3c9654b67e689441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fa7c3a4b5316330dc63812675cdeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcf8077a6070de2dde37fc99a156db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd24c28a0fb0271925c5e555651830d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d147ae56bdb88b95777002a437eb059445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6502bee6e068c77a4990994db2cbe0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f04071beec7af302bc38e15a754111447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072d97dedcd302776f1eee0943c11f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a49a9e111dbdea26b07792e90db21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc52e2e96b7a7e2bd581836e609f56f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49975b316a795425af72c8ef233e65af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58829c80e11904050e498be47b0d14e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039737761635e46f7b9668aa944dee6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fd8f5c1bdc11508713ffcd7057e15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9413ac6297f7b133ab868a806c801ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efaa3f81464e31241f1ead85f22113456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcc293630738c51ee94108fe948672457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb3d18c022a3aa8d7f3b395e1dc4bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843db9e67ad0fce61509255aab3b566459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d3085239c45b236ad18ef0dd73e01460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51437ae862f2577918206ada54dedf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d11e474568b8f1dce047317568cff0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d58ad978578ea747ea317afdf5e2ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dfa36c24a03f8a835826e126dacc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad967525baa982648baad0fd368f1e37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fc7596389fcb8cc9daf5168142abb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bca14bf2b3f70ca4ce847bd2c652a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c12d583f0b3b16b3b57d2fe2b63ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9e97ae907bda2ceed30dca44191fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33cab210f0428a20b64b6840d085e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513f2ea89319e2b699410d5a8d54a1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a7aca7590d3ea33a2587a299366a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d55915c56c59abb9c0ef965eedc9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803e74110bab9dd72e736ed28c01dfe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f168ff1a18f5f7fb1a8980dd56ac4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec75e4f4db4b4d72003ab7291768ab7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3008d01c04179215ab1fda60ec8ef83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2daf6603f7579871f3a0f969e06230478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d24e987ce346d583afde72deb8bae3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5cd99d07e7587c562a357aa1a3533480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f9d6c259753b22a6c5ee6ce3a60ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d92558449a026449e1ad86b5467ebf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938d048d30ab2ba5db749bcbaaa1977483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd6b2bd4f36702e45d23cb792772c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c88be1a4a6b3ffbcd0b261a17447d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dda56bbb8e73c9780675356fea00c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867238b40ce75ffb87e64ab320ee4c6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea59f1aa67ac5bc0569d513b647151f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891946da720ffbd4d4bc441e00d4184489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0928743d4ebdb15e15959744819ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5447b6b3bdea6d66ce734c5c2eb7bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd39ad9a3da34333ce2b7845d2d61e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1b545486e3fa06f5d0088d6f664ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6bb7102dbe530a7c102c3ecbe82a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc9a896c11d8c5324ce4a33a753fc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c53d40dfd271c66bce9cf5d8b40568496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06d01b68da1f2f75fa60ecafab3205497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9acec361da042277ea97c63748eaf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9df87ea34788f9de3ac18174154e56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61ea361a56610072d7f2af5e297f9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c4bd96180df497080bbbdc532462a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e774a022f0937728d5c37ced63898502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c89ddba5f39477d1706777645d8a89503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac039f122029837adeb91fc39e552dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c274bec9356f60b018487a863fb00d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621285cf4ca038392b7bedeb07888ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fa17b9931ce24e8eb0af431ebde33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dd059c298821f68d6be74a21aae2b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7632424aa2633cca866cb8ad4060f87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcdb152cb1803e7675019127e92e4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3973b7584902cc3cc32d1dfebc264511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564b307eb3c900999fb5db616ac432d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3547bbed20efb95618cd8e242f911b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62d2f8c84c4d9a8647050608283375514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313032957c25d372a4c6e3dde38a87e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca01c2865a587469f9a21f265debff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b5cad6c1e1501230aafc4e49bfcab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cf6174aa52e0a2761194989d696d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4d75e296a211074ad448909044f95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1e9b2be64f3b94640497dc00ed791520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceed8960a27bc08a2e58a3c42baa0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3585fdd331ab9c44ba8a9951edccb34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c6da87d9760bc8579ec7411ecec06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ad45818e04b01ade30187b7ca43b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64350ac7ba25f3eaa9053ffd017d568c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d5a34ae32ea2360da149dc782b7db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b8282fa5b46c6a60c1523c87d4bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0331b8e2e9b1207e8f1d0de24b0ee5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab0d1c89d01177942fa336645df014529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecd127a44aa9a71a9f85c89a3f48eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bddd846b260a63660c2752b072496531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe9d7b0b639bc3abb492d4547385e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dba0905e73e313f216fa9e3a7ec964533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a91d354a5dbe410f42e73148eecc1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4feea45f2286cb1556ae8e875ae53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732351d8add0893ce6ef3b442f1834b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae1ecb0ebb5692b6d59da44cbcd780537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ca2da03125f2661890fe63e6a4f0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e4a100730978736fc0f8904f723ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe06f5a81c1cbda5fdf8b650695bde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0634097574bcd1b9b8b11e5525597e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e632b583060f8e77e0e6d1bc2e0e73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ac0f1a06973413dcd9741960dd7a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b26d1c24b18367adb6e4694317962544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a36919018bfe1967e41d396a0c7940545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497384d5faddb8f3ea55630e92ec4837546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f34d4ee99964a1a44fd70fb82810c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd85dccdb7ba5add3868413dc45efb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063b5c93d63912886e9d2e01e03368c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f245fe891471bcdaf9eb7f9dc5a2ad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ced302b99149680c61cac25bbb7f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f265ec8a163cfc65d5634c6797fec5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c4b01acb1ee530d208c9ef7015183553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c0deb424da9f44f6fc1c757ade04e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a130f52c2881fd09d479c20036d801555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd0afa1ad56dd68a352ff866409eac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9041c0e4143f39f83e09842f9bb8e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af937332a6731cd1123fe1425f783568558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08410081a2c5af8c415fe5a968d8d63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bebc8f289e08865cf4fbd4a6587a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5affa66816940bd61d1d8fe48556561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13579d7bf4aabfbb984ab0e0422be46f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c34853188edd41614b90ad7021a40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068769b80ac12bed20aefe9b65aff43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ead1af69ac1cdded31942dcfbfeaab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b360417626c6b7207e97a076acca4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9983541b08c39966a883333d2b47be0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e738c9719a84226aa1c3b82eecc80568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e536ba58e563148b8c9d5e2516854569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf313d67619c91cbc7aa65c243358b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de054f4f18758684a418b3bccff42b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefcfc4f7695aab4dee5e9072d2bb98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03044b8abe12b1e9da2f3845cfcb52573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f385481006c9c58114e3133b63fbdf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff5fb90e33943583c662ed93014c11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455acf8106c8bf8dc6b2379d72617a3c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bbaa843239a8952de1333ea0504a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b64b50505850f93f69707211858cce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a93ab5f9872288e9dce0e0d72ffd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f132725d46e21d6ff17a93cce73953580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ae445effc2d7b60fac7274b938dab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d30fda2139c72d6d6d98b14fa5c6c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19197e8681d67cc6e5a7eed3b95329583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4fe11399bf4a061ea73fc4c34f1d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db29794664bc55d397b742ad58223a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4636362f3a987069ea0f9fec394c1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7626945db82e740547e14ce6f423d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bc328878b29766df8d9b47a254ec1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb1b5dcfdbcdbd2a4f22d2a59b280e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e92d2ba0f6497339eeda68d0e7367590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b154466d9f4f52af79fa57456ef21a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc1abf77abf6100c239b9f9fa9ae45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87b8e275b86bcf217a7c93bf576c13593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bbbe878d329a187801c089d784fde594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3dd6f1b6b1761c2ffa7bf95b6c95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d08809ccc29f227c8bd7907a89b6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c55497ae5b41a3f94b14ef3ff25f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d022da1f78e0b831140d96b718923598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa6f29eb90dee07dd36bf36f197345599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0392554372e5ffaf59b16f4fab520a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7188ae0b1236a337b4aa2383ec0d19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8d290d637884be9229d362f9024b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a808ce122921a3c2f9faab1946c034603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af49ca2d77cb66127cd0226ac083c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfed83347183529a9e6e1289720326a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34d1b5437b7760c7b67a69708ce610606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddacbcf4e8e44b9956d808184edca10607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94b329a1ca45be19d19c701a01727e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709726a1ecdf782a0916817a2f11af8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082b6ca9f66b44a1f59abb2a6b24693610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f47af01894d03760b5a3731d2c03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd46451653cbf2668aaeab69756c1fb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a07cb22dab1dff65fdac13edf92f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea653d123488f226b5681d7d5b0a14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d51aad3e66a1d54e0e45f528bb532c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9a47428e2251dcdbaa4b8c87eb501616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36458ff68be2ef1abe576f11fb9536617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd665d76491cfed9419a3d6478b3b0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ab33d9e270d89282e518dd4318b64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0acffb213dce3b17bf6138379e8af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee83a9a5a4e7a7a98ec30a99c0025b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97252af46d226b2fb94e9b4a1ec1a5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b739e084d775cd389f9f8811c53720623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ffaa120d1503ac62bde90ee0153dd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6c5576bc18a6319155caaf9cc578b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aff8d685906f6ae5ef4ffce00de0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648379084df823369ffa9b577388a365627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd660fed7d35e47c8dc6e8d2c257bad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea810dda74a357380b12231179a401ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ee9c90b635e5a27d430b50e10d4c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3d595142c6c37e69535957ac94757631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74338a176ad5f9e78fb75a4339df9fc6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8603a05a3cc549bdd815bcb5b60c86633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3789db9190f2a55760c512b90118301634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4704c65477ab1b2f53ee19e4f6752635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e151be35d548618bfad8b9d753894e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe75155b93f6f003d6a160b8d76cf0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b425f85ce0277c9d11a719212ade0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1b0031ecf982f2a2b69c4f86a0596639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b7a15a0a784b692cbd2b078a03d05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4918c320bd6a5c81d7473ad855afce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdfe9c178f1aaf1d4eb4191e05f69e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6f13cd8fb4a3c21fad5330042faa3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80236dbecdaedc196c3b6691506fea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e679b9145b0761684858e7e4c81933645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a2ee3c27e3a6ce48bc46bce36dd80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b48abcb99ed8c4f3ad93c911d83ad6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd04c550bf1e5ccf6b38d9dcc1a537e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6610f64d2e2670aa736dda61909910649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53124e62230f1752f78c52ad8d91ee63650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580da8e9d2a7df8abd7191ce8f905f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adf30b21e6c3e4f1b390ea18dddc56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b62eeee77f46379e33d4e76ecc8947653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4c2907d97ee6ef9a011aeee900542654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b2437fc4561ea8550f57af74bfad6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69008736d363f47f69e707f4881f61c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c07d3fecc85f52f9f32830a17a268657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccadc4a92ceaf4aaa514e85f43c5756658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dff56154a629300a7923a1963c988659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4375e471fa155f3b96cf752d3ac40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e9ba27a5c2289b70cf6a868bb2bc3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccd8a25d616863d44d94ff90c0d718662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddd1dbfbf60c08ff971accae764d88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327253aae09b38e0c75af4615522bb3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc37dea08cc90b97c7bc363da0b5c4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c06c37e4f22af94051f76a72bf7af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f857f5384dec1fa9604644eacd7b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38784d73bb79d7c132bf418f3d79404668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f52bef68d153fb59ee341168d2651669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598f674627de5cb09d8448ba49c3570670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7c82b715ac276554fc63ddb9467b2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ebafc67206266d5dd819d25954486672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c2be130c64d35a610cd384cca9043673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e60f9e4860e04e53bc8b22b169b046674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363bf6c3afdad9272dd595607209d16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a7771a0e4ef57eb90dc37879f8470676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b4de60e59944839d73fd2d447ffb7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d25372a3c91280f36c18fde8d26d2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd92bc5f240251d65038eef34973e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8215ed41ab406cee70dcc5787173144680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fbd5e83b0f9e1a0e74d549395bdfd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e350abd5e7e729237b568be93cf436682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682bb23f25dd7a789acfcbac19e929a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e17e690903704411fc328ef04ea0cf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5220260981d6f64cec2cf2b4fe75edd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1d839c6d1d6a9fd2d865bda23f326686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d942811db278cbf5c6f10d75439453687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fc974d3b1ae7b89cb0e62a3185966688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c846f3586f95ba8d5cc06c26ae8e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f585523a30e78260b11dbc228c1f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f971f8b9ff4c556d9b8b857fa438e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a646b5dab95e592a9685e2da022ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b43705485fc7c4121a2b87100e6ed9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d63230381df904b49fd54457ff920c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d56beaf590aa85bf1504296a89ee02695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948224f354f7baea8bcba1f82d2e5e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a6f9553cf54b2a2906653dfc2c21e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5331319397a6185ba0a150caafd4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df2b5bdafd20353bbb703829118bc6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e6d2d46719c99b7ecd8ce50c4a1ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bcb62d99e27691242bb0728b925b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34928ebe33ade6495c7cfb888ecf0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed872fc9de74a7a70f88a4ceff4713eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e929bcab5ab7bd821c9b0cd90888ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f3ccae403573b05f0657f9b403b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30395129d2ed475ca6cdf5e71cf6b287706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b822a6b8ceaa270c5d5df0fd6cbc268707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e202bc6588ab98cdb46deef1270efa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ea0d5d892645af82b34111aa7e0b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39a584a66625c295725e7a40929c34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eb5222df58e754c64019c20048a62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85981bc91d05d70d4651168217a99152712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613c0f47fa6a42132ddb25279965ed7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829b06cbb348f4ece29f76af3fbb1e4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f4a2247fdb1d2caa7911e87bf7fbb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e76d7b00f2fb5736b8aee22b9cacbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b451000e75a55eb944e4bad72143aef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd79887b8503bd3bc0dd87d3940f43718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66f1b3795c7d995b61ccaee991e618719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73534a371d9dabf12229949153a047b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c45b671d5b47d1e0f47856975838b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e006b73c97660602c86c4406da1aef6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0f22d9fa790953727ca71fad5e278723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ab38568030cd1611e8f80b90c40ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea088f6d3cff0802fbafc6bab76b363f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b2bf6de4fe5f980994151dacbe9b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146120094b4e639ad048c92c084c4af8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b897e18d460fa408f7faddfb43d9f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b4c67819a8bd3b68185f347aca132729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a607d94f6ea7a7cd12b0b1f83b87c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c121b6563b435757986c51c3a6318731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6175f0b1f71b7b1408116d7e766e43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffab7ba9858647fc3453c50e444644a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af237a2b62d65f5a315954e7f04c3fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151cdee948cc880d43cce94970782ea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e3113e3186972b22ffe3061d1352c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e98a97b4d9f1e2b69801b0fe7a9143737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f81885767c6099c1e1e877097a568738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af28fa9876b24bc8cbfeba51d3114ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb060d238530f3b23ed848dd91d8287740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82f5277d41be08ddd336d9fab3c21b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b1880d17be2e90749e151c0b2cb8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923653d68fbe086e817758a671705ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ec2c31d8b71ebc8c64363cadf42d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08def365f889b7dbdfeb4f142f209745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274fe4247b21c1620e3e6c0a1b6e096746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d92a38bc5d97ef257498a6c6e84d9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79174ce06170caaa73d8049e0928dd83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a7c6b48254e8edcbee6c02b0f9d74749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c0bff13be76c17a0fcc13405723f3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f287700d4f3b32ff2f8da07501ea2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c10ce0184f1ff242722e1da1479ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b2e74cf55f343003bfdadf2ccd41f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f08fedde92d970c0487e95570d75b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ecf34a317287e84d41f6df0424d2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb339085f6f4d2fb4aa278da4e50f03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8279db59dcca7ae247547180204be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a2f81d89f219ad975ba6bc5e68af0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a2aab1209430e973b0eb0eef57576759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418f6a89a8f7e78197141770f4a72421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511b012f00c1ddf3db0ccf18d01052e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dad85e4273ffc19caa5d5cac3c1f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817147941901acf7ee1c84a99dacc214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6633f702e4a598ba070a3e4e2e5175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6493ccfdbe32d43e641f389f33ef76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95ff0cd12fc1588b69f7ebd9fe98f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48c9c7a59f9008d3284c91775fe35d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee12df22eba8b024c68942e6bcaf6889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddc51ca958b8ad4cd1447a2b99153b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b9e2b72355c30930b00dc4b9b5fe911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766454b54672e6e0220112896ed0004012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61838334a907ba4554ae8c834fda7ce513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca214bd749bdfe1e1905b302e13978414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e58ff991d9b850137ed9e07b8f3f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae7d5a5f99a5864de376e092ebe2ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba089785f7df2bf6d85158c39407c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f263b78514112c6cb6b56fc21b981d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f9f7a3764444d51ef292c42bd4caa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10b5f6601bdef109a056bf1b836d1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27689dbeb171f69783472466a639458921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193d7e23573fd35dc2ea0eaa07ad05922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8634503c5d14ff615fafe9b92a47c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38f1e037095ed6a5c5a43aded3363824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c287cf7fc82744c3aa9a7a14a3a6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd444b4440ed59cf9599d234c2c795426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0ce66afd245fda616a859ae002b7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5c47d0244c9e8f94fc4c526aa5a0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521879ccf23d5b8cdfc14b428803c3a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5983dfc7356a88c78ac69cef0e966c930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401523ea5d034f7764696ad755c9b68131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc586a2cb4e06c9aa010c7b0b4729c6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70ff2205375b9faa8d76a86ccbdf9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d03963de4e4905da2a8e73baad2a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ac9a2309f89e5b606be09deb88cda35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08348a13c58f1f946f06f1d969fb014e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80611789749e59b67766b94236d135d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef899e05627b82430f8f963c611e9f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312deffab21f3ef7d9edf6ee79bb568039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00354d7b431590f2492afe2df4fe166840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857bf18b2b23656d256622c5c49a4e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfae441baa20935b77d28da8b3c67d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61976efad16950d7332447b7d7b0c9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885069560895bcfe9003943f58e9ad1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cb931cf8c71d0cc8376c2706f8ec545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b9d97abdcb4a40e0d8ab34fff583046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0da9ca5d9c6f5e480febf10a2135d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28bfeccf12c075dafbaff85fc2b8dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ebdde53f1b14c53d892e9dfb46eec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b35b0b1d52a20da461bc56d649ecaa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67108c3ee2b7e27d7c02575266f1e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2bad92dc053dfb0520b80da5ec2e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7caba74303a5e68e5ce01cfa7194353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045f5350503ee94004b07a94a12027154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a756df8f161ebe6749c07cb82f707a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19171b4c0077ebd63be8e3f0bcf3a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c3e980f2718a6665f8d13e283f0e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93011027c7466b58fcf6c2754475821258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82938666d340f4493c44a872416b685e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d807a1e5e4cdcfc74f5220ac7d1dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50124e06e501d9361676a6c58f632461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2cb769c59f0d1b095ee7fcb2b1481162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a80c7e7392a6936f0b5e76279b95463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8f2aed86532bb233db0b3acfc92cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abf11bf4e83d559e713b32608be57f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcc43170ef069e30812fbda81fa36066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8d714c36765cbc1919908b75b093b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518bbcf9eec65a7846709c0e7066a7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f5d6131f0721c94494fe668bace0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3e8ea2f550dd6488adbff5caf3d5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23d6b531e9244aa48f6cfb177f528d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb881a0fbded7765aa556783b8dbdbb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02733fbe38514388084fa1d1ef068c7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a679eb3c5e8d6a9b0d78414d0f67074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37b794db6485da28a1f8bbf2c2421d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca2990c7892f3354acc913884bc9d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1898fb9c4f176ec13842d06173df177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309016d1229bc98fc196e471629690478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6700422e79be707e0c89345f4e5a8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c75181609ab7cdc6ee0d9971d265080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d821c08a0319263d305f602207b8fec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dbe520fe9e54d0f6549ecd7d61ac182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10c44c98605e4b8250ce060d499fe583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa4a0d1548bfe1a8a3374d7ad62bf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212f90cca5e22daa5db95ec0641236185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27b4559f8dbc095822e853f16a7d3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4354b8ddc96a4f8782b985bd8d68d1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2ecf15c0abb2945db83adb72bc64688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a65cbf6d394c3882e2dd9ae85c3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65295a286094fd90c936c69420a5c6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66cd5342775e6b5aaed5165b3784e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f07acf491a9b31381a6d9c1e5f1ed192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf542109a4176461af30a1ae3bdf09693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49adfe9e3ec277161dbe0d46cccdfe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef392618a008bd1cd8683c655d57a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778c65449467f9ee13de4657872404d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825388673f9e91ba6d5376c7829eb2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d5e8ee9caa1eeabeb4c5f644a076c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e3945580835f9fcec5f11c639202299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb423c275a0ba42876cb639e7034eb3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a0be249ef9ba59ab888a60f8121f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475761d9cb201499482c8b948eec3bde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadedff8e9303d6913d2abb3802a408e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf12785945a5ad73f521ab85b1c975104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca59701c41b6e40275490e63aa90cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b42025d3b183db6a83a74d015ff5e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93c812e46189df4a9c28798e1b26fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32b3d171ae73017987c61635ea7823108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4416e3753d83739bb580dffc4a726109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378552a0ae8857972168686791aa880e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b7db40feffd1e01a0fa72d6d2d2a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cc35ffbd23c1ee4974df6f52d8acf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fb91a46d97af53008ffdc1cdc21cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab36ba87bb4ea90446783bcb3b2e47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27f465d3d239cc4550dfbd609f7dbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42cdd5d91fc07c954acd947b958e6b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c753fc1d4d49fc21c41c8441345f285117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef5dfc3c41effd30637e92f6d78b31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957e2c6a5ad91f874fe5b8c229870ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defd0dc960ee44c1f805bfebb879b4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583bccb4d2e337f85073bb133021fcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c2d96cb40986c93fa63d5d594ddf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf0289f57358dd389bb44b49832c8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bce9602a470448ccf94374c8b7717f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832b08896195ec15c29ac1f7c508c21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b6e6802d24533732e3f9dd4489400126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573eef986f19facd856e3d6ae2c6a8b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00885a713fd831a595b8559a847f3980128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5454574c2040d3de79e7abf6a3a1086129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f252a9d46cf368cd176e3bdabfe37a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6badb7c126f5f3807ee1fff1abb657131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811887441a94f6c626a924f8b4cddc6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107507c95754b4a8186cf2eddec6bc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537047305f62f9f388d68fa658deeba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73778e9dfb22ab2997764bdee47e199c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16b204bc7dce11074f3f3266ddda88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37e94d1bf56eeaa97171ce72ae9ef8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f119b42902137e7d24aaa0e594633138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032201d6704464849501d69195a2bae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a745ab51fb788852da695c14160d6a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2655615a6518e5fd48ebbf548dc27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058b2af1642920cadfd0642365f338d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d68b468dd0b4e43dc9526b25c3f5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9234511b8e9677223539250142ee908144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d95230ed5ee5d3a8ec465b0ed66b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfce6bc0d072671a545db7cce9ac56146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378674ba177ba8e9a52ced80bd45837147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac418c7eb99e4ea551381f517a25bab8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720757cfb70707b53a4e0abe415f2af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef4fa30e480a5db2ed689019ad1c9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc41e0eae5e879c6d6f3899a85f137c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8052843b71c9553e552d4fb3b32c62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57156a118ec5ddddc791d87dd7b165153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064282444aaffcef59528498f98ff984154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59218b8a132283955edef16044bad1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de862ccabe007694198c3b80c1aed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98eb8cdf7135d694740149d8b0e932b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a203f5cddaa02e58e4c3335181439de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16c615e2d79a1b1cee52b74174f974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc84b831bae6c520477317c4d911b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f526640ee64f1fb079c7363ab7edf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf2724b84bd196a1af674324fa5afa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd31ce7756547d7bb8027c20b808979163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900be4d469bac67b4c7c71fe54488b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff847af128b1db889bda191925a2a24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083974aba46b2f5a71ffddef0ea1ca94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd39cbc83e0edfd6777db5632daa4fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b72bc5d8dd0ec84183f416e3c5d409168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5d5a2ab6673c8ed4cea1e822767e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c94e6e66a7c367a53927fbece50ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584c0895acd45e55f909b760b45211d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7960d5ea2f5722bd67d29fa7277d8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6838fe4b6741769c5a6269cefab99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafe7e9272acdd3771f7933046e4e09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100006ab89611f8035b884068af3c41e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4803e0af0a2d90a906be958157240e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7a000cd947a767caf45a0cea65d53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0289543e6f6952cebaeed0eca81b2fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96004bb6dfa1400b9e8c8b98c20eae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50021afc81f7383b167544c2770a95d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d92d1e3f3b865f71055c8505d1be1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da821ed74ffbe8f2891301dd5ec94e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec8e88b5c89fe4e47738b741a60bca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187358a237d189411e221a868a529ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85937aae21bec64a8c30b68a5012c933185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c87c58b33a3091c8c662e7bc68ee9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2c9993a5c84aef84c9a84ed6d6f30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc1031024248ec29a956ca00f04969188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f63c48c1b62ef25df71741f3685c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b80ba0ba28a3266bbbecde30e860b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae00d0a39df39c9df0f64a31d44dc17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcc1e1945a954261db7f96bfa0b16f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f67eb40ce29a74e44aecf0150b1db8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2f6ff7ca4497371ee6d12cd6e88df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc08e059930d0e1af9f695d60d634b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad60ff845d2301a17dd4ac295dd7fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd9590792badd5c60f655db13e42dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a186485d1cc8b90224cd135b5319ca7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a17d4aac777eacb924fb0ebb84544199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fbd3f2ea02f5fc781717455767491200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fa08f0b1b4d10674ad1c322291c71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a9323bc21127fd8d2e679a628dfd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad640a417d970c467a8b2bfb6bac584c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095b3a9828ac4f0c6441750b321eb27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98becf36f6fac28272237d36c8239af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4a019da2b65c27b5160ba4b3a6b00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c2495be400846f05bf1d31e83ae3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3000d33bfd5a0d2afbc51c1b7ad61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c2ba6fd1593c4fa1868463ad2b3c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56caa105c39cb1c44d27f7879be2ebf1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e8aea1da2df3a461c0003ebfbc1e6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0754b7c4bce9855033a45f8ead87c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f5fd2b4dd351e1e2fbcb3631fad36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df027987916b21ffdf4ee79a04dad621214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff5a43015eabf03b3a1948ecf7d355215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b89a765094d7bf0387915d03261d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e563e4d50bb2c36b46cd5c828f3fba6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8925fb450960205d06e0c408d6a238218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273cc359b0407078e200eb1829faf5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78e5facfd7711af7278cddcf1cdcb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88adab53b1079af18de3ad6a0d2d1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d7d46ef2920dabe292406582fd887222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c2591a2d4047ece1004c1eb7afdcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd32bb97143065dbfb710e5f936ab8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eb9194a447ed7d1e7200aa7b0d06d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b431ea8e280cffdfe59fba529e4c86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423024ffcb1bcaff162211d071f1affd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeedd64eae6dae512723880e6a65e13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffa9ba27006f3683a52318fe2d2afc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56620e6121b769df9359faac4fe980e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51b09daa80b88cc9054a73e5219f23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e91740fd06460671874b2df9941a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401e39cc1a0ad00cc815a0be116407e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c97959a96c8fba0b8cdec9b3cd2a8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225dd5e1d7877750ac655b97f36f178235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136ace4121c2d934de35d4b3023473d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04daa5884a76ddb90d293ec699515033237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dad4c5628378dc3d21062b67063e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f82404302d3dd62ed4299c122917d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4122a4c504e26d84c3acbf3e4b13e67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f341cbbc834d2e4b6a56961d4816e8d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083d6cfd72d75c9329a8c3293e967e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718a1e415fbe65ad43534a1323a13bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0c5e8d94202c88bfb8102be88c6a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a324acf709150b875fb0960e4730f0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477b984ea11dd7c816dab36cc10b27d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227411bbee91e16a47f2c7ca2168dd3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaac8018c86b5b2277d9e025d92ab2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a21d8e63b06a5b2a232e0b5efa35d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc4096c45a2bc4dfc7ce4f0f76a0ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f774083885a1bfb411bb7d0e882a7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ac99d51fc5e6a13feb90570701bef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4183286a8117fea981b0c60f767e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455485d04ea2325419b9cf31f6de745f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e04478c6f1442b63c79a8945af722255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065ba892ebaaf48e0fbb67632f5b2b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba76dce4d7c7f42f617a820573b2d79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb12844a85eb1b66d2002969c99a91e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732142007a2abdc66eec8be4bf4a0509259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51a722a291536fa7dbe8a0133f2795260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8400d13170e56bb30789cdc6a09d0b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f31ba21a761652ce832799747c1293262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b92f1f0cc550c15123457cb0fc04e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d317a9228ffad2061cd78b8abc4cda264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6d7c886635b97eded990170778bf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52379dbd046c73eaf0604533edcd9797266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f20f36f92e702ca55e3325c0cfa766267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfcf6bcac38b674c4b65db522a91b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476a8efee62567004818e6d554da369269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ed21c774f8bbd5e45a0ac302efd11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5221d40458891c2b2bfd4a0abc354271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4c7d6ac5c94f2c19457dd20de75d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710aa9968e40067a41d332f31a0c8e2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171c36cdf6be76c0ca7f3773b92f023274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38cf340492cd3b0030f5c55fee24ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f0906b8f0e2a23ba9d4dac4ebabf8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf83f43ff71872d23d9efa4aeca2b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd017c336752d2133bf8575b06f573a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b649c399b06d977b9923ad378a5b1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fc43201e51712d52b7486ff662644280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005551d3ff84cd13008a1cba7484480281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065fc63951944d99f7fc9efe6e9b2ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63ed7b762a32aaff60fdc9308d633b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a046d5916f3e8b74f94598e175e41b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ef1a74cf140ab21075592d21c5e4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944b4382cfba5527be48efd010823cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3cc09866ac631fffe1cb571a28a70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ed282ac3a08d6072241c0f624c625288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef5f3261db3561fa8ffc96c7f9eb5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfad084c03d285859fe447258881e27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722de751e509e870e6ab2dca0f1d6220291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f44f30d981798b0692e98c5de199d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb8de6a903bf8a5fb59ca7a80ccd6e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa57dfdbc7ef219f00ead4ce350699294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1638ed27011a04b0157979e10094bd1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84814e39c07ed144b4e495425c4bc01c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cfe77bf223ed8c2233ab109dc9fb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfffb3df3ea83eb7ac28991fe78769298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0632c192d22e11ff364342adb89472299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dec30f0b3c2db4167b2a7ad3206c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e969e420ac522867d43b793845687301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52639b40a71b21f2c410becbd7fa9d77302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4201050444cc81a6eb4ab75841f6ad7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f3d962d09e15af97aec4d6b302006304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee06ac1fb25ad317425e5fee71c523a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dcff0426572f570520da87c8eb495306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18ff51b31f9a2ad8aa31bd237a622b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8bc422126b72abba5b499dc5316e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57530b52301693ab5e87232691b65609309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabec3a745088289339ac02fa95b676310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2593745e970104f678a0fcbd0139a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843b19cdc7277af12de2ed72162553c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e00e52f8e58da4551d0c286fc9468313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19265450bb83e38d4ad8b7d9d1bc398f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a857d26727617c46990dc278195fd22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7220a430baffdb6b4e9e4140f055bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31cae06697ca1a25492c63965fad9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ae3b01957ae47c918f0b115ada7b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891dac4d21ed243575234373a2b6979319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44f4d379b9ce462da96614afcec3ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba51265fae486c89367163c990ddee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e3a8cea54a6d116b1ac7febd7d422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b83648949f0d7d8231c65f5f7d3d15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fd2e6f44b224824561e9e765387a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322b64e0903628650730fefca8b7632325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab55ad175bfb81c133f578fe637d85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a2ddb221547f3b6858b83fb4899be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b706e1deb99d693c68b85da1c24440328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d67f931515e24ad47db7f739a8d39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64a13b92c6a510f4a2a7ed182e1881330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88603662b7561bf5f9c1095e934dbe4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e20ae59a2c0dc682967d42a5ff6e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7929ffc27c3b41355f3513f42aa8385333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51130b9e37690819f18dacdf1be81ffe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdf1a4a420557f114617e50820a742335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301ffea5a0589d54702535bccd95515336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347bab6b7c5a7700817ada1debc181a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695dedefe9a2c3e8612b0b08caa4058338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad86df8b2d80343567a36493e52bad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321a09401d08858fb39c417fd362608340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843d977d20d4d722f369d0fa8aae742341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6c131f6f37fc1c943aca0c0b8cd3e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65d0b63594eae01a0b5d14c833c8d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad31997e70f6fe3ffb8deb497eaeec5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30fcac3c3754aa1fa188b47f39c44d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fe47bd656b4191f9b36e671cbb1b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418f0e6b3ac65b25434192215b603e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f922d08611ed8e83b5a6c9718c95d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08b74a82a18dd31642a24a1891b69d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03e3da643e744292d97001344a8b8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d598effcaa7b9ad8d0a4e0b11f2f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4adebf377a3fc2237a550aca09730352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99002e076d8b4d114cd3cf6842dff33353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccecb2c509ff226132853fc947218e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940740d6ebed184045758068d6775570355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84defe67a7ea4fc23be5db4cabaee957356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f78dcd82ae8ba0334602192c2216d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278842ededd271146de3fd11b173d6f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf4e39a8734310515044d008199222359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aa1201472b2cb22364f76f3e73b2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc25ab12dd71d5490404c59af149baf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84e881e00cbb3269a2645763108688362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a92cd66b271646f6c54f4f7fc94b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b27eed4c1c10205acd912cc4e35e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f6c89614af6ecc264cd83e7c4e39365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8450873830efd1622bc7cbf2731846366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de99afa6166cb83471a8f32bcec86a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8365ecaf7863fa8aefb166b2e53d45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd847404e4ce57d88afbdf3771b39627369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd6ec0bd2b1de0ae99f3bd47990575370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85f5200ebde8fb6a63cdbba2896acb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5195f39bfdcae75af8a665a524f537d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d929a8efa0e1720f34221218e6fe28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db790b94b04a644be53ca4d42d26d5dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037782fcd59e4c8b8cc17008e784c475375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b41e5b970ff72b86a92a3b6d06f01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c2f69255fe027b264c9f9e22f8d4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ad039a991de9016debde91bca1e23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aff6c19292f47e202f507ecaeac61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5426df3d1559d0b00fa3e1ee904db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dae9c5983989e91ab855bdbd1bfca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bf845434f295cd03f9fe2e23858fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b0172bad8e9ad28b0c30047980c5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3f5afbeb71f40c5699870f49cb165384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaec8f71e3263159f4c91f4ce7be0ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6dac0ba9dc536acc1d1c10a165d34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c837a86afdeae08dc4575a66a151b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd3813e11f4f22c6b17e0a1343653e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967089536480cf0c93773de381d7f97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eb0c129f2b14b34da037e1a4d7fda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523e43c3eb06c125f27d08a26e62878391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14abc1ddc0a3ce31143d2fbe56f428392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ca26b42f494c2c8448d32fa2a32c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ccc1375c37f365301bc49bc548076394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49082c13b110ba7e34a27dedc6fd4b90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a98fcb47ea2749abeec801d4b054af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7bbb12a84a7c3b650eb20c6bcbd35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ef9aba267740daef23628e03179dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81995930da68d6418c5c61aec3c4ea71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f1fc366057774bec7026a005df869400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11dba3e39b593886cb6a41a84b203401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ae643ac4b0f4e1e5d7a7708c3421b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b4a7766fd8d8d35eda57d5e3616f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facee9ffc86036c72bbf039cc65ee2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ee2e135999f9b22b6924f45a642d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53777e321eade5a9637f18d89077dfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c225cd2599f472bb3b4d64b6c4964407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897670bead6132a63d8037b8273d53c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694040c758952f2613cdf07071845c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfd7e654e2c2465854af3e882b7999410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71430c14f7cfdadbaac6c28b1190b86f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b41b8ba17dd5ec26b7cbf863bfd1fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403c54445d8096cfc1ea98994c6b095413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a49f3f8f56bff987ab26d30c56802b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559085f4ced4210cc4f3c03ac57e686a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf799b8a33eaf2e07017d2bdfb561ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82a75d5a8d3612e70999bac0f4b7d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b039acca2ca60dcbdad40a2162031418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3528bb1af45502038a0dc98d943dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143ce6e266f858b62309b72ea1481f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ab66d621544ea74725c8a477c38db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fdac547da4544413ba4884939944a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad818d44dca925d3f84ac6d910469b93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23606d47abd2849adb09ee0d25c0ef36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70bdeb438f3dec0affb4ec13bb9b8e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f006e7e25ef63a9790db7d7aca43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a44a3de733ba957cabafe36b56f1e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88122850a007073c4ad53228c2096175428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5389ec8d5904973b83d4882188c3e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395062cab020030ec3096bc4c095838430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4541a278b5bf2b615bcf8536a4750431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2f47a31bcb816772254b1d3f720d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670cf6ad909427286850fc13a47af34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3c4e5136f1bc0b94e75bbc9be1a01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde1360e11e9082e386aef864ae5a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834de0346dd5bc39b83b87bdef9bdf8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7f17af96115df9fa697a280361f82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bece0940777cd75d4a1bb613ad635438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f1d9b923804c0d8b9cba70cd98cb0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4264d5a4d08d08d9b20bb184ddb566440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec998bccb53d4670d6888d4d5eba942441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd90cb6f9a598b3b5e555cdafef1e47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce88893a125cf800cd46a936d09f15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d5ba9a1d6dafb5192e4f6b299c9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09ee93ed780902a3069ad22287345a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755155715186826cc63d990a83f88469446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d52094711c666e6be8463dbb5ef4e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50aa241258f5d962c273eb26406eae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c9870493fc85cbbc1dffacbcd137c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24fcf69f9c112b0c2881fbd3d05486450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7cca70efb0d7c3f9f3ebb05d5ab3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14274da79d0793c09c3cdf4861bf77a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d5da857c3a01f7ad5c709ebcfdeac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb5b0b87a9c4e286f95bf871436010454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bbad32c70401664c68253ff91bce2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ece3739beaed014a585464a36138456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f2621dec0020d4e9b10bf0503ffbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cabdb765ded65413803cb16458d267458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128383ffb64f72b23440efb8334eae5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e672b74f5fbabda218f0d4c7c0e1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef09eb867746cb78b23ca698d91a78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133835161d0daabd8537c05e5caeb507462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65352992ab2b8ddc288043d783363f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79009bdad8ba9a7fa2d8d72d6a685856464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce2a1be2799c647971ad5e4bd9a89e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f22ab67f45de2f5f3b6eccd777c5d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe648e18ed304a182a16bf203327b4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb05740f9aec3ae33f1937ec7cc7d47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d694e57241c141901fac4f38ba60f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe61ba2ba8a0a190568cbd467d2261470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf4b3de76ce2efd1ae9f0584b976ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296afacd3c68de0afac6d088640341b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e98911175fd1e33c9dd0107d43563c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b395be787ebe842feb7ffe15a73171d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada69925873c743e6747e9b45c289fd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f413721ec29d1179e0f6d3c54ad77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77811957bfb41d6a2479d1ea43e6e9f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8408c6c8e5e370e61a6ca36aab8a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad65ee8cbfc17a1501b9f4d1dca547479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241a75b2c7cd1672ba4a03be899fc60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a882c83c8bc7515c7a59dac8eb4e6a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71aa9b3ea24e3865b23461a9b2121f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b5226945dad7f108ff4b03e88b213483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49900040e691e214a2fa953077d57bbf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48b54f729598f326ec9439b170196f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f88cec72751c6ba0a11d1326fc1f9f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302713a56f946378a32c9ad26047adc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6ccce4ddcd6b51e6d349489c6fefc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebc8421b94f07701044b9f705150b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549640284055f8cc02b843e1e324020490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fd2c7013a7b1b82ef8d35b96a97d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a8bc661c49d0ee70cda6b85864ce2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d1cce559625ef17d740374993493e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb260ff90259b6c72bad1d8cd5a59c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aa546a59f9d6162d6bac5f32eb690495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19feee87922a7a84dc91950e9f899cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010d90f75543334382ffc23177f8f64497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0666cbc03ab71ef5e07a3d01dc026498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1476c65d6cdb782d7b41ad04dd2da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7d534f785d7fbb229ba9766ac8229500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781ed7fd3ab012c7b3ee81c2e97a5b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc91d9b2e3dbb60a36ebce19f7d3214502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f816ad1563ba4dbd987750b099755503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b691d6269fb6fb774ef3d93c6dab8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cf44e30a38822f1af62b0e8fabd3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5034284bf9cc0384f287743ed8d0656506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fcff1a126f93e444c582b76962c02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325123a8837765f18491ddd6607de55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93eccbd1e37a31bf29bdb6a88d09d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f693f7c5bf6007ee3331ec8470cd78c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531ef50d05ab102f152c31d659d9548511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fca52fc10e5c75063f9b2959013d5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b913036a42dfbbc2a510ea25495eb7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58360c11bc7ebd0097893efc2a1acd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76639c8f68936dc11626da82f70469e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05ff63143ef15591ebf7986c93729b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88cd27a9b03d8372b688fc2b659270517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394df921693686e619d27c2d34f960a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9958241ce04119dd13a5742154f14e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf08f13aa9d3fc75761f7d6234786b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312bf8095a241e32a8d25114ae3c31a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92a4d25f779e121dd55930261d8abc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc90046ea8da399fb8d40086b1f861c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce112282fdddf1b980a2a55e4c9ef3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd5990d622e42e94c38b9d86ebebe7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08fda0381a58841308fd60de10b36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca39d8a763af7e9494c24b674d15135527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad564d5ffe63ab785f2f10f834ab51c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dba7652a8bb08b5650cd3f08031eef529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c7d4dd6338e5c6f2d5bf121d580f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b53f5e3e4db0e4eff1fa2f4045ba50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f746086ade41788f66c40348e465e5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77b056422d1b3e75fa3f258f66d06c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f16cdc83adde570a4b79b791b4baf2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cd05b95c531d59513e9dee89c734c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0ebaee303b05a089637d57b93890c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7ce1c64b427f654455fe6f7a4bb00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97c8bb10d17541f84c4cb52391b512538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe0479c49255ffe7fffe3545cdea76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a212d94067a9ca7e282ce25a1f3512f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655a9f016e31c02d75d682484203e72541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5952ec8473d5ce7a8abaafd0bd04b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887766c59bfac0ba5e4e552a6db0369543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54503066ce6a97db73ea4a5e96906821544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1f734fcdac553bd1cd85da5f29966545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c208eb6a86fe1fc9fb6547a9ba679aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb8ca90046e8178d72d1d434ca2d6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210b2bc83270ba0feaa421d4aea3796548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61031eb0e14622a9f608a7f313188f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf461c448a0ccd299c9aabd321435550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de9381cbe8dd2556cf979dd7770225551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9445a299cb04b824944ef7f88a407552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911353cfd10a550d23990710959b54a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f08a07e304dd728dacbef576e70952554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab036143906833afa2a1383dfea623555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b8f7145992012fb7909099a7c3768556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e0265e2f9b6ec9927c1c39628d9ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6cd2c9c2325c055dafbdadece1271558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ad43a5013e97d8bff56a501c5fa3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912c9b3edcde79e2780516259aa5e9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d819710faa3e3f126a0236f00624c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c30a4670373684ba40476cf683a0c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2557e53b17ee182c4b37f73fd04bf7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367273bdee74f3c23b4c1fd72529e8b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d49ba226ef0a63a89ec811c67851c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b347daff8f9b489db8528c36d49a49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007298d40d0ebca11be4dde04fd6817567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c6788f75f80e80940826882a935f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d705d52170dc37b7f0de80778b940569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aad2a2a8264931e1ef10012ae9b8f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac007e8652e12b4dd39642308f9ccc87571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3db28bbac52be70c4edc5c365b494c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcad04e1e9ecb63fbcb0bc749fb972573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cd27b33fe6383e0c965df04cca753574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a74573c6b017e38f70da6ced603a38575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51bae343b8c5ff98dad2e13b955581576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fabfe8439e5e16cfed69e571c1263577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9a77b6534431d57f9f2766b061f5a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11523a911063097f69fad0af1b0c70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4c4975690782873a498704f2a24bf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2075f0dc53956dfbe6ad0acf9427e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587fe06b6e4701bd7de0b88fd0430d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869227fd5d7ad57646c2c4da3f48085d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0cc027ff3e08013ab0db8be5f6fde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5711f6e835ffa9081cd22e4e3ed9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fdf77e3ba22096f687d5f07aa4d55586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee21dfbb5288b57835a7735360d77a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b56957ed538d289d5c653d8649507588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e3eb4d553c724e5c6bd9dfc7b1da4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf23562f2c628f3b931d86d1c029af2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f009c8053d076abf58a50bf4d09e5ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222b2edc65545feb1d2bf986f386ca4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924616615bcb53a2aad75325526b0454593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b8d3f359bdaac735b2e3d21245a38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7b6cebc14b28151ae09900202b6e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f4d5f3d13d60bfbac8d4bd6d66f65596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1ae92c5732f4872ff6bdb5067cadd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def77ec423e2fed6c2f9e182db31821598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8894247e81d1935f7caafe71c418d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56424824e5c5e9ae2547bafe7b1a6a00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff30f22a52c1eb0a78db61b1b4a768601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa80eaea8176f7571e956edaef04e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f578676f517156a51885e86bf515fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e793754442d75391555ca2c05bec12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283135945ce293f46730ee1167c7bb0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ccf61f4c8fd28d1e358ce145abe39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f31beb3e3b479a0fea18a0003a0105607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b79aee2f2011cac5a29a6b2b2ff0fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17090c3ac4a3f25559f375bc1c70e80609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6538c886cd96437df3733fced7c9e50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94d05318bd42942abf6e3f0c9cc923611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3eb2470c9b4d54a9a9342f7737361612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7550586b242157d9a2fb4397e05a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a9cd41080ecbbcaef2b5427e716ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf60600c61b018c82bd9ae56237b29e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ab03b69d679f98d98372e13fa46e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b12b2577d7c74c62a44db70c05189a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622713eb81a1926f2beccd373f6f748618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0602c39c131e6ab9e700d8e3e01f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f97959fa22009f34e7d64982a4953620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888852680822a67bc2e056ced47b240f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c9c04135601a8bd66908eb9c6124e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742d675c82848d0a01cb1cd52766ca5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fac07b9fd3fe37158a302c8b6bc9bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a310306cc0feb45a838f6f94e46f6a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64700431915a060993f96f6855af50d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d6900f483a6171abe98e4456065c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05048789fe39449ec79a93af1c555056628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd825c2dd9d2b108cb26e7e3a5dbf9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da422bca5e948e98ef9a8d435937f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ebf4783fe4eacb70f198ce86e8b2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593153678c15d8dc13c5c35e616b4b3e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065cf89e91e6add1f59915c7eb31994633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edda7c4b653183c3bf7daec9fb040d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378455759940336ccff88b8fbae143cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5d18a8a246b5ec4a034cb7db5aa35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919acb79555ce812bb866e91059b2bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69006f536709cc4a0535f006110ab06f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dd5b8d15151d4cc88e563f7455548639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d223b471403b1ed007ce9a17a9096640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9511c56331459fe65466f923a3487e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20b201eb856110599096f43c2a7399642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6893f7cf235ec77459c155d30c1fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3077e620a14467a877f98c65d2fbe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4ae0f9de6c8634adf8862319e18fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a915af8f294280b5bdc59944b1393c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb5eefc3e9592d255d040cf7a4822647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413172a85c3868ff8399076afee7b5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659da5317ce3e765522690e4235df2bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70b3fc7d3d5f1cd1ba0a7d2335d99b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0ee55276b3afb48b976f1d75facec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507994096fcee891caacca0184e15e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b64f7645d9fc163b2e071a5d54dd5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52d0c6dc50d147d9a02fa6bf78c71a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481541c6d460a1ccaafdcfc357da93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6400fd79da490e6b608362b8aaf119c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d9af47afc83b06799bc6f45ec25de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec1b85455ab87747650a9a03d58174658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c749cb7929d1486595d8a0a9eb07a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c202ff522ca0762cf85f89248672c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483462411da7bae0768f1b1e5a14ec7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762c9ce645f8ff83b8f445a7e8ddf1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f76be674e9c765574361d90ff2736b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bc2715514e0cebf4b5e22672d1736664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f631441c1a5ab760b5e552dfd23c6da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581d257e5ba1e6bfe2b3ff198297579666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92d989f4bc44fd4e91791e1114337e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049100266fedcc384ae929babb6de4fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d15a9c06d047158d7a2fc62eb5c1d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0da181f6034ca13cedf8d348bcd452670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d087de82dae9fec5549993dca2f1fdf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0f3c010bb23a996135fe49120e2f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf3a5dcbb3c732aade1429a5163242673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3ff8fa42f493ecf450d43b9ae5be8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0f50750fca19f37dcf5d0f15dbe5f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995d0e1a749bd139c3e91e28f920c15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13ff25128bee551449d04cc9c29ca9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748c7253992890e58b3555bca7f4fae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad52bac041bdaef492121077f94027679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56980eef26faabf629b88097c3801249680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae213d9c57848006c81bf21e7f79a84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720a6344759ac97197af69c119916e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48daa4faae80aedbfe9a975dcca44a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0db73b7d4724604af2e31e5bb02ca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9af38100728a220b10709f7c5a45c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be4a8db2397e04d3d36378bedcadbc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1839beb8d8f4256d4a5f2a897d7e8ea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4aaf52a2ef5d6e5aed517da0448f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77353bba36270061854d127b8d91462689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59405703e870ae93518e6ff77ff43a3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d1e9486161af7b9e276f861cbc198691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdf23e108155e082891adb05ba4750692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1061cd4ea482b19e31e2a864dddba5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217bf7b37453685bf73a800e7bfce44694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa9f8819b1b987b645f474378033d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddc03b6353561719fd9f09900ac13c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8771b18c9ada8ede512cbfea53acecb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada3d20df453036e53ef7520bc54c1d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f819c34f8a438d9d5814d0ecb451a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30286117ba14c6e1a2995ab95d276cd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7d3a7164cc9934f157c4279f7a461701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1861c742213b5bc8d0e7108443eefe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9fe86474080a3ed184b165b1c7edd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43531c613b9e81f05ca3b50b4ba42d83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf3cc9eb0cfc128c853c1220c80a87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764cff2cb3293c5a62821a136f27ece706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e54f33be2d5281d80a084669d834b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281afa27f4e84f96957ecf2f41cfec9c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266d81616e879ec3d35c1927f7cc1c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9082c2e41c70fd7a9792e94a6fccc86710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7067cee0f151a6dadb2dfcf757675711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadc8e9c71b301a0b1917ca6d365416712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1685e5dd196b7ec65d277064c42796713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000e4d849d29d61944ec4c9d060d89b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048427a037811c91772ee1c8a784e2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499047055ba1ff5eb5be125380d64e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fe10e88807ed851d91f283c5b40ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12554d06434cf3d15100898e3034d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a4b3b6d35ece88e1a223f61df92c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecc083a58cb063c340682316991ce6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b6fc010c224ca6f9a362d57881f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f654cc6a4ec4113be1a7eda52bc8ed722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e585c1f18d42e15c392addea89a3af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d2485ff5efd2e1378d537b3c019d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f307f4ca093500a898d21b43f766636725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b565c75116661a5f393ad906d1403726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c816dd2a0238c53c4a0d7d22534b63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5c4d22345abddfc85fd62b2062969728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b39b7086d2cdc8196fab8360d08894729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c867c5fb2f82bbe819ba5ed3ee444730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9bd78024e7d858dff2fdb9ddab758731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36461308bf34a02bbb9f64807294307e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece10b21d3b38b75dfd4fb57351fa1ea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7cda4a79331be535f8017a0340650734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc1c729eb5822c4c5de48a81562a8c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580e342eb7184aec03a6df0948ed652736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a912e2640308888bfddb1348c528b5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38f46c0632b02a2130dcc63bf87bc2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7b8e3958a0edf9a94a1c619d3a3f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5fad470c960f4d4ce09a6fc09c698740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b65645f4ab6774c58b69d73688257b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7c185b2a5e6d97be1b69c0d299613742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695f5545dd72f5b2b3e7df373e32a41743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8aeccfa6ccec1c490c9e423b1fae60744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcffa9e436334975df6c17cdbe987e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e785c42800e40f1d94b68c5b3bbd6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c263aa3f184e8bff6268b575ef2f513747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a116a5844f561ead96162b8554091748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad67dde118f435bf9e6196b2c354ed4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486141c4a19de60ec2f13ad9f4d4aca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d559b45a76b1510dee91f88a66724a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20513f926e07e26b739f9b853e0104c2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb6b7a49f6f31fcf7351d7760b91ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e068118a8db74b7fd23b1308a2de0a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16fd4a4d7960ec0c6c627173176ed4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b56f3257a0a1d8c0298f01bb3f2fe0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c3c379ddb8e297204b8eb37c786c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013bc9922d1ffda20058d4d456a58c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fe05064899c144fba56d90aa08719759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>