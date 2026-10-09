--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70a73e429c4fd313a52fd922f61ea41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ceeafe1c632e5b92d68326134e88e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91a6e55025bc778f7e3d3444a893dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a60632af9a2fada9cf9fed88eecec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ba0082ae951dbbc42ed8e207328ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99736fdb8a0f30f4650cc938548ce036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c893cef16dc93633b23df5c3f1b56a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988918a178fa239d09a1db871fcd2f3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc207e924e3215ab53ce0c9224eb661b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d0dbd4c8440fff0555685b7e3a9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d46c8be64c1e51fcac666abd25e14c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335362636b08e135c0f6f77b0ac29b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f798f476870b986600b2b7f70ed3c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5ee267dff6cefb23be82d8867c55a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588335d64db9914f1dfe088ef88823cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884bd1ba8f977ed2ffb58ebe661d2e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710839cd09519c9f9dc8833c18de19c817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d7208b489f581071d6eddf4e8cea418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2f40be64a9732ff72b2764b6f8dd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df3bdd880c740dc28fda01d7b6f85b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3fbe7ca1c968fd508078dde43124921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a98254f7ea2bb8fc113974d0eccf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92518dc280d9b375cdf79a6494ecba023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa88a042e8988c2ed5002cbbea964bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca51e4f434d6ad0fecd7cda53569db125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb171a94924ba10e14ad792a6197d4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b303a744bc6a72ebbc290e47ad2691d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c7f279e9c1441a5d0fcf4c885447c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2573eb8c632b0bbb8f372373983ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af068f60a63d8d2934ac1869751337330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38c6ffff2ca62646476a765551446b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b29625dfe3b723fef931832f180e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21079466a8d947dc0f11a0ebbd05d6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38af62dd6d01d4e94e27312c64d887434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9da8825a7a87a8eee8b208ec03822f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d1f71109b75ee1bd2ebd77137bbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f1c999c1824de74f02400e9cb7d2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d374aca939329783d0f0f0883ab111d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2d9ab5dfebffa2b36a64468392cc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506fdcf09fe680da0a1dd733521ef7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22db5b72e22efbf3a0087b9c5c7bbc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee63f097dba957a413f7b1b1ff8e88842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf37a182664537f213119b89d0a8c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a84da3843d07abf8253e6916b5e9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d86ae3995d74b29258b191e21f96945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8984ac626dd391092b9f0a8e0eea6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275a8798e33c060d74837794bb716fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57aa022f44fc7b50cdb6715c7688b8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7cbebdd660c50b62b6987ab1f5c9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79030893938bdeb581e3365c554240450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad133fa22d941d686c1d49e4f02538451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a040b3f4ce6c63fc188abc60405fc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77beada901c6557f5115e69813396353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c9cb24de87a45be70ebf9ae408d5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadd21f7b1e414c12d52d5244d44e8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cda615ef862914949bb3f9395c04f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ae54e568513649aaaf06c6a0a08a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e1b0d7c3cc1ccff19295c295713f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bd2634eca6db6cff4b2652a33ba3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0c76a56d246afa0c61368ea987cc160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd1e5f3e8629eead3c8a82dd7760e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aa45165e86967e7725a48354ae33862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8be7b5476df2b9cc1163b2a8a90e1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee34c1f29c932cae5217e7d29273f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6bd5d852286d403fdf4ebd413ba5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a3abb1f07fed77a0d6c619a004f2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f505b7784224752330e2578b34e48b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeef6568a72f81a8b2619b2f258780668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc07aa249e6ea21a9aa458b7b3b15ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20ac93ea1830a612af6f2c680b826b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc51c6443ebb96b8a1641019f1c6b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a1ad30d8a8f467c3d702ca884876772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3a7285b9d75eeb783aa21b95557bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52192071c41c2f229a6e3a79879ae1dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e857f8d10e8d6515ecd7d58f321fcbc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447a9b0590fe12a5aab4ad7e27c407276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a06af4640cdadbf635ff41d7b4470177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ada7b8517255715692e1b2a54fa6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868ec15729458f026c2412d7983635879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cda812f7128771a7f251477aece2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32840ac1c189e1ef5c6aeeb2a90627881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfeba8fe1a3e519416c98c8d26a3dd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2710ae12eab0ed7aac3c0f5d5d12a8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e680206a5ce1b22e89582ce6fe03984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca34298d74fd7ff183ee48b57318daf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a8a665ee83989ec343cf8eaa10c7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb076aff294363893c31f25c433aef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54be205cf161e3c118f59b6093d31c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c905158664c9356836304243660ce989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe430f03d48a1ca2c4fcd055aba63090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d3138d025677df65abc25a0faf21c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5585db48eb2b2117416dadaefeaf492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aca2f9b3543fa82a394e5ac36e840d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ab2da38289b8e62a91f7c040963194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7197c793469e70b46cd2411a24da195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2fdd1ced3248e0209d88038f2ccb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7c022dbb2386d7f5bce579601481d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fc238e52b1c6e09e420ccfcb68bab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590d601551b20747003d53d4c03edaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d718aa9a8267a5716d90d74840cdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a62be19c12b4df2bb55c203b20cce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768adcebc391fd13d54f70fc7b53340102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f22a94090ecbd409e0342388ce931f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4bdc1fbb9bd347bf2b83b3b8d8724104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca51638d5d448a51e73a01ec44c4b29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100484a8a9ce6d4f4cc432595ecadc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c62bbafe756a2ee5f38bfe3803e6e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e72feb31978f24336cedf23429087108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793361841faaf44c021c6d71f4ef2b7e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fedc54742631581e8a264f1f4c0eba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807c0b5f8fed104b6f674903093a747111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2f5d71c073d68343de42f8382b4e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826348022b0b02b3ab8b996c0145976113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50853a31a166598776f3eb6e44c36d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d289a9c2c2af06872826749aba8d39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94e92eb229d9e66d63907573ed099b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8147b3933d1ac0986b54530e9df8390117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85bb3605e0687f947ef28c74adcd6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1d7e63117d54fb6dcca61bef24055119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665a858b6b0f71ef764a765c310477f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d63d601b908a2671bc0e164c242b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc2fd699b7332d2240371086c91153122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbad96159e03eca60712c8cc856270123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cce26a7ca2ecae5a1462cdb55bb5a3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9b4a3410d6642ca11fff51fdd7f6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea90b91b9e54a8e5f2ef7a7526b4a98126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18704b623cd526027495c7dec9fab6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73dbb88e38b0c3f1c7802a98ea3c22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f383f47a08e1c435b12d79871b247f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e031da864cc9a25f0cdf8ff2390015130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01229534272b556a3011387636c3de6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadf4597dcf1c5f6f82c26b8fbe46a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eba8ab1316347d1772c9451d226a01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03bcf166ac020d944c37c5398d3d46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff31e44a84bf90ad6456ed3a643548135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60ceb99ac5d0be0277b3a6b7b3be23136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594b47671ea17d658083904db3c1edd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808096ab218f1cd535e85f6e569bfa7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c8ed1fb9891d9f427fb0c4fb6740d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c46f6bbe610316e8a8c8781c2ee5a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679eef48b166ee00627c592916d2fbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc9e22de13c53a18efabe6679fadb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2ce204afdd5363ba36b1952c89b3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d175623a7681b82b81a400a9b36e10f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5962cf922ae15b1eb8190e8ba13091145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb2855650589617cb132ba1d95f33e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696a57ae16847d63cac943a17a6f2cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d440b5a29bc050b164408b697555d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f36f27c7a04917cdba3f4d078a502a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730f11655eff2ec47a7650e1d9296ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd2ba9cbc418a74f9023ecdb8a89ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aecfe4d05f719d7c434247aeb3613152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bfaf2d09c04642751f93ba0a6c867153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c52a5d09afbda34f1700087532f7e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343802e92e99f51d7a3dc4ff2ce804c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d55b5f83eedccfcfad5f89581f7ee8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736de930cfa0041bfb2d075b6dc8c73b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37610b4f42f7ada94ed55619838219ee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae39c5ce9acd7ca2b7c7943cab5afd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f31cfb0724061999bb93dfe7bc02a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355475113defa7484cc5608a4a7a223b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2842992f8af0cd473492895c14afdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df8d426344d6b5c37ec4d48de0174e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c300718c97131666c64cdaa7c13902164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183e1b5565f25dd3ea98de4b65ded53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884951871d2791d798a1787aa995cb7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6733c4e129f759da4f0b6f01fc4844167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f0c16fcc1327a64cb863d96ccb72e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c648e8fec5e064fb24bb0fc613bdc71169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432897eb69172b4514ee147eaeb1bcc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89a91f8121301dcc1b1908253b4035171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47d9df61ebc26bc90c0c8df2774ff1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260c474a9d914c14869f56fbaf81783173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8688e9fbdebf3b25b1bc3b7814be7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3fa5d2ba0623526ff4f9bdda3afd5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d974879d91795cd8a8e44b3a4af26b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cb1e53f5de53c53caa68fc05c7537177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01590a27d3fb59948decbe1f7c80debf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc8a17e86b8a344f180816cc651e32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555438d9a6ad7667f8e3e4b0fb94b79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f0b734a15e8983b17cfd79df0f382181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26619f6df0b0ee0049aae8795af7482182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d5a8a44cfcf6b64bee86d3b6e7cde183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a191e624c0e5178885661f06cbdbb8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6785098f0650cf1c2409fe66e967405185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800473ca5b6373a6b9a0937266c1878186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f3dac037c813686108053686be580187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c3bd364d4f867a2c22930df1b11ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124338945164d0720fbed69b2361881189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9f544206e2b40f296be9866358551190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47db3b2cff8608c72fb725d23547730191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea4a41b5097b5e4fdae8d65d941de7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205013c078d54f44a32932abd5591b86193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b9c1a483c9a61722d08dc7ed4fabc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf318c4c37bf4f942cde627a09ec73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635096348e61f7fdb7f2a13ac45ac6fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c688b2baf88a79a37291e043aac32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbb06f0b2688d1073f5a3dbaacadab198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497c1cdc2d989b5eff4a4f25af8ae35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9584d452fdda48d17615449e98602e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ee871274384a8bc72abbd6b6a45d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d736658e276bf1f4512391c2b68cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756951493260d96b70093ad936624550203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a87cfdfd5e4fcb9880a92b2d790ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ab3594a5956d19dc97d2465924a98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ffe4ef7518f1ba958f03000cb468206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf397d9ffabf53f0bd0ef70d8783ebc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65724f8960792946f7832920f12fbf76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66717ac4ef3d0cbf6fb348590e13981209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c42f74853cd3fbaa161242eeb3150210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64e38af90c00a4ca996fa1af5f55f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f6054b183c0040b4b089923b6bacf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef679de21d1f191b2bd2e4f9bfe988213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944df6e7e3dd2d16e5b76295dfab90b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1615bb7d186576a56f598077a00835215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8ba262de839b2e4dcb6fca323ffcf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65a596b3413406185233a04aa2f90c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a89a6024a225e4c940923a78e32ca3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3edce8827b1ca1a14b3a92921fd83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c78f213d5dfa1807732a9e00a4925220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499aa19f8ba3a97983f155ae830cf87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f059f67a12302ad61dbe20614605e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757fcc1054c20b9ec25ad285e13861b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fb025bc4e3f46a6eac1507487e4bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b3b7b86da8fb46f86302eed6fb8e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e663ae497e1f3892d3f9c2e4ac2dba6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0e6314f0c034ee5311141bc861b7c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5ffe05311b6d29093e62f6156b73e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7c6f15308c9576cf0c5cfe4c01f2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908ba6db6a5dce2bee15387d49b43db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896ec6141cf5328ab7a589aeb7a32ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5f5a433cbbb08ed68edcfcf1d1666232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3893411274905469f8d774bfd1f3d71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13269db14ceb81b8884f49781174d080234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bf7b6df2dc06bb253bbf54604ac09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deb0555068cd8c01361396ab7db55b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76d0c96053e5d3e53fc9592df75f9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b944cb3c6e6a67bb481ed4399ec7022238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8aaeaa50574b502df7774b558142d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754c91523100dc15bc85af1b70fd25a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1bf976a7f9b1e83c773892c9a5d5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ad33465412a7887e0efc5b1b4fcab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fd20b8d47ca4e7039a4269f49730e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685e6c6f2ae7150cbf0a783b577c7b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c8ee587453f8ac29349f31af0233245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214b0f45d93404dab273016a7b4902b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53713f1366634a2c165836adff6b307247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e725d7f63e5d619138d8eba8b88c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be48b6b3b91ee02b3986d14f852b10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777ca06fd97df58746976ee79099a65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872fadf10e362a3eaab06b2547b95d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9f251ecbc756bfb2b90c677cf1c2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e389653ffb63476c143186f30f91eb5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceac05c7f5f1796318967056ae42e7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc1a87415bac2c9efe78992f8ca8f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce953f6602fe7918a934b2f83f816256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51061e76f43720ac07be5e14f3592891257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256bac3c1d2776f4578a1a1872050d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8053029c2e4b4eabcaae766c12f61c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ef645bcee349e4464660d00bfd74e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321ca98370a5a2132955e3114c53eea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bc5e4b3b75a3e54d541b023fceeda262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ebc1a6cae4fec08574482b4c21061263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b324efabb1da83c738bb8ed52fbd84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5cb5e90f22ed0716898d518042633265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f421ef7179c0864df722124accd4704266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4689315d2dd711aa5bc1442ca8df0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4062ada47b9439eea29627775d0878268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3624280a74754c9d6a1ace78ea984269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de34c614231b2a02396cd1cc72a2bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9946cfc0a7a195f880d8bee9439d6b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169cd2b899453d474bd9976aee2d7a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e224cbad2f601c6455fdfbd153f15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8604e9d86cd3fede6b6a20f517dc40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b449c20e65c48e5163d4bb6db878688275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf56cc7fd51e293591c7a0ff0c6756276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212f2e8d5e9c53e5062d9a7ccbe6aa8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f25593bbd06bbbee99ed75d6c1df0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa08364ea6eb45b56ff41ac86d06468279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e6b5878c66828cddfebaf2b659a0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f2871657c6411e8af42e2ce7f1035a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610382ad887cd0f84a1199b08adba3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e516c2579a74df662c428649fee42a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da0422ad80be9da252bf5266aaa7d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17f13ca60e21e5c636b81cc239dbb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b102773c7eee90d1e0b850af0e2a54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac77dd92836120a729598759e161b95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b46cefc425717fed9908884c7d9b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420832866e284cabdb4fc23548b34727289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce61c6ab94a8c48a6a89b7592266ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5030b42790774376f1fa4e9d83130291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426d54a35e71ae4a45fad4ff320a8e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9b568549f1fd3e5c4c60b4ff0adbb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e08731bb5ee3b43f19adaae85e88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47625f508b6ae9f29f29cb82bba4a811295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d9d1fb7eff39bef6941c19eab6a1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50c9fcc57e8a80080dcf97ceab06e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35e9c8492108f977164d6edc6c2c7e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3d2f7e3c305f4d15bd107b6dc4e27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0d8d13f4be553a7c7a4d95f2f2097300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e1ff0ba9478cdb8f5700d8bd925ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c518d0e483014adf340d3c7ae9bd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f66ad13b5fc90735d00d43fd64e38c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660229cdf1b696a8a3c2baa470920fd9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b85691a24750d63a00f4915eee9af9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e2a38a5efae0a4d049672fd296aa9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5587f0ba5a864a32aba456ade82fd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cde5b00434de0d9814dcd9567b43c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd10fc5fe45929d20c889a5d9fd5d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7ede14e7c7ebcf3b3e1922f5ebada310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd86dad32c9375ad23d67354a06d68d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69104701f4dc7c5fcf4779922ea76f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42c09509fb02565617823767d633c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939e4eb943b007ea45f41f6631d0373314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b92e66bcdb2475ae3582fe09b644e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82948367ae0ce56c78016dbb9856a007316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cf8d84ec0d9cc2ee72a470128995a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceabf9d6e345ab16e556dec46fbd12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c689f410a8f369ea0242ae3391ac7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4519039704d518dee95295ea22cc7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dc07bb66cd32d9d3b2599983d08d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdef118a3e92fdcf17a0ecbecd03092322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578d6057dcf22f2eb1f7669e34e4f34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5a3c18e3449f096b9cb66f9077220324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff724ef77c4751669dc4203e046eb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390304ab53f9e8790ea129c1766576b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccef1e8ba804ece492615d2b8f3b013327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d69ae49f7ff2bdd32d8871f13b57b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d9a34e4d2e800c6f614b5a3524cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd0287d9b1cfd7428f7873d0525b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0656e070fdc461ce40a6d1de507d00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890861dc04fc555b12e9dd2a252fcf85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d2b5634bbca90341ebe9b4d5b7ffc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26b33940997996f0b3d8fcb7e3b1f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776fd114afdbc56146dafbb7d37ef80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e21214d0593c23ee4bda98f116432336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf9c1060fb169e3ccb15c2ed55878d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f636797f83b2b028a8a61e6dda910338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294f6f8255c0eeb3bcaa1da7377ad60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b0ac25dd2733cb841977e0e4dac18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c1d5c32b8543050cd31f857304214341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914110ab6bd98046253436b61d79185b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a833b52785f35927b5034940708c80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c8e5a9bc270c14b89eafdedd44f14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d69463dd9a160aa67eb823ab71fc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901a95c3f93f2dcba1663e4db284954346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e22ea30bf9203e1e0431231d5ed1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428a40038ee61ae99a549bf7f37e73b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b96d35b90a947939c989d57caff12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afb2074d0885b6723efac4e492227c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284dc6a5b2f1793815c902a0dce9bd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcf8aeb01ab1fb25216b218d35f463352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afaf630d2bcd99a6799c006352d6d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4438fb04f20c5fe5e441c9f5514054354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad9832928599660c5a8bcbc97378ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864afa82f377a61a92784625e142a37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ccc4e79143d36d4694341d87b69f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2f0156c46763cc5c4f61a2f499b5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f51252e0fbb4ddc8294b936516bb5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1313c57f82b664931690eba80b9da2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0082f04321990072dd309f24e73c837361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd60f4f9367ff4a9890b9c080b4f412362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105247c6181feb821496bc743683f4e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dcb3444c446b6c0950fa7f77b033c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a73f7dba59909491c50f991070ade365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2c2a78e63a8af904359baee36fb5e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d75f3b6624c5fe7bc34cae1a9289a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8620ccb18fef9367bee87a80c45321368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737309ffc7937b83d2e19fa6a1e34fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48e80a48c0260ec82453dbdd6f020f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccc6ddeb991789728d0df3d6f6141b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cadee096472428793362c70179585372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6bb39a8799756779bf33255783605373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311cae9dd1751428923731b4998d78e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352c418b5d88313121bf9038929ca5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aeddfc30010ab237814db43a64cb19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05154b57d40a1618c59d430c90c184377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf3a3ce65272f906fa19f517878d71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d96ee70210bfa4baf2c01ec189b37e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f89ace8f81e6b7cc943b1907dfc62c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec647809de555220e60997d6228fd965381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5dddd5dbd830c0378917d87eaf937382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170d33d44d0e59784ac99e898a9680d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a686b33dbb0a6689da9f6d2143929384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed535f3598ba65a32ab124db0615cbb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f336f8e31a6c01c70a2c00baa01c955386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89b3c2b55b9fd5d095cc7a21b35ff3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07167cea8fcda595ea406f21323f9cb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1889473a11d4dae7ac4bbee66c32d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c8e76a981c99816a28a4f1fdd23b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a7746abc926711dba8b59c932b708391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae675ec0ce0f07999566f205344bb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6729ed83cd8a6395aa45dd41df38c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96d2e1aaef14638dd2125f75ddeeae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c88446a39af9046b5c6194195cb00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625bb61675debb4d7e70f0e2e31c366396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99102fb3f98b267eedcec02c90facc42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87469ac839c3dbf408cfd70e898ac6de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5501d3d225eba69f91b4cea33531cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac98d616a73c5d3d64072113c3bf2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58955eaeca74eebd41ca3b927e6946e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d12d021da55e273f53d41314968b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d91547307ea8137d91610d119928eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e8bec3e3d2cb11a8d64ff4114612b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90cf7b9fb1384692a73183f7ea2d3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e25f7fc5b741560e3f09c3ccddc13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a38e15c6cbef1d82c8b940bca05254407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d66e3e4850e17adf3b23e95f824125408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae7f218fcdcc91775fdafd8ed51d68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eedc278c6033e8acb0f96f17f6d0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f44aa5a2fc28f5a6783c3d5223c17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651111d416f4d5404c11ef9e2919d76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee513fe21da5c253315d31b5f0793ecc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed90b4a4c112a1244491c2eae890ec3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb920d22ccefa44f6cb033ecdf5f2f6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0327787f71a31765a53d0e567af207416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04318eec2ab89221e30baa6edb253b62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae05690e4bbbd89f2682f033308b90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676efaf75c1192dd62e455dfdfdd983419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542864df55dd64e3583ab33b8d429f70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c34804810d8432be2ce05ad053dbad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a975ef480c8427e081074eb996f2875422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2539d53cceb90b9e2fbc5e01e257e9f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20bd4ed14d692a71fb42eb44a390ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea2bf2a7bef68dd089ffdf9bb59449425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdce189e7d3140fd4cd83c89d945a80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c0a896ac431d5c9bfc5638af3b2f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f871cf000b35ab273b7afa29fcd5ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd1b2278780910c9941993f9e72f89429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b6ebea6e292224b5b89ccde57fa2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dc296e370e99e532dd261ad7ea548431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73f56cb4dfdb58793edfef719550e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1a1600a9a874f56795ee71e8b829e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83420ee1af4d30150c3e09a510549dc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc6cd4fcc43d1fe6ad03025126478435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443186d5e9967830da42040b50c817f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a4a8fe978bd0b1c04ce3cb2c92135437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880949380dc0c0b0994b9596b4b2203438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760d4aeea05cd4d8bc6e4193b1b7720439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b919f203040709b0725b74ec31f86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874d54b0ff8fd818a39c075b71ee80a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4106006b033defa3d2634179238ad8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6895ba006a36bb3ec2caddcd9ba592c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c208d6f647a15faae9b58135b64ccd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2660f76e93941339b66f4892cf2160445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c79c6030e929f10dc8eb4f7f02b7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4816405758d63b43abb6cc370f16e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5989876b55c46c3d9b2c87bc96ceb26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0f08e0c77354105befc3ffa5acaff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abe4f3ac97de15a8b140499228030d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0e5135d30da1bffe0dba04edd38e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8a66cc8b1c33bc7785fb60178d620452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aefe8da7d4e4c6a7cc90e69913d7c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea854e8181759ab55731dc68f16c6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d84b6f078155fd61a4f974af68f46455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781e91a60d7552da0f358b2b06d0108456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62eac77d401f5e470311c3d0e31873457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cccb8461a10b436c0721203c285fac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8b607b8710254fb58aab4c98536df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6509c176f7f90309b8ab161089060460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fab17f860cff926869be85bfd8195461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce68c594e5f563a76a4786b67ab906462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ca29c992fd8e2db0659351f803c72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f519decbb4942944cda1d78ed77e02c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8834d4ec49b9461ce374e58b632330465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a7362edc2afed224897162d933caa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075478ff251f9bcb7e9eac2288c2f46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ea3d2a49633bc7bf27f6af527f5ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0170178eb5d8eb05683dd86890c830b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89893d4a84c5972e38423499b5579070470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfde2bc38c00b5c9fe833c12f90c56471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c5fc2d08aa7d7e6b41d1d1e29341d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81cb442e53c650672867ecb51524d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40ee9f4a40494b3f59c8cafbd30310474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c4868dea078ebcd8bc9dafef6a188475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0d940aaec954ed09dc92c18087605476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a496b2011936a0d8ea95953236269a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444df19c021c01d8b2c5ca6590340581478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe2cabf3757d0f36eb4f06e1661df5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb5e98034e5ab553a3480823af655f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447d0a566761c277aef02cae307e1dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec28031370d64d992002b09a469f97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9030e61a0967bdc2d782b366f781f7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253355abb0fc97f965491c84df3a1c61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0b3eb5b90a44503952f487e3b81d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d99fd58c5b0ffea67433a3993ae095486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5037c5a1a73ec879da0ad8a481fc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d19c5681a8192c2b9a20ca85fd83d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5f20bd0f45dfc64ecf94a4044aaba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ff34c3145ebb912c8743fac0b8ddf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c88b3eb9b1bf7f2555e1b932c2e8a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7266c5b4d0b2ea13422f00873d91b0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b9bf6602762f6a18ecc5467196f0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f432a4c29077160c8718d54517eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c652ce74c87e77bdd9852e92dbf6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96880b50bea1bfc1f94b08a90205adb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f0f4e8d1e49afdf84478045c979b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63b736fb5bf07ac786ee0b7178cf47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed75c7e2548f294687b3a034837ae7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2acb9aafdb6c2af7fae4f2011c8dc0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752906e13f1cc98c50933811ca4190ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df526ae753e96cd4d85df38747b8c41a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22aa5e683e77be5d780a88727df893503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f70bd905eea568ec2e3f394ed4c54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93f32133f91cd1871859527c9a5b21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041d0f859a0d45e820938d8d2a57689506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd728c4c58ddcf8ee466e2c5f583361d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48698c33df09716eb66a5d7cf023a5e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f36b5418f7ff68d547ee14b45d93f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42289e0bc465301d06ac3c1d0a5c1c26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e6317122bda247edb35d462def71e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6cf05e82da99776009b2bca3094d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85dd52b98a12620a8b8c9861b8c4e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c402be97d2eee39d7f0111883552bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feef6fb8f348e1143e47b314ecbbcc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f083631ee0798ee77a20a3f4acd4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadd16c5aa3d6b52a336ce4d0849a39517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f44e4303322dbf51563b48a3c86ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9832eae99ba5e05bf91e037fd4c020519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6cdd1d2c83ef58c6aed2a3cd57af0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979bdbf5e3d58d439fc5cde2ca69790521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa05e15190896554e03e2c73945b6ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a2c40b47a76820805e4d0e91af51f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ebefb99c1f22769cc8b2adc965de5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856f02e813515580eaf2b6b35c79b36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242b4c1ecc55c4327329e5091e5a4cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b838d40d923c7893076d7e169ffdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acca318bb5c9a2c2e2c3ea4a54225a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65527dfe96ec9df81b3c2e65f1c1814529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669849198f8c0191a07e9274a1b56b19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf432ffdc3f45e764b27d9aec7b38e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa0475daa06a155e1a16685e516887532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03661df5cc7b25af98ff956584ee32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0338371d6b9d47443edd72476c353534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a541a1caa9d8556d5cee52408e54c94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24ef3385c6ae65a3204803b0579d25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee73cd4c15e2e96b00e8ef44e3c3664537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbffda021911f91e80526d46588bd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ada507b594ee216ee88d53a04e7979539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13c17585f14492679c1ec9ff55ad9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1f09e096ae3495f868e501e957c3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ced372db2f008b4006daf56089278542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfd15186443f47d39843113c162e3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf343ab7efffa6b4201ae1db9efb869544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a35994d803b909cee93604602f8c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59ea7acf5039f298cb259660ce05a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4fec47367057de87b3af5b71e0939547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11344dcc3e62fea13e8da75384cc0ff2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51b5bc72f2c448e7660985a85852ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ddc925eac73f3a7de562b2e13d9b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9de0967206b618093be7509e484809551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c29de16ddba12cbdb30582d05e4550552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39f3824f370ee91f87eeb6fbd7d124553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c4c6b5343c27da8d274bfc9a63c7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779bb9694e0e0815d3971a5e5693294555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc57f35c1d97dee3d68a01d4e9e935556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65fe2a1b8ebd60c591eef14dcc6d3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed17ea1159e74546324f28f0112800558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d8c98a362a490ee445b26286b5635559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74736cfa13d39f3c5f3e8fb62ba151b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e3fc297ed15699e774129aae3b27d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f512874805f6c1681fb27c2e3766c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3634408a829336a0aaea2aa795149563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c96a249d8fd21ccab863214c372d1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb35e8545023bad932f775cdd7059d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd687a3868ed9b3340e68b98ad42afc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0f26918db7bfb4d87b82a3715a402567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca087dc738a66a73084142865333caf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c3fea6fa42f40dae7ecb810a6cb1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ab90d22c88922ecbdd6d294ee2bee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bc9741dc6dbdb1bab8b2e89e2bfa7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b835f3431451770bf993294d9d9beed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118f0f149adec78aab7a8ff2411c627573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa59941657048fdf93507cfedbfce8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c3c877b85d7295df2eb96985e0c48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61a6a7ad8f7314458c8e86d7f659e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48973185fb77cf36332a5294bdfc775577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91ad1098e1df75e6ff58d71aa9994a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2389a63e2c5e4f7204a79457b3729579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60854ae41ff11ff003b6ca2a04291119580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb74aaacb57dedfe825898e45bb182581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62179079a857a218a2a8f61011879fbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d11c9d181ffd21a7e963e2fd50a2d5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e882a45293c8c5d928a01388c721f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3873668c692464dc536df2ccff3fe4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafb0306ccbeb3bdf5806034c7e87b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314318636f65a52d60f05363601d20b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b41e95b30ef29c771599176d4e2e21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb70cb7bfd5911d6cb564aba309561589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d0ab3b4e2bf69a8ed48548a2cd976590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42317abf472f3b637458be1e9a225270591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e457421c65343e2a0cd81af3dcbe816592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d68b8eb43dd0d40d56152c5615f644593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7cd8681bab70283fdfe814b22f2063594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af83855cf901d7f3714e7c7d3bc9a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90f2e8c56070f5de14fb21fd180bee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f792b82f3a9579e1e019af4898f195e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e48b5ddcfe3ec6d2fa4ce4d1355d27598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e4433a6830ec3ee18e324f1e6a8ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28336d8ad6bb5736431edd4a0b8b12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5a3ac232c98d908cae4b0a4f428e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4a62a6b58bb60fede678cb271c8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad03ee7a4f86d873399c1e3895bacc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ae290a82e983e056bc7821ad83f84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36dd8ede2d9538fe5b3052b645cf18605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc989f9d54ef7a1f5c0a66f5ebbd59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a5a98e36e3ef3c58b72635587b5c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4b9d952890f40a8827a9da6484113608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06eeeaa70dc8185e4c4fa4fe4181ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9319c5eaa7de1a8a764366b9eb80f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348651a87f6ddbff6dd41abd8e6fd754611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd3e8ccf1d8d7d4c6050a48af04a5c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835db64ddd5f744ecb64013b652a04e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023df87b6accfd0c82d802760a8980a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410ea749658f62c5dc8d71a1fd70e74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62746393257b17bffad3e1f930309f95616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1bbd4f3423a7b73839767468eaffc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149f7d8e154eb0fc36af6fd570acaf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b487e98fdb12c2e09152845d353ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b37990610def4f4992b785033773cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a6f82b43e88b26dd73189df22875f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ac987dfb833c97ab8c3bc8030897f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccd178c2624f3ad290a65e02dc0549623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f420b7e671361b7760a3f0e3f934acf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e43b4a0b20c752c6b410983f0cfd60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879afc2a66eabebfed8a23f2442694a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560436c21c9ec5bf21886ab4612c2e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf5553d52944712259714705eb7bc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc5158d1452fe01bd64399224c8fa5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a8e3a7bc520ec7180daf4ba47e847630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aed82755420085dea26be47a2bdf2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d6e444786305c4f68bcca4ad8e885632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101678625cb46b18f7b3d727e4cd80f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486fc64ddd45c58770d8b881227f26e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96dfe3cf7c5ab2a00490b61a62fa07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b4f61c69a6269c376c3ce123a687c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff7bd874d4de1f76c69d0735efd905637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3c5b078d8f3673a92f0cc68b445d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc48c3d33951de583cd61d1769a5f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f69ba4387ff37a5f79814ef148f29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b01850af2cfdf0d325ee94d15ed42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153ef672066c70d6c1a3a65368f9b16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8494c22944d2190bdfbde9b5aa3b550643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52354870e7e9489d6f0e02d0702da5e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497e11181b24c212249ee179c08df50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd397aace6a52267f7ca1ce1e6505b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d49e18feb7aa3dc67a7cdf1b424924647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581795f2183bea9fd8a13adb7bca9f42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973569e24f0c816cf3e1d3082e1a98d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6032a143cf80ea7972b9bcf81d18689650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9643dfe5936d158752fb4faa6ff71e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a406988874104d0cd74500422f917652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef01cb0bd473b893869d21739af56b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a17635ec72d6cd70db785422aeb00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c99149e8b7a1a35c1c43915ee284db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6530307113320fd2b27f7b27e89f7bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dd3e9eb1511dd10e5b99ac2ed0ada657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb88149eb3402b1afb33c8cc49ab715658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27727a943e9d858e1794b1777acd864659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3114d44a865527cf76e7be24a07f88660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b74a140150681064d85505a844123661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f7a03e5d53f4faedd4fad9b514a81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b3143ced81fa908ea4ed5bdd4cb69663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff38138add675a2141dc9b6c7a6efcc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fa1c7d6a90f17bb469007ccc7395b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773329eef1ab0fd57ca9866173659daa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603c2da75420e4434169b8bd597d7c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81536fe037503594b4e5b57be437a16c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a8d472de3e31b9f4958de25b23b2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853ab14220e1d7bb889fd4af757a621670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d879861f9848cf2fea732402ea4867671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b4d523b416b03487498de53e4ae21672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e18b2a238309eaf2b499a173198b94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73be8fca19bb85cdd204cfec23417f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7fd5e2d3b8ac1da826ff1e1dab255675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175dcaaccf455ac494f32550be89715676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da7ad17cc2421c7634154ba01513cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894e1945b8ae213102fe38c7b204ff1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd178664584e2204a1f2682fe5c8f33679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17665604e7a5723c75115754c53d5d70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee2bbc99399a4a6b3f5eaf4f7c4976681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb90938916a28958ef6b76a45309ccd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e47c30e2a0dbed2dae8e2e68711843683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21d7b9b7640981f46420ccb0ebc940684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd659f1517e5f4b62f10d5d08c34a42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83aaae72056e41d0f17f17de639218686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eeb30726577267e91ac287bdddcb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db553f02deb1411174f9c3c6f1ca5a22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645b00250b68220856aafc3826ecd6d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609ac8a0f484e6067a1134640e3a081690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bf38ee9eaa8f232cec5836af1d6ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f3ea9b03e7c5e1a8b57985a04707d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458955dd7c7be17ae6ae05e9279790d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa796b709d0cf289e22a04be7a222a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44378c69f3981fe3fc950d8b217c9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074a7b9acf505d83e032ac70ec310f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ab159f562f17c4dcb270ff3c3d991697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383432244b25fcd28a355b22a5c1ec6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece6716557ebe3b57f5686276d7e5d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dfc10107caba0febd7b8c693707b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b21d21be2f801efdb3c043011a108701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5f2ae17245e21b67b377d931505d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad76b2c95e71db9e9355327b1efd3bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838616cd8bc0eb2212a00cc058eff067704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9cc96e63e26865210dea1898958c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65c4a280b254bf94ca605c13a95873706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db91e39e6fa7430240e9b93e0b1bb00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f752dbe82ae1ceb141f49c8557fbeb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c1c2ecfb3b13cfc89ac4726ee2b06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86ccbbec993b8f84222364d1b21509710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69198508616bef76bb78fff39719af12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938296fe4990d3eae00475629cd37b54712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91439b54caff8656725c02a680ec19b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775b25e56283d588bd465bc41e4d0a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f986737a27385e87e3ffd2edf2bb9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a850604279ed903c2c8753bbf5d651b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95622cb55cc7a96ad8961c1925eb0f8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c6bc255423a708306db04ce25de72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156601c68a09853cb99a7b93dc433a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfc491f300da68da51007d48c560af720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96610828be1f8860e6b0fe852171ab7c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fba62aa10fb4f10816a845e7761ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0f47a8f8d6a653d89c1cf790f4102723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375d48dfc7f27a7f7765495aeefe9d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eda6390941f93c8a852c30eb6b834725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f68760162fc13fee906253581f2de6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e498a2933a039b4c1576bcc11555a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808f7558ee4c55342f7367e2eff7fa8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88650e591f81db38bf2a2e1ec6c19564729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9cf0339651971ecf2738dc6285a92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741961155301abd11b3426152297c71731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbfda741cf4196d26af6c245ec71ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983f5cb89662dc1303588582eb8ca73733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775a0645c49cbca426eebc00f148305734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140fda622de438b6a80243803465de8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f81c9155f7db940bd5d2278e492737736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ca57d0a0f5e4b8b3a3f714fc85ec4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eeb70fbaea5801ac162afe51cdff6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eda4fd9512fc11e94d56efde02dd9b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c463e066a192ef6006a35142110a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d41d528e0ea02d77d68d214a1a4abb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf8ed2cae4fcaff215171135fc45b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42b0aabca81f4d79750199c99484fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e87891b67cedb468932030180a8ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d40cb866917fdb132bd973909e650745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78c2c49b31cc513c3983b59e7d134746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab8b57ff60eead6c56e9af0366ce9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded349eea3020b543f539e9d490b8e8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585fa3f631885b2d595b5be3036a140749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b783010176b85a1750273cb483c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330b41359f06e785a1e4eb64faabb27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bb2c4bfdd066c4a25e4b1232eace9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460b5644a1fdeafdc422904ca79be7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb257f37d7cd727dc7f4954d2fc9f4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fa53e42d5de8a3f7dc99709f47dc9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001a335d278ebeaacac3ee4a9088f51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e45de507a2d57fed9fcd0c6838a80b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6703a23eb1c81272993f6619f4a8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a02730c808f1132512b479be3cebb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eb79a9b43d6ca37ee75ffabcfcd0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845ed3851cedde1308d1a42198618bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395a92adabe15f978e91a53c440a3683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a09e7ff23612ca66ab37adafcd8e294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239161c5c6f67dd484c6bac1333f7ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060bc2a2d8f5d38e1c6d38b0677dc786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35501d585165e693f9f665ea78fab3867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f224ad674dba62749a129a20a05aee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e95922ec44962709358c1080357fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8822df0648a780b37f2b471dc7c8f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9f92d3b2a420a1388e63244949ebf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d86fae73f4190f07e1584393e872712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfe3bcaddf1e84171b4d13c6013ff613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb381410ef9423367a5bb5a0e51a71614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27296b3fbba4a28a92f78757c0ee25515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf3f13e395b0b8d8f43ab10fee157816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cb8548ed690dc03050ecb2e731e0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccad482a97c563ccf51e9d303d55ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a5e86589e33553602efaabd57247a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758685d98402fb29b52c869927a865920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23713b52a51ba342d7a40dd6191576b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b512ec9d8a15b7cdd5fc346b3ddc94222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbedfb980db9b7918423873199e854023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35b8fb6b7fc1318296b6ed702ed15e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e83b0569ba50afe1f860d1271c417f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0d114d0fa6885cb22976ad2444b3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278584256734010aaa0d695e631cc2c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18aa7129f6bf2a1801a76b54a6d6f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e66084b673641ad20d56e5a673eee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494439496b8f6558ab6c7f06098ffd8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb201454ff6661c385534199476579d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d620b8df17e05fc5c98f005ad4ba232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafaf5055ebc942631d6d34f40c620033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee3af8edcf11da5570d2e7b44e358634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19921d22146218fb40298bc48c653935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787b4a50288dee4993d3a2f0864831936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a7758e604991df0579d2f045baf1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364b5e00a831991660b01439f45e78538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211666c4880e199f55dc8cbbd7dca3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2212accd33a6fac54b0788c77d42f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabc04c0ce1c7b227fbbbc476eff77241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e49f5b24a97fafb6d81de2e30ba5b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734faeed7c959e874a270efffc0f4f9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3115ea85cfc35b77cc1c9fb23d664d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0538a742648ddee501345e6b67b53045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4131686fd35e2c79e84d535ad48b1e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d99f51e23ebad94744bf34b935d13847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe80832faaace9d276f5f16b94a388148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa64e1f5ce8e5d569f211a1e5dda5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4fd64fd1dcc1f88e32581ebece1a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8cc076839b5c3b8e09d43173ab7c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edc9d6fae52fa08060481cd58f521952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9fdc2fc2d88fd7927bef3c09f73ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf0f1f9d4bf98191e4b584cd89965c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d1d8889a8b0c29164e0312d7242aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e8c62a6cbc56df8cbabd389424bce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb31e926659631fddc8ffc788055cdd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f2be6fa412da863e0d2b50ff0f74658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fbec297a5993f2b00a5e57c03c2a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4b4c6905eec946f418117ebd3388160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf20b7310c4455c4e0c61c055f44f3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f983d2b337f7c02f32ec633316c3f1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcba0a831d691d651654d55082dc21663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699ca8ce00dd9d5ed48e05fadaf848264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289472f46547691d1c0c3dd40c6b9d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a13e7c1ddfaf7251da920072a0bc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bcabacec6175f91bb3c61f15b76a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0577b8c6974256e77896ef233c05968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17b63ff60ca7e53d74a1e95bb4223169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dfbd215931b235baaa7722da032a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f902840025489ee3135ccbf35406671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402000b9b5eb9285272cc1ce00343ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dfb6ce281dee0f1be8b32f669d63873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141369c3206133e8fb49b9cca5159d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b3e5f738d6f8534a35a331644d72775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68e59a6f85fac164f9031933547bcd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9963d35e8ce1f6a1ee754fc136b6b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f8b1342b5312ec188408b8baca09678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a3bc6218004c0c49c10398643559879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dd89b8eddb671bb332dc43f7da32480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab07c127e8b3a3c238fcea77acfe7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d479231806b8842464611dd7bf2c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f781ae3a488ddaba938bf35fd44ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e193b01e9f977554c3ffeda499d74ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be861d46f4924bd692244fff5865db9785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b84cf78c642a044c330b4edf432e0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9decb50e4ca5f55de814daba8fa30887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608eb997003f091a4c8d8352a9ee8a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433e64134bd7b20b9124ad2ed821bd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64236e0ca91b779083eabb527f232390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dadc4d7ee4c6f58374d1d22844736f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bacaa69482186eb249158eb991402092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216477310975e69fdeac0328736456b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d628f13eeb64f8460bbc56c93a7c7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e995ac0e5674b715bac3fa0b2beb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc95839514b0192833f6af71af642196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fae19bd02745d32e216068fbc732a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e605257e5cd8a1993105814944941e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded75664c4f044b29ee27ee7df0991799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728e1b8c98e2d705cf85adc0d52ccf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c2cfd9362277e3ba0aa6150355045101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc936d96d87749db152b147bc66823102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d03e1503adeff8b664fd42a7efbccb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e457bbb7c300ef5436afb296b8fd42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b3906f1f4371d3e5bd774a6ac8d1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be234134105b3d86f704a110c9096b7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50a961ac0c30e66509e01d31f0d4aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453d9a28609590a17aa32082bcbaee4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02452e59ec2774331f6b71b5599a41a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623ecade21e02e4c6c92076827b052d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c1bcc3b563312eba11f3b6e7f13ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee567e7984597fbe09ba7f9b0a14502f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105ee7253ee4beeea1163db023b1284113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2a359a66270af19965ed1853f5dae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb88c9705477c192875ae5d1b3ce286115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83348b699305f5908172e97d20e889c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4a5c0deb68b945424b08113e96bed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85998b885074eae20b12ee24d6d129118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabff64b6c36f81c1df64bbfbe9da12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbcc57f7c5fa2c96064abb43f956e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07bea0b2110c6c71666d252e972be4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d72c353c9c19d78e154bbe10e7d4d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f617d598b3bca7221f5efa4fb11bda123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5dc6c118a781dad8e5d3d1d16b043124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510dadab63ae2388bda17ba05f1f9fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd70a36a85b88bbd025fce4cb53718126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365924f4331b80179efd8acf5779dfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576501ad9dfb08654fddb5114e7a3fd4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3552cefd73ab7e01660ddb4078e28c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f261bee9c5e444261cca898fd161425130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41660f064a8d270273a327f032287428131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef0c6bba4252e3d27f7bef2477d26a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0b28e7ff2d0fada59750b2e192bfd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d30a4004316ed668262d7a923e0a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139fc476b35119b1aeb246f51455555135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c35e364dc7572aacb0a6fa48a469a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318c68a82865d6269e5bc86dcc03784137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb512741d9b4fd1b750216c10556cb8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19684b206498b4e12c32df85237eb50c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71bbb0ea37999bb6b6d74a5791a9b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b41037da473fe7199efcaf5e3ca43141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1b758f7bfc62b01aeaaceabdb0c2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dc9ee5efdc21dd47725c143e47155143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20312bb97c616c576f01622d3a38a416144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5316a9c264213b44e0d16729a51ad86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010b608e07abfc06bb75c6445a451ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d38de990b76c1930dd5cdd9901c5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6503011d31b064cdb77d4c8bc36f393148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f349c6c92257d2b644ca1edcde6f37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032a4c4677f7f55d4d47dee74f87716150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144897093d24bbb6b6110b75d759a01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee870760663d042901d456cf759f8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232cd67166bc21a1c4efb1de1ebdb0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfa8183292ed10311809572d386f80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3a86eeaa7765f749d512d595e3b05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5240c81d12b8c19e37548dc871fc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a92d7c551fe1fd5bbe69f104ae0b1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e46798aa7e073e8f04b10bcc3001bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d039ab21f266f5412f949fb94aa29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326167a218df08d55c8b28edda4ba229160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722721b7a97bf9cb7047ad14cd188f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38de78c1a58df101700fda3c453eefa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831cbecc7132229988b2dbe93d5883b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182dafeba7405c550c551d0058cd5f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6b5e91d8947847a818606d5ca1130165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb28b7a93ed562b7be972d10f21821166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acd98fc8f4f5483535ecf06e2e4db1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5001d9e89c1b95e53e45d8d31f77fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291ecf9f265753b52993e2938c4f2e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f876a983c79fa5611740b977026181170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021939b070168e373339f451bd04026d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a41837dc179b48659a3e9b6a04101172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87b394842c037c62b2696d05c79716173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab648ccfe4cb1a507396b049e6a090e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c1434e8047d71b5f58ffcf0736ad6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97133794be2c038f13204a590bd917f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892034174ccd1f2ba3bb1e694cf1a02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d7842cac17c299c633ee249714ba5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485779fb4efdf31c5c81ed520d462a01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969c708a8cc82cfdc6450675932e63f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a52d4e17aaddba9001e8f611b161b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c67405da3620a76cf728f181b7349182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e31e98b1c76e7f8dd18f080b0e474183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53e8bb7e68a009a187bdef4fdc1c19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1e3eaae766c73a560044c37159111185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfa36250c656a596ffd0ec7874e6d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02c68f44c089bc01eca6d805c4947a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6322b1659af541cff195da0aa4adc89188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5eea4015163c9560ed0677259a607189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0822063c439a20ce28f6600534345e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd1a7d0bd820f975bc960a267443fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c815826bdf235e084fb323a653706c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a19741bcbb63f711c3bf335e624d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e549c97e3ed33245b663a0b16593909194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f05d36299b8589056cd914b741916d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7e902d3970076520a313a5731359d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd422a92fe853cdb1f55aee0ebaf5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8483dd5222c0e0c2d42da2543c41de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc81f6ee670eb92b4fd45a03c20853e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18f0b1cac717caf5c92fc22c52c47b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfbac23347d32011f3901ada434407201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a5db43111f521fafaf5c421b5a88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0960fa2ae60924fc9633b3c9443b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce767d40ede8c63434db14cc69be12f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e275d1d9ec71d5c842fa76d14c2025205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec06f089626d4d093f0b298cbdc9132206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e6dbe421fc8c95059064cfec855c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3a679f203a03a6f29b4e9029a358c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76127ebc025781e6a1d535f154cc9ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bef28e065f3d29117afdea6c0054ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75d78e858c375631a99c13983cbcb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04339c1fc22f08da8b0b3cf312d814212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc5f7ce50a453ecb440e812097a6fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabaf4cd1606fe1efa21e223facb3c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0cff17fc151247f0657597e28a718215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6798ce591396c8f4ea7e70d11e6a3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4020e1ca0379170d7e40a8bbbe93ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84485485404b6ff4607794057669859218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d94efdc5dc11f5901a317b8bebd55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a6143784d5d1bdf93c3280c74c210220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8401df324c109c1e83fb8781a21bc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57039781d7330699ddec13c6329608222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703a579697fbd985db9690dd5b66ccd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd08a1beac7f02f3e56e7f5e439b3c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21187092e76d4a95bf30bdbca133a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aaf9d610e0f4491292886eeb82904226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ae557fb3f2b7ea0e0e892219095b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4512de4ab4af21f609851bb19c5a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22f94ec9e21805b3262075397cc032229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2ae1c771b76ed259167fb9f290471230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac93ba8afd6b1bbf0e309306ae438b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839fa39e46ddffe22a04408eba9932c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c87575e7ed625c6900617f9c9be49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4bedc5af3eb15fa5d09aeeba72963234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40772d6b565a0b779cda0781d8817c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b6bc54cf269155b1577cf10de908e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc2a4405ab1131bb3662772986e9da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902694f85177b0a1c03427cbd97ee4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3899bfdc25dda7ca1d2dd99f1b17876239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff338e53937ef789b5f55bb788b362a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c39f967f77bcbfdc482d40e34a73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5eec3316a519a89922d76a6970b40c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5f39335e12bfb7b98dd7392a7d5f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d24585f31bb7c6ec8618e238f7b5e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c20ab8586bdde20236209961bb4626245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09efbe5795d31142bbada1c27633418246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11daedfcea96b93a62f50925ac8df46c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56606b01ace27e83b566ea221ebbde8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92103ae42ca8e4197574ebda5f5a279d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a70827fab473e75674b3ec5be170de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140c0a5f7c568c8007785c4499f7223251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c6fedecd28856deede6bad5592c3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd1d81fdaaf02d66515e33f25d3c68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1887a2a30784039b86c50e2dc16f41f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d1b12565d55a9414af41aca1ff413255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33d6dc59ae523ba0fe7c7a7d9a06f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a3a2d521e991dd87f348518dddca4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b5125026175e451b0dd42f4ce1222258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2789160c0f7dce0c2941f40b0b00e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a8b4cab75d525a59b96610a1b38e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6572876bf957f43723af2336e477bbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633a1ca5981a1907c881452e045d49b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff23e12ca013750a3c73c2f8b9eab54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc584def79153c96caa72a7b6ee0499d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954e432bb4c32f91391791a7f05cbd4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4ec6be7dd6a4bdf7c05fc9b2b5a4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1a1dc1a77ca0771917dcf5d0741c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bfa58ec9d8c8ad3fb4a5e6ade323b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e2819d989640009005c6ec5fcc1d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a532d659e1149aa64da1c990a0cc0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c07f4e7a2b2547c99de7662bcfa064271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9637fc1360b004deadd3235fa1e4cbf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1dff98832e05a66b7aced2f3cc584273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddce501717ce7a479c5dc05d4c64ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fb29469e3246c4fa18e9c9172f812275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6553ee7c305237d90dc8140a485da0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca883ba8a95e73f076ce933785ac84d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782d4a392685c6378ab0ff94bca4013278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f3bcd552f98dffdb346ed9f020ae7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb67f009a693e876eb4a0666164e413280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721ebc6e99254d07ea5c654e854e950281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff8a785129c3a0f3ed04e47989680e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69482f3864ca0c0df8c586a6a0c7a16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ab54a0d62198063e3327ad87f99cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623112c9bb7409b5d4b613d1b5c0bbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03f334db2cba9928198ae858845728286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb501d76d603440488a14f7856af148287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b79bcc199687d0bec69e66a2a44f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddb4ddf447ce2ebb76df64f5dde4d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223f3742ff6d1cc2c53cf7eb7a6d1e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d26aee574cad9ddf215a95056d034291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab2be4622349ce1ce2cad6d0208772292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021babced75a355bc50536c3b47f1ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad74210b26414e0c731448f2c126bec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e918c67aa42453998653be3ba927a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a784dcdad22d9d0c1e772d0096c6403296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da4b6c52aba3e0b699594a02a69bc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631d94020a7ec8f9f27ba666990a2cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8fece8404b31839fbe0f93b1b2763299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27624e7e2f74c8a4ab1e0ff17452af33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22034eec214a3d6a0e8c872573fcfbc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc72eaa4a36bc3715ff481b74bc9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a63463171f430c3146eb69e1666ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd73295ab6a674af6cf1371ce5f9dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5630e6fce9d695ff5bc078ff2eeb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381571cd6ab48af41ac68b684a752162306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc2b5692cd38798a1e86edabd4feb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c1c662beb74ec0b5f6343a7f2500a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdcc40ec38a0f9c2f086ae1564dd38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5696697755381660b639519c92511d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bef6b95caa5143a8a17bb5e313d6ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17664ce76af76e04282fdaab6abbde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe213a9e571bf43adb9c2239deaf5ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277948a4071228d1ffb21c240cf70b66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f85ed7ed57eb0a14d74a50200a0e59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47781d1f1a63f394498085650852d4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3116a2c77ad582bbe8a3229fa2ee77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bf03aa22d65d7776160858e2b0ea3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc15e82c9a7a0f3269cb432719e302319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fd2335c96185f0b68631aa9384e79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7f14f8ecc43099bdc73973a67973f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de815858bec2de1230206cd5513312a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51382c58a38c4821299df83ff0223ddb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313caa0d24b972a0dc21f96d2ec44e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fef8fdae4c1ba8b8114a4c0413929325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c249dc6d0f0ae6cdd3c2e56b590d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f5abad3c082974995a439606f45a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852904c4fcefee54c80a0b1e59ecc2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322e7bcf0287721e7c2e24b12c7d889329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979c5666368aedfb7d2354d0835fed8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997009d12bffdd479160c5315566b91c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f905c17ca24d5b386d174b4bb20908332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3400349cdcea808a6ec2fb216504333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cbd8659e872b994f29e2a01f81b97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee58c01a27710702f74cf6089301be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27507a5ddd46910252a2751cb3fcc9c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703f3a52d8186ded1f6c2193cef3a8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a704b93bde8b14c0be5969c9e9a43e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626b1ed81fb4e41a633c50652551ac1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0b8bf7ac98af40201d5dd34064f48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61433e0ab37a2df8450b726a3c3b2c10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaf9e12fecb1bdec13d77a5b1cd4bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aadb164d718f75aa4d7effed4798c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fdca4717fd3823e9cdeb0f0991daf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925583e65503f1b27bad3faf419b0c25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbdd4e008f1a422a089f10ba6c06c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d496f475a4c5ac2f69ba9c0e5016b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7733add6e0678fa459074fc85be9b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc67b89e05a8820eb587526e7a46224349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7da6f58c23dd66e0ab3bb06942aef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ac5e39bb383469dd89e1e57a6e9a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbd754ecb024819ab995e89a331df6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36479f486e1939b66fe83ee6731a84bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c85e938c8639b588335cbb8267433b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ddc5d8007a17ebb332976b331d894355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dd1770422ae226aef3766487eaa1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0e1497d9e62b2710a236c6771143b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5df3407b5d5494ac067977f6538f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e29c9673a1b55b701bc0874dbf354b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a90e67630a7b040a19bca50a12123360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c028cda9c338f4ab7a5de780536ab33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75458b316fe6f4f00ab8448ab2c93440362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee9d0d38e9a3c4b69a41ac38a1b9d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a9936d1aecaa6a4cae4d1b9b5a38b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4076db1b1441f41f63cb904e65bd5b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545fe1d74f55da09862ecc5954bd39b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b414c7929f3a47938126c51598549367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6bb1d669921336e0ce6d3f4ab7a25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36c2d82b9e8e7a2e87d121af8f704c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfe9e01253e8e4a6cb98264d5640f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300540850d2094a00b5986ea548c09ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4ff6b17d8043f4620a11dc50ec8c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1f6d5d1f9c16f4ef9788a9511978e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7961d5e289507670591b60d3856c20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217e75c2ef4cc1d7e6807e5269d7e87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926032e7192ac3325776af6a7ef3b09e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6f7a59ffeb1c365ee908f16a69f70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d34cda241fca60c27550fa10768df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d34190a1edd7fc3930c2cfac67ab9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5ad33c55c050d93d149bf43aedeb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f988385612e4e01d67223be7ab177a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730e6b9bccdd6b6163a3cb59928afc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bae8024d1138dfe9f4c2af3c7006d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa494849e72fa371a65442589ca5c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ad63a8ec74ef2d2784b3b4e33176b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa807045b7e3d40e7300d79425bd6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d1f495de9b1cf931ee7be7f1fbe00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cf4f78bc0c39d43bfeef78bc89e0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d7a719d53b7e452da37a6e7054ee7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e496230e55f139a672c0ffea6c32ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7874c96ed62b9455616e5bbaa333e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b96be61ef14cee671e515c5ce745a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ff2246f8c68421311970619ac4d9b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f8bbcc11355730c04e6403963113f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bcc1d5834e5aec4c4847e873721d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e023e7ae6e73b13605c3c47550d68d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ead9bd1d92d1369a76f280e7ac6b9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412c1c0cb04376b70c78eb269f1f35e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a254177f2cd72561aba03c59798445a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f4b121600618e41a38fff31a95f4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbead94e536e9c9b6f23728d19fbb1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd0cdeafad8480247865de8313167c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee27a028678bb27252f2135b50ac94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd080207f2764ce61cfc4b2cb123f63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84601a0c16b9a29e85b7bd8601ce7dbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205c301c88f7d57da124a5b1ad46b49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6b3921ea9d971ca3888004cee4607407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a8b05c9a080a72e48f379ef7d91cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0c30122f5bc6ac364e736451c9fc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578d276073ba13be77ceea01e61de85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13ebd0ec0a9b8a29a10012439cdff9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5127286eb16dcebcb7f49fc467dfc57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89103b8a9b1635c3144a9b18ff1aa4f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53261a4128f8e7f2719ec9852f4ee035414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dfdcbd310fd22bc6b67598a94d4cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d641f6d52da974d9552f778391c69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c46d214533501aaf4706acc44f8f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f6dc9b739b272bcf85e7a94e6476f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe84ee8742ea08eb23197c291b92a5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a114e6df49bdbe721fa8c2daba2639420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceff22ee7cb8ea508e142f76fff9f4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c8aa587e602d76368de5add0160b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952889c7a8b0f0239242f786f3235a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8200b5560763e61db1b7967abeda6a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e271494273619f977c2495eb54641ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cfd2e75a736508a06ffd31bd619eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf22dcee9b5b59f780ec2361ffa09f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25458aed5377334671892f1c057c4fee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d774ffa339d94c77cb59cadcc544c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a6dd703c6e701cc99d31797b242d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12992bc68184b256717dc4e7cb2e7de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c48ed092300c6f6d973524acd716c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78536b637e7e9b9214c7a36bb229791c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1445a67caa2233eb083a9445e3b17434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc52ebe11699e531bf119ef1314882435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a7e681237e890a8b26ebfd80447dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12575ccfaa89f454611f46d68c8d4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e50e30b0c3934f06a363b2bcaa1881438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da2e8e978486df5d708a1b9d3460ca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e84cb10fbf2847c687e0a26118dae2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20054eb20ed29675d9101ad828b219f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e463b6365fe01fb650d5554d3fe792442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8de314186a79b2caac6afce8284b3d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa48ba03a0d6cf9949f34d43916d6a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add12243e0367ea1f7bf3a0d44bcbcb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973805a7ccc89a4764c96cb3df41ff81446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1aeb124bdc8eab7eb891b71418eea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd797be3d6446d6632a0d8bc6b97167448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9e06e24531a698229603792830eff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db2b67e496b945abd026236bd7f2fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1969171d033cbf3afe0f59f7fd2e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587844f65fd99bed18ca21482ead416452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff975318ac6c220fbaecffe3a6b828453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95911ce5ac4e55fb63532b63fd5fccea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc49bbf2d2ae5be00c66c54eaced1a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30075978132f1407ce309864b504fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e61e591cd6998bf6de7a0a043692a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ba5fcb6bca573d52eca0aab34d01e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c559a4ac0bda90ec1f8b80c4f3ef0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2173fdbb87ac83ba7a55f82c027e91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be72cec543baae4035108643c71362461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b572032f7cec06cfdabbcda106fac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a681688d0e834a9cf114f15f153b1e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e5dfd8f3ea29e8ba6095092ee0c41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f91f983edf86a665a86c875fcf467465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7a3bb5e98cafd54363d7858148570466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c66625c70f21dbd8aca86cf6c09558467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e7d82e00d5d08a6e29a2facfccab9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a552b5a219e137c2836028b6bf99fb3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65cb5568a40ac3646a8ecf56b7ca88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6785681ef0ff0ce98d61dabd1393a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde95610e5456c94db1283476d995d2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cb6a74094329cb2e4a9c0e14edf0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cafc43a47b740a8789ee4e56864c21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607946ad7d88ade2b01f0b9b8445348475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7342fdbc97c86192454f043d37f17e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe6d055ec8025d37ca0f0981bbc69e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9516140f96c7af537942389584278478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2eea6f1628dc7d63ca146e731a327479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56fd495f46425de98d13219838cbea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc335fd1a6c65a56b3b883514ee8119481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4782ab20bde8cd3784717ea80abdf3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af8fd425e1d952a43c0ea961de0cc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5a3f1399bee0ee99d402f4bb55ca6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53778bcbcb8a7add631b3d239a618fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3722d365d21e62cf82e95e4dea041d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ff0daef8aa05f0f9321332935710c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c6cab593ba086ea0d57d4745b09a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45569d612c124f6c35edbc20b0d5c084489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26866ae67bf45abc343a95f20e07b8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac991ea4dfba592fbde68047daddc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452115754a3f23a07787298f904baa0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e76b1506f638f09013d3ff0c1088da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3402197d92dd1ce0adf03c7260c1e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb3727320e9d15d48040abac769e98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6a04b5a330c66f7c7810068348591496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87179af923778a280b26b17df736aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1795dd6167f85347354278b2b82636498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2c2ceafe1e03a906d3dde02ea242e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913d29e4482885a77539779fbdb223e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e607b6accbba99085d046b755ba6a4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602109f70a81e78b4fa069ce1fff6947502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3240643b7c355cd6bceaed603ad72a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41bbde72aa24c106b3c98261b912bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0d5a9202d81922a5c801a595ae7d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04504517d6185363a504a04d9696c81a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411450d3d8591f4ee244d624979742c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699258c35f600c4e9532aed981dd39f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87bd811514c3fda8e20bcdb4ccde43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1211648ffb9e51a98f5b153111f0a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ef07b8497cf5abbf18ea6edbe70b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13174ae993340669a136123e0aad2e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b094e218f40e221b154621fdf1500f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3024cca92bd3c54ca5f44d1163318b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7889677b312a807f5c132de4cdbe88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c062780162b727b0cd7f82a265560516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdb0df4a7790223ce9303618fbbbca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd9cbecc0aa55af4bcd1cc0b920d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7436355a448288f0ea7bb2c9c70ab8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca9fcd0dd4f354a2d8b95803bbe905520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1913ef07438403f334eebdba289d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37ff42d8de64d8599426c94c118898522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4e6345d4dccdfa9912c2744a4d34523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15985036c9b84c44d26bc635af2054e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcecd6b8f45c917e847d020537f20a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a89a763f78fae81aaa1b5be5b724c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf539c2320bd1777322bc6b92466311527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b7bf4beaa82ace42b64b2e0c7c872528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efa1ac71194e180ae16df7909a679b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15250fdf49cfae9772a5f176e9d62d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519a0a70a2a802de9673a8962b9d1f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac00a8a461d55008c45f5525bfd4d09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79a22f346ffd8ce95b00b0e4f89946533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b441c5c1405ea546381e40bd191ebbb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99a65d3d6c88def9b2b584cbd17f24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cf5664370699b2970a68532e26204536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fc7f75ac788f9f7e91d349c876f22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192384b28c48f1ba0840dd77adfa5e34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb90bfdab3a79af886e13eee38e1646539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c49c32b22cc942bdd83e0c5ae46b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7cc9dab3cd97e3f0050c96853d53c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02d4f8e05339fa2d9d7f946896a1fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdd4267b1af551ee28ab4c277d796d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d763556fb080a3db206a60cc387da4b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c5faa2b53d7f9b4bc0f44dea961c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620d38fb02015159f87dab34cd4bf60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8ecbb472af976eddb81e2146237bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f6bdd58ec0df4f61391d686c13939548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255784b3d43bde03d8744074a9de2c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b4309e8b6848935297415f58a6cbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d3223ce370d63e90ab368d13aa604551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304de29f464a0dd136d93ddcb8cafe6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d017f7bdf94697f7b0d5eb601c5a99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952beb5c830d852f6deb5acd715f04c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79a3b6575be7d407d5f88e21a09524555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af35ebfbd859a47171ac6d42a82407f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436fd2e647e49da9bb4bb5652013518557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173726bfca815eeefac2451dc73d24c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcde6c23e91563b69002051b0d7a1a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc8f4eb1b9e86fd43868312c69ba8d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cc76daa4173027b55622a2b4acb66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48faff54f7ed829fb8b9acfc3334b954562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dcda263ce22fc41eba14f1a56a38a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a7218a71cc2b166b213c55db9c5fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05bc8c8d3af8c7c625c463f0c69d77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf4b976f1f4950b8caf71b3f95bf94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924529d2a7a0e76708ae8c7f47ce7e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31350f01307c76715a7411f30c03c8f5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6cba6bd4d836a6f620fd00ba1ef28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd2611c5abbb7df39c46f78d7bd23570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906dad1c60728fb3f7d43c3903343669571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f7f8aeaab32f564123cd7add94cb7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc23cf01491aa9f88dd5337a56d953573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d955f1b180961a1570c238fa8118a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aecab4f355b629988e805db6ffa6d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae734bf93254a93989229187f5c02e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c9a0b24402a6c7854450b5f56847f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8a2380a9e8764a99bcb4342a26b7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364af1235128c994ff3a9dfba73c1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761a13911824357f239a961014af8f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb78c6734e9d79cc6de28f9574b032581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e740eb418665a5661248788a85f85c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc10b7b9d9ed40dfdc9602ebe27cd11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475046370b403357fd770c0e0d8a7c92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c245b888eb967b28164e07f7810ec08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3581f15429f1a207abd5191a7135c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924372b4c9c130c53f1cda28c63e87ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4676a53ee6f4773a6da2ef7909e6775588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c0ac062a8370d2b44cdc32b3dc4f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e013ce10deab4a46271df0e4443f5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf0303769f71a7f23a6419cfee9c65591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396881d89a001b229cc3c1a15db3560592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf6501a90acc50955865b7c6e92ed5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5336ba9d46ee79870fd91a504c88160594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702bb49c06b7082ea31e29e23d74733595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e220782ebe5f89b5b6fc66baef06c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b30df7fa9d5fbb3037c3a06d67bf6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817ee360c4bd7d977ece3b6fb74072e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bc7c0d6e9cafde0af4574b1202c66599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df033f96014c7892040b39e2518481b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bddc3286bd6e009d75e607b347545601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8269d46f8752bff90af62f5e4220a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03884068ecc516cc2cc4987d347e95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f33e72b452b3ad0273f6372508bee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eec5beea03972aae7c1e076ed2288605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94c3e202791e61074dfb11e698d267606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c305bb1607682dc7ac10a635fc84b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f16510cd0b35152babe6d7c687241608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cac6e95ceb3f3b4ce2dff106521c9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10583671d292681b8cff40d9a183aa07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d046426f16681fa137cdac1b4368380611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4485c3ac2e2c0cb432a173593b94b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5790d2793612831d3295bcf8d05a22e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ca924ee328eeb2b7bc54e2e59a10b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82791b12b6d3ba3c46d20e5b83c7175615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6d3a730825cd36827d7addc36f23f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3094c5da1fdf732f5cbecd62585ddb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9e94be6b4e73f5c04cf986d26f22f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adf63f7b381ebe5c19cadb8468f5ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33ed9fbec8adc09c7c77f501903897620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dab2de18386a261de9d5e2629684e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ecc007a5106d3c0d7375dfc21e7a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830df081b0e1c780979182f7838f4c35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04801e34b1474d32be8911cd16329300624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9433239693e1c80562f6704593e2f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7e570842d8fbee9fcc10099b7e8ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1896ed645a4214fb5a9d22e6938ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699438c6091f197cb84a5589934c968d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d664d9f71bb5c17d76de093b20d15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06185d049d16beb019da115683f809f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12be487df48fa009907f46911754e7e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2de8c363ce53a8a538e4e3628c36ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cd0310b430f362476b2d619360193633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c4d32421d1c2db2b0bbc49be5295d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2ac99511a854cea50b86d659eaa6d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7fbc76c98c3ca0d96f1c9f7ace2ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9d033d772b2f17eec358db53ac7c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669f6e99efef3e584c808a6fe6fbf16638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ff2d2908d5ebab41df91841510801639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc0c462b1b12f3245a6f5094dc572a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4def19f68340c95873dcdd78c084d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c48dd09385c2d71f2fe5a46fdbf33642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaaf30610d9b76f942dc9461fb101c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a75969eb845d1abf61278fbf209d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53e9a68d242735386a2211a4b74f03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec4d3391033b2e2d69234d527790b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b96eb02be915f72d9b832a38a796bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b944a4ca53fb24a5ad86bc1ba38bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31965281020b1c4e7c943794bf8af9fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c04b9d26ba3b3e4cd7ace256e958b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dd2420a46d9f6863bd8903aa49750651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a846e782ca1e9968a6869888f6a10a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6b8d3185b75c85d8369bff6061ef9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb87fb1af05fdbf1ad918c801fb9a5d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bf565cc3cf6ab4ff10c20f14bb2fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28118f321ac8d9fe29938b9758d069656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42a5a1d42cbd4fed8398e8cfeb411c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd1cdcb46365959993a4a052c4db26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a5e3855fd3dd0abc207719c1843a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31874fed1550dc345e0cfd7979893b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6662962cae8d73d4b1c597648a2c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b57a2afc44ebb1d93e6e1d8358eae5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79738c62806d50897f810c6475da21663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142a0395692626c15a642f5935fbae9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62b01c78bed65395a000f1ca501938665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434a57435d6042c313c6c0ce9d95474666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f7d9c78ff3720ebac2260d06534d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e912ff5efacf7667ff78ef8826974a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f8c1d4ed08b59083e9c7751c19201669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa388170eb3ab36d4fa7c8df1e9c476f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cfe98e6c9d6e8e9fb1ff2de80d111671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6a668299e377f9f0bd6a826d87c0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6e9293ddb63595d0125d8ad373735673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559f3f583b12711c21a2d0b08c7cb13674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e4ec2b47b1b9cd89b09b32deed25e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a14da0b076dc51d1def22ecb2a138676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8014527fca013d8e1ad3844c6eadcfa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab21d9e138a1d5afd67669c23443626678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaf0cd85a6674be64c073fef8cf8bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe6c822594d7609b657358e19dd2c2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144fe2b861f3b2d0eb40957f3facf1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91d3620824cbc1857fcae2ba4c7fbc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3822d7f9cfee49d3330f15e2bd29d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9326616e2871bf890bcee115f65690e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e80e89528aa0a95a8d117084aab21e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebaef9d4ed40ebecdddae09825206a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14e6e29cf57a4a1c9d9ab1aee95d4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b4fc2fb6146fbd6228187841ede47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e14751901f33c50a55b2b24462717689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d5d21ff6824a91d0383c2cbd7a34b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83bac3129daa642ecaf164fd543925691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55675cf56d1a67cb6e180c61d4642a9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b834d9786a31bfb640d8a10306d38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f76d8b7d703b3a5494bb855605c2b5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d40a83ec81800d672d34f964f276a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552b905e922419401d14b555a539eb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf6d8cfe2f961d371f9e46a846ba6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f184c71327e0f310f4f7fd64ee75ea6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ecc7af55108285a2ea57d6bb8dd7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc7f64cc72a4b88f8e964543ad8b38700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942640a5745d138eea88d1527d64245701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea0eb943f3234e3c8176b7e9c8ddfd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813bd0157f7309e287249a88e4316c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ddfe1bcd9dc64e7f29cb51102304e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81b9da7f4b9473c65938b8020f0e1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfbd709893b403b69b0ecf913ff54e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8398a4df86168d951051202b344620e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c183e7a38c4f520c9e055eedc50e8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fc9c4ff444c136426a89bffa5dbbe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8e3c9b2feea06fbe0e1669c63464f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335907626ed122e91b71bb5a531b7d68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4bd69a2f79677cba7b67ad3c725d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d81fd37e96a1c0da1072a0850f3db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420207feae99aa1e9690188e84110076714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788354acf7097a0985031a6e83cf8874715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998e85abb874cb3521b99699b8d6933716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a206dc0f3557fb2573cf6a9e91a31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bca0b9c4d28963130a434f083476c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28761327b13032a635320fe28b7291e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98d1ed8790b3a8f81909a983e1cbe4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514c4a6331158a3d1422abf33e0b57d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eaa51f504a044e6ddf521a0acbe1b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44496a0765ec3e56ea80e48a726fa0b6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7890d0c38a45347cab809c0df5f8782724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb002d2846b8a8e299d60113ebefe8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617150f7a26c3ce7699a0ece0be4a35f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878d506191913f8d4c265a0670cf11c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b79889deb79e672bf0d12057816ec7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a1ea7069b01918429010503b2255a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a5df2a090821c799807ed665de4d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1527958fdadd9ab2bfe486e580227af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d2da02160465a31423f639144cece732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946181e10794eb1bb0d118430137f91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4f08d8579f8bea861e8f86a02aa11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c517a716df63c5f05fbabe88551d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fb085a04da075b6df3f288451f67d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eb891dcc9e2648bc58c337e84a40a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19032504100f9c7047052b77d98c2b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a57a42811d89fb3a53311517a99586739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce2d484492de0f4ff3264ff4a4e6b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc01441767329e97e688db322cf6a34741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7819ab3f53996391ef41f80d295c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d64a97b15a15875f67733701bd7a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509ef080c1787f9e234aec47d62481c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b263224cf7abf417cddd73b82950072745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bec425da71883c0e3d26f2fbfbd04e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a18901ea01e0eb5aa728b568cf834747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d623cf26ff6c762bae61502d3cbfa26748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84737b69b76242348a13a49605f4193b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8502a13286e911d0a8b416560c4d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53595f3f7d475689edbf13ca7591a07c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377e676e24ba1b193fc1979f2d78ba0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d188c6a802606bd3830a3700df4cd82753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f051d6467067bb3ab77fb0f518ccc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f415cb00114496fda39dfc61c0c18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f795719d3e6494094abefce4d798dac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db86fbad8566aae0ea0aaeefefa3d5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f65dcdde104adc5b0329da51b1997758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e65887a26694ae0e436a02294ace759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>