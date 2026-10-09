--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba62e1ee1a03b607a8e658bf90ae961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714a161de783ec1e265cd77bf13ec7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4ab35b0e9057309ccc8af9b53220f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e4695180dcc691c36eb2b5688aea14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a35dff779be428f3149b22bcbac5975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92540b67ee304867bdd52443ac82b15e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f57dd3bcaf5c0be3ecd947ca9138c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e231b8b1b4d84cde11510ca91ce7dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4860f946ffb2eed5cc21b48b0f98a059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482a4be49de75d8b6eff8ed2392a4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c63f20c8a489a6da8946ab2d1eed711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4724b6c6ae76e13976af84e1b51cdfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a310b83b985fd5ea9073a655950d45913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe343245abe9a8b8e42525e41dfbdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57354f6cbc1d20217f6ebf27d634359f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6277152e0ad69fc9ed42c7aaa502ad216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30790c7f0fa57e6d63bc57f041a1d1dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7843992b5bd3841c037fc4b5f83f71318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1292068bc6cd8f1ef351e94fbea4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d58e5d49ff12f4e82fd1287fad25a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d505c327d5a57b3e36adbdabd07b4fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5caa6b18ced5fc0e7b2347c01145522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80e8cd56bdb4bebb91126b15131bcb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a83afa28623a5b710ac7bfeeb4be724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee190bd25c503c7d9a2a1e8dbdfe41525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b313ba8627f5d40732c4b8943a60f8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4282b8e62ec586743807602bf86c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bed11af349f72296377055f6a1811928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486be0d17079bfa3d03ed2699aa210629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80d348b0a41dafad6bf4f47fc467d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17405e594880f439506171c82c74d1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeb015c57abb76501c5dfc0dcc5d1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae974ad617cdccfdfe5778b4de4ad733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ebfaa18b54864a7080af593f7304c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de504f26b93bd839542c15211ee6394a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a2440ece98050d12257cce47a400236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8fbc5307f4d71d0a755c8385b615e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7fb856c63bbee42c15f2731f4881838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f2c329134e6062e49fd8f4689a8ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b392cd5b40b66d184fae0f1b69976040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757f08bea137f26fdf5fba3f3517ece41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532151313372228890300d1a8b08067342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8089cf7cd4d159c5e559151b54ec0ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1963e0d866ce399e28a8ce52b1fd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8a5a331e72d932e3f8f1be92fbdaa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca8bf19c4bf86d57466e8fb4a9b59b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa02922b89ff2a82df2a57154f4997c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2551751bffbe29a584a334b2c5f2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6150e427295eaf617dcb705730d0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d7b5c11893f0547fb82f3b672a78f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda6a34a9f9f719ff4441a20c102bf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4678ba440d5e09903e82b51bb72f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22af0482b3ff15f7831663be2c837853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63934983a4edb40769b6f237f061806054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44566f0f83e42c88fdc20f40650dd4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c04d15c37c411666f93c794a6dfd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffb29d5cb91152d38421c17197dceb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c9890b0900dd627c1469ab767f01d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2f32dbc4902c43885f4856303cb0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9253fba01d602c4eabf52fe70feb06c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453693fdcc13b0e50ae7f5e9d6a1abf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668130026d41cbf681079f4269c03c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634025c8519dbaa66be2af9f08ab73d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb011b76ffa7701937eec23589135d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b88736596e3702c7deca1fd44c7a7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3430646dc386b5611124cbacad93b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be58f8807d29b20cde5daa8201aba967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b411c3b83f9166e7554570889cb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242273025f38e1398fa163a4a8d0914c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71b5de98ba8f0939f9f479f9e3c89670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b543d9a598837edfc1132f8cc76e6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8b5bd795b42b29067ee2ce0f2781072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b582d9e5b0ebd57048ee3029c4d6a0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2580dcebcb03d12223127a51510d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dff4c0186a3a3470c469ba869255175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c006036536021cc2865046e93a6f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fab7fab64738b4919f79ac76a342cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b795b56ed58e74adb2bdffc4130d8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e24604ea3c0f0750c356839f7054279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef70e6412a7e61d153ee69766f2a4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4916824b97b43cf10d544fa589aeee981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef930a72d9d80195054d14b9640f598482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6ee58ab899a88b157e391ed98474883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10994d86976912ed8fdcc2eaed53d68084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466307588c8067a6702d87393fe64e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeb04ec51b808596c9b23b76540ee186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e82d59ab7c9affbb2d30c5461911b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e51a174e58f60eb2cc26fe72e9f69388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d73629ebba25037fcaa5c7186962d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9149f00f3db11863593577b7bf1b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ba11ffd25bf42c3034056a29fd9c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa3ebcbf760e48bd355c07125691f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963dccf360a1814ae96526759f2cf7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d80251c643102705f526cde85a97594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d4ced4b9b3841172d63ca9010a71295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b9f437fb80ea6f2048e50240f342e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e923df7164cff03e139b4ffa6619197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50b8a67cadb69633b925575dfb1c3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce6f3997ba0113be0da596485c4b6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57381044024854ef54ebe22e647de7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e318837399e29725b3de8d5423f4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18ab4afae7b0baefd6082c5aa3b27d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592aa3961c9cfaa10fa518a3699bd37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76df93b2645ad938cae7c363a359d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf00c6676790d0178674f6c1397993105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499d683061e22b4f2322d86a5962fc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffac5d98ac70b1da424b761d45d0e8f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7194c43f287c5e607bc469b07b0c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06208f3e8ba0b8496abb03a8f336d20a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55cc17f2b318d835059ad23bea2511110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280683a78ade30010c114dd1dca5cd63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1519954c2640b5d44b874546cbe1991112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9659b6928d93fe9b54f8f2a2eb66d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b477cc87b43526f365b23556bab0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2d3766226596ca8ee79f37fe3bc9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d70a3b9c15433bdc82104adc3df0cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e68573ef9968645dd135efa713aea1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936faac4f65d1222697e5c073a6a1790118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e76b09063c2f8717650b1b096683d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dc969852eb5db18e23d5e0e3ade59120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74b8eb8e3854f2008e7e876d91e5e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a23e4c2af5d59b007b1d951d6d2e6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8955d0f003b2026295c8a44ab49e92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f5546f830823364655264590bfb72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3c481ca6b6d5b4ebde5fa91a22338125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e20678be9cdf95d90524f8d6154c19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb39d85a95abde72dfc7a72b51aa1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01193e43630ece551e4f49f447d31daf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6130bea6fbc89477b6cf1b7fda909129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424198e6bc5a48b752c6144aebce284b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7daf9466ef5da13e9d672d99256f4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251172ef0bdef7233309715032c4ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ec621a2bc7efbb792319f50cac60f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d152f446e3781235ed7f87b004bd4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa321b0c6ed58d4d02c47960958dab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ea6852cb491ae99a71beddbb92e9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6b10e7cab2e7b5616e17b3a68459b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce76cd93e31987efc2d301f42d1d3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5109bb6125bee4f3f5d1e934431d7b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13468ddb3d1c59374d72b89d02e88ed6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c32ce6a4d9deba2ea9bf72938f49e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bfac82d74b2089c0bb592e8f9b886142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d612bf4eca2a9736c28a524692537143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dbc2adb5cf782a20b0b2fcbeb245d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454d4d958865cc37d294be4dba7762f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf6f720460476de1b2c6d9ea3a7042146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800920f9c9b82464ca8177a4231e9c69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd0a7d9bb81a0afb2c63ab29d2aa06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006b6af27489c8dd5c26d4a6fcf2a7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10da8f79759db13cb0991a73991acf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324d80a4ef2152a878541860ed1e386151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512d604a46f187bf42d8cdfe51e1bcb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d42954c8671acc9ce8c5732eca9a27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa62bfbe2e379f684991e5a12f94cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249f8de22e64d5aba3c3185966076f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56700ae2cfb22171cbb7f9876b0611156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc70a61951aa70fc3a19bf38bad029157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2a4c369bc54adfe31efa3934d93cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd93a787b07bb5fa04398c1bf4fd43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b494b3d2fc77cb9cc487f07e46791b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384305bc611e0ef6e45b90153c1fac1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4316e63a4d856dcae62123fb1dc6479162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1d37854ce845243299db623fd8fb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459a4f01c7f885768202c7fecc36a7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a13b4db8ee7972f18680a533ecadf4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e550a2a325a9f56eeef69713634137166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fab48d8c09f6982979d0ff43f7fe72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc65003a5266587f0485d51176d27f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda32332e762debe584bf17a96380ba5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b6009d915e2d0c8d25f4e571a1f6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59929686310febb6166162c809f44a04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d7fb72e432a2b73f741432fefb71c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1f1d8e67dd4e3931551fa3866a407173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cf188a6c486016b3b5432773c9f2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1407bf70083178c78a3f2a7d6cb4704175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80cf2b0e1943ed530fe1298e76b743176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281feae062cc04d42ca9690923233c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dcc824bd95fc7651a6985dc25adea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a5feca79f669f0d764ef86cef1650179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541eb9e6fd03d1cf6fd81ddf56fab7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053166525265ceac080e57bdb860682d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2457fcdc5d823342fa77526076d56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eee7341ef52330d1a86c1aca82900183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f5738ad6a144d8c0bb1059ccc52af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f30556fc368ef7afbf595788c1d065185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f270da815d583c87a9bd3dbf9c85d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cff9cad54d1daed011da6bf1d495c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab11f3b6ce653253485204d87273f1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4e4d61193daeeab5ade26c09599ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f45846d441ffe1c4ce156f4aa03be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43b61766075999bf1a35f46aa4c96a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f100faafb12af2761c52887bff0c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e902a741ea846151f7477cd872a88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bce04141051bdd7701bc6a958158e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002afa6258b5f9b5da824e5ff2913b37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea851539b21024168ae62d6e2d7a02ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55667befd3046af4a02927f464fdb0df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb0bed6f3a1f0e20d5b9b69fc9b010198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c4e492fce3099d1e345dd5a2c9c46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271edfcfecf81adf6a9f5edb6a48cdcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687f2f8bceb823e687fd3a264c418dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433936595b6261a0d002112db28964fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd1e96f49f854580f8c6d42f3e1aab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde986c78fe3e15d026e1102740c0bdc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca378e8caa10f0efd2658a56f18a2e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b2c9c1568016ef961dd0c6d5d3a20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a12856cbf30422b51e665903ac5a82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c9bbba6f1235c218439ed52697366208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbf5102de826723b5a0811510a8cb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9387bb6f62ba1666f326f992c038b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551f1174db03080000ac3037d7b67dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08f0143c743d0bd82f82d175145227212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8ff550543b92991e5b9949fee50f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e43bca37632183af9d8c4df2ee023214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd6237bbd27953310e63d9fad17b42215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe66ba6f82505bb20e7a552318bf0f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cac9a98e92bbb5609b2ad4ee7d5f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2eea63937e5483662873bd28389d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85495f9ce4b596d4401a58a422c50bf1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662dbcbaca56c3d2f5d638871697253220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275076f7b2f39cb2bd773fb0c059c51f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415e39b6e128de4890a360cd3d4f8a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a33a4e62bcd83107929e6a908ad4ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06447112944ead16a94c4d4d6d93215b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdd09e1614e23b1febebfd1600f149225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4f706864700516a0b1d577e0e1461226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70ceba0f1c41a0ec219664731f3333227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf63216d8f86ebaac33f038226a6284228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec15e29bfe9795cb39f606a678f1aba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4589dcc7ee02c72ee48dd72d485947230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb9d33bdc689f62c9b264dcb66c419231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4eceec752a4780cdf04706ab05300232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e76d5e8b04e2774ee19ad40702c49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83b2a138cb77dc8178a5669bc461f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4d8bb485ccc09126dd3ad4058c76f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236959a37c1ec7c831868873d08bbb01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38001758ceabfe63a116583c59cf638237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c0d95af308c575aa17973fe1a2dd1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427312f84dca5910f20443c144a0f19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a571d6c15aa7a553268648aa7e98285240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d212bfed717bba8b81a0e66ac974241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427afd8c1cd20a156f21ede7d3412e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfe5ddbd41ea57a6a1c66eeb1cf08d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2870b7e6b2c74c370118c68ffdab9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a6eb4ef9f807339a8e286e2617d2c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867d4da16d1186be6026b67144f5876246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1590ffbe5cf20cc978959c0e326ce3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d553ec066c59ecde7f517321d9c45e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8f62bb986dc645da42491891fbca0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710eb79807e6de9a4e0c050c2595080250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32eb484b3baaa5a3524a6410b1c060251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfeeafa171455afe36179144e273e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331c06bdbe3298e4e69ec6a216ed259253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83543c47ebf2017b13e77a6218a1a35e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49b8564f8306bdd1673807a0b47f26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d50e0ff4c0aecbe2e68b690e37e3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60810d90d2874cda518d90e767f34516257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77e1b8fbe28c785ed98be412d91a28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fef8c1bbe44f85ca418c871dd499dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c73e6bce2a235abb7b549afd0f8c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d4972118e6c0a82ab44a196f37b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585d892da9d9f5ab7cd609b527a4ba4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffd8f978f390842d4318846f079ca9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668ff3fbc9f5cd5927aee4ffdaa33ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bacb07f008878ae4f7524365065009265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eee107e20ca42c74e8038c6e256fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dbae450c58aefd57aeb4ec911ad31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ca008b39a58b930f2aeaff182be24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703633759390bf98803bd87eff33c42c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a6998fbc351aa8e5153e845d2b5cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a85184ab6fde4a9f21fcc578a8ff70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f01250a72231b75b041984c0d4d8b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2b1db32fee4ac04d9abb04d13f818273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526817622f643ecd8ca38cae360370b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9871c1d35821d477e7c0b5696c1627c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a776b7807a79d6341c57d6280f2e302276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac7043d82b31ad7346055a11b6bc64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89369d1d1ab9e4058da3edfbef0c0920278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611261d40f364a9b2dc2bd0010d570a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04bf951905a55fc8871d0c99d8b08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ebdc1478056f8cbed1849e5800dd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103759ad86bdfe9771608e957879ac8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71fa70c8957e0f6dd743379a2f49cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c46d246e222cba51606888a2556b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fbc5048736bac1f60bc2ee6407a69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07047489e72c75d5714c12f7c5f14596286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608e2d02497471d979918c8a9f738c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530206c1ff75cbaec89d12c03dc8e6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175cfbaab8fbca7bdd7edded9159f80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876489bb20208b5177deddba71b4c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976fe1acba092d8017c0fdd6ad83269291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5df63c86f4d5e792ffc72e8a9672bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28c52ea5728f0b06bd6dcc51e6f533293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b19c756bb0b378f224d8c61dc0e2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5098e77ab0d0ad9233ac65aa1168557295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ae883120f73edc80da56c7f90ce95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf587da66f9a0c6eecdeacad17a9a33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28bfd8ed35fdddbceeb2ec92d163dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe09dd520d261dc8659508dcd7d5d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cd5681dc50585301359e0973f6423300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266a282ec83ffb002078342c149f7f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a56dc05e79d10636bd16c83ed4e6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3142cbaa5fc6e6de9202a0302210f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b8f26a27f7fed478f44b865f2a074304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1032c33b2c495b5fbc2694c00bba5d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983a7dc49eff1648cf608122cdbcb89306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ef056a4076e2947408034e0fef518307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeb948314468febeb442ce24461d9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc8daaea269a1678ac373d6e2680ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b834c2368da6cfb2598bde6381ae0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e4cdf52d9e56e4cd6399307ad4075311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8603b665cf0bfafa0854fc5bddbdf24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8c8b0b9f80095f029eaa9f690881b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff5702f688d0d4ef44f1db00304fea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515fbcf0bfa254c62d117a8e9ab0e39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db278f05b7e24007ca2e99c3e8a1679316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aee7d031f1a6039827be31f9fa097317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bd2894bb8c0d9c0cccc19a6bc4ffc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1327f553de96b5e35cad40fb65e86319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb87d5a9bb42b8c600d30eb9efa9a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b764a20a990efcdc477f590154d9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88581f2c3c7924d46cf1864cb019033e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e9768dc7c5b539fb816dd295acf12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116284032c91bd5d221c8c75d6ce6562324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bf90d29cbad5065045d96b8f3b2c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89fd14287302c62bf05d4b2bd45b2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25e46a35ce186315d58b0e6de8e8df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eed4d178a709380834149101f2a65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adece3d46db6cc9daecdb163387da2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deef47e76e539df1b702ff5a50b37f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d6e67b81b9567d5dffa681e36c928331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f6b8cb8959bbcae67fb01cf2a19ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da446e0b3e2e0e1862c2b2f5426ef063333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f5084c1b128458dec7d2b9f3b9ef1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad877fcf1101e465de26b576e12d83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f544d7bc9b9e050606bd98679160663336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359037c8bf227cc80b9b79ce58598c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e0fc10f0a2c12f38a8d5364ccfe39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a6b1014c85fadba920be9a9f36c57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9fa79322365ba6e9160e03c651521340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bda73882f76a61617fc2d33cd4bef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c6ce5adbf89e74a3c7a0e41097f71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f5842ee4b8d47dd7a2cd1a6919583343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7944c6b0b7f04c97156b46a8c60feb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710ee182722d8e5f9a4646bfdf65748345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973ae9f25c43097cd326a28efde2994346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d243e1b31ae3b26794ecde63d885ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac540b194f720361ab7a8e3c5fe8acd1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f962a286a404446cf10d4dd4ea808e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3cdbbe3e9723442abf95608d736b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bc5721f081cd199b09c642bdc4800351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987291b688e9c848906686e9bc31a68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4b78f5a6856dcbaf11000cbdabe2f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a189ca3dd2e0e5e921e472f3b053058354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac144f675cfabc14b963d9323a240c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7860a6986448f912bec96b8b50a25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625efaec91e2e1dfceb838e8afe50af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980b998f822d4ccfbaa99f9b7547ee1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22808b593f717292bc26617052ccc616359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7e3c8d461da16b9ba090e966f37a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2594ab58081505f6c3e45e1300864361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e9b17781f33dea583559ec84746c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d41c40f2c73f0652a27e16b9ea5ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaef2419d7e104578f6e3d77dbee4a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758dfe14e7c7b33c2772fb5924a16d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5670b31817f4fbc6bfa3d36ea41f58e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc29c6129eee90afa6699222c95cc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442c95861814d7f4cab914a8ce480fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c7be3ef6e608656b9bca37c4424c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2e0546d790688d9ef4448f2001b45370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e90724bb5dc9077e412eca1f6446ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726910bc3a4161c1ad938d01578f3c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe9a69d22c11a2da00185ba8d08b28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fe1febc3a72eeeead1ce097a9c218374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fe5749da64286be49c641f438bd2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9338c947b62fe3fb94e170853cad02f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd11e2f9b615bbc67492f8d8156d32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840904ac2df46e7a613ffec1db848936378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f16de2eca2900d01a4d6565979e079379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84316cfccc0f91b24548861455461e99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43ae2154e603e6cc30d44504de6721381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc60252db18dd589844dfb74b1025d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f409a44716371fb978b4df0a0522a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908044d6abbaf207df5cccc15e8511e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6ae6b97ddd5a80251e3909b3af6ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f10bf341a50c6e8529e654af3a77df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7deb76023b3e7d151fbc736304d57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119f2004e0ee6f8b74b06f53b3e6ac3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dd7ea2e92f043bcafdf33fb341967389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28cc58ef348f57a02afc738ea278db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0db5ebdd0e9d4b1e350462f4212142391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d05899889f1f25693d38028cb24c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ec1d3bb29ae1b485d98087dba1a74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c1eaed1242b4867e0a44abcf9258b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052643ad0f654e52011502889145ead395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ee4fd594933c45c1aaa7cddd3e80396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2373ac9ce3964028278d31d80d08fef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed181ebf0b82d06b9b0e33de374a88fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8401c9a0f47610fa140d086406641399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d32fd9ca413a847bb3910373d18e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d82697ef328909f8b17dbcf384f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19d95e74910b0c63e4d95f88594ad0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a57596d7af94a3f3ead3539e8c84d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c200733d9a9e640e6ee04628e21e0b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb680048a2b03d042f1cb5ca145578405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e962b7a0d806457314cb9b427ca1d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1dad4a92e70acc6d4e87904ce2426407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282be76b0ac0cb1a465c49dc9be0efe0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025c6fa6c16182877811954dcd80190409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f411349ff2e7a94f90bf9b6c3f5d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919f2f236766f6d4135670c62fe61b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aaa82c7eedbe00f7b46a38b131094412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c0150fca7e15f68fd9ec32e8f03d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98735eae2b978d182e7e701b75332651414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec8f5357499e904a77b943f9665000415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a8c079499bce8f017f5ad7591c8b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4b44c43bc5dd13635d0c6f94ff190417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782db6179aa3ed071fd215abc527da2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00c3c0318f9286078c95fabc5ebc3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e667e5e8f54c31cd7adee1c2442b3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099014fc321e821262cf28da71c92855421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c73875d6686a42b4025758b64b998422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028b13f68dee3e8d74315da42317659423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee044ee6ed0394bda75c32ed693336424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520dee19a203f567841ef483a351ac1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953c3156a7ee6d10b69d7d4534afef0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92391a05daf35d30e90c6dec2939cf6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d853aff4d5d3386bd6a87c4c968daf7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b63c64be92ebe14b111016cb7ebd76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e3e17712906aa55f00d8d4720445a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcb7766000b9e6b975545d512132d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d042ec4cbd1dd93ac46e6cf00d05dcf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c0d3bcfe76da694556e9d47d5ca55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18e4217547e90e76114010e5cc1aa7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73553d88b7a3e3cfa6f129a49216e3f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711bdba475fc10514234d129e9c6db6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bebe7d5c9619652b2e446e5eeab134437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3052f020f1476f109ec231d4e832b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ba5a2974679c35f1f992f1ae31c0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68db18cee754ab504bc54428a19eaf6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad971dd89e707ac1128c7a350e2de09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8daa8e1c9bd6260fccca07fe0b1ec8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dbf8efb0ae2e1f3b2152d224282fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413a662ecbb84a04f43bcca19109ee7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f610edf356b17f7bd7bc1e4ff0e90e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cb48928f1e2647d06e3d1682c9b5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a70de43a1473a418344bea5100534447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf75568057e00b86de24a0c28c2bb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a939bbc24c823688a1d595c05980f87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6247932de985d4c976a27b03ae9ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48d7b9c51b6436fcda1bb15e9f8d4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a7fc15087fb3ea0489ad7f4c7abd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da602e2b725aed14741e640ab05ab756453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54df712f03a7dee28eb9ac7a4d72855454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2b0dd02ea69749d8b02b63f4e0cac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140555af7a23c48bee123e0a917b074f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c4256bfa9b8c9bc2dca1d01857554457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246311cf69026518ff7b7a047ae3c4ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ff9f53fd785e487511dcf89970c70459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593e8cb969fb286358f4b10bea66d2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483562088601a316615476c6e8a4d2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d26dc3de2e56e9fe39524c71fb37ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa752c7391f6be0f4a9c8e263196f052463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e79044a16e870885acdc3f218679bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f8595e5cd438ada99028e71a4b63d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec66aaa8a1439a5c694c5b90f3b45d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd200d57b14617050021e74b801b9a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cbb93c1d9dc9fd76d28a2d9e7414e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3db71bf170845fecdca7cda07ce32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777e5afc15a88dc93330083ad76002e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516148d07f7763b6ecc739a85a1647c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d287d39009dee1b7fd5da90eef8aee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0338e5ba8ccf734d18d30bfc1a97a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef14fc81136bdd638ee1ca58b7f1f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398bc9d9a2ba37701cfdf0b9cffa693475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23003419286e6f5a5ec30c6af8974e09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff71b65d1e5cfd0fe783a11df5041ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022aa113665c20f74ef1035aea196a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ef2cad17d2a22336c760adfffdd6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e30b717d63421c860b53ff2669f44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d26b4d84160c860500e6f4608b12ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720b2993fc325bf890e45edaa6f793c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c24c104c43c4363093c67ba0dfbab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c813264a0248f1d1f313f45507be4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9285291988149e141a2cd63598a2bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9eed607f0941ea49bb1ee553801604486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0fd02d09b21cfa98ac564ac3f5369487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec61f58ecb97442a958d2ec75c64d35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dc355c1705a14d94d78da30a36790489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f0fc91db71748b305296ae0e62881490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f475f8e9f179a77c0ac26c3909544491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955c7f588702ae335989c56c8265df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4c42e6d77c6ac3493b68a69a4ddca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcbb9c8322f45c158cef6506d9ff48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb336e348979e40d007608192e29ecb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99481fd3e114fb86acc6fcb89d8acc7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3576f70deab7c1af5bc8fe8ee286cf4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43b57fccfede1d2f37afb6ee5dc293498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8122b3940c24747abbdd05c0d11fb94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6834549f4c6606abca4fb5907a7f21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e3aabeb4724ca4ebded76b55c5f92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078c55a9599133ebe09f2ad48e6f50d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494687a79ee2e9115c67266111f5f055503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bae482316439d0bc8b17c4fe8b6119504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757e09867d65f2b2394059f4f84c3ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e362a01c6df4f830822b323d233b08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4aa91f76f65ba91185f796c54b5f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c58c04a1771524a9c4d9c9069ac00e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c4458c23e0735229697880ebe2fed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6902fd02f6d52305d47afd9934a8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42c12f7eaec957ae1bc6ad110a91bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c14fd431e8d77bb157d160677b2352512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739260a28ba5e3a88cd6be27ff7c0ecc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cacc979fa08a0efa0a13f371e6f6bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8cdf3285d4f7aa1f9a8257fe6ab34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99e3956906c10553af38455ac60c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67609cc6dff930fe7e30fa2366da5259517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78cae346603f30e2d4fc1dcad82757518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf13551243c27d03dbad5a85f5e48f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf63e3a0a2e0f58589389c7b4b5282520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4fb1c34bb115c89727d67b6ae4ad4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1307a8d39535eb853370febf09fe8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357dca380ad460c2663e89f5c2b4101523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a342cf5bb383ec0f9f389a3b1ebdf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e601c6636508f97cc9a4efa30893297525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ff8147135271b8fad9bdd3f44bbc8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5503c1ae564b9f7ddc5c59935ca097527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360fb463a91e6b5990a23c45076f541528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4de01b254b4449d1f537bda68bb94b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884d8f76de57b897720769640cc7cd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db0e8301dbef914640787311834024531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25612e49465a515fcfbb45ac942cf48a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccee7b3f1d379c9bb3e6257c141caa8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ece02bad5af777a09c9dbd1de285fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d0f6f12ef2887e096d76413f27e8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e79f02b000afb73952dfcde9852831536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58418f2a5486bd8f3057e104170cf11c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534e659d7147dfd95276edd06b72297538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49bb40bd0c0fca0ba0172c75c50062539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fded31fe367c40a3eaae56697ad6aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a652ca4d53b909a01512c1775aa55f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d36754d78545c331eff896966079542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96710e6f819e95804aba8e6068d7b611543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fac2ab4f04d0a0d2fb7d9a2c59c2f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bdebf0027efb64c42b52b0020b853545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b232ed8a7f394d788258ed6de85a951546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f49214b3cfcaf710612dc430ba649547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e228ba47c75502e40462871e128fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13513ce18f7f1c43a01a7995be185a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da68d021e1d471b929bee436794f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d839121d68ffeab996e4814732bc26e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ea96333e5325aa65d04cc9ad835f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b18b3a5ee3ca765ea6b0d5b79d5f19553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4537974194d3494db81634e7b484ff1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaebf157e4a3e9a37b41bbb6442dac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a158d27c84bb9792bfd5b7614ff88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c36d40dd5ecd9888987625edc3ac1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56499968f0105fc299c5a91be165fa89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67d6d200a9d8bb2ea435014a2cb81c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d088089efb8406596602348f50e5232560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adb18fc76092743f9f3e47beb646d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777be00f0651ab5b14e3904eadb6fca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679335ba7ed644a18cba6c372b527c73563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffb5c849bbf78b1d317960caad4606564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e4ef031defae8d79c20e8452b4dea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d1216c96b71586e7be382ecb3716c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b1882236f5dd6a4a5f3119ace051a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d502476c07a031380c98869d3e4a4a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9268562a7228acd0ffb56ea9fafd16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea226385370899240a15cab29947ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4d57b06ade3d91f7d7500ee0cc04a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454e90563224bd78ddee077da583582572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344594dda0a23ef8d5a4a781913fd4eb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ced9ce50c3342f1c8c228376805acd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb824e2ac5d2cf13e67fd145fc72260575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15441265481b82e132fdb7736148490576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5571f7bf0c5cee0f1bf079938eced577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ea4f20360fbafc97b79a01e2adafd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ca28caa12ed5b51294e3b9c421e35579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada62b71380205dca6bb47eef620ddd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1280ff5a792c25e46b477f6944c58c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d572a918593c3acd8f6eab39bd97e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad9e9b40cae56976421126fb8554c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f914e073ba7095eb2f646431387570584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f83d4f89a0f48af2c06e993751948d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b49c2e35c2aeff7f16c69167c862e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf43d3f709c98b2fb00621f465b952587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147f321ed3a28600c1638c6feaf33e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf2f96abd9eb6c2b8eea07f1222a3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eb011631dd2fd6899fdad7ec084cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20186b19a31fa3ae51cd7232789f8356591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6236bd5716c93e37ad2e8114f045c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdd9d4fc1d1bfbe78663804a7b92a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ef19714c4bc4137bb07cd2bffbc95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e57f9e7a09ef04846a30b88eb28e7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b83a4b2067709b335503766545d1f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b42fa4ebc066216b0270c9c3c5181597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769078891024dee510c6b953a6c2d0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e16847abb8d18175da6736b15956ae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e7f4037d0e881a4910bcd39a4e475600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7083677c655822d881063ff85d5e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f910ccdfb4e6983de63fa2e80bc95c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af079ca04f3d10ceb89cb2382a2909f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295130491144fdde75ba5bb5457b5549604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552d19deeec859ffe799a50883a3a29605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c6bd2d56e05f44a506801836f6f3b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acdd83f6bf320319f9b43969cba710607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d0381e3967fb2fae8e2c83910310e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0195ce033815f3389043d14663584ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01ccdfb60d82b9bc438dadb9254680610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b54829e3299a11fe0a78a3965c622611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413c396ac1b0095d8361a388659485b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568957e01221974d3756e158f018e89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbbcf2c33d1cf2be882dcff7ea0829614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da95e4a00a20a8061efb0637ea15a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b56ef657d39bc09a28fdc4ff9ebd88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c16d452621c0dc37eb51f40492533617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c37f458508d2ff1de8508e0decd786618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dfc9203fa8c76a1bf2a6d33e404bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450fd5ee8016c02bd813f27f157d25e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d6c1c16c857d863927b43d2183b56621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4d0fb8b0e17e9ca3dc5718939d012622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e5b1849132c6b30b5e7988e082b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca355d71b66cb10a17f13658faa6bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af30aa2c47786abeb3aec4a821e471625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5e22a9f24a613d38753ad8f6bba69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1e9fda862b3fcff85053a53c90276627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499763ab89b0ca05d9fc37b70b55b97b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243b3f74c50ac423d3b58642f6a2694629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d1015a4f954b5db88618afa0d98bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fe86657d74241817e1a1be703fbf9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d69114bcb4e229c861abbb59e2707632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d555d29334249039ac5a76e8e6ca03633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113c52f8d689a17e376035aaaa8c0be634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a4d8fd9b2ff120b5eac148bedbf5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8fb0d3010112ca0c9c29ded0a3291636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884c94ff1707f42b3ca2732caac508c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdae6b38287f81cf519e6abce8f3674638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a8ce93506e9ee6f64be0b602723e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c9849d0ed178775e3616a56bf9e5c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90432f8328075e3f0c7a2dbde12808b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f7250505a398653e047e3b32980de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa20b01d6184be327e42e1387405f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900c363a18b15c5c35c2eedc6daa14e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ecb1ba2d8fa5c129918426a50985d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9350975e7c939ebbbbf0a95797ace646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657efec409d12e4425e16dafa629373e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce5cb2d909549ad5ea840c9dbe515c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd89482445b1ca406c735336e377309649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d2f2b53ba4665bee404374db46459650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f7ed61aa900b86c04c0c517459602651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaf631dc40ff53cdc2a0e62861eaaf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe6fdbba35ce2cfe21a5e5916edfe4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01639a7ec54300b016df7bde8a135a4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bc898983dd7cc5a4ca79e8847ddd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53af6ce896969fccbf27d9c74ce9ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57121cdff788c2dea6d8372b564777657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f6ff72ce0f64b6e5ce3883c7efaa7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8215832ca0de9de1e083511fcb1c998659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51c1ce392bb90a39bfb0955e0db1b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f3f8c7e2e8ecda7879719a2f2ab2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3af9f9d99b89e827c9347368be52cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790912e8ce5bd283d6bf87d7a72ae0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0e69cc1435d12fd7ba26255baeb5c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06149231e03420b5bbd7d12badcaf3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513db491da4481d91a9d4493bbec15d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a72bbc4241a60a0f99bceb4f4ed6bc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3110f8f34c9dcd868e752c08fbd0ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17d1267ec4007af16362b6fd2da5ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3662e86fbabf20822740b7b0cc5354670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fb53a6359dc7f4902093bb9c26ef6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c167fe7dfa3f6d71aa976e0b271301672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f746a45f497259c30837e85d33d7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a6062621a1d0c5a23b063dda46171674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941e4b5ec3c794c5b7fa07b6c0c4f15675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8fcd31c99c5138503bac9b1b6ef2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6487a3dcdb2aec0d35c7d2fcae05de9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68e2b7ca83b2f7e57fda2d5407ac5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb85b58ac149f895fde02ddb8a88230679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318b2122c487e7847a6641d131bdb5c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dc9f7887197db1bb1f00a120c9f72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e290ecee03c5753def8531b49c87ce2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a71ab6d265559e77cc3b98627b373683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc08104c1b0b4944d856a631486d43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90592eddb55ee12c67686c9a7f3b8f2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee65268a86a13f8e0e22d25b938eb20686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804dcfeaf5d84687e9a6c6fc54e6e0d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfcfb4dcd283609803787f6c7ae267688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a8605373a60ede94127cfa7c7f124689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4260191e309e9fd4370f9402b3e39fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370286251b5ff3f5127ab7c5bff7cb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b285bb1d3ebdeb65541f02f6d170d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cfc15819fe5f4a3fceda6f3357c7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d05349c907b250099e62e267aa57e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edd29ea5acf22c261b59a85e18282e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617c18b611980539fd555ac68f1eeea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58216454edd68b145cc8c18770b62658697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed792d25a12697d46f7152a08cbe45c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de2ebdd3d77477692101d526ef5bbb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d00da19708c538d6698f7bc3bd8818700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd2d757eeb4a3e5769fc5e46f356f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e083ab1110f06d861cf8ae81bbbf5c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958287399a69fc6e6e972d2b2a73e8ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59a493ae5180aaa15cf6d004392645704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1c6e129629491c678282d04da14be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a2dc441cc7996b6a85d83a0aa1105706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad372ec9abae698d0be10b4930ad7d1b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e46afc5a57ddc561dc1e4ad519b52708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51019f71827ba019b6195bd2b276d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d37495627a3aae9c62f105368f7af8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee32030d3e2db3dec50c5275ee7596f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10a354e9f0c088935a48752b524a1d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024049007157fb0a4334b08b7eba2236713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8f7a0854844fa19ab84bdc8307d8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a553248269c5b2a9a73a8d7f91aae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d19ebcc60d90c65ecaa298553da9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc46f77ae40b2eaa64b4232df0f130717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72778646a9a775470ab80912a1c0fea9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad6a462e8753f2139bc78e79050afc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b295b9fd1cc8aa2e8dacdd7d203fd6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ba57c50452d42f20498cac1a7bd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca08fa0deb06d6717076cc2b5d3db94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6ce6406ccc2028b95186ea7ec55a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9da83c7680dbb5a60cdcd045f9cd69724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca588a0c7383f06d9a040951363d3d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29f98d97ba5f0a2f4d4c136c203aec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44e60c365e65f6c3b979cd35d426a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf92088634ca013ef777d86312c51b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02f915ed5770b3cc75d9eb1bf98273729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc6c1d2bd41c4db56b97eb0fab04fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc98359ab2496ec1221786a6e9dfb24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5b4b761c3cf4c876e19853cb9c817732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c495e06c5f48cad024790709ca9dff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb782c420a2f4fc507f827b9e2c3cb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159e4c84d35cce31f2563de1f9646f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587927c0ce5e6b35b6335f2d4dc3620736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fd260e23874bb685cd00f60d6a56e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db73872871fa6988f4bd94502bc7ef9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d4f34b0299c94e28d0febe6bb19f9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11410120911264b352aa337afc310023740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c47d8e636f0e501118d5b6128e667f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc058f347d7eb99ff17976d506a9ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c42c33da7de41cd92dbcddb386a995743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724b61a2b2f5aff8aa4b88b981cc504744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab6f5aabe74d95e0b62f6b05f97f40745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c94112c0295e3863da6321953d550c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccd30f6f7310196f79ade50916bb9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f29ed0d3ab25dca3c8629e437038c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98ba070aac66c84dee7c104a5ff243749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f24f7619e2d7909713cc28152f297d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ae36797f4a400fb26372b94a59978751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78938c6e59d204c7d7f6b243f29f24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26bbf42b92ea250a8ec615341b410753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388babcfff362c8acbf143f130e3b6d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28965d51bc17250e897c9e61bb909b20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c12d95f293822240cfe613ae7c214f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b3c05520affa266e29c56c7253259757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf967364175d29bda6be6661407c2b01758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c250561edb7f938436bbf9aaba8a41b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef869e3c1271db600f27ffaec12f9311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f96b95d04a2c52ce7c0d2eb6a6b68e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6c8b55ba3b0d8a638a9f7ab605d0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21a465f9d02935cfee22a9104910e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4459a3de04d7693a03cd90ef0eba2355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377872b55b5a11d9345f8931d0f441f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a4160028c9de2c52c54194762b6207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930aaa2c27b3b2621573235edefb9a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3ae185fd9057d4584ef90f1f859a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf2ffba534109c902c1d09923226b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba5c728b0c0d88b716bf7b4e136e6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf22fd83d25cbff3e00ffcf8c8eca512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820fc21dcfc2f7daf5e5793aefefcb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba41c924e5cf881f0bd268e11db485c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ae4815d13d200a17d433a4a02fc7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78a18b81654f275671278de8e708bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cd0ba5aecdb3945216f096ed1a75e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104254d4ee7228ac48fec65df9184d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023fb00c8c4ad5a0ca1699f27c3db9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19bc86d44a1e540dc3dea2ed0ff721c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ee947be554477d7357b750d50786b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9483971adcb44834174886eae77f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509259cd003e26bef5032f33b1c03b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ad97329168170bce000994faefaac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1b66ead8a0904644745e14f91d2b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faa34e596cdf3366b2f855beff395226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096fc21a8dedbf3de964e0e1494d6ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84960df4968c213377758cbe2b6cd7c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485acafede3b68627007bd4a8c4fe3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fade1ffba382f370d135ae79a412df730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc22e96e95d5cfec2ba34c2ce802ef431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d0c432bed3b27790b0acd4317e11032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090ff988e9bfab591bf59f8da519cae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251aa309c91a1ddb2b947882eee094434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d874b18a68edde36f75a429f900929e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990076137ecdbcd5c368222129b7797836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d612673a982e4b46572c465257e677537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5758b3437f66f8756a31d09c3560b5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430794576150e5b319fc37bdd49b39039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3ae37fe7cb4d651d57f3a6c63a63340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609750e7603427f1005bdbe82af5b64141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c254cdc820c090aeae1ec273b5cd4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3a7394369c05738de495dc1074f3543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d0431555a1297fd91c606871f107144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d3274b67f25a270ef4175776d1c9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c30c16236fc0cf02703c528dd6389d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be9667bbc4865bfd98d8fc40e365a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65baea316b49fc3481e7da09ed2be248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cadedcae2d25a179b7683a6db950e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbd9852b39ccdc122854fe7602ba2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74748fe86c167fd16df4f38f7b931b8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930b84c1e0b20d82b17c5d15202aec352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff33876b98a6a49aae440edc2cf3b8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a029c4c666de24295ca4b51cd0da7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6386d79bd4b8a51496165a7af5a1f9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa577ae7e38cac276ee226655fc4f0656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd9ecf39b8ef8aed1a2bfd45e7c91057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80120cc55059bfb545d7b10b532141fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ac90e401a6fdf55b061568792658b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ce03f55012198ba64b9172abcf39c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb059d11b1d63ced5c42d20a1cca73761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ec6df7cf0c50ccb865c5802ea245f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59403f0a9d1800179d3c6d46376d7e9f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b58f1bc8550c6fcdd5dd90a5edaf8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cfe8f3667aa37d581c85a455e627465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d25df996a9b2ebff7e76eda372f07866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83ca606b7eb7023a5bc4807eab8f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adba42464d20387e533c83c561f8e6868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987d05e4d24fe2e240ea38af1cb155c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28499b7c9bc7633350dcaa010dbbc1c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a7cf82b0f32350a115b8bf2a4c39771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14b4ed35ce22c7d5d86ec9ebf94c5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e33a88691a2fc19508ed7f490e2c5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0c7e40c9ea98642b695ac3b72121274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f652f18a4a4121cdba88cd95a7a533c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd0917ec05edd2337b9da82f97153576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b1f2517a3d089e08629bfc2ea06d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c5f68f50e8d1bd94509e15487c63b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986aecc6d61549e7d77590d3eefb8f0479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f928a420bd8c5b3a385427c15799b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea87f1d46298d358af23372f9e4d73481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f456cb06a3a910e66de44a6b3093382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce893d4dfcc2c75b77cbd9ede302f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d721ce42e1fc7fca295da82b282eb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad6c100d9513c9a604784014b18c5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a184c29236a9c12f80b7afbcea1f1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743078a66351242e39b7db9e84dc961087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aea12dfb800b36221d6fcf2c13234888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c206baf4c21116ee22102c446faab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc57e7ee2e046b8ce2ed1114d50bfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6b379f143e0731a50d35ea421644b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b90cbd4aa07b5d607bf324703255e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f97038d50123e2053555da8a1982ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db469e08a843d6c7f3c687c779784a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8066fd9fdeabe76369cb355dfd0c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abb2c978649c6b7976e30cdaf89d9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd21ba054cfb44ce384a13f8d51ae397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c355de802869c5d43e74600805b795698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433f53eb7da7629acb09cffc5f2189099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1884cbae453b89f6b21527bff03d75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be474037a619403acb7d42a9dfbe65e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4a751f0cc4a065b66103a19460c9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca86e77cc9190280a4c77d4a525897103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0a071fc7282da906c6836246e167d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cb5b837cb930aa4141f528c67f51f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59154c9049689fc409901f4ec98653106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee31db68a5d11cacdc440cc1f8803a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6bafeb35a9a2084a6b6cfe3d78410108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67336d2726027a5483cc6a2c3483b5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b3edb9487723ec5b0df032f908b56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce9efdda2432256ebfb80bb5954a30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87af060aadd258a63a90dc7b46f46f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e68bed1402ac287de63ff60b46565d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b590d3b1d65cd29be74e50a33d0c275114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1072c35fcfe4e685ce9314853bbea5a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373752b4cf3a22ad9d126e607291745116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afa7a685cd70a498d26368c82abaab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36434c5d198be58379c45c343b0874e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6340497d8a3daee2dbe4bd03b03beb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc628cd326ea269ebe744efd306b855a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876020a4b53663c7fac43a2e1c28c55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3d3199d4d734512c9258e091a975b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1c05e2184a804ba9df444229b0bd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfe00e350099a7ad46ca5da82dc3ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba28b86718db599d3ccf1143bb228c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2036b2fb9eeefe49e7df5d95e97d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe39266202460764fad766e1b815da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ff001fe9a3258d5072d8aab8b120f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d834312e154be410506785b9452ebf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c3946b432af22e904bc172c4ea493130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfc3fe0f69baf364f5be1a79f2141c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f2cca81d1bcf6d9f04be163afff35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b0af94363b47092f452646298cb38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19daf967716277dc02a209db1283fec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ff7405e499044828916386fc7a90c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae86aa97d9d02eaa9acab4d032a6dd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8e3c7441737a0fcaee32dc1a630d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c0f89113421fdb4c557b4653e59aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd558fb5f9a093bdf184c7e2fc43e1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91228d6bad30049ed708c1a05019f0bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abca5560597b642cb51ed25c8b68407141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aea12114794dd3969d65082e6417e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab6642df33dd9e5083e95564d9dba2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc05904db5b9fc3d18b1a767d0a720144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69942984cd4cac13816507eec9aa4d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5795bb2b1999a18c31028df4944127a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c2825fd3730ec2d93c146b9cc929147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dc3c502953f40620713b04dd52a90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d842f729fcccb20b946ba27258f738149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24450129046d31df8748dc8534c40606150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6798d96621b6f2aa3e94527a2367d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddc76956f3a41e0e38119548a91c4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff96e0fccdb6566ff1ed57a9857301153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f2e4dc10281738240155042a4ea65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437c7250ae0175debf288e1b0085239155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a873a80328efd10c51063f8419493a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141225fdd7a546ef9bca791d7cfc323157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fcc2d09a550cfd3bfa00f80c899b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1148e1766e8bc285559083a546ac1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac2a575f12c1cc5b1f2ce5e2f3dee0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0976994849e1e1d982f8fdd9446ef7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a025a4c902551d8257eec4ccad3d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12e538b99e1aa33bb49f0e6a77a7b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9292429755dcbd300b3275933c7879c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b74a899abd0b70fb0cab2eb4c388165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dec3478c3f33243b97e5e7b022a7a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d600a4498a9221a0c7aac1187384699167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702fb23891e4e8c530bea584f2f9237168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902bddd6d90deeae1b91e572bf7e315169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ad7c33a160dd7ef2cb52039988a4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89185b97da4dca254ac5fb47075ac26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c56b3790852c4498e7225d8c8832f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04841ab7b58765ea6c0278ad84a6f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e575fe9c137af99621c0721215a517174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affd77a1a8d21dbd3b6bf5f2d10e5fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5d53d3596e246e39a43bd9f1774c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c535ac0b406fc8a92ddd084953ef2d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9854a454ba118035b3721b6ec375c17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd23921d8787de0738fcc9ec3e7e466179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0bd7fdb84bf83ffba34e9db06d6d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b326ae68efe90cf163171babdd9a03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a06173c1f992dd0c7fb1718710187182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6f9cc3b72b955c350a1915b367052183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca97e41309b3feb5108f363c647a8a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3c88c024d14ffbaeb0f7a86b7c31a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecff4e152d77d17ef0b9418f3810006186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c24953e43f4e803f6df75186d0159187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a72f673f95f77492ebe0287878928188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc761690172670c69fc4f7fc902efe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee8303990f4b084bbd71cd7cc292fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398f2a72f24e2b0f0a66dfb633f3398191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdf9bb3afa6a18379e4f7105a2930e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f894f63a3461f167d968413dc09d3a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7703603dcb58bb170bffd1a297cec1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e212ce426d3e21e9ed57feb793a728195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500e549ab26f5eb8e4e7414557a6ad6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b76634a917ec74054bcee44cfaa9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d35ab3e6ad5eca0e3acf8d899c7c4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02719a0328a6e5adea4f8844ed8c475199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95764ecd1a65fdf9326cbfc2ce55bcc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb39d3d78a76b284d3402b954de78de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300dd2750a1f536362ae060b68bd894202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e268ec457387a4745ccd67418429e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713375192697ce29799592a05641af1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d02be98e8e2461276b9121a6020824205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7f411159bea5ffdd43a795eddcdb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91594f037d10f7933b93d265a96b90a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0770fe3cc88e2e3b296bcd3fe82979c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ba29b8125c322a775ca3b6facad78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02344a6642e4b5aaf28997c32820c8de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399d8eb6c431d64999599044aa56e01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74672fc1fe85aff5ca77b6d2e5031212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf671712478aae3e66233e8825f414213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6523b513530f68c71803ac611e3673214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ca50158cdfc02ed1792741e2372a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0151ee5d8fd28e589a7e6aad5e638e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136bfe7879884d51a89076fe6eedaff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314dac8c9fc52fe2ede61f0246f037e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2028abfb92f1fd3af441ebd10f5adfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36046432a9edaf31d0b932cebd1f58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cbe890c62ee6a517ba7941499470b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db764a209b6f1b604bfe455eb0793cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27b0cfc36f52fc59b564b35acec622223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526242dbcbe8cee71a0a8e6b2a2fb8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520b22c4868fa432b179577413aa171225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5094cbfd8ce53cc7c4ef869f25c5df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa863cae33bfa95056709c6c3373d3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc010c4ecf914ad5af946926e3b079228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8eb84076cd445c02e692c961e3f613229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf74404cef04cee7d634b83148f6a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf5010508b43eef6072efe5f89e775231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73968b5483671d00690c20db44872d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab17386508df3f633958de783bdcaa9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e5853a96ae517539fea2b5dd71c72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c76c8ad6fa983566870c670e59b67235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d8ad174217441793ea13e48d2f2ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c9c0ccf69c4f6fa335884b4f8d79c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac91200c40c02d1c248d0439fdfada238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fd9b32b270a86334b12726eb6ec47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c782bb69e466b7829ddd99f0c46d10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c93c73c0e1db29292617f7f47272f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961f6a95bc48a1507e1bd4cae654ab0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86e742cba540a627af01e0a1b33400243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d652d5f1073b1c9c6cbe94532fd30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179a8652bfe7ed48f22dc4b3a3d040d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2893c6eb1d7ba7e97c2595cf79bb949246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91788fe877eeb9f84b0ade7c5793e45a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eea163b61ee6d0eb186ee8da6b7d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cff456fb0260bc5195ea39178999a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04978dddc02ac12e120399891028c54c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716018d4e1f664a50e1c328032704c3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37037ae0b3fc91e2f615f845d292c0b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb1b9cea1d46dfb932cd0122cfb01c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea9f49ba09b3351004c2b654292fd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39675bdb2d0463eb6d6a4365709891a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a5f900d8a5fa6da4220cfec94db46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce85d94b7052379de54f6952c74a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c4451db652834017e44d62857dd74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf94dcc4c8e87dea508064333bb821259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10912f48a34e168a9553af5b50a3285260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176f3d691b4c007b9f7285dad2cfb44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110bec0f8694a9d67d4f6ff128bd187262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ffc59662015af6e599e9b42cfa5ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4d944e31209e2026031b0322f1d73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60621efed1f633b8b1760a0025e752d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d137f8fcf4c5d020910e16587d5cb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af29bf77bb347aa5034e3244f0d6d01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d2b5025839c95b567fb5c498c5507268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f70fee86032953743205cc410d172d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bfe54991042c6541b34fbf2d2aeaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad14529bf625628ce2ebd4efb26febe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c1d25172a9693fe19a09f58dfe27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f903a84f8d52e0f7b260318f379b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded72f116f7f58b569e7a5eb789106cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbb09c58ddd9d0c32270367af3577f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2604748756154f2931bc80365ac65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8357ed053085652a60bc974036b28277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64598fe32da1cf9ef13c7f626c0e5cbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f70e8bb90ff4f951b825e029d97eac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60175cdf8f410d9e7650dcffae53d257280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64d570b7cc406e14e9c7c3e605c85b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d30ba35ca1058d6c5c4fa4414664b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296655fd44db4ca8d4b825fda09a890283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c3ac136cf2bd9195d97587f9bea4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae3675a7d933683a1be84fdecbae2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6950d3e504180a37071bda51521ec3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac926126165057e271829822600c29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1714932202b081add6364f1d09053e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ece2d9b3146f702a87b98abde1963289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f228e9816c1940d94563c8fc2fc3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9599306b5dbf71fbea071c674c8be6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b61667a4fdb9cc278d8a3f8435d21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85df565d8c11f07a9964d0ccb8e3e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5169d1c6316bd536bb222a3c8257d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5427e4c3b72dc9548a5bc6eae48c5b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a534f6dc855a2b8c0f8c081f99c94a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fa12f6acdbd8f043c1b43297e735a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e787ac8472047205d4919bebf913af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3e85282222b83bee0a27d5bcebf44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d8bec782e62888b237c82e4f90b3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa5fc3ed9bd35840e94ad9a8bcfd04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e9065b77c3d14571ec600b156a2fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c6a59c1c93d513a6ab93c696cbcbb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70711410651f5233418a846384de702b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315962ba9ed56d58d6286f644c2f3ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c5850583eea6557398a865cb1eada306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4049c1d9496d35b70c9a0d31a113f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f29e585b96045a79c5eee6ee2cae8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af026f0d972773e9a494d71eb94118309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b325780b00eb9c1e008b06309e46cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5e8d1a04b85d8e55066cbccd55e0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4efcb37209341b17c125d1190cf7a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e2dd22a3b620953ecd5aebe38ff49313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476edb30fbcf6f42a691ee3f1320d81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb117955c8c48c9bb21a2849c13d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2575cbd9e5218a9b71370a0cf5ff6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6d0439b65cb4919cab2dcad8c4c64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109470c1b15c40230f9a5cefcdad23b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315579b48a44633066dca296dc0dcb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c6df0ad072709faf8ebaaa78f5545320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed9e269923784c1adef997a3c15be7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009970ea7199621419e2c1a8a3bf1c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa346c1ab3374d6bcf0c47b128dd300323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8979de7e8fe702feef9e881311b9c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e5a0af5b2df3bc4308146976ff413325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d83003ef4cfb2827bcc6d9a72f67bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ae31ac5d8784b10dad1939fbf6cd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddcd5bb75b400c19a5e01269736592328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6a3695c3c691ed84797c492f14f05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31de48eb00324ca6403e442838f147c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845320a83e0cc103de0adbd342c4525331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241896c73773b6a69a4097cdf92ee97a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776479d661ef6d577544fa044e4e21a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6896cfc54d2fe971bb4cc06019db6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27c2644ede43d97ce147c9f777ff21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1736a9236d0f42e24fa5af5b500b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cbf1676342eee87e349ee7e69b00f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f329c84de99ceecf27859ffdefa55a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140842058e64483a7d57d16de7497508339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcac65c3494e6fa2a84444447060c47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e148a73dfb237c92621ccb2ae9a20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728850fd6cfd38fc82d1ccd8ed6eb0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063f9c0dc609c80c0c83f0e5310892d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888a4efd41a2b8cdca7864617b8f939344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae67a37f0c853ca3c4fb2def866541345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d625b9a133612f27e06d481ddbef8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf35364072714fb2aacf6073d36f9e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd822eb85ce749ad5b193fdb37a48e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52386b718bf50a745121c32f05caf2c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6ae7ffe96f03413d436fbf2ece8b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51735ec018f6a82797b94760cfd30c31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499802accbec7074fa077704d09552b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd90b441f6a1e136d441f67955e312353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf90b95bb4385d67b9338d05c45781d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d2f1bf0ad7857987a16fcb7d515da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d7314b0851360a9b0791e28a382df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b56c715d2ba74169a3d83aa5f6273357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4305d1365e8c76a1cdb75eeeba212358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e550d36a70c9918348dd3b0499c5485359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d3db9ada64c15898edbf77cb7ebbf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0e5c4333440a59aca43c07d30f0d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dbc1f8ebf04528dc42f2babdb7443362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0b5cba421d7b2270a80b2d5d6ac19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e6da46d1b1b81d76c9bb85710d59f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117360b68ecf3d119c05e03e222504a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d560bed410627df82d60e0becc54db2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684937f64ef3cbecc21c04a889802302367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532de770efd8ac3a0ab31cff6ddef7b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eca4ca2811043d113ecc8174ccbfd1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93dcefcd1246a7b45901627ea4f286370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0e0235de08685ce3eec301b66f550371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d9764c82c5b16dd0b61555f45c25b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bbe6557908bb215dbf48f61c33dde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b2e572c832cb8ebee66b97d089a13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e827b2b538232521463dbafa0016ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb68633ff806d67245267bbcf8b19b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99b1014cc1a8b208071ccc8f05ff42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cc6164d2f6b4082fddbcca0935e0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f9c4554c1db5a8bdd85396428c9ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5576a29b3604d0bef49a844d75e6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30743942cddbba4deb92c4bf42118457381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf2683c6676053d93dd275b32df0d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703461ba653a6a178a7131be34ea75d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07384304f46a4d993597c31236c367384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fd946dbd610a55d3122e725f68972385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7920c5d105c87170e9ad762de33bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2790ca72a7f29bc278511d0ba578b55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10a0b7456f6c71056dbcdefa341ae8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b1585b36984c376b2cd98dfdc3270389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137227474c99c9fe212fd3eeb87c6c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256e9d56168d5efc5c90f21f93cb948391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920e9a31c726c19cd263a248d8974f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82569a6f8c6c5dd32dbf6ed5b265c42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935702f1fad7bcea2b7dc9e2f40befe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519745abb255aa8c2773f5c686a42587395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6db4a2972b4a890698512a8ce08e4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5b6eac9c5373118ad250e79e46ed9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66772d1aaf3766c3800795b7e32a1037398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a01d221ae705bf423eced2a673ade399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f4e6b813de0059e90b0182098bec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea07f3e645a6c4e7ea03a07a89e7cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772d73dffb07cc9a72dbc2150f4ee4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918a96de3690c4c57705a3dc81ff93a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fad7000ccd602d2b31ec58548b7201404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21561f79cc036be9ffe9c7666cf72b4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98ce2f9d11809950d13d4d1e018119406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090596e2330e6b8ecb0ae0824d27b2e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030916d93b3a2689b0655b14dbc5b0f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb3ef4ec06a372e15228bade3d1ebd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99502c23f70a2a00ac2e2696ae70de34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9529d9aea1e9ca09192c5bdf37fb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9a1935edbba2ba8984f89aa6194fa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf9ac3156bf6b52341980502d43b95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53e85f8424e295dd06c7d490ef6820414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d9445fd3c9d2337d41c0ca07114f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee4518caf4eeada33dacb02150a43e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65e45a942bb6d7dee7b523d2f10673417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af14b9b7d1f40734862509a62e0641a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dea86d25cc064f2e228507e7dcae3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea25affe9b7bdd9fbbf48c0f8a59ed3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5765d7fe7d2071ea1368a38cbc61888421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04aaf36484f754f9d455b2557de2f8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a15dd4934bc438aa27a1a0054dd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c414a67d51b9094f278a7c653b82644424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0845aba11d126f238f63e527018b6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e0ae84e1e0d3cb7d7c1b92688380d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58ae11f56e95fc6e91d813448c12db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c743fcfee7961db1323913369f5b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721667685690da73a1cb102c22634e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2212aeb9a81be498cafb43bb064ba2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae78ae76c409c28696ace94a5cb726a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761cb58cc89ed813922f3778c2205f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87a76e1e1d4d29874957ac56bdb6b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba885762a95ea024dffba9062d114558434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398c788f808d32791d209348de78794435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af0681e40179753678b2b9368c067a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fd3f1101938b6f544eb474475a987437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f687a94d07111553ecce4c517bb8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daa392c7bf2d906b02c8f5fdca5cf0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0457878ae7e0948b7a5dcd6116c90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770a8bb78a339747d7fe09e5c48b5b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2390895e619fe864c7dbf96aee8c550442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d88214bfa570db240455d1c416e92443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211592d1b69357275ba61eb004cdd4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8416136ea55256cacd25f9aff348a8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d81aa4a5f29764fe4e5c819e6a0b1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b61725c12cef3dd096ff4bb188060c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3c503969c4580e8922ef4334337f6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a95261281e3c692acc361f296081b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f91d26cc88cb451322bec0cdd39ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f795a6239f6ccb7d568b4c0056630451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17c20a4f81f3d6a7194732739e4b16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30def2e48ca1bdcaa9b4bbb8a9da84453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fe76065f21448d34cbe0098c96a73454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202625798d464623d1bae36dc7fb3fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc735084b2986134f439fea1b269d9c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aeb757e9f049f6c9f32cff51ef30d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65345ce32f7921614e15d2a864f20b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cc19e7987c4cdfd23f17014d8cbe1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f97756251f1abf3479f21870f2f98460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa4bffb50bbcfc767ef0769d76401e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761be22cd8ae139a67bd798e1df1ed1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab645a6c3830333e65a34f469a36e5f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace02f9c44d38b9d72df2cc59940a25a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661ca02dcbb1f977d1c1daa2adf0760465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b6f83f72f17be8896491ee87f4c19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a13bafe80c3153c536251b36858cd1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc779a1c440ef7249d6969ea9ae328f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069434e7262b9870b02672be86a6c2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48fc7214be79e9cc4ff749823695ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50064e5a738abb2bf63edea9b720b6e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b487bc3f66efd79c08b73b65206470472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc922797afeed33f48eadad001305239473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273d546b1a9074157ca360e07176055474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c344c1e8407e5fffab15f664ee6588d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1f157ced3e88e32d23052cfbfd305476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069441d7f36b6a85adca716acc1b22f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3710e1a9e07095ef94e4944bc1aa727478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bc30fce542f667df407a862e2d653479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0be70e033f0242e35bd8f64cc25fde480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76c20b30238424f140a3745618d681481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8508b2a0728980a7c165931f9d0f41d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3b18ba2080455411ea9c51a17158e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f619e94c0bf08821bc2d2de4dbcc56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c0581dbfc5018a5728b46cdd2e20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7f60b36ac515b2fc5dc47733d339c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3383e86c73e87feeea949faabad1c0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6ad5c1070d69729870ec7c699d10e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc86ea9744a15a2b2da5c1c33caa16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65973165abc1e9f6a68d709c3a77e8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2770cbe679f90de968d0109a4aefcd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b71795eb7a27bce84af6b3afa2392a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f15e6c4e2cda99330d0b2339d62a5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279ccf0284bbb58fbc83c4902878db6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9be63f3b1d59720d48dcac93efe91c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba292a179c5c2cbb8f02d50010f4f13b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea085a472fa2dab3b36c49b72e510ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44f1cf7e5c37338b184ea98525d074498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7c866ce334b4ca9e0e90b3153e506499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ea629ddb05e349c732c0150f33d2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d9ff9afe675a13e8f8343111c94ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a56fec3beb968cfb0de095bc45cc9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf60a69b256607060c538ae5e763bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e5ab0ff7d4f50a95d5d60c79ddb8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d326f6ac9828d68b3393fc92b16cdf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6b8ee9992a33e0f6ec9456df588dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da6039dcda862dcf6fd99756b116a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17c9802678123439c231d758562f04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89015d78c16fe421f93c81e2810039c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc5731810a9f6057d633045ecac6f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3d5595594b561caf8a5b24c2a4d92511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc47e6af7b6b40feba46995f7641c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58d3f74f1ca659f64a43e41ea7ebbb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d041be88a3f4ad088815c7259c487514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7bd74bf2b7a6d3c9fa3270f95dfe8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a62ac58d64f236bef5968a1cbf9811516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ded1593da37338eeb66375c279527517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea4225010c8a84f3403c3a1e3f22e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8dc3edb3ea2e2c4ac0502c2c0049b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa548a8b511331480e9e766f5a7729520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878abceb43d864c0644f9907598c5f48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fa90f06a4379b07d211e22cbafd02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035575c3d27781120cd7817fcad5963523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75517e83b276cc21381944b47451b51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da46e6742b5d9af903bfe8d731f7e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16905fa93c33a0702c7df5eea653d51d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844e34e4869985e21b4066e911f1993527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf7297d3108d8e3f82836b86f7b590528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7a34b32051b57aae390438bfbae48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a9f7384d9fbaa2c086e86ead31d03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76ccb2ac8e8fad6b71a3a9bae0892c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c54de7d6699f3e2c53c7be2660b201532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db89cd64a772dab435e9a8472e9fda0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf8510d83c932b340c3a45ad021672534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c62ac78772e86bc5f60533fb5adae4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498fc9a03a859bb15eafc681ca25dc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab1393fbabaff5cedd5af022a042b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec593886117d1cb87aaf82a9ae4ab3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc32a8a38d460ff9809cc3f58daf6c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455657a92fe0b931bb76615a77b0c559540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a45bd6bb368e69cec71274bcfdce6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097647428de080e7efe96a61f34162fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee77804524a3de8e3788bd954aaa804543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d2b82bcae1d172fa26ca8b9a3cfc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8838df5625595da3a440ca12058474545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcfa3cea8872cf479b1226b1fb849b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d1373dee997356f6baa41a0f19999547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda98c02e97d5a9d156a72610c392184548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775a1da0109f600ecb1b4f77e223b50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82c45ffc23b5627d194fd4fefe26b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea689d7dd479da4ee15c79679dea30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8b2ab0dc344c0e99ca7235973d90c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a59895d44806a5987d99586186bf8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95042356d378a3d9ce913ef8dd521f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe0778e5c9253ec372213a3251d2b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615816bdb51ab4622539fa80064f2eee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a209878903945ccf819f64a1065725557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf760e9bfed9ab474ccce2610131314f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08451ab077920f41198484df2d9134559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee140678c86987aca2b2c60af2b7b80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775a1fe32bc55ac925b930d0288da0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffa0b295fc2dc39541b9813fc53308562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5814496ee0dfb8fdad1493646ab53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4d6c850f7edd5e145207f20ffc384564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747ede793823b6f4aa424f3b8771208565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7c3a1d34f6ce94f80c58b738fb33c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6990e7fac66581d45248d4587fc171567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41255aa570a314a6bdfa12381cc2320568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f55c5f55f3937bd7c201cb8430375a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9724ccf5f16f54ceeffddadce0b46f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe04831d9ca740e8e5a2ddb1b30f268571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c40bf323419d1bc975acefc39855d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b10bf7564f6584b317fdd50ae5e88d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e077a6278ffc5a379f96d76a50587574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59cc22c66d867419d88b9e8f67eec5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f3fa2f32152118cb183c597c9bf07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045d70c2e019a9d695e7447fb42c499577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc65146e482538003343f10ff5a0eb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ff86d72518ad2f62e5b72102fe9d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226e585923926eedb2746ef466471e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eeae241818d6a9229c66ed6739f8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb5111a13c035e7da92beb3058253c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1910da590c367284bb2796c3c36862583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f001bd6dddff0a71d881fd8d33ac77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be129a819d3f1b2e8e6abae5489ea4d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269babd3936500ebdccada231abb44b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1103918b6a7463ebfd684945808818587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6011784a16370921cbcf2ce071735f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed32a12e785ec72bd28ebd8831d027d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5b8574073722c3ed268525c8d50fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a71a631b2df48b72278bb5d4ca605591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f29da8ff29093c3c1e92655adc4ec2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d369546de8d977108cf50625d0fa826593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f92fd6eba00ecf1b6eef4bbd950c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e4542dae614de32cedcc70e4d964c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85687708f582e6d6595ea1fa4377c06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1731203c546fa3ad86ebb89edfb225597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad0295e9e2b86a17f4ca0261d556e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06b644c3c6c1e0c33a1898692f2474599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e437cce6c7b5bcace1d40aa37d608600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3121dcf6787a83adf400030a70d79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370b3da92a5dc4b34e5c70c535968e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe945521382552173ce66f4e73865ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ea13df77c26e7b260ff94dcb45402604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc802c61674873f43f21d2d49731fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5e70041576b7fe244f8d8ec58f5bb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86951f5dcffebee2e5d86edf6786f87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09eae81a2c71085ac450238b70e640608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b361a3cb0b850931ceb6888e57e203609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e651bceba536e5a2dab22017484143b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eb8985f949a2a105214c287b4fad6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e808d7054a8caa5ad042211f594ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050dc310dd593a4316d946aa88ffec8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747ebbf5cfe97b01820f26e05c01cea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5148a42a269f33b183d25823b8994a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cab3aca8c87df471577cbd1af5e76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13cde34ee2600b550f3aaffd6c59c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06090404de72c7b78e8cf638e7a54da6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207668f0f6f2fa1456ccf797add5b036619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a77d31d8fa9d1fa672632f798bd2b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffe6b945aaf0ffbd21b7d5c3e5a04d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d76e7f23d37c3f1535398888116ed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a03c2dc3cc105fc9bc755e2ea9061d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850716bac39711e289c7dd0d57558139624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c72b728c3c370843e41d1b4485635625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb664e1c86edd25199a910d7dfbf0e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d9f36c7a6861beb84e98e7688bbdf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2030538bcfda2f82f40f8975659b1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccb74892ee3ec734c18e0b7d46bb1b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aa40e517c30b5cc33468967973df1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cc8843492d1d0531512c854e342f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59a25e2bce701ae8862075f4a27174632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebfcec09ab4e63feaa385d12a18636633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e28ce6da5d0000514973af85ad987634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd2037051939761dfe581ffcb3e838635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61e83310dfb29a8e26e759d1436284636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8c6059066f2846acc88be30949070637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609adf8e5f5e34c34cdf93094c4a1bbe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05394094bb18fec674efb945a2f0b37d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d09aee64a56482213a566443d4191e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74009fe450fad06f386272da20195651641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed401338e89d8ba97d345adbcdd5622b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12cf8caf2b64d80e605ab373fdad44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d1bfcf7cb10cf8c40282c5ab6f9a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788435243471199e3cccc61504416d4a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5efddd7086ab373c35f6421d458c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c05a4b514a45667f7816191f18d25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ffcad579388f484c8e35d58be2629648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65e8be4ff1a0d1e39d5b771c4bcc4e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293da9d8a46bd3ad2f7ea8912d78529650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9e05ea9a1ba466f44e8ebfefdbc63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665563c9948ebbb0ae8e3a5acee558d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51299591a9182f7a4caf67dc730927e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d52f15570bcdcdb571c2953a39d84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c55a8161a04794f4b7f5d4534f882655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96fcf715b64d4812b5d96c47cc6fa3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f94a4d07ecdf21148958f2d032fd75657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec0ee94fcfe9876aaf5c9be3a8ed8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9081a8b6e78742eaf430c7f11d827b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e617932d7e85582042de9ea535704e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f4cf0ab7292ec766c5ccf3a8dad32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755100fbf3477d3d469b63f8cff75e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d0b2dbeefde25bac3fb952894569c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284a39c2acfe05f9e6043b71255ebaa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dec3310491791c68186a1fa093efa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f14650157a664ebc87bf7c6bb9a50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d46f11e2c62c2a4413d171d5b44384667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3384702cd90a155162afa4d76a9d71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05cd9641e72e4d953c71f949d81cec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236fe2dee0ad036c7107ae02a05f68b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f4ef57e9e2f5a44ae66f766d19ce3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea8453fc96455da3abe2f0a5791946672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55356fb3df70a6ab01e1d3facf33aa5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062d6b08123c2246364d80c3ea6c376674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b7f3887fa5fb0d1273ad1ce6d1fbe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86a1107bfedfd3969fe0e47b9dc00b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9aa3acbeb365447a89a0015e2e09c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a40595ad9f6124c41de63d86fce948678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a022892a1b5a5d34c52daa440874af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ca4b00403448802369fca8fa562d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f17131cc282a987e360bf03862abcf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d186d2a376e42027f54da7b16de18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd8c796926065c31a5c9f214cb0ecd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dba53209bb6f02631dbe13d22462ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a02ae9efbd7b9c3f68f4b998341eab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84915c83e6d8fba08d9311ebcdf7d66d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa174a619ed7f90794afd402940108687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e417b96db4043ca6fae659aa2a309d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42a689edf6f1a04c11963544e88e9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086858a5fbde34240afa68c8d6e16db690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653c13095e7b31f8b738fedf948de8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb369731782bb2f1f659bae64722bce692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd54928b9fc79063b0bc27ab94d08c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aa350433e8093928fa8adcb2dc166694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0166fc7eb66706c0641dc1e4edf17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487cd7fd54238bddb4edef80f9a87db696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c79274fab47ccffdff6b4fd53383c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d61cd9b45bf35bd7dae30b8b922fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42be8fe43b2ed9cee63e7e10cdc321699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f85a93056452926f214d54840c22e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4cff775c2d93d1097ecbf173e458f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b06e0a0730549df38ef775a3acbee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0ce1c5d6be75df0e5470ab8d57365703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733887ad43eb096a22d2666a84c926a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f6d4fc7769b20244a95ef5d769491705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d20b836b60fcd7251ba89ed575e859706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff86a46c1209367b1d94c1300f0fee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f6056457b42ed277ecb137fa0b10d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f873b9b8e654fd85162ef9e7407b46a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a916bf13aa9256668fafb8d7dc67ad710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6208ed1b3f76bf083ad5bf75e6357a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb051b1c88fc22ddb30c7d11315f9ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275a43d301e20b86a0b35425dabf64d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cee145660d50f1eb557f546c726c69714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb25f9426fa7232538650d9fca09e05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af98b1412e0189144f4eca5d80c7e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d69cd9f9625a5b35cfa489acadb48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb80abe955c860424c31a0778781a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25718928d86861bfa01dd3b4816276f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7c07c7613d5a95a82a1a0d5ac7340720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9595d5d7678b8d62714485c28b5e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa781cbb337dc3e71e2ec2b4be7de08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76198fb6b5b9c59409be060fd63d860b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffe067ec75de04770b5f5bdea8f877724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5298b85a07029f17b6ac1d5ce16fe4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027162ab2de76cf8be43cef7995210c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea492db1bb88e33eb6154ffe815d76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcd9b0c72c2877225b4f043f15a86b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65047f11c516f0d08f7b1dc518da06729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c46dffd0a6f1b8450f48bafdf9ac6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a03d21beb9848c6daa22edbf4964d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b869d33b9f40518ab896be6d63da8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c90de42ab6536ff521a8b604e069f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bbce69b9255f1c2c4efe4e4cbc638734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58df9ed7b3fbe78de939435930811d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25442ea93c393bda935ea5cc49771e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7646f04170f833ac80962519d40c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226920682f1e8db8935713885a91cd5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704dc0226a2976df3632be096ee951d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297e457886dbcd7aff8808eba877737740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bddf508975dbebe5172f16304a27dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc096adb59c6dd41860665c8e5e31e86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618e92ca2aa66a8da52ce317c5fb6d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73423173ad688be756b00eba2d732d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3020d02686caec577f263b1774edd4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbbf609754e3e153d684a41034da2b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e29ca9c4152c8735bd8c7f03be5f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1650dd644426a3e10e82b3262335019748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499b265f18d256330e96068a23e76ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f5b57b125c0ce6fc82aa5f9ce3dcf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6b45729ea48824ac8984eba0ffa4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206d0e4978c2a9d70018c74ff1f4e26752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f93311ea16ce67d3023c0f86278550753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63411f866099d9959a127282fdcdae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e98cdb176f4b7853b75a773001ecd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00054aa7b5a9dd864b4263f12ee45250756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651aa68421969dd5d61982692db78691757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596d435b105ca20b1d75961b9e130ad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923da3636bd77fb3f548499cd7aedd71759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>