--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2a7fd45e0243dd6456a971e51855d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f549a652c4af42acab8055d6e9b24862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73098fce39f8f03769ee82c065c3bbf93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f68f2a17393de5069c2b8846176eb64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef71ff00e1f6477b16acaad12831ff95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d50353274852b21ec46a7c5c8d84f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f5095d47fde41d3c411af9b44ef0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65027e24d485eecf5ca18efe5612ad1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285a770e1668cf49e88b6c1f4c19f0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4101d7fa65de9028441ed8c21ca8bc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cfae02f4e122655db92868c2470cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418035f85a1837aa59525f0c412919512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0a7d3eb2b542d2d0cf48a32b90fb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b6169bb3c3c369a4dba25852169bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e23a8271791194dcd09be661aa95ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b65adbad3931e391da64e24d968a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec09c8c1b043d900bcc554b389498af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61b5829626fc61897fe447e0d38dbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed93bfce4e5e7ce4397d1a7f3e5ac219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaa9e6f3409ccacab6fcd2808a70a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760761cc90e181d9403e2bd0e91c9f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bfe914330874e9cf0d5e3c2337fef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b05d8e2cccb6153539cef8c4c8078723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ee58aa8b03bab84592a94cd78616a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340e15d93ca7f2b5f58b8b2959d713125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daf1d257a100177679292d87f2ebcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea737b420ece955a8646b1cfd4f0f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150854c18d0bb69cb8ead291518a8b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ae7b2180faab109bb5750b3d1b25129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f28f1e3553726caae940e221acb1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3147d3ce8b1675d612728f403ffc2a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24728c9a4e18a40ae4cae320fa59d0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb30bf8b2d12651e39e9ad5515f8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a39cb1f7f77c55010e2dd73065295234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621da98a38cc2629fef547a365618db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cbe8ed8301b5ecaa05a0cdbbf313936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ece75f73fd64d22899ba08e40591637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a292add80f9224eab377aff6940643e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b737aad6072b4482f8ac837fb07523739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f4f1ab241e77b688b8f7d2d39ee4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ee9663d179a0a6a67f4ea1363ca2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea7d8c1af296eee5f4801936e002ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a96e1c6a2c3e438ec44f4504b5f60543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38fbc179a0abbce162feeaa672fbe844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5664d587b6ae3eadc9f9240656f9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd297f1df48176d78753dff86e98097946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988aeb390369666d9eddc0b94ed873647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7a9a637464a4becc6e1e7b7fb252348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabe35c3721d1b645960c9ac427060549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df740b36dd06810d2853ba8541685150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f348d2917afad05302d68575f98ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f241a27eac638a83d0f8a13fb68cbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef18e36d78e09c2504d022acc2b4aba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315cb1b34dcbef4614d1be31d14ee4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8318b790a1c5b7c6e272d45c084c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fee4fd097430d5a20a8856df104a5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823e35a397a7314ffc7b090453dee0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252a7e0aa89f96d883777fe53b593b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d5d3ca4e13a6f2dc14a1c9a628f7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066956693d341578d00a78c9626a38660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7f61a3f517306ded8754dca92a20f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702e327a06d7a16c9e101516e8b426462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fdf707c4dd9f38cecdc290dd046ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4277f51d42ac47f46e5e7d02625c3a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740659163a0831645e26814de26f4e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba95115ee55fbd5e41f053cc1c1bc966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e09ffcd972a16611b0224e7ec08d3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7daee5b724cee1e011c97bca939f7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1cead6c9a30f8b624dab4869c20d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f23a5fd8e628e0726620f54b5360d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223c594491df1802f50ed2756efd95d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82e072dba2d6d07e723e244a81978372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55632aeecd6a06b37ad953f053cb5a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e7dd4a7adc41d26e25f7ae686ca6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bbec5dc2086c0a7856b166910dc3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779482eccb097453151e2664897180776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8fc880c09a31f6f6f043aee75bc1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ff60b5a10c170de14fffc732ab41578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fa2b3f18ca763dd186cf68e4294e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae5928fa596e1bacc5d699c1367da680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0337618aa0b27c6d4d51e5bc42332f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2819a397e7842df67fdca5d60400d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d57a96784d354f4e1a1104b1fb6e7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f69bf2959b31230df64fd439f084f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e35fb9d521e86dd519b4815d027c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af3ebdf2ee8653c35c2a255886043b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b913c131a3ea01caa2e8917c67e4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643d1b680a435f76d1faa49a83c253488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771365fb5631d9eb341717df35f5f77389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87be2ad1c78c6a6c135feb276b07290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4180906e18a27668fe9b5caeb850591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183575fca8ee5cd9d152cf1a1579fa392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93176f60424e5953af48321585e49f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c8b15a605ee9ebc90dc398a05e69294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075830ab5888a907b681eac8e3d9e89195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6a2e2b1c17549b33c240ea124a4a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b01d6f58b3027feecc4ac4e5aaa8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940591bbf808e4349de9037331277b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43668f9a5f722e915dee646251c181e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45706e1a95079383eecab1cc09f011ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a041d476eccf18c47cfcdbdead379c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e10bc6f92bd10b5dca0b82a3933953102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe14bbe62a87471aed52af516c51d8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e78381ea5ced1931934951061e740104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546c5315c2d860ed71737789bb15cb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bbbafaa47b6ad133fac0e7b458235106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a70b08a007e97c96f63403a1c817aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a18629a04aa3347e7ccc3237d1f989108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cdf64485b291073ad84b7f5e7f289109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515c1cd6dc24dafd718e69c103648b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c2ad4458c38e8bf98b3190155570d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd559e82a334fda698d044981ad9d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070aae03d79835ee24b06a8ab3610704113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342f1f95fdd5e99f69fd5289399a2ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47f5cdbc4fa38eb322fe110589489d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed684127152383ec2728224edb4560116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c76ae1deead82f212d6762775ecce7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f1775f26235a904c8509c168116de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff2f549b16ef442214efb27aa0424b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f44796cbe9544b3cf75b001b34f98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08bf1fa9fbe364b05f5ccc0eefe337121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433250534ac0e8575f08bae86358885122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0dee0bf934265adc122846b39f228123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840498b00a88c874e3d4283d3afed3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41349b2e7d5643b2155f248fb37039dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786edba439f63b006cee73605d3ab36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c3f636fdd68d612488c9a1e1ff26d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8dc3d939bafe65e4559fa1dd9f79d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df7b22f2ec4106cff0c58e251d5ea6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285173c016cc0346f9b8e1620a0ee1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cccf3d1c07fb9cd861804a1818b16f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed991cd2284bc59b22a6f5ab51135e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc91014fdc8c8f40ee1207a0a53645133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232418bf7219092bf7e709d3dfe45b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a622aa5a7216f12273c87e739b448135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056b1e29122115dd166b92fca8c9a54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2bbcc78b6479bbe72b720d2953c42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad125a504cce7164b07996cadffcfa0f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b946db5d712fb0da1a0b2429cf408139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031b1427443f11fa3c4135249c604bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407551d99cd056e460697d200e1b2d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92653bcd4384fd3dcfc6432ac0d7c68a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a153712828e23f2c493da625f5e06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0d102d8598dffcc31becea9fc3f9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26a3de9419f37e094110b08342d240145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c71d8010f5aea10fc9785c34e99d38146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db4cac91331acbc0e444d4c591faf3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5aac6aaa66b13be133000ac75a7c50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaee75545f867bd804c52bd20c931e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e8b9daf136fd7693be52746fdeedc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90c1d9f1273ecdf253116f2838767e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9b3b0c21328500baccb5ee728ad68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28c90b732b16c06d0d8a00a22e2b86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad8a019943109b4d4ad962d35db633154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bd415bedc2b82572090b9022052dc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c93566be695bbbdad2e7ac6166cb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba669a429d03630990b9e0cf645b8ca9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91154f82bf14b07df2a26d5011dd2618158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fca68c8a804f65055271b81641a68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec134ab39779a359fdc6d83f459a668160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d8df2a7ca1e8e37a5db89cf3e4c19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f43b022a3b2d88af34ab75b6d97f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaea482e4a4315ef7877bddea01dad5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7660f0cb299de3be4c1add4b7df46e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bcdd78d4e4b3b46e34068b2494704165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd2624801eda00f413fbedacfcb31c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27688f8544aaeffa895739674b77dda3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7a5e408c78e9f44579ecfd9ffe609168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b9e8f7c901ed7a6f25ecaa2061c6b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5babacdb004f34c19d82dc23ae6b2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba795ac35e32af7aff336669b3a76d3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66901dbb02d4928f9e6f0a8bb5554fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d05d1b5fb0e1e517efef4a9fea402173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219da0e5892266674c356505e458a48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6b140eaa6c9499fc34e4e19cd2928175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b949625ff1f86ebc941806fe9c33ca0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66ada64d3426e895a50bfa92a4a95b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953b06ce02b046ba15a22239ce19b7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af08204c6a401da1ad1d00c104f2a63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da9a975f5a35402653afff42a45e1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36621ea4db861cc585727afc9dfc51f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17617e1900fb9080b022d24c2c2670f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5469fa91a77d3442a18dafebd366d11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2acd2b24e5d075737b654ae7b06c6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd701a87b054c36ba5606d746317f36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e0ef1ff175bf63294ba47cdcf5b57186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5f954ef10ecba4514afb751dfd288187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92443776d8c46c0ed737e4612c131605188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934c95211f2ec2c4f459330aecf3e6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90d42ed46d7e8f2b2c849396de9f42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418474807a60bc561b5dd03abf5f9e21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6cd206161c5368ec43c3156e99568192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c12655a352bb3107d9328c737a132193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec9ec384f27cf56a975d0b3939203d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5936f30a918f6dd827b44a574a9a95f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c926f21575b8baf1bc7f125b8c23030196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e99a3909e19ef77c8cc014a0c42317197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510bea169e5f88956585032f808431d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367c616c391bd2c11b762bc202d1cf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942514382240cfdd837defd67c6ee68c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcccbb0ac9ac5be38c3fa422d35b699201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8447b017253caaf0f46f22b4c5fcf0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5a715001553b099d226c5de69b642203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aa40d6d0f0b5d87cc4135e3e155ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da375d9cae88dc86777bb9908fcc82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f8d023407bd9adc7b9ebb88e197d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acb55202c6c9e8a321daac7e962ce6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dfebc53da06059f89a516edbb771b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dad0bb0e036869d88d5b70cd4834cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7166b30c0a843ac4e77a44646b161210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe015a7b92c9315cf6859bd15bfe52f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af0b0d0e2bc5c7d207812a9c82d95f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3614fc3da2ec69354270abdb13829df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbf6279aca1ceb7f02239086b8b62a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81067a36affb9147a780491c1232d18c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f364ea207055899e14ff79859d441216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095af11c9583282df8b5ebc1a89f692217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2292e62199c31a8f10b2cd78687d25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f1554140b774c780dee65bb85fcb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dacab51a992a1def677319cb3c30f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3a0724a624f38f03372755c6d1691221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b46d73cefd0c6698a56cf20d93a417222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5badce0cdb46e6115d9c5dbdbdd74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974444782899df62dd9b63424bf616e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4965a907cb2717defa3022890bb9d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edf816668830d551931c12c81c0089226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cbdadb35dfd7933fbde30bb85b18f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ef340b43d5f8d9da06ded95b54392228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54bae717d79ede42e6c06f212091ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02027f1d55c3efc9c96b6e6d52b1c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f64b1b8b582aceb39f14f498fdb57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a6dfce0348d13b1ea10a3eb3b4aed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4141a0bdbccea1038ba3cbdadc379233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8166fbfe0296edd471cc551ac402df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fea22ded5f2c03f3b42082c67089c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa56b1eb6d338eb26bda2c62c5928f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98ca2fb1d4ff4fc56dad077ba4a84f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c72962ad1fdb34304584ee4807d55e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86121c6af0361b197061616aaf3b92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4458a64eeed57abbb79e84571ab18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a6b08fe49fe1d89522dbeee414904241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4d3e72753ebf9140ece20dffcfd8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864681544dd42cbd1fc2dc8a67f3302243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d10df365fc2aa55cb67a83164d11c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7362ab9a890880f048f8c3a878ee65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14399ee202d43a5194a50bc20ae5de42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858772b591860cb82349f05393f96ba2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23c14ee3a36a393757619815b77a9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c460e260afcd74d5b546310f39041249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cd04b9fb2844325deda6f8b8378b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00ddd6471163b4a6eb707b9d57b5d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f09cd33e110ddf44556c60087ac4b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3c18d865c06942a6c4a1b8ef09ed4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbb8657e37f3444e6755a7f2eefbde254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e7caf80085477775fabf564ccd1b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416b95aa3f36ac73353ee39a4766909256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f7a53e0c46eb77f08d0aac1c7ebdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4544b9ebe7b0dc3992b1345667212f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6753a5eee71d9ae9dfb6060f5727a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31da02e4f468eb5fe44fc4eb10648b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1dfbae3446f47cb72b3d691a388af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4cf87d6b73b59561c6e7172ad4a42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693615187e1ac3cce67a4911dc7e6158263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33fa0663b4a43fc64f4364e04c5eb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae578e3f4521f4d3a9ab9d6d44c4c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed914f90d2aa4ff94fb612437f8cdfe2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91b15c244dfb75ef10e0f3cf42b146267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e45f10e7a91f2f62f7fbdbf9b11c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19346787e577e77057eff7ce6aa2c871269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d449668bb8f6aab32681761e019b07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9775fd8b90fa535eb4aa5855d4f754271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbb554fcaed781289bce08faa5b3a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4bd2c9278688831ba2e74c42dc087273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20a1d8ae249761f1281f68ef81f493274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07e19d185f545ee5cbbb13b21bc20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029adcfdbb827b296c2d3330b782786276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8b5961d1d117bb5180d136ce6b91c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cad6ea4ab7924daa0eb9dbedd59ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85ce5536d689ba5d0694d02bd48fdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf0b424900cfeb48cd5649ed54ea3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fa212b9f903d8ca2dbd44c70dfe3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f885c2ef3f8f35091c6119c940c65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac17cdfaddd797516ce7d81e23723c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c96ba081267d58338ca980ced0297284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706d059453fe7d18fcd0bfc9d5769d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649697324e146c3365ca99d65a0f8771286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef1d89dea460409989a99e6bbfa4f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5cee8b5b9386e7cb0c34fd71517d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8b338580b9f4f786111943e6958ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe07278f762eda27bb044ab2049598290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd07a9fe4e02a173048923fcbb79e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db1cc3a76bafaeb8976aec9d43a1c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac81543fe4aeb600e61e1eb2380e7a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff1bea25bdc1c1b010e2d0e777dabd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16c2e4b57221a779cd6d0e5c2c73a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58068b48af9a88a7c8de3870fdb067296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c171667e62a06c6155a94ea06b5fa8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9636bb32b11caeee335afc74b7906a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfe281fb26011b3bfd6712b9e50d2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62b32ca32fe2ada13f67ea11a63c58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9093b14a0e0a85f376ebfa8bd5d85d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f180558560dde7bd9d4c72da46898302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e634f28f4658ea37f44993bc505576303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee78587df2558a9eddb6a38f8e0492304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748d50b5d70b2504c504a3a5bbf5b85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad96be652c7f3777a5cbf9cdbcd08da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fcb3685adb95ec7e1b9acaebeddb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed52b008c020e321098ff56599ff48308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c8286454595f75ab214510fbbc4f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073a613819d6d8705b0bb32ad524387310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca81792e04921f689890126b7b43a66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156df1abff21efa9318e8fa1bc257e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651771cf2a649da8a4cfa8e70bcb931313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6662ecdaae5bdf73b0d75acc41c1efe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813078783f95a68f31d18695edcadd3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c36318b1d68fdc808a79781289862316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51003a40963063ad1ecff68500716654317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894966be882b642f445f80762d91827318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0998b65df570cdeafb84bd4525d59d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb865653a4e91f354a6f46c3412bb3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aec49454c38a26b3976c8b655d68c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda740bda017a403210cd4179f2a7cbb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb431b731e18a04e5996595b6a0a6c43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cb4b2bdb0d52b85d64e77c37679cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945333ba0ae121425433b79e503d3ffa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b9746de46877445f0d4deadf29495326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c470c1e54774376a9faab58b6eaec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4487c8d4b121e6e8a2c2ee2777443af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cae0f0b39194e773976a7669bd3e0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbc649a857565a44546de727c54f42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8ccc5f3213e73d212facd1e76df97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22109fdac1ea1f7a17a15dc7fb365a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb621f4f4c6119e6dc233265ce8b09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2b4e86f8b2acac48881f2647143ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4314900aab02551a273d121561ca11c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2534cf939ec0ada543a8312e34dc9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd3f73caf4f6a9a0800c2ccceda2b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7818833c638ead8b2cae726542749338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f5bec60e4513fe65d0f534f6660fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdde076852119562fcf814f7d8a39a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ea3845287904f93ff4b9bb126b6fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645073ef2162fb2af0597e0d751d27b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f9337254c5c863f52e1035352f37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf400c8947ff797782d5014b49c9076344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558dc1dcaf2ec1391c442e32b5a4ce6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b665268a0863dd08f1e8e504e46fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6c3182a2bac8fe69a9cf60bb23283347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdad915c3b19c4edcb92243b230602348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98477b84a23e21a40ef8d2108a51499e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6296367bbf87bfb7d459132fd5eb97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46beee2e807e926b8c51ad52be807d08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac086570ab2680deef109e45445f2a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed59d2de77baeee73f5139760982e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4386b83ac4cfb6c4b312f7f95f703d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc4964566316a97b04b976b7a9e09f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412cbeb283a7813b225e402d0ca25a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d1a0cbb9ec5c20dcdb7c51b4cca2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dea37e8ae3d258264d4410f1fd8783358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce976f966934649137bc56e8ecf70c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc1b1f149bf1e874b5a066572a182b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba56924a1eaaa3c11ed75786f9817a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c7587dab744a082eab47453e52e9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abacd40b43da62763eeb45371bdb57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a294018ea9168d34da4de2dfe80c14e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b860caed9dc5073ca4176e96128a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041d49ad95241d9cc5a24690bd5cc28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c5e990b6308404b4cb6dfcbd9a80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1394005a3cdcfa66cd5fda57348e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd2f1f106b4488d18c6899830bed5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61520ba2a8ca0a3367be53c26a57c2ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b18855ccf01b87d9a27a99f1ce1317371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba231aca0e52a31eefb453da27ab1de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b6b895095a55129a1a3998d6551fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296532a4a6e66742d41576372ced3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d910e5e906391c9ea24bed3eea9e7dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3effd3a5688e3f8db7950f7304a130376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7ca489c263f14608100f172626724377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e0c2b61fda2895470b557b5316b7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93671e6f0d7b762c244ca31ef7bd5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a1c4fc1e7cd2d813c24c329776b3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a03882c52c00a41489d04beaf4050381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930d85d4a185c13f07e2ae1942cc875382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee50c4fe5508fa30fe684375e1fa86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa126850e5c359530e5bd3795646acab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcc91622f1ba402ca6e63d9dae974c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b070016a35043db43680fcd5d69943386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671edac641970443cc1bbb70844d4437387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd0ce9c1cf38bbaaf6851ce6ea7c8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a0293d8648d6ada2d45793925f604389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1d3ab51141d3a89eff62af4aed64c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73929e40dc56d8b94f918da13059b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729e7b797eee89e9f39ea5adac0ea40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e28c796cb5b5c13e361b943a11014e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ac645fccf38ef4c0eee6f2692c213394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae4bd36b6216f47e2c9f626007ffb0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4807e99ee04eb9eb0eb432efa0f405396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728440260ea3381f4480bce72d5dd66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c8e88d8d15c732a4848d9bc824a94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecf6e894b7e083df82047a595b181a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad102c8b9f19b06047013d03246c8fa8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2a2f01a46e98bbc11706f1832adc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fb0e08630af308f706b09a1f7c96d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bf2267feb96c39816e80416a29ba3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e62a045422fac655ecba09071f97e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a114aec2acb1e98b999126e9aed8d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0588ec949c1bd88b7b745366d0ec1a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ee9e3a1a4a47a8d0388f5c1afdaca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5b378d77a4227d581158cbc330b86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7b23cfa91bd126a176f120b900cfb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650c15bab7ab0ba207458396dd3c1ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00cfae1c717ba0c5ea80279b7c63b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8260c6e00620822cac915b10514b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bd54d5bc7ac835bb88e9f9df2ed22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaffae905d94038d56d27dd182b6e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b333c332b792ec0921e43f424eb71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928321f28c3a97ab3e68b821ce263d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aabe91fc2b58d4a87fb69475f12c6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56f28a1f06389ce1bfcadb3160c9e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecfe310f7195b47412165d99c7fbdc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87fb88737031b2bdafc2c1127cecea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7067e8f11b2a9f0f34726cd105ed78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ceae8f51eab54ddd0d46b27e1c3c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82425e85f1a02a65d9aa7514234d18e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4275c2cca75c31b055819f2d12312424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208e9a92c1104bd8a3b92bbf443488d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6a4c631fc9edb1d8c882b4d99f377426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918a05bdf3e2198888ada0b8416206f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f3183d2a8d398497d53dbb9cc01f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c7785819263ce7cfd71cc3610466429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375afdffd163d1f70715c1cff2117e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10daf8e653f5948f934fc6dfac2e89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd002bc42d520237ca701a6a7295586432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314b49a7009ec0fbc9ca8d9c0ea51ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25b1162fcf66bebbea8b4ca547a8a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cadf36c522d1b57f12dde1f04b8a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753aed5a1abf2509ba4cfd0db538614436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b1ad2cdd8b5730996270d59daf309437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a4052df251cb35eec13b03f38f767438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9943598b9da50d23d5e780c546c9d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f200a6290c04c7582b2ac6f95dbe87c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac450c9fa3b3b0747245e2c1146d2036441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4b4a42c96e3b5d42ab0461014f547442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27163743f31652e3f7651fac46d7032443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646b7eae60406802075b14f2d1e90cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7c8b5b7e3a7de3c35a3671706c83c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef771c74828e9a13cdb9524e650074a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8e1f431e1b3f3d5af51b497755ea1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e2fff7e9d268958a1ad6294deffa2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c5dab1aa411bedd34245678556c4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17485142014c5ef2085ffc8a75eba1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550b674a4ea74cc976d4247984cb3e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecef7a6fb42f4707081b069d70222f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc38aa24c0602d041184d7a1b1cdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fa203cf254accbf021b2044dcb9ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db697f39079d922b4ad16dc16d876d5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5586b58682648cd80e75c6963b6eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19c83b6f28187c85f6773ad7aab868457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7bc6159449792a5901acc34828d0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734b1ae90cf5176a46453261c8e54dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd6e40adeeb7e306cddfd2e14b0228460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5c425233d2ce36587c446444110af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f0c271be358e04a3639e9f9e50114462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da2c89894c92bbc80235b3ebeb496b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47517d3d23ef9e2d8323bcbfd1ec05e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0429220040cf85faee1a3cffcee1847465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa6bbe6949ba136d15c8b3c98eff7b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c7377040dc867f81e24a2886c57c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f8c06dbbf33ed0a615926d10fa0bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300614383371ae0d5196a9e6e1a310f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8fdbc74ba6a906d38d03695e3eb7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61565724a3c15f425017d2d8739b459471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd394557e10251a3d638e8c43f35f405472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b34198f5f70d00bf75d87dc1c015a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8089eb061b574f42551cdec28171002474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e02eb97c35a8640c131138bf88708475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a000aaccb83be473db12b5812e5eb77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fdc96a50cb099f495694c60ff3338477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8909c2b9d1652d66371c926d5399e0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5613575967d4546414e7969c3f36aa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ee816d32c2a1961ec2bb1265b1e8a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65d7e658fedfe8e801910d4795be56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11b4fd0fce859e87b665f32651820c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2ee5093ca55fbf9c0743adae564ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46049ca884412f5154f2bf4db7081a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96074c882c4589ed7f41e647187dd69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2b84f9a96a53655db5cfe826a5531486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f70af2c7217fc6605f620882d8ee1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd85bce5b1bf8d0570bb3a746c92f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc612c411334991067abd46d334691fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb8d34cd61b817051ccac76e461358490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949e69af13463562d2ae2416f1b4a1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e974d6bf96c8b7f7cef1fe7cd82e47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ddad55d6907b396c07ccd236f043d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33e68bad844e5b2f9fc5e5b078ec7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae189aa8f0fdbe14eaadcbba6b30be25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6f35f414c7d26ae9209e241a590f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bb18b53712f64144d84418bbace68497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001f74cda9e99ed5ab7d116c49782aa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a48296f830d578bc401fe7a00c3003499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238b95a6049bdd97294790172a64488500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa711301c8bd291c01f2445d9e2727e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea8e8bb013c454136969ef733f89bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f423b88a57b3c723c1f597e44acb2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e83c7ec89331351c2cb363c0f7a601504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83085e3d786e0e6bc91c5596923e4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f162bf43bb615a028e3ea11c1052716506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c7664337395f48cfd106af0bb92a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e44419cc25eeb92ea1750dddf86f98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209dd71ae649cf2e48aa68c84b55b49509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e2334befe16b81ce85478d261b923510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb8798bf07184faede1d23b49e8dcd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731966b1c9047a9071162cba31cbbcd2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4230f2a7b8f3890f720515b2ef2375513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a023b51946d362c449779a770495b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb54c4b7793f015b1c813794b048d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f0ec9d5bb899cfaababcade3ac6e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b127bd25cf006bea7282251dea0463517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34926132f9f3860262fa5ac135c20ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e6cfa2da33f15ebabd6b34ca23b95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b766916886f6a19b90b18a4a487b09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6030f807ae9f68d2e4ba3e4db9bb1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a53a2ec60f543a72638c08a7a0ee4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d63b1f1c3c92f75791f448df8d51c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deebf25a94bccbe1ba9b83c9e6e5f72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c32fbdae69f0e14a888c32dc8ff41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67dc0cce9960d0d11005cc6030b8516526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f9a6baade400c5fc4a70c44cee3df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeace03bf1ebfc780748f36be047eed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b26a918f82ca3eaf6235434e9b1ad8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48926e39737d650401456c9099966de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591c13ed8a6e643cfb1dcb2ddabeb1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f71a0529e0f1fce530aaf1aa0243c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d374fe0b782b1ec96da97d3ae84a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea910b2a1cf49cc2036e30083d0977f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9029059c2a5488182735ed58c43868535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1165ca6467aa141bf788dd6d19c3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37373c02a069b7a9a120ec60e5314b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5ecf3820356c1d3499470ac371e8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4e9e0fb35a4bb7181d35e8367e547539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d99c61f9b8893f80eca9a5fb0298e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45741c437d2d9bd6d65bafcad9d5267541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ac50fee6c156ea45bdb952f5470e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387cddb96a613c858992a033fad4f89543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e53331a7ef4378c570774e6fde5272544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997700a0ec426bb64f02440ff280fb4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4e4ac5a3fb933b2b95c14be36017e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c749fe08c51a046e489be4e9dadb79547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b722a8cefaaf91cdcdf12f563f82f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577babe5df3a54f3f26c4977136ba99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c83a53865f47a1327d57e6189137cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a0ec1322704d3620e4ccde4cf4adc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1c42c75932a9e558d9ad57af84c50552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95689acb09200b3ec729cf9e034a7d67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa8dcdbd3c0a8a23076f337effdbd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2ace8688969c616e32c9e53416c60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbd4b72f025a64842cc1b3c138fe46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62343cf45857f1001a02159e6712dcb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e67220b502b6eb88afb08c01046e16558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9d5e6bfd4729476d404b655953c4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7e23d1f1277ee2ffbfc1dba8043ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46c4fa862fe89f77b1eaa76229d443561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e45a4af5b3fe433d3f579fbb378a0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd0f25dee85cb27c1233e8c2004cf8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee49bc301607ff9faa228352923de0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49391704c3b5cf52a14945f1b1b39a59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504268417796645c8ad1d992bef60139566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b404dfedf06a231f4f4a1ee5bb540567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c306c270b27df0beed1dd8ab5bb99568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49418357244017cbf292b93a9dfd0b19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe5dd71030dffc4e89827f8f41cbd2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b9c76aaaaac3363cde7035f025a36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364d190a3bfdf036816d89f83347ec7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab519fe24066258443089a13c2983f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f92cee373ecc2d44f583654a09e14f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03c0fe5bed08f5561f09ebf17f02ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa02019b32425a856165d57aa608b6c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490c904bfd3017828c23eb1416ee429577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf35d158ab1e2fc4ec6744403055d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678c60b244da87944e4f862c417895e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c25a890f9c3c069d323f7652694e65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f11cfa26347316b71c32410ae9eadd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f11afa295207dffb60cb88b4e99190582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c95d6262fa47e227ce6f74df113da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b786a66f93c5fa6269b8de8a82d4d0d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca863fc81044792c8bd42e4d84b2c12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741487f6042234dc09cc138a6dfd116586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7221cf61c83a90198bd224966b828a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6b6bc80670f5b14e6df2fd212f4aa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e632bf7e87d97a5b366f9f6a441177589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28850e7aa5597196bc9dbdcb651f6a8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6004d35665f96337b28b808421a8bae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93787e85ce0f27e71c1d86c8a0790b3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba7867c8ba6de55ed0cd8d668d84d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ea48ed71c0198dff5905072761d86594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f026b0ed9642aac1e53bbd450c340595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed660ea6e14b44def96dd8f20916c76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbc519ac6cbc0d20786456db78202e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852bcab6cde7c019c307b608a1e13d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6779f54264fd1daa5561b613ca176cb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc678c12fb79285395c5c4624f124414600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6beefc067f008dad44d245294064c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e1425e72be12b3151a12998d2089c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c0bb356d7dbc7b605beb9377cebfb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098b8f25d244dc0cdf482e6c1e1c32d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58e2a2ee19802b063298be607b4c48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79034f518e0628d1ce954823e3d329606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dede64a918af478adccf250e3cee9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49a745b2784a75ef4ae6b92c8031f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e5974b5c1c09ee483fc01bc8e77b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76967ad6d66f77afa38a1e5539a382610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97352ea7c8dd78eb2b0673d6bd1b5fae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5f8f162e25d4d787373e728f133d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b14a8169e63cac02573554c8565385613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7712c7e371709900a35877c34990c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14774eaa9cf5c1aebffa104d95cc2e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614ec50f6c1a08f3f9da4c4b837d18d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d398fdb8c56cc7d8196c9dbcbc0fca617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ef592b9b2c9cb99af02c7f5a87297618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd3704534506a943dbabeb4d193203619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae679707b9dd7fa044b1c878d8a92d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702987845b17f890248a30af851b37a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e927f6ab168a41a22fd7d245040f922622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e14c40bddd5cfc1dc7033b41a87a54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586f3153af3f2ea0750fb0b2def0e2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d17981eb2567838de9edb23b557221625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaa83812724502754f21ef9520ed0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c7cf43f35e6a582bada8ec5c38c39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d47a71bd59f125cd7439afd11e4d5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c977527b999b5813754a2865659c90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98311fd5fa58e14294212b2787e0924630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f204daff819be8fa2a0f1f8dec3e6e6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f31629013c20b89763c8b8b3036472632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4b33433555360e447971de6dea350633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128ad12dddddb29d568e649c5b5e49c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cc64172082b0a944064fce6f9d294635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f48878a4537a5a54e4b4c5bb5958a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46d47fc8bca93caf609a5f042c9f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c91feab38e2a4b8c5e8fb479e2a5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c77ae2811d819eb069af301b1925a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac9c786f52e3676f3d6626b119213b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd54deb7521d659e49f8a30290121641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da299017bba2bae38c7a1e7782a0fe4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08846b7fea522d20ae08a5692a9b26643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02072f2a3595ce3a010fd7e056d82a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58cd1543430fe874dd250fb61de314645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c1a1c008cbbcf8295c68aa15cfc4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d22c0b79bef2c822f799e3a33b131a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33932e1eac1a2614a5a0f3cc24dc4a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdc03dfb7db604ecd20b1b1a779fb8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d804bcb4af58e988d5a0dbeae851c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90390ab1c2a5c2784227644f4db6fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411d84ccd7bab22d1fddfd5d0f6e8ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aa1fce4ccf8b0374fdcfdb43559c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d58a9a1a619ce3d3b7988a6503d0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00712c08a27ed01d808353174d1444655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c166815685e2890629707734f588d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498e2324d5587908a7ec2ef24725c88657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a869b9b97252cd9bea9a176d91df3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77448e82928835406799acff874cab4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288a481a5fbc8bee04eaf4b8b09b46a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2a14e28b2747e24c6eadcc3772cd1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89292ce53f440836733996293398b8d1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4492c6fd6000441610ea97de76443663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf5e7d91d1d81e541fad8cf5620a44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f9711b6098c21dee44d01c640ff3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fae2a4c715dbcf18a63648146c5465666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca572b02b95b061169af406af8c589667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41990f5760d778186df404c5b0bd85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aecedf2d00f8e7276a48c515e705f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d54dcbb5df866384b914768318d5e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc525d038530782fe46c8d77541c1e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02b7b8c42aaf64a08e43e0af06396a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18026be45a076f8b7a698c826c2abb8d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a50fdfad33dad4a3013cd47494f8a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8549d92864c0aa0232d7baccff9b1f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88671ed9521836077a2f137ef7e04b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdb79d7fd91995d8a6554936120053677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c15f0780f08a3b51cac74af46c6329678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99691670adf4cf86a4d2a864d749d652679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5419f6b0d418d51563d2ed396c83cc5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7bf19e65207b6a113371e207721ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c54d35a0f3e717a3d41d98ce048fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821aad262cfaccb8fc764bfaec51224683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c9b660d56c7420ecfe778be084ae3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6218a432a3cf1ea3aa1002778b61802685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b363094ffef819dc3bd35df350c4bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8759a6559706c8a6ece72ad6c1d15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81608f9f203272ca0b4a1b55a0638bc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213f93967d83c028d741924aa0abbef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9525292404d0258cb2d0adb4784976d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499e34f993cf6739521c89d23b56a77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce7e3cb999f30eb238e4a333d0173d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad22aeb536b388ba05181c06696f13693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7070c55d39c3e9f4ac014b503886225694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53f5481cc454335c9b76971c35ba1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840bbc713ce240da7df8db10405b527696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2925bd2a635ebcfa3b75bcd04d0f2ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f7b7b6e8867657844876c7dc01165698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e404825420dbe3b3d640c42ad4818699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b0b3e843672fdecca6c193b02d4f1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07f2a53d1452af17402c2dec40cc04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20f3e9083378d1d2531c84f298d5ed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9229b908e0cc9377d8576e29d3171ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029ce18e65b19b4e3cec5a2b9cfbbc2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1cafa6139ab7e608fe1462e4750fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc6f63ec0e52bde7336c2f9f53f9cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98d340284ad3a73238ca5bf98841bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761c2769ca7dbd99aa558781f233e14708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b723d3db0cc7bb4f264f1eafc222c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e7f41955adf615ced1b8a6576dabf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467a8b8ecbc3db55a6099464e44c957711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54254110067b72f825b6a5e8dd733a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e463f7d346530da7f065c07ff478b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9da15207e4456e53233ac3c396dbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c0854b5f83c48c3dc3128ed228214715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8b9be0b7983b1769932487fee46a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e79076a70292a892b234675b921f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbb07bba85f65edcffde866f94bcab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b824c2e45db0e9d160cda41c9844bc2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dae9e4d159d60bcabf73d963cd899720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db164de4e9f7e5b5a5cb8cbd03a56f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47fc80545a14817b6b228f636be8e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b08e5bdbdca993882e12fcb84bf006723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592507b2b76228eae7e136165ac5aca724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e2d56c0a5a776a788806afb24f8cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4fd409210103a73231657c949a577726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9a4e20da232ffb49572d68348b927727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bda957ca863d9564204e93ebf97f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd88e7dc0fba8a9463c0d61b51ef050729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384b05b47825d6aca940da02c1d4ab3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99e7370700d9ec09175cc77f8ab189731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f3db498768d200aabf6f85897285732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140e22c53e9b4a4e60eeefc92307651733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d10abecc67e91683cee5cf1aef1b72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6174621499c4ca5e413d2a0903c8e1a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145876de8ba1fc9dee22fb89dcf74e31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db6a53b7c4519313a503a76fd97fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e7180bee1d4ce8ff297aaa8b7d7f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4641952d360e4195c6b4ea3e165fea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6991c866470af1a23321f04f8a750c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b47d7ccfc87dfe78a2c32aee615683741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258439b0160089be8b02294bc956fa7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042dfe0eb19b66d2c076bddb4cccae8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c48c9ee502e40973236b83ac9c3fac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa066431481f7cfdf8c55487eff361b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663efb70335a7123702d5a510026628746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e650a098f32b159cd3ecd81f74162747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397b3cbbec27eb925a1a225964bf37f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139f7360008c06adfe3272153859824749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4347e3a42a69773f1b4f9bbf1a5b66b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813750053de7ae83b11a51ff64a9177751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c2b7057e997de224baba46650db0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1d571663af04e6eb63124e60169e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d4fa6b8da5ba87707856370a5fb51754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97bded64b7c5dbeaae3b8a7d28c12b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5594a5d9bda7b23bfa425c7364e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62eebb026905c5376049542dca269f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1df6f9ab45ec641bc48d32ad3fc60b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b157902d41605df4201e36cb9bcbce1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131ef3934ecba80f2205433f07e09241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e03048f729217fd41a4a62eebd8382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11141b95e23b6449c2a917951a40fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a3917bb92f1103b2851fadf0990774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296a864631178c9b60c8a616e9c183e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4356a1522b806cbb200ed7949b8e736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5c6434f8b8ee98e3ff71a1c171b047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7c0a58405eaf0ae6db6ce907a7e498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813112e37bcd4d143483a0fb02c797d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f4e0b4c9c59ca310a77ff2fff3be510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca76bef369139aa7d33f2bf868db62611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d17325017131bcb0af56ae99ba05db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11015590b79d8a7b22767b4ce8daea0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b08464bc4e2393f4206317d058d4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4890adb150534ba366afac8205e6bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ee37617cafa0c89d2194c6a8b226016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4bf9ae049a1127fe9bdd46ae5a03f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fad4ffcfb90f9394d88e00eba97e1f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6782f8aff30f51b7d1e5e4c9be19619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848051f78a9d8d4773bdac8e5d8638c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aa7b14ab195ae9f306ddeb156f48321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e221f3bc653e6c883bfcd33e4478e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45214fcd74c1dbe0170f74a79c5d53cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cb25be9ff601bdd6a5d8129046c8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401121d5e6b53ac19c1134da26acb5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87829dc88f0e80b83838bf4576a349926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5d741b51bdd5b90465e9048bd8bfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882352a16212e3900bfe9985ef4616b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01d398240d5d8071c8ae2731e9c7ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305271a7ee2f3f308491096442bdcf1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfa3061773b4a8b11acabd2c7c401931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f41924445ff15a13549ae1a16783f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd59543209daf42104703edec605a8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393657ab2bbbaca66f836035764712bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b78976b166bfc208fa4a353a576b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f6eedb97ba5019e278fb8823f115a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f14f26b11d804b84de432b8551fa437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfed926aaa6dbf730653bb05e0d71e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a0fbc653c0a0adb1960c6f9a265ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f4679c3a59b8e11dcafd1c685ab6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeebe7f3349c0411abe2ce92cd8b7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9d2782a274aa567475e931cc82c4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9c99657464de94d3c857263f0f6a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8dd3e047be4815b345c1caf92ca9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498349451f35ecf9eb49456e5d259ecc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc95a597109e00636b484ee4576bb7946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfe63cfb34ce6aebbccd6baeb4d5bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5563752666fbbdbcd8c625a33918b9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a4d84952a0ec159a43cb0c6af20d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c99da437ae562fcdd5cd1f5db7f4b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba904f4d6a2b61f06edb933dc84c63d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521658ed9fba52420d35b924bf68e0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959d979a95bad0acb0339f0893eab4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85d0464af23133eb4eda5ab770d58e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808a68a205df7ce02d135639685aa5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bbb859bf108006a2d9813de07fa6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfab6839da7813c0bbed1f7cb4a194957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e81178e6a29e88bdf3a53e74f7834d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70907e8445cc680f1bcc2985a7a4986959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ef6472cd739da7fe2d98feb1dfdb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d0c67dab0a7bff5e37754d92ae92f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff45624c3063b11760f5436f5188aca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f24d97daca3b4072b11560a7ee244e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fcd6271199d23f22e87d1783a1be064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762f4551abf4e0232395cc8492564ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08cae41d850dfadc418c55760270b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb64b32a4e54324bbf4dd7a2d22f1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538b122491f5379fe61e21f64baab5768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777b32566b7567fe69fe46aab54ba1269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b67eb9286bcf59e04eaf4dddfe6f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f968544f5eec8d254b9bc2cd62506d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640c56dd8ebd196505f8f12cad35ad772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c2cb22e34b2c9c58f49c280ddcb6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216fe5804d647cc6b1b1c7f24f2132c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6134cfcf7befe4a2c2314ef92f08375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960e843e1dbd80a9bc13b04129b203776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661c70ec3e5aac7c3dbd343bfe1cb1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed56cfa2c8e3a0a7cba41802ce950278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b9affe444d97daa10920f4ef5385c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d71e5856e44809700cbd65b67fde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffe17390fc01205b101226b2fa2ba681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a1f4b848af21950aed15ec263c72582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deeb2b0232aa5a9af3aff30c44e7ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3055821e0f74485f5081a557c1dece84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d291ecd473f3d314af5fc8c047f18885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046c620d895a75adb51dcc70af640486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bdf594f8cde56a74dc4ee8bd1152f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96055abe33de69faf6409640875a5c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec55ff89c11e09b60606e7eceeae16e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca8a79f220ea861273221d2461f2bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da7a5e368fadcf1eb1f60deb96a72991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40585c6d0f61509c5b82a466d5bf6ba592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c997750f295f374941cc03e441a9093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0a56b8aa85203b2c4e70f0bd924c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943851bc40a3fb805d9517116618abf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b280fca065df09612d109da76bedeab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb699438f0f2e6a7ca52aeec2eb47e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935224288d38b3954b15c4ffb3024ccf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1990baf4176f5724e536c278788b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbb9aeec091db02d8c26f845a2919b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b84c054404b8a5c4e9d71b60ad8ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658ea3447f7e7a7cb1dea521dfce87e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba884fe77474df4acc4812bf48bab36103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a3831545f590634092352836c919d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852636a8c09c8d0abeeb57669a24eadb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1376c4897d0f75bf1ffe72455c5ef0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36007ec54a36d71d2c1fbfda77e066c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981638668018240592de2f7374e486f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548b1e76e36a24e51a2081408d8f6bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc73267c66d3f9f4e84c780b1b781a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53809961b44bcd98c4dbff6e018c29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6f9043a0374f5f8912d9f9f6bd1f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9db485f96d31ddaa29a09c4c508a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39ce3802d2c263af4017db41eef608114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49696847e39306eb464185225091f3c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef76a4ef9259785123fd13015eba7cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabb74a838421ef666257794c32fdd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36eb22a1c427ad38a0c366c9c2bd69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba5b978d7f0b89afa5ada0cbf25dc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accc1c9bb3adb946fd2b68d19b9c9f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e7930694f229b0a4370aba63fd534121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1d350acf17872c5c5fc985cfb9671122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00a5b51ef2a67fe4a8645790c63b96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22c135f62896488b4a4f196b0542ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12feeb73ba210f4b4d24abf1d1f13a32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e182177828e50e081333c8b7d72431126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d0b87beab85aa8c2de063a1fc83a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7b8844b9eb36598a99f78efc173a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035af681bc71249bf1b394ecb90dc3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa0836a06a44ae580d7c36ce59f9f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26190c59db9b8fdedfed3e19d34305f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdc5f07ce9ddcff64474045b88dea4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae1289103225f2cda9fe5c94c6026a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbd65c170e74ddd5ae9c7184243038134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123b521ec5b18f692ae8c2235ee187135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d219427a024d876028ae4c49690f77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac1c716c684fec353f2de1de06f19f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846904c0ccc4a4dcfa2a720e4e2b319138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2f22a7359ba7219471b2a7e188ee9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d86b7497e0ac0704084013bbf0cbd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bfd44e79e2351f0c9995850a9b6c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe139e515696001495553b543281b777142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db0c0e719248e34c9fac07d30274c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985201b3c6285c66d988d5e6dbf4925144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1207cfcb31fda62c019d89c286f3cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac70c1d39a129932c821dc2a49adb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5569e380bfedfdb45b917cabb1ce59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e018e59c97036084c7d5876bd5ace16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aed08217e421dd4fd1b9b28c378785149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c82186e5c8a7e915812e408b25fe2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39c04fa3fe283a9d437e6c2d858ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15e687f8dcdf1ef102e2d72330015a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d12fd807e27a1ea74027cd955acfd4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb617f2480fba92cca03b0d687f722c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403413f966158a8244d9674e4985846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b33381855cdd083bb5cf78bcce0bee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffafc6403045992041bbd99c6192e86157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dad75d570698ef728b1493fc800e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bd0c25951f5e5a9ff774c6bc7ecc9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda19a5f04d5a226493b7a4b039eeda160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc46268f00594b0173969a1065296e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633f03aee15ac2d93867483f7745bf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f879130567e69405d36e999c98e6f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bef697b9d914f0ad0a820d8cc598fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0c440d3ca5735baab8453cb7432e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59e28145a8e9ec552a64724726fee3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aca05dd24e0938340a5c6d62ae69c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa07d3a4443e67aeb4f5aa1b6e9ce4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8787c335b172c34b3b4ab5c61dbbc87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198dac1324328b668623f7295293a30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41bea93a2920102c22dad61b271ad9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246be48f4c22c847ff37dd52ce7ce607172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d0072f4fbdf15d3b771b428ca741b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6e9d8260c57b354682d4ccdafccb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f83e79732aa4db6de4a89c8bf9237175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8deb3270afe9fa464d8b53f23c537176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155806d05913b9dacd049bde6684571e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b8e7bc17d2daf2ea6d169dc0c26bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f85a418409b8e4389335e501862e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0b0aed1b537f790081cbcb8bbdc8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b219584fd1273ebe4bfe9e2e462d45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ede73dea2f90f8a955044390ae2b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc03c710254e737de5a1c8ab0d41f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d054a1c8f070dd8d48fdba87bf0f682184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93482fed0e038b5a8099941ecc9cd29e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d539e7aec49a1ee64d8e83ba5cfc9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721f20c5a85220594bc2f5bce187950187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d42c1db7f8fb55e178a09d3ada0ae2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b246cc760b7ebc58b91225649dc36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1647e4314f2721010c420e92fae474190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb9e41a4fd2622b2372f80488ada65191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3df3a5affc4af1c430380fb574ae01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997d20a4a3d8e74e60e71bf8c4a012f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8786130a69c0ed497b889910ecd7891194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce378394100395f57fdd0eaad0f6e427195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edf8e3028743d4f9a9955d349081ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740f4babdc0eb0a1bfc9a51693ecf5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a66e8b237e906402525b0bd8cd9437198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adacaef915c6f64a3aca26b8a688e80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a4f6199549de47bf7fe6ed511279d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6e8661f766d41c128d23724b318f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644acf9d41047ecae77be2719f98cf6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4dac91fafd609f54951325975cd39203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def796aaafcbfae022d825c6047ed99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf1d9e37a98199e8322b01c798bf64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2922eb3e52586b1e4991dc4d407f19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7f6db6a859723976c6bcc1873d5a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389745f17952332a989046cdffe9b159208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed6f18919443acb59d4136a0ec3e84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997be7df89845d6f64599aff29fc465210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236c61b7da022889b96f5e4fce82816211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cc662a4788ce93bb2e021ffb22d22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156f6c602c47275f66e41398a9c2e9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef263c45581df0bf0f175ca96aef72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cac6a2162a8ff08b7dc3a385b1572215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042065b3a75cd84ce0453f51b6b0f67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc892413c9f8bc68a256e4cb55e71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dcb87b6f8a56d7447fe71a33db8562218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d11894f9bdf9a97f2054d10b36e67c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426be25aaeb1a1e9f2a2eac7d9b4475220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b0ddaf2dc21b4d4b6b49454007861221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adba19145a459bc9efe5961530882d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505d5b472825a3866ec89ec86b6e872223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff186d4e3704d1935e3ed2066ce8c919224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eae40e6cefb58412c1116131e5c2d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44950552b7f3bfe0a6066ee13a158075226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364e27975edbcf877b4efb3a02547c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07179ff9018b3ce37bc7da722f7c5b52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102602035d9bff3177e11c3fb317c0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bdc1458351b9f41db5670bb12f493230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a800219b89c0a533c6da63947117b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d37cd818eb23397ce94355e6bf674c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bfccf7a59c06fdbbd0be63ff41bcd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746fc4a3c91081022347340a5d18a2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a05170a9af59f782ff8e44189874d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8447742bc198ad7052d2b62b65cdb20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bb3cbc24daad1b64d2c959c039e8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ead6b84e70c981969cf6b22b808e99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278392096846a90eb981fc6940e51a5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c4f86e3f4652bcd022d55193cda8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbdeb32b83fb8f1dd31745c9435bdc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd43b2f69348eda27a4dbf9caca9adb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c78bbfef0b7679b76bcfcf1da6dac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f127bff0eec2c11db76d28d497b3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7442644b897534bf336a5105bc46d7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5e13054fe10565151a8e7cc442506246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aac9225bfe62ba6a63abcb1034832247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e12882cbc882454c12e1654046c59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20173c230bd989c36c458b36de1b11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f1c007166ccb95d74676684e245d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4becfcd9760504e2f78e3aa261bbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a64e3819f18f17544bdd34e84924fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fc09f60c66510ff660b7c861e2be0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f10f078be1d7e9ad911628be3af97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6188a1898eaffbdf85fece8fd844ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99707720320fd37853dcb2bff718473d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c5a2a082f197781c7a7f4104d0083257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd7f9dda42c37e0426962871f06a79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a27a734403df353ad256330fd54a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ad395b8a46033be2e4bf6eadec048260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aa19afc839469271c9c6b7317fa99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b79a844e39d648b070033881f6733262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f551def18c923d5e35a3f2a5cc48da3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f7fb09d22754c6e7662837c6484cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42da4ddfaf07cb98c1d8e1faaf72c41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4913ec935e2690af8c23429a39fc6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a2e5eb84ad0e56a7063e1f0633dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadee502794ccbfbba382f97c1e3d6a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4b0695a1e46b9d6d2307f62be54f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab702f9b85b1fead862759b5837a9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4f9c82d068368da1fe6eca31c8b5d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70a195c29c7847f9ff0a9d8d8e1587272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9a5cefea2d36f4a8dab78ed39de1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4954f342028281b9b4f1f070ef3a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85806ed8ec6f13d9fe1662a60b7d41f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef4954442e5bf90ff8b54aede4affc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8acd97766786cdeb6fc1b93baf014277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01616e7a64f2ab75e7ab839645c8393a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c615c627667a3944b09edc0055c29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9f43a00abcfdb098767d932852bc2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38c1180a2f639d541fe38374d5b0e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7ab2037375fe1291f33470ac75668282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460b2a31515bc3b390532192d0528a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0156005ecf7118c9f636371c71f6149284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72235bef8f3dc093add8b0d39e076026285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f873316c2b1b3fa562fc508ac8646286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c11347d931ac18e551a7972318b3a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c667d809b84eeb5f47b8ab60fb9cff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600cb3b7ed88a4314dc493cef620809289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cbf4f25137ef00326c619761e1a24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c870123a69fc20df963813c3719374c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01453ae28db74ee4c124e37609ea5655292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f68a2fcc1fed45b02034c2d755d51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76995ea0eadf63496e826313d494e4fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68ca020d1ab33742f3ebe8c5a9dada295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4542173eb378f5e13f5b24981c49346296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cbe4da66ff62b84eb7bfcdcdc26de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a577fdffd003b0942777e7e2f9bb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa50cac568771bdc63d32a2be16286d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266db913860e9bc412579172c2db12c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9efc445498ccd7e61ad6420975359301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdbc1a2ce2a28698d85f0f10a3dd64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af360beb701c7d5cf3483ee1714c32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ed5e32788874cf853853dc2cd8282304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac20df859900e2aa08d2c549ef4996305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81090cd3c44452c50af62a8c1e6b05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392b27ec392d5ba240a53ed78a67933307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f41a79ee53efb06f110506c40739b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0db40eab76389de230207740971f49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fad17cd1e1caaa2703d56d700f9fe8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff1dd1a13759c3181ec884762a02e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83a41aa1262c70ff646adbc1727223312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08652fccf7b4964c55dc88b3217ff880313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa7f0bae9a8b8760a380b3d7687afc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476cf2c1a26904fd5e1f261de49a3fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7687a70e2f0be8f98d1dd32f4dad1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfc898c11fc123f381ce0a9c5ee32f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc15a343f0f69c7020c7e77d9b0f3ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a784e13cb7db231c16dca819fe200c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ca068c4be84a262f27da2f45f06c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfa656b18c22a3667f71a8b1f4cec5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193e5353bffa6f6b43a97cbba40304d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0511fc755669097d8e57191422aaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3404f967faa35bb997b59d3dc887c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2efb6fb35feb7543c2bb25d8d4b2b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfada55c446e41d37397211286e4c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6566dd68879e940b6bbee6b386e059327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a9ee178c16434b3c9a470dacaf801328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25231fbdd6cae260220db5101060f3e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181a553732f66fa79529955a5bd45d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816592cef9ae73e6868a55d4ca792c34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c053c5f0eff467075849decf95bf4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ef08be770321bd58dc794ab43d0b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7480529bd61aa8ba27405eb39b11c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda78db4bbf886b6b6709202e2a2187335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3fef6bcdfb7d024448b827789407b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf7d0dcb64c65e21bb2e4ebfd92793337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d9ac2ff1f8746d4b9c28bdb81eacf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc24bdac8877d7374e2934634f614339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2360ec24b07ad15af794320379ca89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabde10478fd2bbcc6476add02584ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f4189af7a43d0012e37cecff8aca0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eed671d817f97b02515a273af3464343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b31807eb05e77826fcd92f4fcd9087344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be99f2c3f2a80d9cd0f5fe0da7e093345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4e834e3dc42e5cb9fdcdd672f02e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69a0c0ac1d6cb34d7d4763158d00bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd85ef356494c90d621b27cbc7b3b49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220e2358178d339d29f99eff149a126349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317351b748f3f5ad344deeecf16ee7a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f260dbe87ea8377edd7f4efbf170549351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb35998e377a3fce89a5f58b21794d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d4e2eb528d3f6dc7e6a477cc5abe1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf690c8f3e6f35f6fa402886d640ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfee83025260ed667a33c943681cdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2853fc134266f8c7c55480710788b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2f1594a21e09f3fc75709c65d6dfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bb49397bce467696f3e2e068854a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ce03247349decc10cd36b41ebcd14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7061ddacfcd07d1f166eeffc09c364360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87af58cf07743a5b9087056bfb49848361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319315af482002caa30fd428325b630362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d045eb58c36e513464d96a7a1fc988363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a7518ca9489cda3440dbda68cb7f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344434d149a0c95953f7ce7f8b14abfe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d9775c10a4756a1c1247c25e6a06f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a82dd5e31a75d2fe4db7e8007b912367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03409f5cacd23453977ab6ad9ebf5e6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d02b900f2ed8bcb0a4c8822607fbd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dce89712397b110b4f4c4d3f26c1c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db864012f9d96043d5bead4c256c95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0c3327f0aeaaaa61d9a6251341fac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2ea23bffb8557a23baba4b91673c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef9425de3e55c649dbaee6a384fb47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90e9a2d2694f11079d0934c8c7fb71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32782f61d1c6c0285f30d03a0ae1a01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff249e82da9102541d474aca6ecd9445377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c27a3d0dc1a9f1a6d9ab0fb1b08e58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5be512b770cd8c204fd4d1e439a2a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5aa6e6625b31d8f92e0f075b0ac79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15976b303df053032e433bee53a09af7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc3a99e34639df988cabc646c8c2fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006403ba1ae81a080a296cc50ace63a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93065443ea3af190968b9983a8a93f03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb05c04f4af711690c74dbd65bf055385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351351ad12b9e837a9f3fdd8d65ba277386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814982880f6459942c05c782029a6e24387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb5a85b451f5f4f88ea851ff7bcd8f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc555e769ec9d07c552e2c814c2b8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945dde01b0eb3e49e452fa06f53d9ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b97e0d37e1b8cf215acd80ee1015b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc13a70d263180b1c8f24374e123ce2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f02942371cf71b8653c013a24c17d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a680a2d294d526199150efee97b463394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ded7b5c008b1dbea9ec966a858780395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45045f95ef2736bdc786e5ecd1f5ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a056c700c652a8e55933fc75764a3f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb11ef2a9bfc7425da6e06b8bd6678a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec20fd3507384885d14bbf1f61617f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57602a831de52dfa173d62406cb8188d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c951f224140c4c09e37e1d92625355401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23afd321ffb254f476c35fcfe7aa48a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c330d24bd6367a355732a060eb4912403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26effd5072a694ab849a6a81215b5d31404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030ff64ee365e7aa153baba4b58b16a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9a95b7474dd3a7670c0bc51810ff9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0b76d9ff6d5b86eb4f82efe81f997407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a710a54bb0f6a43ec7b00ed04de635a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd94e4be979101a54b1e3f6c33f56b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0fdb1dd8f107aa3eae8990269f01c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5569a26fe673f572634d71380d7a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c863967c740d497d79f59733a83705412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e2ffd8cb4ba524a3b839467b9fe2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1d6e4d37a898783ec9f188fea39d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478896bbd5cb129549f56cba9e404687415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a9c65b4f2057ab998ebaaf51a0b4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4259e9801b161ede8c8d5143e0f85c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924abbc18dc1b374b7ada7b86b4eb82a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cc25b7e01380d14503f2866e1bd17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6efa23a59dacd5fce40102b3cbab9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413fd4fa491cb8182b935bf3e39f795421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122ae8cdab8332ec6a9b3b73e60ebea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f83f85e0281868a9088988bf5d062423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347d0bcf936ede47649970735f8a4e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0fb2c66cca809f5840cc61060827d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188e9101661150f305185b304746b09426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444cefd0669ee798ecd3430088c0c82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018e2c12a2913a731246e719acffd4d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed07c4a7a961e3a7ce42c2e364b660429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987bb0f774c7823ce1f127756684d5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1878d587b9a9f9e73aabc0e4c5c924a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e699c793fa69872a41ead1e63637a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd25a077297087acad41fa2171f062433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53056e5781dccf86bfbfe20b853758d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf6d75a318cdc15b6882e4e3d4115d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d5bc25ad2cace6a4fd2319c248686436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dec3614a875859ee026a8af775c23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a4198c931e74b3776d6930de204c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f34cb9c5acc1c89c76b2fc3d35c55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc289ee186a1f2473c8a909d57f9c7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c9c5aaab0e99e07d41c374728c57f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade7573d3f8664fe6c65566834ad792442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec320b7bdb0ec8c5c150bf15fde0bea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729f8f7c8ad6d263f4784e398f6aa6f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc86a9f21b1acb9cbc382a67345d9ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da118c1c17f92fa94d355b0832c039446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b64fa363d75c4755f6f23e4e8a25d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc4bbf851f7b08d9abae13607b0a7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c467223159bb4341efb4a54c2daa2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4096a653b129321c622bb43c002ae4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d5519da3fbf3d4f0f64837bda6a6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2f9ad75f90067a21471974ca75d27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f1ac16e03e1f564ed3d759b81a792453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53293155ad9e23b9374a0c054327306b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4300f9bb98ada92e1095b4cafbc58455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839820cfc0285817378e13bb5af1620d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057b2872ccbb10217fb638c9ffcd18b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabdd6c871cce58b9ffb674b1744707458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708c9f4b12518250766954b1e457c2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419e0c23127840bd6c07f71f869f214460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18632fc88c7fe39fd321701d2b151b37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964a5f18b623d568eeec927fb48a1a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a88308647c32e1ff913267b27db63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291b140f448236bd968c1db54dfd7c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be9d280ec46a39fca5be561cd322ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d653f9375f549bf8d824894a18124e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7ba9458d84c220eaceca4061cb5e5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c1d496de108e42e4f225dadf7b16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca9d5970d71f6473e87e782d07939e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedf65766ffe58ee60ab3767822f6ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdb0a405451b9e697bd76f4177094a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33091dfcb0bccdfeb383e515ec11fa15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c63d53772cbc41242b17c4a315b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd1291325ccff67101c0cb72d5907e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d5caed7914ec08d29be043dacbc5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a859d276cd071841f5f9b4aa602908476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da797f5620f5e21cd7b4cc4729e00f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439f8b391a75d3eabec5d9dfa261121478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a32f1976cfe5a0b2fd250eb920a3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320e42c749af77dfbae8eb1cbf77cac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace4e692bac7ac8bb9f003549261db1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2396f483cdc11d9e92eddf58c4889fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0dfce70a60f11923cd882747c6fba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfaf564426a10cc7fbeaed5cc0d26b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92214705470d8518c997d8dd6a220e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5618627086174af52bc80faaa40dc72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40194ff92e19404fe3b3154c76a7993b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43840fefce44305f4f6d63538df0ec8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae54ffcaf7234bace8540f13ea6b616489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c17aebaaed8bee242c57b31d0ba49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef92470bbf79b1c31fab16c0447e66491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b797d4592eab4e232681a13296df0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dd28cfa00e6e76c7e6a583cc11ca6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218b73b55f7b7ee6c63d6a56e2608ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562a0eb1b0f70de70c6150566db7002495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bcd50d648660e1119f76b2f8335fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11464ca3c3787b1159968230123e162a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26428d459492184847df691527e4d38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e955be6edae262e43f94cf232d4f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f159e5077eb8e8f6d0e453f45c537500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828f370a6fc94fcf8b1055dff7a6c78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e6a56baf749ae7c0feda9f4bc1460502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd3941c513d7b83136d59a211d8d06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b79bd499a0e1a3dade46e84d5ab6dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c389a2be15a38fcc0080efe5c0f2037505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3861bdd2f9e6bb72f329476c18452c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ad068895fa306d003d5e65c80b56d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280a13cd20c417cadfcb38089ccc5c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aefa931f7a2b80c70487d897a5330509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044443a0be81b6bc062cc20c4164539510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece66cf7d208abbb27d97fa6db9fa447511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa25e57fbed8d8c92c14e0e1f2560b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388cfb670744c2fabc33ef3a319aa98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341d1c5dda2c3b901f2d6284a0e0ba9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b753c1a2631452090a1d115eda446515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e1d0406c4d5c7633c692c2b364971516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c91a3d2838efb0301f6b532dd7ef2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499519d0ef7cc6494fd86ab2f8b998f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c5297cd7630353f01fd2d12217fd0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0500e0b99dbe2bdc91c8c67f5d48359520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b885d7aabf50531829d90cc412fb12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53f8d1353cb0bd04312e0244cf367f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740bef71a297116d26ef44053994a69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822d3d9ef98a77bfdafef3f1f707252524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f047dad48b139527b3b80d74d30fe7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11c9ceb272ee0e5a4fdd978f84ba33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638cf11732e0744d011b75acb279531527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc64b91c5c06232ef3aefbec19f3e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b6e1211ed3bc1bd6b31fc17b821aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce88aee729bf79b4f4c25123f1aace4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a3813cbf0aa625abca9bd74fa275b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90750d2df243ddd47d62dee5d3b8dc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d5da9513a8ea30f7511285f4292f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e732607605e1b2fcb73db59c3c3b8af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35717843a71e72726b63b22412593b92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc9e08dc22376f3787716c11499522536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20c204ee9a0fac4f2dadba09cbe61b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b944e05408fbadebd952f2b7a22208538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb77cc0b646a52486e19b63d2e86a79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b718f6372f98e684f742495bd22d6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6476c3e3999a2878f9087c8528c951c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9521a3b2223f58be6e9484dfbd8c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e08ab44b2ae48ffc532da45fbe69ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbcb1f08f5cfbe293904057c30a29bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66db112ace8ff3cf753d98d74713d3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419e775f1c61b7d9beb81e29fd5a8d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47391f5c13161a79134a52e5a6f45b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9818bbcf7e33e38e7963bc6809d33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b151e2333c36c4f533840a134089a7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626e86fa35bada03fb2a557070ea06a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee1cd810eac234b871cf053b581169551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5a513c473a82598d3f0c0c8f65433552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee7ac7c17ea9f67f57a5198ee79c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dcdefc3ecc99d38daa2884f373de1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526cdb7f14769dd364da358424f3886555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eb30d4925da5295237810066f39e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140161f88baa0f882ffd399cf96b22d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44069ad8c590923095b7c4ab59077d75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e90442fb3b2469bded098a8100b393559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b74f723265b29a0fd7c5f58c30a29560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af2472a1128c3b612ec97173a77129561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894e537606efb381f29b1dfce2cfe4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76a94ae054f2f248eaad29f7531e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d7f9ebb003d47f2d5bcd07aebc6e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9231d28cf44654aba09b289b4301480565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803c8841d873ea655ce1404613bd1c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974cffa4eeb518e3863c911228025c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bf9781f809f9f5e7a9a4d5add6e9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1a925305ea65ad80289da243c9359569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b81eac1c13bc60173c024f6fefcf9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d45c768c23b33e63cbe5a6eb113fb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17603cad9d8e683f7a3547a00c1c36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b327b77d3faec2ed862a63be05be437573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd60f18c225cfecefe0d459bf09d52574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904ea12c697191ef2b09ae386925456575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b62e3c44aec28863809e72c5ca20e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0077f1eecc9e2d638fc3a4fb7cd0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da2e2745a670183182abb0deea5b19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16775c07d09b16053a73728a31e74b33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1f4caec4d60fb86d38b1a9b444efd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6930bbd1462db983f41cd47faa3c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eacdb412c3d541c8f4528a7d858317582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6accb5b2242f146cbbfba72f8533f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e3d98ffc07cc300a67d8e648f9d29584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6649fddd23928a8a0abc8a1189c2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8b05bc6e9873ddbb4549c91f50f8e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18562359cc3057e93df12bf4795502f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b196ba310b03c71824530907369574588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c8072ee968556c88338b3b2e5b7ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fa81408e92ddcb8c901bf4ab1b112590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be60ffa2f890de12c763f3419dad7b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d33ff29397b0c05de04ab92b983d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56338c926d452a7a3f55cb52f6c4e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b51ff956505a11f7a43da819d02802594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272afb7b65abb1c1e2543f83933367c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba4b0bb8ff0c55a76e441b74f138a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a981fff963d6bc0d6304642ff7b9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c068cd1cb50084f56a0594a28d13a5e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e888d243280d46d96a49c21c983c36f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd35c046447c8128180110b446173f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b348a8f7c7aff7d7981ea419afde4ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed9207ddc83cf8484915d9bd2a5381602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243926d10339d5d319089835d2e45ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e16bf42e6c41b053a8198620ed2411604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a108952c82b54a55fc4e2bb847ee59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd594fd1d2081d719b00ba4de37d3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14963f8aabd5b5ab3b34b6d5472692e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6296f054443e0a3c2606562d01a11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4494b7ca35b1a080d43da577a8cb32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98846f9b3bb4054af65dafcdb5b94dbd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e0876e5933c9d487505b15b6f767e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f392b0eef91f448fa5ffb73b1c157b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09feb73da5536f56c88bccab686675613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add716eb51c7fa6a57b9e0cfb3b2e88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ec1b502d8e203a3359b765472d60d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035773a05825dec54416e31946fdd9dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145e35ec5d1b03ff82db8d55450789d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec41dfc6111ba6bde95bd8f5432a49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a5a4e0e8934dcc6056df096c36cb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f40f6135fda1592535ca1a6df253ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921b55747dde1f96c157fa10da74e9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8039cd3e524678d3b92b1172f32f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04599d32d7719367b120d00692dc20a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbdfc7e273c4849a840491a5cae7ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f2f2082f040ed172f5f9dc1b14f0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0172c79308836069b4760cdb4551b1e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5eee1a7fb159d174e4e29bad68a008627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed54e692d0a2be7bb5d4e26bdda35b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50cd212c07044e1521cccebe0bf5a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3151b57e1ecbd7d56882166f4e54e2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baa6db10c09530d4f70d4b64db3ebf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f298c5db647492f452f40a6a95564f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519a099f7a99b59643aa52cb50a0042633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab4c42b97bd8a469a95861c7e55b07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bae27469a9687dcc6e52598f64024c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f0b66c119229da10b52c63019cd34636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f58b8ae58ac4bd132e44c3d37d12d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38903634a71c7434fcfeb4b2b6435671638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5562c5ba5110b2643499e4224f05fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483b00216792b16b718c3be26ecfb90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d66712592f4d964e8e29f4131ebab1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb641e69f210c7be8a79353e46a1a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08f9c303653151a19b425059191763643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a6f18ffa8ed879477dbbd5f1c1ac5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d0a222f046e627cb0a7adb0655926645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7857333b8e532422452c5f086c5ba4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc55ddcd02072dd4bf6c35767b6dae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acbfa54d5bb4d52248c5efed9442d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57579e98f03faf9c7fae1a93a667d932649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94037b80137521b67f06ce94cf92eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091a3dd1b922b7626cc4aaca6a87246651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73bd4cda7a71be1fbda7f445a002ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97777d5b8a1494b2ef1dbd44f0dcd781653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518310b48fd8a5204e2b1d1e99ce2e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcf451f92ba1d2f7a00cfcf8f3efaa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec7f6735c3ec76c222f32e8d71f123656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be76c599b4014254ba1b2a63267056657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2359523a6b9f8021a023c440c6bcab7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc2635109f082ce1eee22f4b1ae70f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971f2084b799e2308230fb42b8b6e7c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e760239931d456614dc8cec9bdd3b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c110b6f9e46b73b544546f760e5dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32699b3b4c8af360bd7e1170a1f849d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca6974a261dc384deacb01050586cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec729d889a2cf52d4b8430ab2bba85665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508af423b739513da938530f70d7fda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041766c10d16011909e9fc88c098bc7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b69954a0fe6a1ea87abaa34769f52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e80720c0dbbf53b55bcdbfe28300d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef234aeafd0fcb2ef01cfd9cd2ce7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07d80f44cbc61370fc927f6dd19b8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcaa06c04aba95a9b2755f50ab04ff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495943da68bd463823ddb83754f29cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8ac4f6c6eaa5a55091d3591486805674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd094f3160ef5c16b6989272580ef9e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9592bd39f30670f3a5ff5169342bd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24a6ff7707cffdff17552af4765514677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761d53c68875e8273001cc74224c28a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ad55bdfad452862b86fa30a92c6b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f4b211d86cc0e6455f2574da16892680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9f6dbd5fedc2b728b03d2a277fe85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc0c2d87a3eefaae24d13f925732f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438426774b646eab8e6078d9f2b07e5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3989f1b4f27e82ba6b3e6676d8e2827684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a90fd82ef9568a30a80eeab8896b5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f266a9c07c89db8e0fe5cb72cabc6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7e5d78ac8aaca08da48f7535078b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab7f6a35894aad7d92c5b055ec33e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a4856ed21337d120a23de50990833689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048993d3568fe4511ff0f69db56f0c2f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a948ec6ff60368859f7dd8953f459d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb94f42988dd2216f4a3d7db5f2fa45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0a01363ffe3da6dc4e99ef1b6cefe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b144298f77b0af16f578fc78655f46d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a9c55636488c46105b4c9f9acbf03695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a3e068a6840a869474082271c59ac696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb9da949a33ae60d0aefc76efc7efd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa7a32824df65e5a844a01fd7543b5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2ae4a9528658c8ade18ce9c98f717699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c250d00906e45c71e4f7f645c866bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfece7aeb55eb2e12db967968e5a575701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8635adaacd589349bd7299db87465d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e7a446f0acc5009aa26c39128c4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d330498d1b915f2d0631bdf60bd6439704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15f6f948ce9ff536d71405e44c26dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b63a36be7d86233af6a464423d4b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84f8668d35be31bd3146cd892bf256707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3652a3ca16bd68df5b1e69253d90a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09523ee8f007cedff1bdd60e7da0fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79a7df9f2ca1f9fcf49b7cc1414b09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad876b9b7f697f77cb5c461e29637545711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f8eec57385afa9026b8310b92ad1e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a261a7065a79669c82a890d067717713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3416ddbd18a69c15d1faa9d33feea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af959e703908ecae46894a0ec160653715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443878eac7728f3216fb3543c933e8c7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd49084ad53b4d8d7a24a22e05c978717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b6052fbd757700d56d9a6ea582f26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230fd1e09674c7c5b7f00a892a4ab1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c3ec4d8917d1bd9ae8df1f8f8f612720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78252e0996344c9fce4e72af1941ec2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9943d85886bc69d166cc8a414c295cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f36926ca179d27de6bda8ca5789f23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5546110459b4ec3db9dc84271e38048724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19ba24400e137476d3522a8ac04227725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28269de72bcb25ec0334c013aad1db4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32e7d719f757a83453ad4417ed6a3a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb84871da80ce113fd56d37d5db80e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d03af50b20b714e55f6e476307672f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6283c377dabf78c79c30b71a3b005730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd27ff8b190f20f2a033898fc0ccd1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c805c392c28b5c1164cbb947c4168732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cc39ca1bfdb4384a22fad867716a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63884f4432f1a7b71acfc098af6dbd0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778082c837bd273de656f96b66d32d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5860e61324baf4ac922b6e54585662736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb803c8903abbec2aa659edc10273278737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f5ae806931095734cf1cefb31e120738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d31461b1c930eb099559f5fed84e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0520ad95fa05825b9ce6a731a51cc5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a138dbd3f0d117185b5872e82961f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71c62789452dc5ac70e8667a2a63c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62f61bbbe87aa2e43ddc9595f1cd59743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddda24602529996c476b8a9a61fc072744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d21e14bd3f5119c18b759d7afe08d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01aec50348533c924e0563cd132f75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f9ddbb2cd12a41fe890b3646f376d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0d20236f0f464ed376ec69ddccdd7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8592e0159af06338cc16663e21cad2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6ff44263a2117a81c3dbadb677b0b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3e4f1024b3984788d7e79508609c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164c94e0bae0a03909dbd368905e00b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010000c79187d6f735c1595b982e8ee9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae5a607d0e57ea9fb1ca49b7234f07754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d542aeb114fb9764bf24f8d7eecda73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee44bc4ea6c873fcf9bb2bba881fb3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009441aa0a4d1f73b27cf0950de46b15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59288ebce101bdd869384e5156864b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287dee3d60ae6ace5376a5c9cbabb01759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>