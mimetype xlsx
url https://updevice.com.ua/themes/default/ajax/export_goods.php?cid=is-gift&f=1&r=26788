--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d98995474dbd32f78870570fdc1801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac903bdab66cf8e237557c1b8409b1352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7f5138b4d4aee046ba887c19757723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6e3da0d9607cd8ea7f29e9b1c49cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa404d0a0f14a1dae3276e52412b92a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39ced33cdbe843334706f6c8fabc886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70779a9e0922b3b9eb39954119f5a9d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c317b8f2fcc83c673d0f6707bef258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb82f92a034daee890c26d16f836bd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc45fbf7a020050e4f4ee21afd1b10710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41ca5748a0290875381fbe00ef3a7111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0aaeb9ced2e82d1c63ec71a2870ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fdf1b32668cbcedadf186fc64c1de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917ef03c4dd1867bc2062cc2078422c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba48439d05b2c16e7e61f107c16c4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b686aff84e9852f85049411cca99e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6db0b25d5e97dff3ec95f5270e57317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa234fd598ecaa0c9925d90536c89c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ebc65d006f70d2d859695c9081ab219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213d37b1cee33bc7dfc9d56bf94fee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788933f539342a42c145305dffa51ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7f6d49796280e2d9abf54df3ebd7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a52a831cceb04522a15e12359dbd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecae8a8309e8254d40ec31e4fa13fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9f875bf64ff94b7a77ed061fdc07825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d626ef378f6665ae22d121914f07826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc337295844ed60180aa5363f005701b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854444ead5ca9060b7cdfb9dcb7983028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004e9d687b03b24cc2901d8e4a9cdef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ed0454ed363090cfd36d56ba0107d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca11e4c1f269cd881dbb0dd307c9cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ff16a167df6f8256b7d270ec3e3ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad74610582f9356ce56222d86433d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d3d5f5a8ae64428154c783771cb3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393687620d27c05377627d79f55ad3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7ca547c110010bbbf0b95f6e1765d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75908079a4bd3ed6292bf0afcc6f6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d4ea5deed084694485101f8f3a62638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29c6f360f3e0a20b065d315e78608339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a934bf823c6f48a12e9f26a555233140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2eeb1ef1849b89eda3ff157e5f04741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548c00a9ccbbd0104fa0c711111814542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5141801b2f3166712166f876ec29aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bae08634330e27ec819319c951a0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec633da964717ed1ce1f926f4e3bb40a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49e50297412e7f164fa7c6fa07f3a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68142af3c7614a920f36a80c2207dd3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61e98c084d3064465b2c096ed42ba248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3eab87a445d8b7539bb99d15d753c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088f366fc278fc7be53cbf051b8dcab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310c7eb23e7252c75087afc114335ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e1b4cc8c37f06f02e5f76d02d45b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635de4b4777e707deeae5e15d3db0eab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62989adc6f3217a0760a442bb7ff3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99fae09e3b6ef4566c1bb88c9db18a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d903451afb163a8fcdb3403f77abd856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26dbdc679a0a702ed6f0a500fd439057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c61e5d84b4c6b0e90ffb3e545857a9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bcf7ef1b4ba5e3c9d3addae1038ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8686de20f7b85d489b312ed56b8c1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81755ae5ddee9170cd8399a4db28f84561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fc729cb7772f086a9b36b22a7207462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde5e18e6e8e891b75ad7b9eb52b69c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f95d08c42fdc034ac0f31f8e2779464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1ddf0b00537e19c7f5c841584548b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7467a44f5d6167248af05cd09980bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4506662c08a9d908226430e151211f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454efe16586743b3f24214426805d2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92941c010fcc484b05a2ca3aac4d0a0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d7104eefac8817eb309281ad6b12070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f5548e380cb082d034cfd5fa8921671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ff4f0cb412f4c20ef16256b107ba572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f706b2f6088f1c4ad646682f06365f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c86a22cfa8724edad2746e91c3b4e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8fba8c0a29ab5e71204a2cb0e697775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125023697103c4c0e2656c67fdeec9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb3d1c26f55231fcdf7c7c243556f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd81ceb69d3295095d923b9732ac79f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1be22f614445c57b0c2f3f4e320e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda45ddaee6f4deb3a29257ebcc9079e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128609b340a9392b6cf55bcd965d4df981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682050aff2ae99c76e5d756c18a6d3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05cc7a9b909960ed60d018ba97b49583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aeedcbb0d4ebea0574a83864de124c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8a36043272122452a79d6fadf016c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db123d1f73af089cfce1c0e9e063bbce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677e4e1b8439ff0f5d1728bdc5a885e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625007a493c708670bf84228f17c44d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00b75a368576c087d2f1e43254cbca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d2070742e7444b267936f588357b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8037545710bc80e4a69ba4fde292e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2ecb59486e392456b4e1f8012cdcc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febab2994be917b2331583ac994c4ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73b0a779d40eadc1be8496a9c56e8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfeb946ea3edecdec1c242c10d5dfb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c2dd804fff5eebb26bbda7a8fc16c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c805573af588d4741d5930b2484cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d693540ec18e1ebb4086b38c400eab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe34483b66fac4b2fe591b01132b7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d78aca1672ddd5c3d2cb0eab2aca5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54dc8acf6d39d6516e2312c6d1d112101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9ce670407957f289d67bdeff2d3f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39668f59b0e2dbf96f5131496ebfc5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1b6a51362503a34d47e9d3bdc1e60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b99eb9fbb0738be0c6f5bf7c94b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ce82a23a581054ba16b1033a93e2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3efb5b06d51e851f1ea5cbd4534eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2231956eadf783aac5356b1aa957d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162df10d2d5b4e467fc6fcaf5d3d939109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b142fa048bddcaad24bbcc0ad07ba3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2cf22eb2ab8297c30a1efd7905f6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b706b00eb2da5bb41ae2a29db0d53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788db772da1d96bcb7916cd4d576f0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa951eb4a86880bd2a7e38376ce22f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43f9036795dbc7f8ca53a6ff9d53ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd14f211e67c028a9f8370ec9b5328b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd201c1e8b56be9c546d322884dd1aa3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0695ef856a9925362a2132ec65c2e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95663fbc0febd90fc164949766aacdcf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702b41bc9837f140038364725ead45d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6763c3f8f9d88d24b41751f959f0b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb278473ed099335252ddbd4cc86fa26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b83535039ddea06b29fe5442e7f41a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f23cca97d0aa53ffe90da14eea7918124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2e58ba4649b906ee5229465922fe2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d187e08e36b10379e6b3faa5f98f589126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d6ab06779a56cfc0f7fd3e67fda88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011bc0f7956754cf95dc7295ca5b18e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decac253e8773377093453e2b405df9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812d160c6570ddb55c7f204b4aa2831130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724bc95dee6820bf45285d6fa814188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5f432246249ed7d713722840899bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517eb7f2feac6b669ac2d9328e49fef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0b850d0d97a73868de4039e4f0569134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe0b702e6537f2c2a69761ed20d08f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81845a67b31f9d4e826b5bcfafe7105d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097539577e78d029c82535a59608e3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66fc238695e5e5f354c9fc81a71c9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbb2c4f2724a4e188732b189e0e9ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d8c3dac9e9d8ef83e910a65697aca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19be6d0e7c8b6dccfddf8b524c6719141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904ce19139fb9117f34b49c7647db87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb079c136d9bc70e27dd5652fff9c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf5fc39478893f3aef0a60622749eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363063959be6ad78f2575649ec96c273145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7571d6b165ae2109b6491d50c875f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1151434227c74a7daca4f4c2619a32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e890d0b6ae12ebc24664ef98247d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548eb5722fd09c01ddfffa0b372a15c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8315e2c3ceaddf46fc031a55e558905150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd29184fff7fc5fb9e832458b31bf5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835f4d8707b63469b5ec5c33fd47ca3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310791ebdd601ae9503547957ffea32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101223c98d12b373e9f0419f2f0b069154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ad1844d90a759d638343402542fb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7890423eaf2edab4e05cfc5907cf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d9d6ae64a9fc5bcc5cf3d1c4a5eea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f035a8f95be1a489e4f5b38a3536c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da948ed105f0d9b3c9371f2b30b8a70b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be149ebff845a33bda5a6a6baaa0ae8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5f8adcfe123c866d3e0c82b3329d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b951754d90bc7655d8d7b17526cf17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185f361ba8d43b19a8dc31e1da9a9df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a9040061c049f1ad56a371346eeda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee8e0844823d87c22ab01b77cb3b43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33564811746efe3679404af47c9eca6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae0594b05f00f1e536b2176e4e2b2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a967f032a69ca8c356d401887c85387168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fb87096d359eb0f4ade79b697d34f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17678c0cb1a2a9c016e41938ad0ec93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f9401de2a971d0818fd077b0fa9ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770c800fc515254bdf0b3c85652e2f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b7fbc2321154914ceb8093e978d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ae0c069780d8cca12e42c3dc4b08d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbe91edbf39a924a52799920b3eb67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503051233341979194fbe0ee1bd5694176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c5fa1131df106ad79cc4ad29fd93f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12815195909741736a32c35423ed37178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf000e6bb67faaf25ec5af155dec29f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e67a36814f68a79acdcce63d26f7a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2346f80e2756d7e5f7c2e19bca3e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40790bfa50ca2bc1ab0e4fa895add28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff68f1695e0afec145b375bbefd022183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a96cb98f8bd9796ca57a46c5211f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3871188c5548472c419aab6ecf7c5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd614c536323971b7afaac8656d62e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcce2b4808354ab36d3af68216295d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ec4a605e1e0bde666b76be16b2697188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac05d3b119b196a1a029dc7888bdba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2977b3ebcfbd7ae6717be1c6388e26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d830bbb241b1cc4839b45279c736743191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfab38378da4b4ca1fc8d9bc74c515192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b73acfe76123eff56f5b2d89bee47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87261264c61ae137e761c06c459922c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfef6f9637f85c7419f0efff8d6ec8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba01bb48aa45b0eb0206e2758a5e7e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310819518b3f7cb72045b0304f34540197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3630ce630785944af7c60234453374198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86adc55975ef2fbe8256fa005373df1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894c88a25d2d18fd87725a21a0dab90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f51a13dd853c674be289035a5a7e9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e2c708a76234b764b5a5ddb14ac8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fb6d24a1e98c4c07b5da85cfd414f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e61de307271ecd5b73ca4cd5d2782204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e09670295f7bcc672598aa5027ff9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40323689a1ef3bf018edc61f68b8974206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b4302953b794a252172f0534b6ec1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ef23a69009b47e07babadbfbff96a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b2e7212a42308636275e4656c280b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb9b9969c8466913834dc3fd715f59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2372e487e2cb17b49d0d941b5002a93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7fc6fb068c60637e77f6b828ed8f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc08e0651931b4d57699e5edc3576e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf77cec264a67191d860436ddc7dec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842c7630c6c83f29136d6bf5c3f2ffa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ca19455a6954686dfbc09b069f052216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30084f9df08c96b7d7103698d906305217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fca942825bb90a6cc24c9d52faac49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53c1ed59a155de1f925eacce3dd5af219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485c300666e06292ad2b68b2fdea721220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b78f8b66182e78b0a85e7462453b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494048c9b5e043e8bffec09e3e6d647222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b56a76fc7a1dcc2e5b39e73653b966223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14fc1dc069a5b27c375b7e45228c21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be85fc7ed60e5e05145df2a675d304a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a456f8a3b2d73dc400e71aee7bf169226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b015de42924a97e0aeca86c7655496227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c7bd195e4f8ee3680485fbe0e7692228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5162a50a2d2a75004495fe112476107229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2d5fe8d9083cc125cad1614f7fa5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276697df66d60f8e7af3a8740f45a0e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cf7b326e1ae1b686e5edc611bb8fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d1bcb3541287e1d50cec7f2f8b20b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8873ea75a4c36e6879ca030c8cef9a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71775eb7535a3afe261c75dd0949bb38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063268e1e13c14073dac891ea48f049d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf464e4322fabca4cfe5a93523de391237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5c06012266fc800ecbd031391b64c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fd92af14594e0d9f15d7509930e52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e01a74922f2eabbf49ec1fa2550b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16881726a3bc8d0b61b1af3da9f17708241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd9c406daebe6b0d5af7c31f189166242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11be0cdb325227f4844ef3aadf081c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ad15962fa67ffd57ea9b1318df74a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9da31afa92efbd9897623f8280c0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9ecf013d6daabc245f2e0e71073dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea75c95e6d226142354f249a7dd2104247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480bfc0a3d0805e43cc9cf75c19d940248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15811448c379f2ebb761d704eb4d6ed2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e6603c86ccffb8fb2176cd02d923a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee65b6b2117065de379c8973b67bf9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917a51e4c0b9fc0b701e24f935dfe9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40255346a108f3f40fa6cabeceda9798253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0605cb1b83a4659e435998c74528b1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23977ab033887bddbc8d9d72a65aec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e0eb6a824e9a4e627fb52f8f62c51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d27990749c607c977ffabcfe5e1ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497cc045f4f4804bcf82b23b2fd3c9f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7fc5f4de4cdb71958cd4ffef3fb2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923195907c9d30a344abe21820c979ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a45872e64073648038e0f5a5961e0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e986e437e9f099b69d5f23b7388d75a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda55e6a1fa27c0742e3fdd5532cb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47890b6a0054e4b6578878e5b44bf501264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342557d6ea0ae691e9d04c0cac8608ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1885c62e8af06b815da6297a0400522266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60556443076701f72cda21344d0604d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43611448c7b59e47e17c35ece24ff602268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dff01c5a2de54336f631a463c887e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206ef9d41629726a583dee17e312b14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bfd02c12cf7be52248abf407d9fff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc708b07251a88d17a90b78784d0e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb836f624d828c632efc88a125649f12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6da1bcedd4c88947f7cb7bbeaa11da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63978b16cdc0399c67a855f3f98212e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea97f05c0dbef01e45fb613ea64b6cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2fc3710f7a58098cbcdc25c4c518b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409abd7c4133cc2a77be5ec40dda97b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb966ca4bfa8d821469cde3acd5f70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd97e9031a5bba0d90c5802a8e44b6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40e2a3bebfa4936419e795695c5f98281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3a0ebd5589d24fd905213b9efcb9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f56583311ad4d2b1f21ee8cfd96508283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029be6f6325cab154c15e7c5d1cefe3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e172dfa9f8a22098fbba5ccc5df2f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86052ea2c464e15a1e353ffa3066a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac3e12e7f2ab3b63211184968ad1dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219135408ee6021641305656ff5e7c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b0a9db25f2cea0c7e735d17935e33289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b7d63b063a2d6e926903564be0f52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144ab2da93bc9969f633438388906ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f6bd9fd8c2a3a9cbdb3008a6240c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae678c52b14594c7e5577047c64ed864293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cf726aa96d17e14403953cb671a2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64ff73def562c07fd0ff02f13dc8c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50ba00c46e0a08481fe333f415d729296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdcb479d2f19fae0c16bb17149d7e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fba817ac1ce33f036725255321a4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c691c8cc473eaae638aabd3041e166299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f371b015381b4be641f4f853699958300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07624813b7e6e42c325104aac36172db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d564c5222c76bdfbeef385fc8b870a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107b0d67a7d3ca4356d60d3a1cc31cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a61f2e0b4071433bc3c122a90e4a31304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eec020e6b7d890e71804cb290da92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d6ab5d95a738856e93915beaa3371306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835582b24210a43b33fe4658654114bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990944f07f123a15947f2888b0f8d684308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098533078126dd347674d13b36055ad2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49378bca3b43012930aef02176c1cffa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7072dc6885d34ea3a6e9acf7097caea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ab139caa57678d25533dea7d9bd1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bec0eafcb4edb2c2cc5841e359911313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1e5e3c40d1eb28a8dc88249095f30314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862166b65c26881015c3224a59c2b2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc446fe154fc58b14eca55dbfaea15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c381c5f9eb7feb7eea7c04fe4c627317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ffdf81868c2927af7eac3ff5a4564318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2327119098aa1d3530878795ee859c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4ef0e6d3268b1ffece4a68518b80e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68833a6338e9b94d3e2f4842029f999321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7348bd701f1882ed109df9edf209462322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a443c739f4dcbde9c3396f5507a87323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1326cd67f383bd9d899c144afdef4ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f17699636c0772cca128fef71b3b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a21dea4d4d1e1d164e210325578843326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80480c5103a759a51a87c97ea39f3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1963bf05d580960e36fdcf80aede38a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac60a2d433f58ea2c5e9d5fae624b1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa615edecca3ec18247b1820689fd7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37056903d5b1d92e8ce364ad85a270af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b63e2f4010524dee8d523940c35a54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68da9582663a70c36f52c49b43cbda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b093424c363685079b953e449bcd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcb173cc7026cf33732da33a045476335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf376b5fc7b890bb6b9544bcdfd44c31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981ca9b5136e9e9fc61481a9d66d8d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bf2d15f0909b4ff03a7f344edf186338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcfca3c2aac11a54df898712075953339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa46d4fce64cbba22ddfb07e3c4f20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7bcf5d7bee31a4d707bcb25b0c0a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8ff758864d7c46ff2f6da64d173eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10177dd79f5e0e6d46162a8544189610343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e29fe53b28bed98448c4122f398ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac50180dcabe42459848aebf9fe1aae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1960765c60dd6dabd99c6c36dcf8102346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6b0827e1aa8843b207e4b54bfde7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac38a67aaec48753108d184b5e21623348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cba00ed4add3be7be9f5e505d6336d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7547216b5984fe5d520aef24977a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d6f52c8e583abcdc876e97c047aec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df58c371436d4db82c86026752e530352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f721ffae2b558391f0e50a7d6ebbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405380e5c32ca4c06d5546d5df05eb71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3653b29d50b3f1cfe4b64cb4e969d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3701b7295e2e4eaeb9d21182ef545356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e944938b87643ae219321a451c582357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dad5411597e5198f1007cdb75a015a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce01ae92e2af178266b7bf7563d604c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a13b46f25948c0038b7ba5b87e0c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d15c213a6d4e87f30ad0c98637392361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984d81a3b518f163c00d230eb69f24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e2c36a619665f790ecd3b462344d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf1e4ffbe79734019021b7bd013228364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7f874c4f2df29db330c4c54b07ab3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073af49224d5590b818ce2acced9c416366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ee9884a429e4528f96f3eacab59b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f127dc25a53ef691e00b60bffea728368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c582b85c106e1ab3c0c2e303f9232f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032daec16a97cba85dcfb2defe31c1ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9216875cae23c6e02048642d7c81be5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c6038fc1bf6fafcbd66fdc098e408372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09feef9de97293db34399afe27a325373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1237386ed975af1bf943ec19fb0bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0395ad79c7494c7d6fe84ca8b21d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ae6f7c704f199d1a48c5799774904376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61d4c740458e463eab59381df24905377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6938a59406c58ce6f501b4653c413e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7bdc519b7bb59c1d81eb7bb3e4a11379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc0e4c21d3285dfa5322ca4fde1601380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f16f52db6f524e897cd148259eeb9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cf8d986edb176906659fc9d90ecd7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec138ea2935693a6fdc352d5879788383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8c3ac0f04c1b39b60c3bb6688718b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d9657e8ae5aab51de53955cb81f29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f04970b01841c488c9b9fe042ae8a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab986c7ec2d8c0ad62227bdd5db4f6bd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b74b80472d4e360142b5219d28cc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55397b1dc41909322f683892e3d10c0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1719e0f6f42605491ff46ccda1fa92c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26686f98e802c3bef229292a52ace80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0250b5f1cce78ebaaf27b0eeebb3898392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0856304f1db40d92ae2a96d616fbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374b74117724ac9bf247e1ab0a8bbe8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c201cd835e2a3fbc7abe94b69a56cf0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56dd62888440bfc85ccee7df824f6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12e0404571e4daf6ab2851dfd9693a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b038a4a13e40f7037cc91d3f25a8278398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7f3b6c1f9f781f0d4e2f29c0208a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b69fa7a0f27fed5d75af44504a2f92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e62428160cfdcf76bcc4a063a4f136401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc971b4b4ddc4b01c758629957402f57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d645610c16ecbcf2cd1cdb58c94d0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f33995f78996633b81b232c9f3e946404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd0a71097cff0d151fbed98022a57e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdac54d63066a949fa9a1bb02348fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f31c71058966588985027595cf94b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c96f6053828c36b8e75da763307f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16d65265bb8ca9985959c1785e642b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d5728a9b721b21da7efb8ff68053b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104a0a340f8ef09a23ce03ed0094a3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca7e37327f721729c6694d65c88f4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb158bb10f7b0b4d249eb20619123ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7017a34d7eecbd7625efaada8762cdb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b55eee441c4e77841af04c25bb33415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2ac4e6cbe3f9cd71deac1ba78c399416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd456bcdd604bbd4aa2fae3a6e67ba9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92adaea4eed4190298995d80e48d6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b222b01e1b781017fd4a747b388799419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cdd58de0221c24ae1b215075b0fc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d2333b9ce89dafa5afd42675f99ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5350237d8561c5afdcb1a68f6c5ac3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bf7355a311151acf00902c0899b23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008e7582f5cc4359302dc750da6833c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99fde86661761ee3818ce8f2ad8b61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad50cd3174a954006f04e4587af860e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56942c5185c48f5746153d15e18f1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1490f2189f2ede197bc6277b35554428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a76e2b62b47304ff607f984078b28f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378fd5b6a5935747674268a30235e93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854c21bd6a099bf516aba81e3e2f69f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0cfef436ce50d0705950aea9bcf10432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd31eb419535d850700083ee5af4177433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5637f9c9f7dc797895c3936f33118434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68206bd3769c2e4cc2518422fb1a7c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d2cfa6ac5e6284974091477e84870436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f366d5ac8a00dd052feb0700b2e59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2efebef6408fe491ecf82281680e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b387612a2a457c225dce063d5f5d95b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1d49f036580e16107beaa1915e3fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbee5021804b0931223105579415219441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3b897ff77b25d436e907e36d3bd46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df276cfd8599fdaa9b6e1dea4f6f7743443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f06d5290fae9dbdd4b4ffff15f4c31444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81382c113722885dd94bc372cbc8cc42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d938d8f63c0dc38bf3d8956ba9a5b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44e63d728c36fc80d7d10fc6bbf408447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23690a28ed3b0ca7e7851d44868c7d1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239643b5b0ca45c6605ebe6f7c1d1a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2616b6d73e83a2ff1037c6d8195d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7ac747b0e452460cbcb6f4bc4928d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038309569d1b4f02f132f35adf048364452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdbfcbb81079d4a2149de225d53ee1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafab0742cf40260591c99aa1067bc62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af715d606280b16f94a6f4e70c9c6b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999eabf017df0af8e34d6c1da412b7cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49886227b4c6ce936dd17ba10173e62d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f5e0869001a951cf06875fd24c34458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dccadea96c13acb9b7593ea846d31e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deac06f3a4c96e8bfb4767bbd0deef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde828d402cb3b5504c994df188547461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a669009d40fad1f4ca10da7459a0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4e24a51d2f30c9a53bdbfb0d40736463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22ee37482bafe85ec274ca7a391aa8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b7905042d6a4938310af8307353fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be83e2c2c69fa2588d5e6c50bec727e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcd33b7ceb47f60a2c38dc2f5f1d04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20dd2cddc8ebfbf19f6ee1e7c5ec1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f0f4718890582667d5fc85a19034469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f56ede8bc7c57a64847692afdf5cf2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16331fc5d8be7c4a738bb15f3f6b1c8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8fb7d87e72301538e2e7d705a170e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db6dbe58c90ca3cd13e14b7741046e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1be8e78478fe3262a52c4091ec0d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b39c37e9cbab78d5b2271a226bd6e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac779069d059cd47ea3ac2cabe35c10b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d95ba77697753577e247da62ce08f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318c16c9b797b1ab50aeb3d5d9e407f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718e47bc790ec98cc2134d50b80c250479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2c7719e73a67ca48ab64e6416654d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d46ecaa3b61a65b9cc6c6bae6c992e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45681108420955e485dcceada4d779b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641548531638abbe77778f75b7141b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155764800937df7c8d2c52932e20918a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34b4d96a8ae57217e0816f3a834e4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f655be2666e6decf6cbfb7eb4e0977486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9eece339955d09007e82a620f9a14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e17c880b933ccc07187ecd2bbc1307488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7514dd56278978d244d65743211ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4dcc1d8aacd378606acf32983ef58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ff754b5031fc855bdc7a61377222491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92a69c3fe1cbefcac742fb88fbf509492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270af450914239b8189e299a65efa11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24b2cb6880a4ac4d8a9592abeb6c4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f884fbf9140801956c6fcc56edbc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f3110141c905e996c2590f4110efe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a14789e1b08633c9d9f7043d1e58d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c72b7a1f4bd4fd518d034c6f47d3c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714a4e9c10bb9501fbecf737daba221499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4da3fa832f1894d0e541b1ce466499500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101baf62c6bc2b51e51f50476648e73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e380707c9e53f20a949bd07ed72bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52507dd85a66ad1f323e2bb5eb560e69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d0d8bca7b89be372dca70b300e4a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b184e2c02dd737dc0ea5bcfe9cb6cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca8ed0c76d3cb70f7d0aa3b40a112e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fb8a137c011857d79fa2b861e8fa7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb091184551c569efaf9f857652c871508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e367676c35c88d125a4567eb2e4e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68125ce3cf29672edb020bb0b71a4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71e82ce6f856514f9faacc0de3bf2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d5de3d8d1b3ce24600cb0645851a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c290380c4c720042009398132fdda17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13064fd09ddd488a3131d866a9324e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547a5ad81b0f1222cc35f40018a1c8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b36789cc4a8803735039ad8e4ee372516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e84079435b2beee6861c7797536e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe3707a9cd9f7a16a753b5fc4c7b58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45581ced1832e92bb8dc32e3b7ff1cb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb4eb0bb98b61c9bbb319b1bc56462520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad250a510a1dfeec52d309b09884607521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2b9f38ca9b04abf4d8f9d2a7ce4e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a84185718ba825f8449b6192cbc10523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04682133ad2dca01eeb9f0450224c52f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76bb3126f611ffd2978cb7a73acaee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cb6ca7322d8a5a50b8b43ffa0c8e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9ef1ea557ff0b071e538fd9247ceb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd80993fbca36431901266e889b01c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c4b589c555c71566e0e1959491098529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2feb46031b31903bdb5fde69e91ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adfcbaf2e694170789642f527394f7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c758c0c88683b68420e5fade4c7258532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a06e3243ed2731a5939a612b3d6abd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277738c72cd5fb61842ecb96086a86b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23091db0050731f5a702c1d501632f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a8f035babe5ae1276a882dbda8119536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed7b087f4bf8fd63cfe706244d1338537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1812af2fe1ea75b39fa4586037ecc49538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94ca36dd5dc286e670d592c8bebfd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e67fd2187e133d203ac9f62969f37b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba5cba4738d1647496411d825e787c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4d714c8508597943979bc68c447c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38d88a229010082d5a9b790a4e53c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f53bf48b74e3752bdd7dd9ee72ded6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a1edcb96e3ca24dbeedc8ae592d37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f9692ddc1a1178cce6a9b9629e855546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c63621b0276fa8f2e85995754df31c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3aca0910a68a5a988b0bc0166d60f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f3972e26c95b7ec06de5e08d85f39549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601b019b1d0851ad12a7eaaf96df05a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6f096196415478ce87a0be1cd3b90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921387da5171ae78ebde8fe62103b35552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490adc1c32dadf1da8065bb030c6c43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eb77a36889d863e7634d3667b7ad2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c414655349e58ca08333359f82a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289a31e9c3c87ccc4f62b18b84204cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84b6bcb7256b0515d5bcb2921cc493557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764c9354fbea97aa2d740a675f7c88b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d32e22d38a972d80c0a3fda8be527559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2607e4080c8a0ce0b334b18afc859560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8022760ee64c64f750680941e2027e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b58354a5d78a1baf7af7aeeef90e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb221f991bf1a71500ace024e083b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8642abb312be2cc7f7275bb8378727564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c9696e3eb1f8a014c91f540c179f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968898fa0b88477467ffbe6b8c03a7b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6090e27ab591305988db84741f5c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95515cccac6adafb6e4e4ddba2d31e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f528bee616151c2ee8af1456ba8bf0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea8eff1f1cf056464e9d22d4880d6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5789faaf0417181eb597017a5bc96571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b813012267ab27146e223c33961c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f654fd30d447bf29f3f950015689d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b9fd2a84e09aecca0c278bffdacae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85102f52398740a4d191b1d5cf3a1a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2f5645096479c7de2a05f864f89a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf824ba000c817f5ec4e2d007e8aecb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b665d679bf9429b628e54c1a8cf0f9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267b9b6a3521fcc032c4a07d18716d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60913f238a58f7dddf2ddff504bf5ad8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8e48f92e1a87d5d7c7e83654cf9d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8b20944bba2c8ab7331ef177677c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3bd978d8648ebffc2b25e5166e18b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddfebbc8bf5d8100dde6e7c6ccd75b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d5503368c3dce7d335ca3b7a40c54585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46465fcf64b16769f255f99c423894586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbcaa2d857b47bf32f757f2051d9de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a3f9632d4f5b0781b6eae37ba4f07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cdf7588b76437d4ff6eb6977d0069589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bea803dcf961f16239d417d43e90c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31479a93f1338f9aad76e1c4f89f180591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fefd08b8ec074b91dfd5f003a5b64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd031524e93218323d02051eb1c3b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3358e4d5c0718ef4aa141e95f47e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec9244fe94408ff51776457d2a6dd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de735cd07f0c0b0bbf11c76270f55c43596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43779b6a1e853d4257051615e858b55c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00d41e3f50a793291a4aee71314bcb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5038b694ea58ee053d399b8fc85a7f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7a0179906b3bdd465e4eb2e40bacc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d19951bec2e527cae8cc0516642f50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b7390991daaedca13638be6205985602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917072a9b077d4f0b6790dc1911ab7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec866e8c43f1ed22fcac0ee991f979fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63b58a273f9c064ba0f54c85209c3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56822be61505f9cafd10a5523ecfa100606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ff96b7cbf75b3299c85ed09e11cdb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6f7e0f9a576fc8d05d3e230e80ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875e589246f71c5cc09b68a4650013e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377d713c141171dcf62ed7098943c01610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b561aa9849464103bb9a797e2651a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7ed553a2b1fe7add5b9f59cb523b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10d66e84427fedb0adf656072a6e1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc117c7bcf88b1b53ee58cd354797e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d9e8392f46ec7c7b9f111e7abb8df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bebcd92e7e9bf830fcae42e1b8871f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d192cab6e53986fc1b2246be4d4ff2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dee9a8590adc33efda684931bb56d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830e1fbfdbf72c37aa25d88b019ca05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6ee613f52bb333c8dfd6ffef70e93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3eeed4a4599ef28976c95cd6fbde1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d354ea7f3559d51fbaa13b1754dcc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b137366787d9354e5a72e7ddef7dae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae568aaf0f133b87acabd5b99d85e201624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d434e4b8aaf7e6b7b5879b30ad7bab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5959b8f2ce1cb59d6c215f3f7df17626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b68fa7849b3d37c52e1fdc97eaec39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e140312facd90a1c5e3c4ea024598628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcac0d7ec4b69425d780a55a45ccb1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d5ce28fcfa95c24b5155775120811630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb70efe600bc0b25963e7229dd8e3ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d350674d1f10c695b9522a8f9329a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306a1b2dec8adafaad7e20b50112cdc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6270b36cb781f74c89049ed289ff5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053eb5f08fb59a6049705a26e4ef686635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5cc1c4531e27c45f6cbb63389edd3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ee6d87452290940867abdc5c9a530637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f58f3e3b46cdef7088648e498879f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d808469677b14277cd76a141d13dc5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc3d6e435db7bd9858613441be297d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc13fd93a89fb9ce79aa59cd7231e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073692d0ecf0d0124dc884b4ea1ac32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2151cfe44100d11e2de7d962659cd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcffe535a4475d483efc0efd67d48e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f778d1d27f36b7dd3844e6e3cdb9c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3628658b296f89e1dbefb6167609e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6847b976e662ee95a58c7f09d997dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063d0a4c83f32eae3b6a19675618552648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262dde869dc269d7629eb93443821f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b72650e5c925e0084f01be201a207d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf174447b34cf23aa92c846fe72424651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687528bcca89629b7221f2498414bf7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1da63b6a7ccf7b28d849d13557703653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fd2b6c5e2b2f4dee59cb76903fb0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7536114606a911eea510d9e2ac98c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1308a57e8bc6689bb122bd1a2322015656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed4a2ea924a24358b7b25bd96c2957657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f521cdcf69bf825772b2560f9bbe413658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c570449c2b95d47da1573d5f3c2c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363db45fa81273e0fb2662a0bba4b20a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc9b788681e5051d05e15ffa244c3e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777580321102542d2a872c5a0becb036662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc18e1e1687294e01eaab93a1e36d39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a14d8ecf0b1592039ac0f3b0590c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447c9ba1f9212c818ad281303074c89665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1aba470ba4db083d8273e93092df9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ff80323eadcc2361cff473dcac363667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc374fe6fd3b4499012d3da8c0e983e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db3f73e60e99ab64138358c635a30c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d73a3286d46a2a5d6b0f751a04288670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17ac35d72fbe93eaff241553bc357b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4005beedac541e94e947778d382b5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348933ba0953a212f9a5c2fa2a075746673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47bbd7c08ea150cbf8cdbcc5aa6c71674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909b05136327b9a7c1d61c2186b538a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736ba7967f2ab849d7cb95a01854db1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e61928a0c2a1d138a079dbeed5902677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660b943b2caf708c4ec6b2f8b85010f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35c7fe197a5fb926fa8c98cc0ad53f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c96c26bd1738ba52e70a3a23adcba1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9d544718fc9d76898a42cbf734a81681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3112a891c2a160bcffb91ac31c26fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66034271305f2c8ef2118f4d03865abd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d09a505af137d2c4281b3fc239e24e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60251884fc833be6dcd42c75789e4e29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfbc9f938acae6bdba0867070d5e79686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e82cd44d090f3fb891c1bfcbfaa4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ef687fbe0485d5f74c25873b10e17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbb8c5123d1723c17b5a59c33b69e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71425c0b77b8972d3f0a180b6f77cbce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b564d3fdf851d4471c2172aca8f7a2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea90a6b320713fc7f8e0140d3ce1b48692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb027f11a4b02f2e39f7e658ca07403a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a5f78a3ea5b7a6e6969f544cc13c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af1201999ed282355820b7c436cacf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4de10bf754578893bc449f295b6aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e596225e77e0231ea42f4309f258750697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb2201d79c534c091fecf8ac6306f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3ed81595ec36abef253626c9ada77699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8509a18c5f4936466558f78d3cee32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557a9cb53b1f26baa5e04ce50cca877701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f1daefc238c973d9b3992e22bb3e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6342ade4f54946de73457d043ef9dc1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041b7d9d54cf04ec50cb88cfeed0dcf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52243b42a3135e4d7a30804869b07ae5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7136a3dac244be28bb5cae58b164ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a49d52d1b65d1cd2f5fbc552851bfe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75235760a1948b289a2772976d483815708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfbe54719fb88dcc68b11307412cf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032d2c0e342e0c0ddeac2f1c81b0bcd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f711bce901a35455693b2fb8835ff0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c99a907ebc2dc8c4dd9a0a7108f3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fdee3c2499b3b7c1810ad08366bdd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c619ad13d840a3cbfee8abfa975266714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d13d04a3803ec3c7b9bfbe5fd2ced715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900a6b37dc54b8ed2bfc30e1379bb5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc601ca46bc1599d5e7547a54800092b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746500c2411011ca524a5a8364e8110b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716faadaf728921f883e03fd6305acda719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2768d66c9b69d8fdb3b9fd94d945fab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c76a296ae150061151ce0efc1bcb4e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c57cda98b80febffbe762f8e1065f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5943b98afb815e84219a50388d7fc0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915f099f2d30e0acc8598b009fe9d16724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2293ba19ca088bee2a31620b17e318725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642d7c3138dc01a859653a5b63f0269726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7379d831c92a188ffc1897b8c150f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434dc8e0e1ca4aa31d64d87bbd762a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9541196c7609ce1cbb014c573301b8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625a0ee133233b4aad7afdfce340d79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a926dca7253a274a86799c1f891f5d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078fa46e3b406f5eb89c38696ca259b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03e50b1f1be078cfdf963424f08804733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa029b738b102b06b4afaaf45b792b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad99b7021ca0a5f746b564b7a37a9d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11497194e500cf9997d0d97a286885d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957d44816bc2731cc02f56027b14e31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89996c97f488400ea629632d025aa062738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0769deed5915a9c54e268430f5440d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadbeededdd436c9afec7119a701a66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fa98c6c16f274fd80d048cbc2fa22741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261d444eb020569b2f779beac17e67e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5884b033bd0b7158b122c05ddd981c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0c5218e29974a0384136cefd33092744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c126667eab996b6caa3c9be38f308b7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ae8b45f8be7b19f9bb39df7d366fd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf942af09c5680235514d9d46d85984747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300485aae3671dde2206527eeb0af44e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683af4648d8bd8c3342b82cd5d470ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f87a96a3962d43c5d1101dbd418e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb119781ec665781be50f2e662f59ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cf146dfe133a73185269273455d40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77985741a1f23bedccbcf77219c6f5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bfc580931cd6b6377af748db523e1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab21c4327389454e10f41acd72417d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325d8a30cf3241344ae951edecafca3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e08d068b78ac4d5342b109d9a65447757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b317d899ed5cb7707a9390a5908db5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c335f77b5ae246af4a9cdc75ad0a43759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df400222367e5c2d4d87ea5b7ceeea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47657021d4cf46ecd6361e1331dd2a632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd098c308a8de9d822f0d6746c15edfa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24bcf86b82aee35e271f5a57433ea74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b22fb33020231218a1b3cd975903395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60e49505b3933b0c27ecab2a3e00876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67172fd0d92d1c04e02e127fb146a2067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cb2e64c49ff2e4e9e08f7e8131e2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44d80d6148dcb03582edb01285c8879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6fdaf043d9291db191686cd76e8db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986113abfc7ff411045aba080e1ff39811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5019abeb0cd6fd314a42ecbea3446a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10be8108135faa48556c68f6365a60313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406940654024c9175552b8ce065ecf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717370b2a253b3a20d4ed0908a02e6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d082b2accfb64f23103abb7686f96216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286298fc7f792ba6082623f163eaf9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a1b06a4f926a815a47a119b17bd9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc10015f92fade28bf33c8d3121e4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5e2c32f2d540afb3fce8c307acb9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9f3251a543b2403c9129e57fa15ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea0802e8a3329c174c43c802491bf222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aaa1276a01ab19a0d53f371a4174f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54fe31eebd08c3a9ecdb9145a4f77d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489c99146f90930e1db32a51666e63825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deabfa8e31bee244080a2226eb162526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed8c1f053db9726597fd75e495c4b827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8861562bc473a5ddc0189b911bff85728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d14e9242f919a68d3c760c361855429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf201ae4225d0c3825bd316cf82a89d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef8e9ca11034d10063d2cd8fbbabd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed77dd290820759998f0c91e702986e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef03656758091e1d6491210bc8dc3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f0892abd32edf8d4d0772d933677d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df023042d3d9fe29e2ee0938db05f2fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbb28c88bccd8f456645f56149138436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb7cb886afca33fccea85d1f7422fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad21d2eb7347a6e4558bb5f0842892b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7622aafc7704f7e0630914f6e1776639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87514fd71db67c767cf9fc23933bc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcd86fd8c74bae3995f3fa05f7d5f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080742ee10e42cd716a1fe64c67d85e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04181dfffdc8f4e691e0ecdf9ab1b1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f160341939f551e39017e5799dad0e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47676a9605a9626a237256999ed9d46745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6402c5b1d0bb8ed258e801b5cd64d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32b4c4ffc6e92e201d6e37ed03e6ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757548e517e89114b5579b114e77bbd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dab3d32d32f14a8710f2e4180b76749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc22286c66fc2efbb5b70b38e644e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464b865c38bc5518e55d611238fcad951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67f7ac942ea87c96fe29d179bfd78a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d548c1ab6f21c957ec8cadc291aaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514e02dfc89ab052ffe3195a8a37bde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0e90f7fa1b4a23395a41d89deecf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f20d9ec6441fa2c0ee4812cebca71056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbca8dcad5df5cc152900460da6c6b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b11adad4a852ff9c541822323180d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5eddc69db17e787b9ac2bb128fc33e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf7ee8b01a277e2d59f2662544056860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7398f905fb9022464b5cb4e92e62361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f9b830826e8c15d0902d1782a6cff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020e4446d4688c8d159ba76a55672de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f6e386c250c372398c4b3fdaeef1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312ca28c9a12854b332cafde33065ea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac7e06a412ead15cd9733e93528adf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f9d4ca7bfdb8efaf77db5fc1a8b0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589fd4c91413a794c7b690d92eb9e7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a577167cdc5ebc4c70acae63ca8c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e55574b98111ff11d3ed01ef8e51cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340249b0a09217f6f47129997299aff371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe6ed355dc0f8f74ff748dea73e97d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2067982c580b7212fd8302815689a9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a868b4a378561210f5b7dcd74a54e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8240638fb6ba6cc46c388eab3ecb2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a210b21c09283998ca7824c2a3ee676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b25961841027f24228849570d5450777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dc7754dbf5c18e367d563ac2d80a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9addcec93a6a6aa0940ab555f5b0e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4f3c60c1a28217ffee936d63af3a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6004e2932b4c334e7c7c3eb1e60616081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa8b65e471c9cd32a2948249a3635882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e80af32f416a722c8f00f4a5380383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472875adf7c528729921ce33a9ee683784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8c782fe89010365c18a4c0c7180c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7ccb3b26d09024d0aefda530d7fb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94913da594273bff0502cc6284293c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf46a33c3e5d1ca6f997020633d0f4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539562b158efa84f68411c005c50820789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a13b2de41c85d9472b5ab285ce4d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0f174da0047ba7505d67d32718af691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c3ef8d9fa66f8378613d44358a0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368221f9dfd0bb516ead3c7745a284d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458efdeda13312a984a9d8dd86c98b2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63f57807b8559bd2e3c0e087bc7f6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1d298d6d201ef8e6f08fb6075e3f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071aa5844355c3422df68066cc8a3297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb1a79623e5517762c6aaa2a507eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e487401bed281a64c44c9f1bd780099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd59e6f61ef39d082ee944c9de055f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a49ebb729112b276a2deaef71ce7d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610ab9701c33147b672bf4f41cd297b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f40441d4626834920d403fef79c076103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e752a723c50c57575667b7bce7d8c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6e930f48d32813f646ccebd9f8563105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685337a9bf907c6af2270a848a521ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b389f4ba0c2922e69a3c2c04ad26bba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c63d3057866e452ce77dc4a59f8cc3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125c9f10411336b29330264006f9750109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc9e21d0f33632810d380343b2ccb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82136854b61da943e2a1235b0a952b76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39552989ffd33ab5b4945a19c32baba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118e662035496696c2da8ad6aeb60fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed1ce4d627d0e43d8e24ee5b8c79a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d17eec07106f31f96fad4c4f029ea5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6eee6c76125ee13d233ac2b9aeea9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bab54000ce0b2ebfe663c4b1df7b5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713acd203b8d7a4dd8ef639b6e86d1c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441e9908730fd309d6ec801451cda28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf005f7ccd6e0e39e5c63949f7f2a775120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6594b45fd083e13eec8828175f1fb88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d591df39af5a23a2bbe1da7239c286122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f859d3f154b1285cabf7501ce5dd411123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a335a04819b7e1b3da2e3b2350f102a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6933a0eee84b7d738591ce0b16ae28125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3695169df177976233daa322b75bfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d444e02bb6f84e867e0af13adf73d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ff9c0c9fc0077d85e7e5549c07e7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80617053d981cc546fe8996f0fbbc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8823a6ccc3fc5f2ab4e688794671d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b6cf115ba1b3fe23e30e512668959131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da6615bf192c85e7a20eb440dcd185132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd4225589621079a6d6030c1b2bd95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752478c339dec0ab2cb506f5050afa0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d518747b944724c18d2ed4a8abd2d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4e7345b18e823cb608916056587c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3690faea55e13605e760e90582bad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785735d35558d66d47c9298e4f91cb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe9e5289867aaa8ce1990ff3b38399139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9650613c3dccacbe893b8009ed4c02a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecc969c5d40939186a5f054a3d8b48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3375e638df9c6d475cd46ff3aeeb3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077ad04b7e1a4cd55575fabce4907c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20638a6fc853627ad5ffe658f70e0cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148ade26878a452b5509f390ab0b01e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927b1919f694f7257bce3bb8b26b7e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46dbff8f6ade177e818b6a08146145147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cb8a05b73dce1230b65766f5eaa55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b0d9495ee31640f46010ecf7ae175149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa134448584e4a13c8e66c703e6aa8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38619d7befc67356f01f1640ce24b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7408740db0ba4426328dc7824cd556152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0304411542da774fc0e5af3345f9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091348cfe462151955c5128f1fa9d37a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82ec695d4c27a33f20af9830392ea3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af457683fa28abd83b3c101ba77400e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8cec15d0aed58edb2e188c40a253d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beeb545149dcd0868565f39e2d8687158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa0ae491485670c3cec079bf848e24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695422f61fa177724afdfa567f55b57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216eac183fe6e76d1f1434356d6e3d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405e90c01ef2b66d3bc3df7be663ac1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f69445adaad04eddb0f57f67fcf956163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cf6193595419f447cca724604bbea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd00cbf082b5b89096db8b3840dccb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c4d9b47fe039b6f455847ec713d88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e613baaef4ad4e22a07ffa0e59482e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88e44b529b66b387e9e80dee821403168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cf95cc8aba62cab5def7b9e6ab36f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8555dab3f97da085c236c9d1437b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9ea337ab22a5c3eb086af4eb0afd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2addce461a418441d5cab96556e450d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ececb4e3b7bd0b51512883b6d02fe2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd1ff142a8aaa7bfa6e82a7bfbe1e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b48a3b4aa4a230d2acfd4f72a752175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eb353ac8a248d4bb8963075075626176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea553399d715227b46cf0b60ba9cee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fe66d2b63f6e8c3d1fcf7462c6d95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36c805d87a4a4115500cb3a9020910179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee078e29c512085d2e98005ac6fe96b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1df19d33ed62b611e6bc87925cf53a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c3ca54cd044880651e3e9bc2173c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72308d671f599a1360710bacb2f3ce7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60515db84dd95e9f972f794bd15fba91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bc247dbf0409b6109b5e2932d9172185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d415d8c419d128d792453e5f852c0f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0179520753225f17a1c864a7c0cf4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b96c8fb9f3ebf7f862fba103a94fab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ba1cf0c9963525857adf7c3a08c28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f652a85ec1284a63dd6ae7446b54508190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df6a95bf278e211fab64174de97a92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e701285102ec604ffc3f27acdb06fc3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10539bc99316c27ee85f7ef3516f6e3a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f657737d4fdf2619f4a257d98ba0092194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0680515be96795e57ddee579757f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0080ca27874588a539913b5747afd4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dadc4da06cc676a79c819a49fb09aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21956c4f3352283cfac723b966becb12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568759c964fd2ca071de0d9627db3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2803f2d64de5596ee518d2be39ff6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdb9f55b8e86fcb8f6c410e0cab53c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711ef8d3a04969d192b480c449a7bb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6cbcfb9c979ef80469eb13ae164e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cf3ba28b7d02b2714fa5a9c86a683204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb4263ee5afcf56691d5b9d0bd5a6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b0c746270dd2805320d3d961a1782206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c662974d35fd41c69b09d317b78ff7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf6ce62af4d0e7f32c5f1afbf35e52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75fde920df648297440c4101daed80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad85d481d44971d0df8a69ab34fe1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3697ad099369c7db15ba52ce005fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78856fecb3f31d807e7cdfdb1aff6251212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ed46f341f009b26da3be6b5c32d35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd36d2ed65c66b7e464e76d28031f6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca98be22560c277c67940983f989be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77747bef59be55ada7a2bba2cf9b901216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7f082cc0a9881bbfe15ecd85ee0e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedc21c9a90ffff701824afede3f714218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca77cee73730e6a62bcc51465ddaba7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e15b8687640e477258949b7778cc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb615aa5ca91252d6c532250508574df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e40164d8e404209be66a50db5c5f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62258773bd4884168ef366639ebfc6f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d571b11bd66c18dfa7fee52588111224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300bc633f2e14198e744f7459224870225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c143a4fc3db1a668bf9e75e09ff8a4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84124b6686cdc7e2842a8aa232a24b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff0fdb146018b75e6820b99c2d50e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0c87da04d1c7167018e33d334aad2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11810036162915815f161b1f122d91ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bc5e49365874a0e57abde179f4db9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65c768523b8206cd2cda103c2b1957232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1565c52b5df2900c051d37949c6f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26cb95f0e5fcbf59a05786e399575a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11b919fa593e4c249ae7b9664ec804235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2c6102b861ab205f8e66ba3f05cd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b607e9275e8dea4f1e6d3f18dd9e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885e424355c069d4051bf8cfc181eda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467e09887e511edaeb2ea66b40aea5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ffbb12c7387808732f1e472810b21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e43173f9f69760077fbabdd6765c9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13255c6a9763efb8c19cb2871d9224c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e5bd9cdb7f724dcc1c057a42c3f0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbeab994875e7f77828c1ab6232f38f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9872223001265819e7f9d69d656ce1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640b51d657f4c8b675e599317659b05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96cd6b388ce19def83695ac80cf3e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75237063aaeb6cae4796fa3f45e5da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe23b8089cd6ab544cfc3c933f1c21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf304b502372e27f44479cd8eb3477b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e81499fbad9006a8aed26a8eb4843251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd70c98388581ca098f029e5215fdb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270122c25213ad6d233eebeda46b45d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dabca2beca9a7ddc5ba4e432b958e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468723deb1b6fc226b2a6bc5e1bee8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da418cad1d4a7fec521121d8a3cd96fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5db07cdd38743849c7185e9568642257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3ec3eb44c2f3e3a0c7d6445c3e7b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508ed86000b4d6ff17189a3b47e5480259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b8840637c3fac2729bb10f46302bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe00116d92fb66f69db82cb101d97a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556cf6cb1840ee1a0d96d22658c5e88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f4a365168b32487b88571225599f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242e25f8adb479056159348a95e27f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a1584c2c53b3535d3fc53bd553292265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e4215aee6148fe77ed169ced30369266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e52ee685ffaf3ce004f45e4fa6710267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c171079de4ef3b34b38ca0d0a266df6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80dcd05810872110cb071d18e465f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2330f9de0d29e3a8d0d4cdc37b520270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb60fa501e2961860dfd3b7e57a0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39bbd57880419d820d840d2a71cd73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb729a236da1b28d6bb74fdb30b6e94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4f852bb0c3ebe95ad9260f0e17232274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548bdc0724eeccb227cd589ca17174f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7072c81996f24bd3d7b438945e9f87f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad125e6480c064e07bd1b8db3a311c1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483e6f017aa488eb0489bebe17bbb58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed08dda685f6418c637baaabc0fc3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e6c36616edbc33221af4c4f730f62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ea5bf35b9c641b56b23c42f8bce36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae68733a80725bda905cabdf3b8381282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555ec9609c323fdd5e4f7d851c2aea2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2a4cd7ac2fed8c24cc64f29c8e8ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b284933722b8709fc431de1b000268285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c936457eee906d4593afcfa965164286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20150db92780278619b7b6c11bd214a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a33fc176677998605a2a1775084235288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d7b9977c7efac37854d146ad60746289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d19030d55f8605a342c95e506798b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14ce511df6dde428d0dbe0a25dabd1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6ad9c406f496efadb7d5aa8e91c3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822a260a94df43af98e7b9749adab76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26e567a64264b3b1e5530b09387f46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cf277ac2c6057c8a1ad09fee5a399295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12421495982e81bf58297246da3825d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc91095a38ff9334b5265d9c2a2ad54297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e7b88638626c9274adc2262e6ca03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94895251de4cfeba2cc3627083e959f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681961ef33d233dcb18c61ffbe5f4eb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a7d16bf2cddebe2e71cddb196989b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9def956949ee2bd53384b41603dfb45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e021313f990b4dd5e155b2cb6d542303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e26dffc20dae588a9d978c1db0f3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb500e41b4948857e4ff1779e24d0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279d0cc0eb25e54eedb100a49f1278a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f62edd10ad9b7381656cfe4360794b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdfb1e2112b92f884197ad5fcb26b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d197bad9c64aedc2a4babf617cab1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962bb45e4d8858cfcecc9607b7b13c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa99f80b75ea451a5b0343abc292788311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c90bf15b477c5dd8ae91927876ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d02d2482fb0d6602b7070f8433ccc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36502c02b50fa66b7f4a22d8a4469cca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e31925b30fa62e1db45528683df808315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba59feb6a776d51c9a61ac642e1f24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c21275dfb439e4e6d195ed265cc2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda0d03af213d53e2e6f3ea30a5a53f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860131e370faed3124768bc27e1b088319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a663cd330617fe3825d002e4bffb8a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13ba4407b1efda6def6fa5bcecd3bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7029e61d780317567684bf5e638987c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cec17392e03b642f4ca34d1f566c06323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88445db0f12463237e10a0c3e71b751324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ea4d17962a9ea1c0125b07e516fe5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1095ad97f9371a5c32d04a9668b2fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c5f938729f33ed336177c2146d75d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f85492dafa199c4d309d97fa20bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97347982aaee3524f79ddc3a928f6f4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a14504448a0dd12bc266f2b693a29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0092c7e56d4dcfaeda98b513627abe5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28a168ae517a058d742bf60e0d3883332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c55c405e2e8ef0b02f25de177be93b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26c474b7d0b9be6795362263f88bcb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41492b4f6fd7a46103b494d2f9a397d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f00251fc713d83820352a2f8ea4494336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ea78c24ee138d1850105e131afc9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e3ef6064968699b6e312bb8fe9b1e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45de97ffe28bc67ac75b453dd24fa55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9d2a15b7aa12fe5884654515fa78e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523c02004f6f36ae79dada2bbbdb343341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527b1a1be87cdd3639f6a2c813e7ee8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8234dcf7558c258064b227e24c3e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc0aa22522188c30e1959288ee3f14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2521060495586c03cf384bcb4d063345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e2a279b7e825b0bd28cb8476a136d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d473431e8418c303f97361fd39bca7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225fa71c509d9001a14b0f56853eb0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d38c7e39c50e17580cd47e17f97273349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcc7309b1f2a3ef3672a09f823e426350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e63dde3ecb401db772e89a5546bcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b3c616feef5c9220f9bee57dc345d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75406b23911351f6c446a12b1f3a9f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8049498711164e8de711e8e60d8742b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcb7f9a2041d579a5c6834fc41b169355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e66ecb8b580dde3df02f5c0978a70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71937409f103fbcfd2ad6e9e64307f56357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5e42afa88cd5aa4666c8a75370526358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94d67d949ea871f2c2ac4c1b696c93359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe1489821ba5add80929c0773e78a7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb70b3c57d3e34254c91abb33d7589361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e87ffa7c4acc22246d3cefbe559168362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428439c02afb98544c600c78d69e8dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b3ef1951961e9dfb85a9374284e5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bae40b34a0e39d161a60405b2312f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffb090da6e0229f481b89155a8a9f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3bbd0b50bf73018c749626b8e9c14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47364b7a048676dc7b82f2dba538a0d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86ca408e611a84f34e3f59d71f89e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b920c8d43388cb6c4c4c1e9133ce630370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a13d4c1e8decd1f6850e45a51bb88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbad5b9e5c4675b944f2c54225af5a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5a949c5f551cceb6c742346e7520f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6020cfdf4c930e9fc47edb07afdd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee694ab0fc7d35071cc0da5b2f8c58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531f0c5881b20e1a9819c356da8cf2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22c3e6eabbddc9d69210f5b081ede8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609a75e4eb2cdc4b3f5b13307a1dba7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd066353e47b4f7e470bea4ed81fd4e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79c57edcb9372d21db6dd401f21824380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe32f5e54a102179d4cbf437a55830381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c4ba5bc3211b4e23fdec7f9926732382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129eea2cacd2d0131bd0e670489767e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b828d445d666c16596edbd04f7da2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b18fa3a78f5c10856dee40933a1c48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3454a1c549eec753c7915c91df202386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad465424749ce904a898f525f100eac0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04c02424e3b7aff4aa47b045cba5a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8a6988c3f5b39bf37c1103ef5bb86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7705c6fcb5113b8008d63e8cb5a1d43390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039770bbe9c87cd60d38b679c4cf168391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb117aad3a7c5b4030eea82fa5a8fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ddf2d2cc64be49b51f32cb6955aed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816d04ad38319797b1ec3571e6df65e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42103608be8c09ca32bbe4bcf3410925395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bf3e0e3a3e6135ad5e64881b36a60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65734f958341db04cd978657c82c85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20015d5a537efd31d03613d862210934398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3a22a8f6a0c34c02fb217e32dedf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d363fb366fd10062da36ec51533d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135537e7c8c9ccee85cd9cd3eaf0fbff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168ba5f87ee7d4a65acf5431465c6ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5420a120fa6c734500b1ed77c847a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d134aa2cf4d79d08fef1f7681e96b7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c4c764d83d71ee4625d0c2bbf0d08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e4e12e988d80c9281adf3b2b64ed1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf0b275b1589625d394883a316ecac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079cbe6b88f96fbea8984b311d5ba9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e17417c317d74af16f19ca70ad2d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20be4eb8e58d7341c8df6bf87bf89a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1118a756aec22dd1ce64533aa5993411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5527004d50026e552d708ca4114e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716e2d1ede4f2a0d26563da4a7f25e6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f264d54edd8b709ca36ee791fd9c2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2a5318402e8fd1ebc691edff8a470415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27600b36d533574db58e77c06a1eff8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7505acba878f95572ace1dd789b7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae43e9f9c11da0ad2904bb4159b368418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07571fea50a6f5e0c65edd095d660d1c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00838d3ff5b57d1a021e2360308dc480420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000510e5ce153744328f5d88d4c774b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ab161c6b3fa0b9bec70e93fa9d708422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773cb2d62dcb83064fba16e05d37512423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d857036e5eb14c12e53940c986430424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a5fe62de32bd6ee66431236203245425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31079fa6df982d0db6541990f5d858426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cca9505396e497136f1fe8f3230ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67add463ad35e7aaec44850c8aa26a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c1a2cadea292ecd1b6c4e769667a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b40d87a8bf15bf16886ea603f74fa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e423c072f5a128fa83e17f77b4f359431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa737e55d52372e71486db72bfbb5d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddc7412905c5182d2638c5d2d1d11b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6bc7ab45f8acb197f00b05697c1dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201b4e07579eb9d128520d8dce3fc85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf801fcdae1758a20ad3e239019a623436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be9b95b91e5a07356a6a0e887aed66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ca70cddf58a13fcfa0c68ab4a1f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804fc95bc075f1240321e8404aac3e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46c87afefb74fb7bc90dc4f1cfe8e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f6771773e1b290b5b8d66c24e716441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94464cb888626aafa73806e7b551e956442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac5d6120a06fe344b25732ee6f18dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c4e2f97add8f20b175a81e2bda342444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5449615492bdb74433060cfe940dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93f53797f04689871b57f6bafce9e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af2fa75345ba53f2a61b601c27f011447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88326b6be30c1897fa4e017971eb4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf8349d9ac79cdfc43a934035fad60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb43a28c427501e98bf8bb2a09cdd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f023616161510f203c57c4a8c48338f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427d65de0436b583c44fe21502acd9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec82de53281d374f65afd694247e55a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678abb58cf22c20581052a18e0dace55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88daf70aa721cd3b899498c196d9747f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f238ef9e16edf735106c149a9feea5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca0303d01bf5bcfa5beffea3aea7fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de5823fe9792b793c0bc413f6328b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b22c8daa11665bccf2cfb6c0834d97459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c44cdf7c61c7a112ab5bf590c3214460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bdb801cfacef8d564b40c38926b92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9b4e0479fa24e909e0cdd7b691fad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58774083faf8322476179b2c77c1bad7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358b3c976e2489768879968d9e2b092464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c71707055758a487c5bf60b35ed5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18729bcf36b2d770f2967b9dedf6dde0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae37654e635e9e9e39308b427dcab47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc57167bbb27161bb8fd0a1738436b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dd9dc41d7f6155b046fd7345879d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406d3bc7cea8f7f8aa65c2d4e3713f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9266a2ff9efa8e46a8ce985fcccdcf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b0f7b570e6e5d8fcdba9caa5e5210472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ac038a67843027e4a6c5a4dd610d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ec126ccb060087f8938d3651dcaed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0271cfa97e324de30aeba4b1e9b88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39cd549c6c0d65d33a71423c1034a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f0a01bdb2b6e97eeef93d51bec3e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d94e0243d89d764f705cbc2db984e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff5be29e3fb341f6f5c06d2983daee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0a9bbcd8cdc3080cb405cdbd54c5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e789082044f70d9608226330e1a297481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fd2a64092c9e9ac959fe993262edb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bea38ac644648a30528ca638681ec4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db07a29eed55f2b003df0815ed8f14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631fb7f0adf7d845467cc22f3c370be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eb78c0e41edf68494bda11e5cec86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a2e349348ab0519ce67640708278c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c87a808fc2c1369b9270d908c2a0d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093af2ca0c34c52ac839928e5a82de2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb7f1cee763413232e90fb7e25159c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e993d5161a612ed2dd375dcef91f0c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106236af4364ea2ff901b110240f5ac9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd9619892c47ff4d5ba79d979fb389493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027942dc3f42c3faa4170cb05d6e8a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338f3bac14f6c9124e74477ca3d25fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c29273ade90ef8ea574a6e022b326b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb612a6703244ad4584b4e1d25b6f0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bb2fed2f8505f22208f40c659ce61498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfa50b68d1dccbd604389b1a4cd0f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65ceddc3c8b80970fe3f832005bd5f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3413610ec96af9113c573343a7f77d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1454d23c1110913af5938e5c3218a65502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cf11f6ec21c4dc08465f9dd9cab93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105efee847807556252f9278f8420e0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaab1b352f94ee0b8c56cac6818808505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8639bae7f57ae34c9e858b8d1fc17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d8985a9d2cd3975f94d7ec7f5549507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a563750bdfc29c256042842ec2a4374508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e399029694a1c53d97f19e097020fe7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5f1a60cd0ab6f5dbdd6071a4155be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd9485b6eb28018b7223df50bd29af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4ec9560d4aeb592b13df9554cb068512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a5d5ed74a5782ed26aa1eba8d5b69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32c7badd8cddc37d54e4d4b20846a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1023e3e07e86a38a9e92f48acf8f4f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de93dc6f72c0920f736b2bd29bedff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb601bb1be5576f8ceb1f79a9e030b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545858db80d9a5db55a9aaa79d295ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204bca523df808f9cbcd94846e3cc65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccccab59d41bd22b0765b06460d83d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e6f3879bc8a6954bbfc903516df18521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ff4541499c7b2ac0c0e811f41a34e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db62661be141a1b5cb6aec4bf56fc7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1d7c372daf66a4c13c9450f971738524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732faa12071126ae1fcd1e9686b0e62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d07dfc24dbf8e6179e6aad01bf1e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e7f5491700d8cc090ff45c6a89531527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491436cf66520ad57a49cde001b19fdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7c1ad29ae690392dba01d9bb1dbcc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d4dd98aa32efbffcad1b1512b3c52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7d76fdea7ed5d589fa7b493bc7bf0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436d5001eb250597cca0aa3fdd56388532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780696bf2b2e19e5213aa0fae963999533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65dd1f487814f265a67c034fdfdf32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cf447a3a435ba382d068c6de1ab07535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188171a2598afff83f334014f9b31fd9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7585162bfcb91807c5ded2b7fe185c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae5e2b800a0b2e3187c0089d07e832538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c687913b77c421c3f610d8dbeb5f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8002ae54cd9ff3255b4af43fdb44d6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48486059d7ffc2c0e5f02e4d22a52e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8962633910b39c8f47e54f576e86b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d306985134c5e262aeb2405729901ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a594e5e0f6cfe46a68193e4649bb4de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d4b896e3c89f231ec9bb155e10b9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652de053c9c24fce421cc4bad18c4cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfca10955f13be87ea04268ae892e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21156ec51792776a27f542321ffe64ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b09be84a21e0b332cecbdb8b6af9a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd9d22250d5c0e4bdccd9547942de0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac38c6c079243e0592951587a3418a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75992a17e0c5d95287de649233aec8dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52aab7ba4a62d937383c4bec3e1a26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccede6724cab3193cde8a21b0abac5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd7499feb3ae656b67f89ccb420f41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b903a22049f73738023448d60ca052556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a770a7e424a6dc3e67bbfc3304a01b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310c9df3df1600ddf27c7fc08e8702e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173218d7937602503c0dc7d39f586a56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc8fcbd1f8ab5c1ad2a68d8fdb331f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3b0d83c6a9acc5798474a4cba9839561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae4de71c408e914eae854a83d9069e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768596a0d729ec717faa1b112d4c415f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b77522d048129a72f6f41d7b07fbe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c2be45b2618d1d5ba0a57c6c0456d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611401269727a1c007c3348e22fd10c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108a45982dc905495c2ba1f203b9062567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0d55623e540bb660de5a5d5be657a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b747bb2a1f8ba2ad087e3afd866eb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0491542828e6d52d5ae35bbfe7441c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce67ce405c74440d8caa22c6ff4def571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebacc48f08aacb4dba413714091915d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1effc0d11e4fba06df060ee6a1eb29a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e1f0913f1d0f6d1f23f9fc42b166a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30ec7680603ba9f54b17ededb8caea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea26fdf1b59a365d7de1c111f26ed48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221be879295968029882f6288bbbf4b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940eeacbcb10b586802ec20e174fb26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387681d55242dd3b67297c0127a708a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06b04548bf7c79a077fc60de195e8b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61b80195036449c0f71e74ed695b09581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcc85c8dda40ed6bfdcd463ab2a88d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353450600e4b500f0a0b83591d2da14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a07295b90212c3af48ab3d23b9145d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bc89e5b07e7cec6bca1ea31040ae1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10656445965471f3fcaa2994aea731ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da398403023571a413e1a636522817587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc8bd894e253ca15d4cd93f7eea802588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18b8dfa6e4b1d2aa8ed1c1f7f55673589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aa81aa146b768a1c67c1068cb3584590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46a95693a79d6a2c4c58f229a38f7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3ae8a8fec2cad746f94a0c0daa79a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1496c7d7591140aa480aee3e45fa468593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48a8247f7a98d747cab8086b55115b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934889bd44fcbe933fe43ba0d5a0782595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fb47117619dd171471929df6c65c5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060a0b618f834ba1c779fe798eeab71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817ba6799dc832726ef8d5003018ce1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915d893f924faa48810e006e60e4c76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4a60636e8d5ca942e9e40afe6a41b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e71bb425722c0422dfe050c530a508601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b95cacab5522cc3685b951020658f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68d3184fc6cbf9fc27ccaf08135bd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9473a94559b1cdfad0dc69843968e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bb003883acda613d41baac79fa7f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9563941216b0b4eeeb60818995eb86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b79cd27cdeddc4fddf74dc8647b58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2db96ec7198bfef800429c129010c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2a87c3a655bd6770848a9f3f11d60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b22264f40dc34e7771045effc7bad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad7f4286dec6a791a369a2e457a41f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248db53565771d9e1f9ef289f8ebe36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaeb30e044ff647f20fcee21d831a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edafe92f9b8319060d63cdec83616c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732becdb9d0d20f64e07f195e7950e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f76ef9d9bf1fba9ba72525e4a68d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b63d55b65c64b672f16a3ca398ce6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3e4386fae7ad234ca0fa27f8c8887618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05605b476e315ba98911d56faf435c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa06188d2c897f98f3e71dea4f5741620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41e7d9f9ba2fd9dbc052600bce67a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7d61776a127e905c8b946ef4eef66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e6c436357e7508bf5a14788e9f96d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c62e7512ad433ec6a0b6e1a080a2d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943580219e5719e992f3e66bea8a7c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927f15b4de3b4a6b8c4e375cb448e4c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034ee16771ed4d29e9fe64c8218dc67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec628b79d85c6300294fd756b8ee0d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ed7d77ad341945b3bb00c4dd9c368629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2703233cd062fffe3974c381c3db7aa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1a14f8eb42c0fc43467d028af62da631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70976fb6f029c519d5d7b46c08627a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac671181d7efa6c0bcd9be1cdf1d0f2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc72a4e5260a93ff6f5cf8d3d78ff7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391e0949259903e4de919299769afbb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad6ab41fe91859b904c5c35673ab10636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fc718df81027c212af565a425d85a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01e51044c30b19232158ff55c68013638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed99d043ebf0699047693abb6b1ac1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611e85ebfd63251623347288d46eaa5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce2798ffa5a3c8b07da15a858fad5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fb8ed8fda08b00dfc63297406670e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eebfecefd983172cff4035ab45e578643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8061c0c020017069a300a60b126161644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d256d3a34565ed44ff2bc65db8545e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1e65314461de0b96c955f5b1a6e4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616f193aa7972c35d8f252de53f2852647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fa0c90c222db6ff386f5cf6b2c494648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c4da77f2879a53a9d52b2e095a539649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dee61aa83c917ce34e0d188216aa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257fd5f67cfbf7d396d9b32ce5ea257651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa052973cdbb600334aa9ef46ae211652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa3c25aa77dcf9c455c14991a71675653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e70969423c633c488e243b3fadf4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3553c1d90556e2e6546b03383dbf3d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51423c2825c54d78fb756f2d665d0d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45428a0fc4adf90d1b32db9c2e3c57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c429c9386c89c8791358344e259f38e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d73407ea5c67cedc40c06e09c76c5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7c838292fb10fad8642cc1a86f69c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b03e24d5b5c805d7c71599e9677824661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcce8561a66ee8f5cb3ca55573389c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1bed38ca84388f553e8086402349e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23a4d0a74d632da20bc10f963218d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e946e5b8f7d73e1f3369ad201fa9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da81fbeb7f3a54791c82a457a20963666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b9faceae7ab7da691ebda5d7ca336667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7182eaedd48757cb8a8cca61f5e150d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6066c587d1be1f8d7a979f0fc507480669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88f8199246f83a366014eccb0a2919670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1af45126c76dd79f3be2e5add79b2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955080e08a0846d446f2ec72ce5eb08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2ca77ed154cf30d3d1669f23832a9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c986e0e935903720f5355309e1af9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12960c2b7763f9e86bc7eda5adfcd3e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee87098a9b32bd681800d995578de1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e27bf875ba37473bef3ba05c0d71cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11964cbb7438373d24695323b28dc858678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f4811cee616a47608ba83dde80c42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fafdfbc7641583cf2502eba24cbb3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540e69f32dab460148cb31efd5c64fc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777596b109421d3d4cfe28f2af18203a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee6219300b35c960161d7f71e3a8e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b33057f55faf6d7e08fa723f4a69cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496778ac91983565682076f43e89c1af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9371bd9801f7423e02759e5f6de500686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d889409d0bcec55639419d4427f53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1d58488f0b1be8aca6e7e6a6e0400688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2d564dcb53f7d8867af741ad67799689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a93623a7601877ea6081209265f9cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b7b57155cf5cf800c962dae174e1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527956c3bd7bc278bd76437f39904ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8a1d3e2e4d652f62d31dff0c0be88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486e8245884ed6fc456c355d394cd23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c55e27b31edc784fcc63b6555065d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c278a533da4cf4d1dcfcc04ee65c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a1683bbda13c502cd7277cddb76d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d009e857f0d09e29de8691c1790227698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897b67a53f337920638fdcd13e3fd05699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545aa932574f23a673a1e0d5b1ab3a0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64435739c258413a5a072ee404c356c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ce6d3a7a384be44b9c8cff4f5a808702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d44bc7ee3099b56ff9fec9bd634361703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372427fafe88e69147f9ae678da42fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791d5d76795350730984df5bb05c13e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cbd1d8ccd385f683b36693d89fc52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611a3903ce9f3bfb616d8e16f6a3afd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be84998a0bfbcefc159dfb5a710d2aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07174ce9f10cacc6a2152529fb87b10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0568582bb1e34aafecd9e115ef32f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54a3c7b71abda26bedee0d6464bea9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2430179477b03689d97e12bbfc888bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0765c66d79f0f2c2dab8ee5aeba16eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1f93963d8df1afe3fc5c581d83527714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae7ee17013c10d3b58d6e86e28ed04715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814e8210ba4cfd10f77de1cb6a8d429716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82658e26292248400bf25877496e506717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac0888474d23fdca58cfcb57644e2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9005aaa8fd6c16082a55e6ca8e65d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0546e7fd127eb70cbda66844231f47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e18eaf38044ad68b5d5bbac96df6e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae1d7fd52a4ccc6cf808eb8dd474a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc45b119707b590d42f1321edcd9939723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4502381529a67f01bd09591ebdd676724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79e01435038607188179d2839c01fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee8c122eefc6bbefbd4f440734ea66726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6eca83eff51d5d9812cecc477073c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0dd20ce501e6b234d7c23d147e6ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d3525204f80eaa8fe45ff52c3dd27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68778ec05277d0613279778a3d12283730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e649a3c1219314537c6711cb60e23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c64687e04db2341aeb15d5ccfa083b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb2025dac33138fd976cc1fce8ee9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e898022be63de9399f213f24b6364734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068e02c1c663ccbd9545a5cf156a384735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a8442ae0a3ab370cd5ecf1eab24fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167202b4bf34698f3423ac180d4762f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82757201113b8fa15a2a1259c7f35d86738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3c0619e87cde4a869d93e67e4bd76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc568eb83177bf5adc729bae56c3616e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e9a76b923210687891070d3a15f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2304b6f64efa672e5176f4e6dee5c6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215724c4636c048c1cfc82bea51a35b3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc80a6c3f8b43db5cadea11b5973f2e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceab5d9a2b496c206bcb28d6e8697f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aade2fd56adb8d5fff073bdb63b19746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789f6cccee22e3e08923f5558c9f3c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ccb1c9f537d3bce13d2cf4f11895b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6e10ee3015d0aacbf068b0d6edf28749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590613aea8a3b21a1f4f3d8f10752c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d1ffb43769db4e8ab51fdf7c0c774751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98086b983a620487b8990f65f3f2212f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094e8d74200ac8265771a6680b86a3b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec9a0538571455cbb54b8a745d34f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a3317ebbe4171523889df2981a3b3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69dbc6fe5dea9bee42d080c7162e2c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea7a85146bfaddabf930fc38ab8892757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fb1012cd38203f7fedff2f9f10290758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eb70b9639a22eda85ea93a7557f24759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>