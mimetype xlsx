--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b0805fc0ea25396d475846be1700f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ccaed8c3b7811479bee5cfad9b3f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14235c38f6184d3a2dae89f533d65d553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6c5967e50db1fae3569312bd606924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf8d872ca18477652a7d7f669884245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1519bc07fc2143da40970ed8d53d9766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a11da544656f9e44ba542e34c278d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3646c3cb8c59160a5a460443ce74f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b0a3879fc98e9024f6b4fdee469489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d60f9cc6de65bdd9d897d3725678110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39625fd6eba9a84e505d39382a7ec4ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec869c52d1647accc628e297f10db4912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2dc9b3d145e6946084eb684cf806613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f6b88e280f2bb7d73959c33c9e30414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ceb03766cc601440765534005681015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cde7e0abc6cf68dee84dcd695892416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671688e6e4dcb8b5eac2b646885bfb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac682cfb3ca7decb212fc483bc93a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83ca6104253280c636f24688084c1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccbf68ed28e17f1d5216a923c08d0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0160ac82d3ae3c97e0b2324e98425c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e93b5f1b5e26fec8f470ddcc63aaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ad1768ed5ef7380be3f259bef595f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b977a33fd8e9e097605828aba8f9dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7c986edeb63fe7af834f7193998b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eac9666d9416b3eeb5ad8d64ea53a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d5cc74dfb6af04410681e5913a6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c12d26b7c661d9c1f2bcb200de40d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532ee38ac65981188e158c46f2db96029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41f73cb6668f132d526d802c58bd2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c35a90f9f8b813dd86fe12e94cf4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d2048b41d894a22287403424a31bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe96f7f03fe602152d2f63d7ed3ad133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97736f3d4a4d9a4a0dac643fd5828c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44438d85864c186d635cf13c855c083c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f20155d84407b843b1591f2db4707f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850e2468ef0dea40cbf4adbc55c79a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8aae3abac447bba3ff001535bca6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0f98c98a5544aeb017831419de17739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a1ffcd74b0be811baa36425f9da4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf996c9f7069aefca6d8819693beaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf133155c621902bf518bf669ef7e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb097f1b973b9c3dbf20e00da876a0ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bf5c26682479b59fb7d902d7b03f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d11e36aab2fbb636f8de7b23ada1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e3a7ffefa04ceb5d51d6543b7444e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598045c729eb15d92bb649373eb8782647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c017100caa71119fdb3db74ed00a1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0e78cd8f2d7e1a48b6fd2bf04507b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b849e8c78c58a56d0f1e7265b4f5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246082446a73bb3be8839bb6995d2ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012236ebf5a5d6022c2bf76f67118e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f0eb000a86089715962459c9da76b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aac3bb36ed973ef31609375df1d6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cd01ce9674e6155cc8471f564a85255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88aeb8164e2cec8860e03e941e7e3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40c5c8d52924aea509bb45aa43696657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78616dacd293638ed3fb1fcb8339ebb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba910799ed6cbb3282717ddf97a211a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bace7f0574cb79eda25f29e92b7af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653d10c8b16eb3d1d0f90039d00dede61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36f3a0efdebd07f4346e59e6b3361262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7195493de0267365cc839cca256d8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da605a741e3d69ea98ea988bbe535ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510703b8050134b7903c87aae0b7c2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47c12d25a8def159b2625d362247b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26351c06249cf5c986f5165f683ee9c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2c15d19521f85bef11ef18bfbdfca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0dbae7f6552ce9387b102442387e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733397d0e611628fc9f5a345cf9c4c9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac404b216c3fa5e2d3b4334c8ccba7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52673586b40b1aeb32e57eeb5d996e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae6ba0a51689680617d834e0aca76673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1879d91ce020a0caa76b561d219ff9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c158c57570634c82a2fbe9beafc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76a9de9d7581ca15568bf26fa73b6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1705a0f8341a313fdfe255d18f8c8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8fbee2a58fc03818a4b74df55f1d478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e14889386e2d54ebea38a0a1ead6bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e67dc99f7edee6a86823152d605a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa3bcd70d01c5395f4d638a9eaac7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83749d3df8031c2f9d1bedf25dbf642382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd01123e0557c76fa1dc4f1e791f37b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e4ab675f95d304432f95b7dd1e50284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a0cf7b78d5ec8c5f45b9f0a9b160885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611214669b9422c3fc67ea25a5ce5f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55930bb3cd6f1169a76a5301022c17a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d25d1aac738e8a80426a023f916de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8038486f7e18cc714645cbbc262f5e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29eb10b4ad578a8f242a27b97902b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74903d3bed735ec8cbe5d8755c11979f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe084133a2e8c76ccbf53d5fdec34792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065886fdbbb5705ce288885f803c17c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54334637f62eef6ab2543e20935601894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8b92e834ec1143019bf904d60495c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf2ccd9f22ff8dd345a565488f621096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e95cc1cbb981528bd02e796a136f9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48b268b3b0864c19b8afa4a454c8bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38cda5fdad77c00d5948b883e51d9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327106cbca424c21f814e6ad79473b7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf856113eeecc8336910a0c8d7592f41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd5eebac7ff89cd9eea30790c7ef93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f5b35ba26cbe0605d0b36ae1ed462103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18f5476f5f2df5234c9bcfa696df22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d425505960bfb065c4e78bee5514ba0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2317128443907882728c0900c1a7b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4f644f8b20d5c4c382c34bc573dec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b4fb23792d438e98018ee8ab45fd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630e8510cb806bcbaecafa6841872e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37710c311bea79a74a3f9a3b512e5d40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed736ada29b6c083d764ccb379387a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c1343c24857c4881032dd16424f95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c0c1f938c284a5db8536552bc129c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303fc0c8d1c119fed42637bd1ab86bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026641d210e0ea5204dbd8df4cdb078115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2549d4a0afc885fe6165d93323a02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05701e85787aebedb1b1f8137c77b011117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac795ff70495398ea4c79c7822dd4b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bef1740d88080c9b8342290e31e868119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8acbd1d0924ca65d8654a14ce5235120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfac48c7f99909112768c893021ae0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff17c01a30ffecbd39425d69b064a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab678ec6624c7f665a0bdd6d67bd7e31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e07b0c3e31f7b60eb17056d3a7e1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113540f1c31c329ec62672ed110c041125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d34cd796f1a548c62cff794cb06f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbe79c3e23c2f1b24a2545d4d23c98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c0f4df08ae7f8838e601bef635bb9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdec67eff6efc2844dba71a373f3ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eae25d8ee33a98c870448adcb8387130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823e9e38141196e49301aa10a86448b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbda33f1a0143bcda4eec62f11bf1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464c5abcd5e34e54ced39bc100f4b3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce0b35b742290561c4c29149733bd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc930e267c27dccf93b1e0e26f423535135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10885ceb307d45dea82a9769e6cca43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc97e0092e6e187e0853f1a97fb7fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf8a1ea97e2695786c6d894e91b48d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b4acbb1754cd5bc86329a2309c437139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588e7a7caa2150164d727e8ab4b9913140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeccc27456d10f5d71fb9038f53f95b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5075dd15af85ac0048f5374e3e3136a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeb6094761fbaf51781c5a3d8c1e29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84885873df38b0fc7cb9ee1b15eb022144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad08e7e0c2baf247adaa6a80f46e28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f67baeca7e29395a1ba82eb7df51b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace8a71edaf38f7947f86f55f242a59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2c477da74a957d43d4e168cb3b710148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e554a06dc8910bd36a3a806a476574149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ea09fd050d8b3c93f4d37673b2673150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7d0b02a6a090df8d4b9c432560c72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabbe895c124c82b112a70ee019888f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4459e520c9d152e1ae5b070a7bf9eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c557f19f4253104c4c18d7a18e7bddf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05363897659f76b04cea5d35ad2edc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad791593fe3ce3bf16b751bf576e49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805b5da3254d87966b0cb6d16d6fc4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f076b8e7f2216e370ba8a1064b13b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bce66a969b7bd9683d06bf717ddad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec39ad25df52001bad2963e0f6e32de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebc15e4fdb335a5c78adbe393c3f5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913593f9d42c9e8eea8e5996ca630b3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a60025ecfd9917c1698fbebbabd9d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6a3af381dbb82449f52791862c450164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018a3d636756513e7ed0cb195572c84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079601aeacb95f92d8d7850e0c68974166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd32cf447b452317636f5a20eee203167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da122d18aece6e1b3b555a735d0e9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90619502f73c2b57d1f29eafa146d3af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31849f03c7bd9be44d369f278b5bb5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317ca4e21d3dcb754a042ec6d113563171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4a578cfa6ab7a8083d97c1d6f1b0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a71dd048b6c9d82932172b783d2ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bfb608f6adabb6f2f1802d4268205174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81d525d76c75ffdb51c8cc66e73d24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b302fb5c5ca3a3c9902594967894f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198331835dd760c7063685c48f7b9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1e142ec1591ada57f3bd2e1224e08178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2105869866684a41f5007e9b3ce077c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbeab8feeda485a57e67f07f9f8198180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7601be5f8c83a5a583a5b448aeda01d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871b40c60ec2a954a1da6c0493deca4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08ca2eeccaa579613ad521dba7f357183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2dd716bcbe05b2ee2df0ea7632ead184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228f69c4e055c1f6b44332c8a3e2a0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15c2c72eab5a0e413653c7b54bae64186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4d5442cc9458649428bb2f9f39968187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b96f9269ef6b5f7161873bb1482850188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449aa1851f898add53ce57342f128d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7feb488c133fe12ab8ccdedc3a61d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f248c15ee7b5274078a1f4446c5c18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41143a2adb7ecf0e2479a2cd4fe215dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea3e18d32be0356e7f1b26ecff6efa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edffd18dea0fa92610c07f0beefbddd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b6ae66ecd146911872aa8ceef8e80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ca3f19feb4b77d1298efc8d0d8fe2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804d287457e482f9f0e70869e81a487197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c59decf2591a923e97ea94ac6767f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edc285a79671f86563201f2dba51f0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b622f2ce839140955332b10bd3bfa8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ec33d4549a4915daadb3af97659b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe76a5f8fec366649ffaa064a7f97ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af12df79a280d009509a9adefacdc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bbf9bdfebda28f809038b6f763a3c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab425d79d7e9681ade277ccce358d8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cffbe922b85f2abdeccadef80eff8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e09e164d541a26c37dc99a86da3b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd74dd70709dc99f7d4c1352470585208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebf69fd049648d947cf6461bb0aa66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae889680eed1588a5db9d38f31574da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bfb2126db0b00dd2990abed7fdf37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2186f15abbf95c1b73b59603ae9c30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d6418fee253c91aeef39d877b544f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de126411988c51738f457d6a9578d4dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c3960a22cd740f0c73ac43ba5e1af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35078b287bfb9480c2979b43ec70746216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8451ef6cd68796297114e2ef6f7ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a886b3b298803e3a137977058bfe177218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23518885c2cb5e2349934637859705219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1af3a04d5970e028a1ac9b2f777da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eeb7f03df6bed55761ff23643db22221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81ccd2b59c98c2a77be45d200c0fcc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e76c1ae3f12ac0e4a6d51280fa858223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456670c951451511435250f6b0f63074224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec0a62891d265bf493a14141c913a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dafd3f09ec020d913a75e6522b0ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea11c310189d0332f598665d6982a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fd5fea5bf5fc24ca2947888e7472e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8e7425fb9b53bf2c771ea2046de5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daba15d5932279661103a3e1937090230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a9f38ced193300a0a1cb370f244f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191341c094640a7dc6ef8429244a51fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c0b1941a32b6433708b2c2e4ba93a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ab8a004b5d8bd950745adc106b78b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d59b3067a40a8a0efb0ccf945b564235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe8b97049c7bdf746600f0d9b3dfa9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e09ea74d4a8c2d85c44f3e57be2ba3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfe1afb911bd4629362874a9e7a2be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b932a306caa76b1254c64be8277b92d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dd29d485ee6955d5cb609c7b6f783240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7497dafacd166695272804c104e38d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76450e2d604d04aa8801472d03c9ba22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8952dd168bf2668c9b46c070051dc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb195383f56c34198d91ca74a6d1d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b10cf7271633ad7a56fba3aedb33f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656256ba354fbe4b218429a0d99c030246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332835893e8f4fdc717927ddb2db301247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0034ea9eb267ecd1d785f3fe1dbe42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47d2e4acd03236bdb06f68e9069526249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ed4369d0d1ea9e7fa56b1f68889be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34417c14f934aba95e7a7bd04ee948251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5de11e0965ed2b7c1877ec5a58934252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a52a4b7b88518fb5194cf00f6e45c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4333a2a42020a996a5ff6d6fe6df30a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531441f84ff984479045bb002c88a15a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b794ea1e1697232b0b3b99c4ebf1b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c82afea4ceada91b1cc343331cce7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b88aa9a7d2d9d2e3e5e40ad5b4229258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c1de6cab2cc09c6aefd650b898c76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e683f442224bf449ea42fba42ac5e3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93428c279750c8c84732f23275cd174e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d30c10035c80a2f4b919d92e1f6d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378166c5c98575a1d7e8eaf92138096263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e677cac09a5ebc1e70efbfc2cd007a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7bb0309306f9c3a7ef60e00920749265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bba9494afc43144f9817136c99abc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a5009c1b32d2dc63dcf014fdcc514267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b7c2515939ec83bc5d9b8e8690fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc5fb866efddd5125822c3bb831bd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e3fcfb6380e637b3bd4e75bf05bb4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc5b4652933f36b6d2940328116e7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd85299ba3fab4f75e3288b0e4252d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aba8ce04e71e8e59a84fa7af99be70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ac9bba30f3614931cdc679eba7dbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4922ae829af5b14ee9e237604ea4198275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bb3b811f75f1e14a4462385449378276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf5f6cc17e8364e495e01608230367277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193c3e129a8189687870714455ffe51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0131b4d932859989eaf0f7493080c49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48943736f548af75d82883dd3c8078e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9be7c1d999e2d9fd4e73ac0b3eebaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57421945c1fdb134a9608d66ed5eee0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472c97acbb5e13650512c83983d0874283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4410b37c6e34e2f92fde4a9c0821fef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57b37cafb94fd924260e0a378d8558285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3210c82bd1183d0916a5c26ede6738286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9f5212b4810935b8a5190fbae44de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c65b2ed390d6b2ad0e8d6157e03e1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a5a44fd7a83a2ca0d380dc82352fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0694dd9098438ecf6de89bdecd43861290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4c95ad2582a64b80a0ec536bb3fd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05724c5aca16c5bd2b3acb256077dac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89418459eaa934efd08b52fa21b867b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d41c288893022cd9c37368886fac1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08319266b39e735234ea09e6d5c49d5f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c5303bfc158a67cd0dd5bb951660d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883869c0abb928665a6279acf749f52e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db986fa733ec5ee33e9f45ab6b5b6fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eed1859891e062db0cc8a4794cd7c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5217247bb14c415b4553920c659bf7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf8a2215461252bc75509ed39f98eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4e8e4f72843b3191cd4582176a982302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94dcc4592cee2449e2f0b41f78c2d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e362bd55cf59fd5688cd80ae6bd5d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a7a2896ceb06ac122e91270400b91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd31cfa4a43786bbd100abb7e761ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4c8d183b60f9e863edd022bc269bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4761daf9aefcd814214a1f5ca7c3fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53036e83439ac67e39f7e7e79c5fcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a5ff7d15ce9bf02f03f5cb87eb2cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a25eef41c1eb5abd8b901be48fc6cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540bfd70689e78838df04e44d588c04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace5e0eca34b6af1a48c3cdfb1bf3ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57cc7136602cfb0711e32c0cb46408314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800bfb2cd27ad43422a37caaf02b08c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012f77d342db83ba361cb3b35705cc6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dd47f316b252c91d4de9b297207b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7535c8effe175c1fd384000c55f459318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba5d31683973f9ff6e128b2454bd7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7adac0178d7f81dc6e28e8d44170d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bdd8aade81dc7580ec3335017d6e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd36d8e72fbcde5ca9173c5f00352322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f4041e7ba62d975f2ad346145eae4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b927f8e01599a2ed769dd25f4d176324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6e06beb105387689610ef6bff9d62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cf439802d27a0eccd60fa3d077202326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb13930de24fd361232d651fbc04edd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb65214c7158542cae31f37acc3d89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c529a80a872c1a2e99e68565cfd7534329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8ba8f410005593b0654100c465224330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c468d81a9ca2509fc26cf36ecc578f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02656215692f20d76808a1242a0eada9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fcff1537ed278078171f94fc4be5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc2a4919ed8b3bbb9a7e25cd53e22f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f9986cf59add22801c825658e43a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8b74b611436721056720e03a3f1fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54fcc9708abd777d2955393691d237337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd6aee564af60a49701e82834a5497338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e45fff1718909c218a34f8091094d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094d4d14286652d3a5af3ba5ed58ba3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911aa3ea0662f3606b3ddf066295696341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fba6f395e600e81060460b01592fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a516cbff6b59b38fd3da9c15c55dfb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8ab7c0a0bc0cc417daa96e293ccca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab5cad98ff9f6c04dff16df64f8ec5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601592079add7355f937b0743c1fe395346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1debe3ff2a385f7fb9346f152bbb6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e958d4591f8361fd6bdb56d1b46312348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c482a203ff2458971f2542665e63b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1c43ba206c53183d37c86b703f327350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad443dec8b5fa5e9c98084237eaa679b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0cca0487844419030abe809a32612352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3748bbae7b2e768e00568dc6cba05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b1c97b869fa039178c2be78eda0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7328956d89181b0dda80e5a0617dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61d4c8a98d48b826b9fcd6c78eb2b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a755857fa2889661f60ec5c2bb3cef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a7f93e55e64024706e72faae4f465358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e585bfbb465175f79b09b6c0d0bbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85527ebb9172b610e5abf49e217a274a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711d85081637d6005e9cacae8ceeb7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d88701ecf240aa143cc24526a5540c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8d2ed15710b80ace2bcef91aca5e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab7fd4a0f2f0efece3bba3a2433d1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b35d6adb1edb1a28194fa08fad796365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbd22e93e44337ec64bf1f9be8668f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47b2e944e1936312472b3c263b563c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6606bf34b673ad1cd2c2616d909174368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08d8adcaaf61807135724a5609da70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edae123dc5c8d00b60b3472caac8e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d797da75a7318a3e9f6d06d04e9f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e412d04617861f8d6eae91cc7272a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee2f8ed3d0bfe9f489cb7d99008f9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668e854bd584280391bdccc89e4e45e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132242024d03a5d7b72fb40c3b40aa1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831e9c87e25c0ed74dd88fe843ce5af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85626c5427f1d71a872efdca883266aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194f4cd186675e0bcfe701ab2978fc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deff8dc07148b72b2e7eea2fc451c04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc89c76dad9f65d157d55dc9ecf7261380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e95dc9d53a6de99b61df3543981c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d156eb88459b4a97f0ac9c4d1316f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86be2703b87dbc8fb8ab952f3b497b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a265a392781159e65b61ff4a184337384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48792eb0f9b294fab146b3fd9636afa0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde0f69a5b86f1b263fbe93b39f5779386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb16215e3eff0231be0ad0943fa6070387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d2718264045bd4492636dea81fa7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289db346f49936d10cd24589d9d6b641389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac60e3c1cc3e6315f0405ac88f33757390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4fbc250a11c039569168d24db922f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b55707472cfe88c3ced901655dfb13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977166f1d0cf79590ccffd159724df7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae850b08d2b12a0adc08f3872f0aac5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af5c5ca2697192f1dee67632bb9f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6ad5b9f4123347bb7830c7178b2a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92517e8f572ad965d92628a22448e223397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dec239a0b731e8a31cde87a3bc0514398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f30f1d649a932fa9f37fe3fb35b1b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9960914aa129003b06f6958edfbce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec05fc4f2623afe3c10d80af35efe14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c59dfb9dfcf362ff0f885035848b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b766c013800469eab12c223ce99c60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a69685f0bfeacdaa727f4e48e1742404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2149d581e90d8d1a5f32ebcb6fd370405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3eee0b8e7ef850902736d09bc9b9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21955ef9643a0bc6c7be5faba395686407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837477d679f4337cfdf5c5a049c0b1f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060a08dc8ee54069140bf7cdd35ea5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95886d5d814a955f65c614ff5ca918410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9172b1fb6ca0311eca833e22ffba4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77c0fea97f69dff585471b9d0f31c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83430c0838f270ff700e0d10921e25413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39017c66ac76bbbfe65c95ff232b35f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c7fa03bcf847ee542b981b435a402415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153afb244029bad93b73f9ab08ef0617416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b85c8a75c6c2a31b58dc9b1134e73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e6604fea63ac7128ad85c0ecb243a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb15bd5a8e22552479d05d66e742ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0a21495a4165f8a0030c08702951d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ecfa13f6f22f5f4cb39b940ebfa49421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0df31d49c827893aad278e40ee2570422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a5e5c88ea8dc4529a6ee0eabd9765423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4c465cae9084930bf709a356615db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c9b3714935e17785dc5a1b5c36b73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6baf0903c395450e7ff586bef229b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b711394db7757e6bfc1abe199095287427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada915024c452c18293d492ec33542c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45beaa027619c6a5e22b881ffdc16da5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02262300f6b8fc4afa191578d7367bf1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431564095d363c2cce210fe40e36c100431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdd79d119c2cba63a31ba29b8491b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48015af7404bc561e8467755bdd310fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae9ab9d7ad7bb4b3d2f3292b092ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36454cdb8342ea04c69233a2ade891d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947a18ace9a63f06673cc34ef0905ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118fab7fd89a16778262040e67273bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8026c297fa158763a2e6ee1be38d1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444a68befcd86648783c65d85f267c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc56b4ffd9561f66ddbc03f97e9575440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6e4fe50f9dbf1c54d7286bcb177dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1b74b0fdc4fe115bd3e390b423133442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047aafa6593fb19c1902ba9567fd9a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a82cbd786ad34576924f8fbb6bc731444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166d5b04f8c8637718e14c3a1d57122445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f36cc05a477edb7d9996067c0da4a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8ecd5cfe5a720a680dfd62e064bb4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c28b7dbc7c5b4914eb7b88d0452f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a3a534b9c854b0ff2b8ca9b4ba1e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5644c5f35821086c970f304db3e39450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda12735e538d74e2be0615093c15774451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b34674abe1ede9d8555f6783f94346452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a7baedc9a1b21817f51e8bb8ab9bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269f789eef03e01af8682f68bb71a8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec3c4ea09dd556681c6c90dd1e5c01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72720afc77508623f273ab5915ed38c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f29506a443084fe8b9ca47f6d7143457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783959a48a4455ac331eb9e1e9e710cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecda4e33b91dc16df4323d9c1f5da1e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c2a17576697a03e90892a122ebd79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746e1495ba1d9884f2abfddbf551293461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37433c9f8d8c840ee732c6a8bd7a89a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545c7c299ac595747c302fd84597b36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d56b7cf88d322b9d1fd0083eb27545464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3d06fa63c525e27cdad52f3e69e5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5b08b0f558677d37435871ada3826466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011bd9f77fdfa6d3e2db5961ca341f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da1420ff6e927b5b0a354358458840468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd44abf51524bacd814a507c2dea39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b587931158a883ac6e2a8530fcab2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4bf3330d9a033d7a7ffa6afbec303471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e55887f382e47be035a59d9bd455a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882de1b81e8a5b7597bc39178b5d27fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5906333012e29ac7d857b7258a019ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3ca66dad692a1716339292b0de099475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d960dc23e7804e494aff7c9d3bfeee8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db8a39719fbbb80f22fc345a7805c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a10c15c9da57e1c2a8e384bf1229d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8365bd3a0e04e95ae6bf69156728e2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0e985d370e60d16503477f34ea6ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70223c69843160968e13b9a14eb512481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9470e5242f89bbba30628ec86f3a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96893239ceadb69c452eda324197c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68dba7ce39f200f6ea8f277e60a8ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cf1986b365050318c50bef01b5765485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9de4cda483212542e0c54a2d90137486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234082875ac8e07fe78ccd701e17fca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb2807973e9afacaaed789e813205a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54272f1817422217e0b9afa14dd86d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11478c361aaf0945c163100ef45fe1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959cc5206f166850a5179c55bce554e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1b7ffc44b518fd7e8331109e3a33f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a41c059ab01a7748f66c7d6b13910493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b271f0810041134bb6945d8e728410494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c53ed55cb739bd7664eec83e39848495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b92a05a0bd6ac822fe0fec5a68239d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326df2da9f48ea96d4f185ae17298a99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601b5bc97c7a5182f0d731988de44a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a75cd7d23b92ad7d3fa1ede681e4af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084d625e66808fbec2f83dda19adb93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddb224b1fa5eb4fd355352102b3636501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355888607fb1d34193e1942a3968eca2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4f194dbe36a35bbed0f80b828314f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a0b035a21e9536dea163e662a0fa4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeac7c875029293a3b6099fc5e6aac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658067a20098445034a83a848b3b2d5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e301c667ad3575a9907c9e343c7564d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3586ddc984a77538ee6ee58b55e7222508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fcef3079796b33df441e7f6483828509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e8dc55dffae56d0fcce97fecf44c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e53eec0ea6ecb79a2baf5cab1a115511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00e8290f2e79f8dd88b2c0e5649094512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eadb3e31ae10c5b2505192e19b0ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5137ec442f195e0f990a769bd674ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5d13bd2eaaeec696103cf4f3bb48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950564ed9cf58844af0590accdcf224b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88f7b2688d1fdfdf3b2267adf6e2d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c646394cc8b78934fddbadfd46e08f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717dc4deb5dd3c0f2de934b38ec19b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd89f5008cc23a9d132c744d4a73fbf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251d3961baca67309571504c01f821c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977e563c79327789ccac95f22c6fca4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885f0b045d05c2affb51a1691605be0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f011c04065e8f1cfd878032f450c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a12b956e6600463989809d7934fc1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd0520944c3f3f72423a634bb2bd32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee5e464059bfb3ecd34bf31fed52e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b57086f611029985cd98a56d8220c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f6a44197daef5a464a7b76cd95c7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddc2813d7be6ef01f6872421cc441d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc72a03ff039756432f6290310609c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f28c4bdfdcae87cd59dfa164a5701e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9bf8ad2ac597770427b54ca0626af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fcc5f59a8b36595c4118ccb43508c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f497d22ffd9082e8f73e024ec3d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a9e4ec97f6e1ad2dfed81baa934d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d944265414710a1fec5cadc4190251537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6772aea8fe7124bb1381d5c1cda3c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e717ee4e091cf753d335a4ebb500a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d173c8458c52cc08678f95910998956540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f659bed285e30fada2f979bf15a7178541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5adfa5e214fa952cc7f301e9b9c8a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa26ae9d5c889c69c970d1225ccbf9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fa61087b39bdf4cbca28dc4b88392544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98f47444a69e9dc0f0d9b5ad0d6c87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edac7c970f726f55a34a38ffefcd42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603d17fa1c5b823a66fd62b7b772afb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662e9e4558ffa953974ab874af683b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05c9ca542ddf2b4105fc8cfee2cc48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39885bf346b7213ddd232ef54e67083a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133ad75f622119f2304a486cd73114e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecc3a48893557786d95412786c2755552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd18030f4f3e218ca6b944b981c28f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b740fffe7b72e4ddf09054bcc180e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab8d8812a436e6fab81349c65e3ab9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec6d383c82902176578d936fc5b468556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d697f524bd0b08340b0d366f9ad628557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f1ccb910e27e21e2a3e1cc2887f56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb1f5923ae59aa4e83df14567a5fcd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae65e73841425ac792d23ddebed047e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd963085326bd8f836b45af13a9cde05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa0a85a02727fa609a446de45fc937562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a814ff893740b43c89029ae3faeef88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb394959136e0373eae97ba3d5cfce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30211f3c7135ea16d99757694643c046565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0788d58f6660d6886e746f3e1f6caf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93468c9fe3840d16674c059a3af18343567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf313db429fb77e25bb15c90b0f13f07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60774b8f23485c42b40aedda71611b8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704c33ceb1026f6dfffea3188c40db9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1f4d29bd6f6fb4c5b102237cf8b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc639a169f5939b29aa9afaf9e300c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3c1a667a7daa47b1dd8a096322510573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095da3f94c0d97131771ba8a06bf1b77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffadbf11b06997909b8f323f51be74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304ca2d3dc1a87cee545cebb374568a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffc4990359718255252761abf50060577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13c04554ba06fbc4d32dd66445e8e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f81a1dba220319d46d9a9d38801542579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6856ab62cbc61cc5381030089813f17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180a0b755072143e8e68047dda6d422581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896a0639e699cdfe9898f6a1012ddd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8bbfe2fef4d63851f1cb92784a8c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9c68601ea87ead791bdb300dfe9f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfb1c7d1a2a3a7f3d12df342ee97b4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9932fce5c428809ed477d2512a1d92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f26908922ead06128e45a420865f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85695c8b153a50307700f2ddcb8b13ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c38db9e3d797da9ddf3aa495b7d22a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0101437b527d66290d4ec409fc62590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94846ce35b3c34d3fd1a864694a6e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f561b3ddc20bc51497b134ae7d856a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24359877e1dcb14af4c967d439275b73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61367614cc7949512c8a4cffeb9f3d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d22e63ee6e9b9304fdd47bdd7dc67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b3768099fd1b42dbfc8a5ca3082e5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c762556c45b8bf3e584d66e7d7eb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769385340f0f7948f70e26b4618df9e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da948b52bd1a246b33cdfb4467e16553599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eb40cd613febde5a548a72cb92a3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f1d9a573ddf818546f79059ac5465601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf51aadb03802b359322fa9e31542e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ed14a564e12bb3ab1effd72d878fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec50a099a36fdf49aa53d21f96fca0a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6a366485af6477f0a8201a2cbdec1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b39db82f5041e44cd6f32c29170a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf38474b2bcd7aa8adfd32e5111f5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75cbc8ff66fdbfb68bbd0980494a56608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489b22f326cafc07d1e5eaf8273e6d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac11ce003c1d187668cb475b33d4ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbacf4687937282d84ca07b055bc51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab429eb2c1c841a222b4730665db88e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41289b04c402e2d871ee4c87bf9ff05b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411317441ba47563f15fb3491ace25b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec85c5bd43de9f91a23fc1abb3d9d13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3bd879f4f9f4fcad73a2860202e98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d606db3219cc5c17c2ae5bdfdc4fb9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb9efbf68082507091f596fff2596c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f738091a5c5b9bdf6f5e787e325bf5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94be82be9fa0982b89a20b9cd18ae32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7620c4cc3225c65c5cef05b4740e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608b25a4409b290245c278f031c599a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c870084a0f7d51a41660c03462a683623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2381bdcef86206eaa1e177d23899ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd02b5ab2b90f224e896e6cfd9c90c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d983bd6b4584c65c9bc166a9912fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f43be477e5488e8a2a3a2add70cd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11d3943241f5409fdebbef61c5d822628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d61f63d3046754bcab06b4e660c12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6273475b3d4f807a9a6dfac324f75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb18ed443f11f77116297904acd3d36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925b8ee43218dd8f811c924f0763c30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d0c41940b07610c0ceda8491b87cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229c491f8a8bc16e003dc58e6842e31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a529acc8bcba51c390bcc4247040635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259217836228ed45bb01491f16e75a57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4cb4cf88101624a39ddddb27b657e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a381d7d7fea4ef0af32993527f130638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff4189532beeb4b81104ee315af71f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c866723c6cf2f862b5f7c8fb32c0905640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b645e0df4b5d1e1024d76bc178287641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b50c7e10b66acf387565ba4f623b60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde874ff5d9f971eed5354382db4cf57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0a3e08efe8583bf3ff2bb3486be0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc5fef53f6011aa7a922796eed07cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a12be0c02c2092d9a6d4a3b2d8f4f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19446220f857e280e9d93d072ee28c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd2360bdf6eb4bbd82cd60dfd2026f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c9c779d38c03f253b6dfde7fc1efb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490449277add561f39b4e867bff8a26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076555251da88ca0c8b89e691cf36ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678de54b22614a931dc799628388acc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c3a32b20f44a5552a2e85c20645d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c1bddd4103d5aeac5cb8fcad7a7c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b71322032227a8168acb154f31ce6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223202a06e5ccff77589ed397ae376ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e75f7e2e6fc9d0dcda42e9f5745979657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7be0956a0b3bb23b276674eec90db1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceee5a1bad21504a5ae714b8654d4a0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ce5f3b9206fd3a8d20e7b1827c69a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5b663b72fcc69a7c855ce57131612661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86402054bdf381c5625870ccc74b98662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ad25b959aaeb6a59cbb1b47787f18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d56cb6f2a4ea6722ee3413fa3e3bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03008abc512ed4e860273bb8049b6f7b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e9d51f0c545e6d35c0b585c9c7e33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1316b2bc3ab9f6d8742a7b12ae65edb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b139b132a8e2eaf7a4903198cd738668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23f84d8e1fafc6d54163bff46b504d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29009ea33ee4ea745753e8a9aeb17b84670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e070884405a6dacfa7a8aa4f07840671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb15c29bbfb14ca0a5b31fcfb91eac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23898532ac5ceb37cf96916db631c5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10622e447685b2db396ef259966e3ec8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af727490385062e45e76f01a596382675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eed0bd5e5d56624bf882136a98376a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27843c2747ff04d8d21e1e03d2f1a1ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d328d2e0401e633464ed9e30145bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4986b8b342a6678f720ead77f98980679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d2daf5b544052f9c7bd8acd7b2b82680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf4b2b2a0ceb3134ca068c5102ea33681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aea552a4e465e27efedd14cbed7cff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e178186c3a1e66ba6642638a5affa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc8193e10a1d5b03dc9f230f4956b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c775822fbb7ba59fdf84f8789fbc358685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6d257cfc40a0c8be40be882bb1c52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cd5833ec09b217ff20fcb1d27556b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1dc761865ac125f80e5b7b2edca81688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f0d5f719744c049a19dabc28ebe15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61adb0ea14314ac5eccd91596a83d4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4580f465130088fef1d5c66d539c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a91e346cf56e03c11cc99ae66a005b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb1611bfba5363c92f646ab0e34f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416484ce6d6c5ddffe6f505b822cf072694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23a55a2d7924ff3b332aa364fe9234695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a08709eb0a066caa29c78ac594e43696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5840b2507b5bffe8c816531a48e31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dcd71ce91f009ffd913f0907e4e96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d090a1e48ac066fe6b892bee0fae4b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69d7c123fb2921bab8d4d5d0e0174d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb55ba4b7688ffc1a90b7e147a8e4d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c063765437c58db71274450cb3f868702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66878378bbc679bdf7d670650e32adb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2eee33c3def50eeee5947e6453c55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d040da729d92e25bba239aa965623ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d21bd8d78afef8ae2e9b2c81dabee1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3b8f95d2c9e881a512c9d4884bf42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cb72872e31a791c6bce361503bb6a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8fea53b7aa574a005b9eb3dd0f0f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f9518bcd6ff9958447b068a0b898f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffe8a10675d49ce4e96e395396d3ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf9fe374f015d418acd3f0a91d8a4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c9976668b68c190ef606033d29123713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806028b30cffa756aff44f7e7b67d094714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ff48f1052d31e9ea87723aa89a6d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f01e47c5581f089dd07ad10435dcd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a1d2e7cfa2a1b546fb7c6cf2d363717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d63a48d4ab71bed73c07e395e21ece718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239fa072860726c1b4aa6db56ec8e12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b81d64f66407733a6a6a5b82f09bcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179f7a306b8546a636202c84addb069721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02617591f5fb1d1f76d1493363f1fb50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8c7e822dc51090ab8665b223c683e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fda730434f3b779d08c599034796c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9140a1c6a30aa4790d5398c3eabe0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4688d3537e2d0aef4b6e93a335e9d1a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bb43af950c4b3c3257ece94fe5b1c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d7be040727de2daebd8cb53659b2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee047cfcbbede765f58eecae50b41d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25320fd498f6706624c431ca9ad9677730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f86e67215fed6163af6598e734077731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2816b83a38d1793deb185137e6b2db1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a7ab39b744cde0ea8eaeb8619ca52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614ec6cc651dfd81544b558385166d6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69fa66603f9a8efb8370da542065d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adc5b0b809ed6cb9e8f7d0446ca187736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c3ff734e0613a42fb8a7e598ed4a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22db6a9c1b0e28ea65b50975e6bac5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e4ce7c09fc9bae0bd77a4e8b38da2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8d5a2888802f4edeb3dc92a1e1d79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84fa153d1fa9bca7a0c43e250fae91741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab675a25f9170704032a172dd8d97b1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8adc693c183046dcd5f3e6249c4845743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3761cf50b8882a85fa2f8b2c86fd6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809bc4a6ca54a28c3139421d75f3b07745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaaa18ef3131b43cec327fa7d64cfa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf4d1ce41e9668cdd83381df80766e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebaed2aff502f3dbf1b419788c8feb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226d9df828133417632b2323cfe54bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e965661bf61bd1b3d2b1b8ff99af3f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73546d6d092d1d29ffd83675bc4892c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cb5f62450e687c572fb1c14994af8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6593884073bf7573b9f482c6f766f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2104242fff31b11a4738ae96fa340ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690751b699329a2f67f71b3eb0f8b7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f37ee24a1034f9d0bc44d44e0f8f93756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b37cb5360543bb1af1c77570b4ef45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1281171afdbf44e29d9809dda4c3f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe371de316410e741b5ea9e375538927759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e88fc986377881ec40f62c6956d9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9cc8dbd79f80a013072eb4ff9723c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9783389d9a2754427c27d3b0626963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95bc9e14a315ed583caf98f80c84144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035d3a5fc44227b8f27d81e5c15baf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016be8d9ceba761214055c48be0a12db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02466bff82b45087ac4955d93cb981e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f581b2b77e66eaa11b9de6e5a0fc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ab93265dea28e0aa342bc463f54119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addcb1987fd1fc2993e9b9e5fa259e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec811d955c716a420e266c14cbbfaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906f50a1c533f520ed823086e4997a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a775768f1dd1240d97611b96e95fbe313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1a222edf06b85b2f6dba77579b37914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cac23fb6fbcb649831e8c7ae63ae615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c791c479d04200ea23e5985eca48716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda4df73d790152e6cb9a00422608c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5680d6a221a86b3c3e6f5c0a2cc231118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075a10e32329172c77a4c1c91a586b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e816145dce6e19b1a17316f2e94a6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981227c85179efc99170901fcfc564b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f468e0add2cd5a900d2eb2086e42f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72a356a8ab41c31172891df62e0d8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896f81ec0c5872765b6cebe3ace242524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccf4c0556f40c69d92c8ceb96469be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567dfcdc1863b10660bb18623d9c0ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8fb1a926a37f5e28410e31f6a998e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fb8402e5bca29e3c678b8674280d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003025b744a9249e09483e312d4cfcf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02f5ad5c2aa5bf26d58cdbaf717de530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa3deeba2e50fd1c809adc2eca928931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84db50801ab884b1e1e8d74cd8950432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7ba971b38254e8b9167a603ca280a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8991b864cb5d0ad66612ef743a684834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8b6b9046009558df201242456f19035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a555af4c8c68d8997681cce5f49cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd554ad37b95d6db1f271600905918d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eaf7fdfb0083c484589ee7dfef18a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a04599d96d3e342ae3fab05165c51c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c6cad2265df74c0e80c7f9b3b5b0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6386dfb31aa4a4c5b94458d1d5861541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316549e74fb16ce2978aac43009f303242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524370a0b18b71bdcf37f9adaea06cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c1bcbda8c9fa8f0f1e8fd2ca1995644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc275cb4659b4fbf39863b92e3d51ad845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74f3ca7594332ea4c875c894ff077a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d29acd37160b3178ea1a69f2634647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb706dab8a424db1efd487595a534c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2903817c99aefc5c6dcdd165a80ac2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f97ed0552e6bb7d0673817a7a6c8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e158416cd9fa8f2864a3fec52db851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcbfa29d1dd457eedcfc9928f46dde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309b3876328fb285a073bb5464bdfaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a6c32bb5ab551b0913c6a77f945d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89525c6112dd7fe2a5c9dbc8c75a6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c2625194f6087c15548303e2fe2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ab7c2cac49819961525bd9379a17a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dc5013627e685ce8f41a7dd5bd18b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2f3745ab568b1348cdb4bff753e9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b12e788f5bacd0b41bedd1684535760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bd69b2083986822aa42a4e2d2ccbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d4cc2445a30bd94bf5104df5817ef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680312ba57b7dd544f8311acf8c4e5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029a6b9c14773998029c8e6c533f46d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ba3a081c7bed5347bb1801ff5ad6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c83e13feb83d333a51968902aec166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bbea735ede93f6f52a9ab1f7eff9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b527f8396bf9e3edc474231a59a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29aaffb87891dccaba11c0a6049f1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c993607df72144d556f228e9c4f3470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6ae478f999059ad6134fc7f13c6c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b04c8ca8250d2c24b3b145b59b5c5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293c62be29199b985a8f8ac26ef8a2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207d7811208ef5cb7ca6ca4f70d6b6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845c4b8dd939195388cfe70eb03008d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f474149238cc11131c2d820ac905f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfba637a44175cd398891fb24663d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d88003a2a958cfd4d9cb87daf534678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8259c03bbe2931d7bc6179e38559179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045dd0a4ff2083a60cb4137f754ebe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260ce945945fa46843d5018fdd4164881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17edfd2c39e97e424bd7bd573abcc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f713ca743d1097123832fc2f75cccd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298b8d7429297d9a964c4931970556b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4434303bd6aef207abaf499155c61285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13899f2d00cbe2f837ab08be6931f63186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb31186bca17ab7ba4af0eb2abf933b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4313a51d68ee5d616210e82962773eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ae89ca9feeb66b8bb0457482e0ed289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf36875b5fb18cb8a07dcaa09ea96c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22a324faa6df34f0e60a248083bea291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cec0ae599e0de842b87cde5bdded9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf6a24aa8c24829e3d52a0ee56d49e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587de49abbf5b877c948580bde8a7ca094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2226075293a6972dfdfbb9dadae0b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43095b612ea3c0a244fa3de6634d759a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43229836933b0c44572f200be1e17cd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96581cce308bf3535654bce07ceea4f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cfd799136f438993e20aa0ca61a8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd304bdeba8ce68f0327d86d6767d38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c48dadba626d2984b04f2bf3bb79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6f4d723854c914c9022149e9812f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f142414f6ca387acb6bb2b1af6762f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbb62ba15cb04997b190d719add76d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717e60433fc7bc9e76204b1ef86a323105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad1bbf7914729119f2f4103d8ab57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac979d781452d6bfcddcd10e8a5fc9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e8a6a9b38dab365a5897cbd6ca164108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bbc01145a8aad5ece7ef7ffeecd89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2439005ef590c40da0a2a893a6363110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6558a9c798528c2720ae7f079a6ab7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba7691c34ae0f35ba5f17999d0a7cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960385dd18361f72fe38d80a270115b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6251a12d47a4463bda78467e2db858a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a836cc93b2e8690f7a02e11192e6a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef736c923a5ea01efcd031a1ddabd060116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88c177555028f5612817a5daa57d5e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8612e98e3da88fb5c6f7d86fcf08a23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6a0e1578ce465338f931102166219119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faad3de63c1ce495670f1435e68ca3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a7609f1e2b0219e78506ea6c14495121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c67e5059387e2c7b09a09666276323122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc8728b8dfab4340cb15338e0e07e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897df12d9046e316075a775ce41c853124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c4f87c4347771a286e77badf14fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd736753ab3e7ab2e0058891eea10e29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b542077a9371ebf4089362211145fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c75d8e2205b1087636bb3bb8e5758128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5b4bd9b6ff2d56588dd8475a510a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a7c5bc996e52937b0108a5c74096a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edfdfb8dc846351e413b5a5fd6b641131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e1331296515528014fc03426aed92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c6269ff5319a67ae2b12a9d0778c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bc7c3405b240bf5f7ab15c381205d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c787762ee6ba79c29ba6211b0f7e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115ad5d861ffbdd47b7d77b6dcca543136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e1f1425ae0543b246e92fb90688ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4208ff6dda6629396015cf9bc0f87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef831ae8e4b78460616ebf81f5885c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d873c49fce7cdbbf8332c0b6a76ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4269c4ac18f8c25d9fbb7b967a720141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148acb204030eee83d8911aaa46fe544142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a47f35a335835cc3aca782390afcb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ab8164f249c9e5a6df79621d2ccdf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228b7ef76701ab3bd9183815a45e6ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8f09bf52f1b7b96203ea1f73daab1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2df428d3095cb669a817f448a4b9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4bc0fe03331de68f824e609c6b176148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9c2b92b04fc8fa693233c04bb5783149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb96375dc7a8f58493cbc18c39ffd57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa075bbef44a7f68591125a11649a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1d6c87ec96811fe3eea45eb9b6ffc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a78d03264c2d1d52e7fb58d96d4fd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a99ae8e1ba308b7295157a25582fe1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451ee9ed087a06e1f590aff5ed4751f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6af60ae7b55e44aaef2298492e532156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c5fd2fb9afe05facde328e4ad8360157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5beebaddb2059806608d7dc01226e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be987c1d0d467c2e2e6b047f329ed31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf7d98120675ce33deba6c3329e815160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48343d3084c1ac2675bf1e5f16707d85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d5e934b991a63f6797409e45db2c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b13687c9738467fb43a04c9229b30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebcb1938d91e2ac286c15898891eee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2151b7b6c87d36c657fc32ab857177165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0a1018721db34176442af1b4d0da4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d6995fe90cac89ac91364e2193701167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47105fa20b89e344cd3097825c6c6c72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fdb2442c1438af7b54a96316bab91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e125995c28cf6511bddbb3f9b452912170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86082aaa5a341012e594d189dc60794c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109a4e138e780827ff7e49f95e4e65e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b0e9beb545745ed8a9a2092bd1d6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ead1288494481d2d6a96efbd23e18b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf00af5abf55232eebe53a263c5362175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15db08fe34afb92031e3e6b75da4987176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49022f1263867ffed2204e6920330807177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e6275a392584e570585dafe378f19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8d0969f7004ab8c9e99ef24fb70d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312ece684eaba5e58bf1dc4231a61c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6de190630d33230b9faf9919fbe86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13286f5474ab0b75e3dc7a5c623e1bf5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5957402b325c95201482480d588b91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f8febf35a25aaa47634cf2546c464184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a95158979bf3fcb4c257267636ecc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe6be2a263cdaffb2b3174bc0389dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a9ffbf61573d4cba634af871f1c9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a885d81c4ef1a9f6d6702dd1923190a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686ec72164a4d7376beed0b23c9145a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2a77f696107201f9c68db34b6f027190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589bd2944dcb5af769b760532e33208191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbd56a914797aadaa36b44678e7c01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca700248d714cd051b5a6daa16ca43193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e2665024575045c5edaa1b635d0e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191fbb411c959b556e4c8361d8d29ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acde3af6a8a8cc91d10eb32c30d8562196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fd091a03f5742c7926a67be2c962c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d482295acb8c9684d932340adc473f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adac175a12fc36cf0b430e50c3743d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1986960675896f27914bf1a44db7c07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ddd8f7ab007b917d5043394909940201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe316a6ef2792eea204048f8e4ad170202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74958fcada597398a305230e1bb4c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c337368ff77f56770c6a5e0b280806204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898a795623ab064673916e006fcbe57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b6cc1c46d17b08706207cd096f321206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202856f1380cb97788be8a3d4cdf17ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3fc671725cd2af4d0ba4bfc4336b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f8fe6279c1e9f3c7457779e10b112209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b97f5baac16aa1b9ae26c8b0e790c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef92a5e2811668a299c063caa06345211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46deffb4ffcb43a6d7c324d6269c4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2888eb96381fd9e9cf089cd67ee2645213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778e5ba915164cae29e308c13e68f6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da28e3f1e093fe5ea77a5a128a1dc15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613c42125fd82ac9f2964a02e21f973216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae769545a8cace015cf57d827a1b651b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad760363c025ce807dfce05de14bc3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ac1758728868bb145cc3947b6bd2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e36e952e26c41fe04963aef8002e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0f63ae937f571cad241452a6889c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8e1e2692902bc98874191eb72e433222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0839ead2b4dc60f5a2ea4a14172e902223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08f43bfbd6a2cca198993ffeb78449224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382c071d81abfd9e97f5d0345d89fe3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3e63f30b771629f3d9a24e7d90297226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8768ccd2f4c55b5e28007d83bb6083227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aec2e60c07dde459639b1d520b9169228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0e2442a4c1addeb26d00e088b2eb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155fd809267e2e557548244c90bad77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecc0e32e52c549ab8a4efb399415a1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3c8ced5e4eda5e07b163c2bec879d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51af8bd7c3540c218e30441c19fdb7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595ef0d4e20286abe1fc230e05ee377234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d30f447f6b384118b8ca8113fd59e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210edcce602ffc33a1b42380f7e0a1ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986be3f9ee468aa030807152f6ad0e1d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5666ee4f933630319f6e6391767230c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5251641e5f70ffa218a037fb46201239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee804505bdf1d70cfce1500eec0c816240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862ad9ccc410323533bc643e597ed9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e6d0e18402cb985942cb1fab9667242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9d4eb759d1209df7c6afe89576cec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e224c98620be20eff7d1a20b3dd4148244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360bb1dd19ab0e35cfc21d7f799019b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b07917501ce928306a1fa74b5282246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e91872a7a6f0e8c6089b1431cbeef247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ec89856fe02da560721183f80c46d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17df335ee3e70c14fcfd5c0e176a9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae1e68e5cefb3787e2065a0b7f5b80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8db8bd517dadce1729c4af44d50572251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a7a6f162d4715d35547606d6e4b00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c00d358bfc3b62bf77041cde1a51d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a2fe7268f557b6be8f69324f9e4c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb36506ee4e024b858b78011033276c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf821fab4af418b8d41c933488f609f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5510e6e1a44d1da5e52b642fdb2c87b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd41af04288a738178134f7161680258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8287b6869b0197d715dd88aa59a41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4667dc994dd8e8c30b0d6994717177260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa7827fe99c520ea22ea9e58ed0145261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866644b9e95c3378c2fbbdebde43124262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c24b0f2e5e999e5141dd82e908f969263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f463ea5a82d16bf39746236d8d71f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06475801b5cd52830af6d929741dc6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff0d33782362dd437fc0e3e7e1e733266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91903ffb43188d3ab46c72aba8fc221267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c02e40377f3725e6b3c599a7b74248268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c4dd4b66c8ec02241874ab1e28aab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822e2e465d81987e83f8cd24474a989270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccccd31e4a50c93e7764a0ab113bebf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60683d6931417981b20df68248774be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24e819a85c2bd91a9a6d6b308fbb66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba999eae6ee590621a6f84184df9ad5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa41310fcdf660dd3a31738a479c50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242bccc2d884486c3b8dce13e512bf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb670554941ad9c23e9b8d5442baf844277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543f5dfb6269a383403f5dbec34d36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce949e5a78a824c802ac7420f6303ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1630b26ce2db46e7966824f7cbf3b25280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fbf9e78aa37e3abaf5d87b1216b7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a00206fa15d148e90595d15098f64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab1b4b6d0f6ecfcc9feaceeca81053283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba81e57f8e8ed58b9f6d8c3113609284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8c789bacafcf422d6c3b37ab28e34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5016fbe58a43ecce50eefd1b1becad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbecc2b266da8d2085f57d16166b6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83ac99530cd28757c38594917fa7ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb099ac3bf5a71ba6788fb279896323289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6883e26c731ead27ff28642e1ceb6c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623d63f742cccf40e9e0e92cbaa058a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268a396ef9de6d1b028c8bacd198b92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da9347b41b1b4f0904b83f96c0ec68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9a93608fc636fd913c6d8425c79a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147734a807b3f40243538ec74f28e88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d714fc7bce5926ce0278f29ba43d53296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af822ffc1c0e4822791bd5ba67e8d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7f39f8726d4620dde0b60bb3adda1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10dcaef3dec52bbc8cde344a7fcb62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab0a0382ef3676a4dd1645bd571f97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206f2fd3a56adeb407f150fe6874c61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaafb80cb99ed13174b0c272e300ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8661f79dd25a1e4b2b666fb84e3145303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed407ced44a8b8175e9a9a11e6d8985304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee31c3b9e094e8c16a16f197f8adb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00335773c4a5b55b1032e21b34eab9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144dd2fa7d4449d4212aa6d3d064425307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a199c19a3cbfee20c380a65d053d12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942b61c3d7e415dce36b75e7271d69c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66516ecf2a800b5994424bea831e2c39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25458d540d62b889065ac4eaba9e34b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423c3b55ae8aa074ca13b16a3f32b16312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b981c78acdc1bbfa79fd435871fa4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b591c0bec8f02f3fe09c2127f8ca25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0121d4d50405ea0fa230fc67855ef9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a76358c017fb6b69bb72fd8c0bea4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c35e88e77017f937ed5f7dc42b8e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3487db49f16e5e6df28dfdedba228318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf766e5bdb64d32ec4b86b038b71fe2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de986d65985996690e803f093d706580320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf0f1c53e375f13b020eac2ad8a28a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba5acf0a7fb8f70e773996ad09a73a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16119a45dd376e385e0a5e86138e1022323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf783caa2e9a690ab480025fbac3cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace29474b57e2e0fc9c3f0a7c1b0024325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd8e3faa27bc5837c1e2a044891900326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e901cb5db2915be3ab0644c4d7553327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63c29f186d671e99bcd8b74631a479328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3b7c31d88012ceda66eaa46cb0995329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673b7322b8790217e7d52764baf7d74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b1a3d35166fe1eb0aa3efcb36c1b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df4ca7133bb4ed455709ee4ef8f0ff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc249b0f583a569ded1a68574c4c356333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f5d447dd4354510c0e726c2dd062a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f517cf86ed8d3f8d53bb5009692599335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73413f869f7df8393bd6beecb0f7ed1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5560e02aa8e2d3d94079e208afc0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63dde7cf5f109909a0319c2a79276db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622483568b5c0170f84ce2ba4ebc60c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d25f4033b04381d1dd68441c1b7ae2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6c33e117a938c20afb344531423f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442203fdae2b2410c428387c63aa845c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3541c5924f828b14c4ba5b6217e4536343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665e4bf325dd1e0d33026f185ae2b46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3622a77fc78f32435203dca4171d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3063cb7c1b9bf556b8cdbbaac2172346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af9ef3ce26d24c1a3b2b848a6684ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47247748339c39b6ee941cfc39b8d6a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5076d9d23c5094d6bffc64442e06fed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b567ed84dbe42cfc32eef6d8c6a5e8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6378982f7874eeb51671b59157a0ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99e5b31a3c71cb96baa77115009eb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f090f9acfc1c55aa63a0edfe7b0716353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae6254fe41dbb5f29fa24c46f7830a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e1521f0c1ccc97fed156faf6e1e4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992aafe1a74d2df943a36792914ba12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdf5a9a59edaab98717a568bb053fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e8bd74d4b1ae41b3d1bbe5da284dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228678a01c0e6888ae9d94b27b332f75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0a80419a7ca88e823dfb8e6c57933360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e25d90b1f337c8b858bb3c084afc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8912c3243310289857bdf87943575362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb393483b6ce5373ffa486fc3fa760be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e8d03fe83e9edb75830597a9b772d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51832a151d2778ea5bd8d1b7eaf3516a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b65bfa447dbf80afd1728b9315ac5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c15501d34f278c902635b4c56fa8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5783160aa180960ae1baf2f7fc7aa7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30f3c032c3694385056eb2d5681b91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbdae8f8353951045788a2660fc765370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10964d551be8de9fa843382ab98acb5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bffc5e946ba923b233668b4bce03f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab261452d31c5ab61f60b8aa4126843d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2f454d105916b6fecc049b1657618374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd5e3aeca20563f0c5c997ac610d0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930eda990a32a400445f0659c732ec7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485546c8d624a1d85cc7257f84c06f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ca037806a70efce28bcb4ee29378d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db85d491a9c68f2cdc6560e2fc62bbe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1bf5e0838db3558580c25f3d89c7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a92d9437cad0f83844d7e758294f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4cfdacb82ecd882ada186427e972d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f221ad5bf138b46ed1fa99319d5e1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570246b0ca5b6b53f9c874ad47ab8060384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b01eed0570a859eb5035878cb52274385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee341a6f61a1bb92f4f5dbee8c4320b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ff3a81b443c1ddf84c9d98a2f3de0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714be4f250b2c0399b4f18797b8fa33388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0e88ebe770497b0b05856a2675fc0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971e318a5faacd78a3d8347804913a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfa7b0e66f5faaa94d3326f3cc8305391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8736fe24b15cdd301569eb0730ecd7e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50450f2267aad798d86664b584fef669393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9a3a6cdd06669ef8549f7b108a624394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8661e8810fc1ada11de430a50d3812395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0e5397bb98aa07e7c033aaf7c9eb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2228fe66333ac7d4f1a434804487098397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bc845a304128e75451ad9a5581dcb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dc691f08fc2eb35f39e35d62a7033399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8240c566bcf997cf9c2a6883bf8ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7c0a1482b188eb2c54af7998e4c8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858628766eaff9b7d50e42befd92600402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f8c3c135ca67b7b649c2e4d563e9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac68dc19163cf0f242bb475d746a7a3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f882a46ef33e4e12c33f4c8b1f0c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9580f78cb76dbaa2a6bd97f3f6fc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e410b2f1bf0d0c7e901cf9001f277407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a1952a85a941048991c23f37ee038408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1babd3e95f82a9490dfe7ce68a3c4be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69db28ffb4453c617685c9063c0d425410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12ec59e98e9c17259327d7e2a50956411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ae9c1121fb51a63174bb49cc53b8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66670c7a32edf636819d41bd428bace9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754c5826748f0a97c935bfb5e009d18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec54f0c69b6da1d471d23833840e814415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bcc0008fbf0a1266dbe90be754304416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49514ab6d0141672999a74e2df1b88417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0163cef97343984245a612dc104fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d921ab3bfbd0535933ff24f12d9ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e113cbf4ba814ee74f0d89e4cc360420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f16a1e5baa3e5bd223b65aa2b1000421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42322977831476042f42891cfeeac39c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c7c28a9dfdfd6c2338ec75617af72423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4eea05c7092abf6a581112c783dda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01c342614abe7cf91521d0de1ff4fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b95f8c12cef73c470659deffcb2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557647053c8f2fe05cecd5e9fb2059b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b5742d231c17abd0ffb4f5d51d3fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9a2870e30532cb28ec72be0d0141b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c004b9a5746492e27388d5a876fab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75a01dc2ff2a4923dd449cce82d2ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1c06d3d1e07b11158e3856da78954432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce05c29dc7e0cef56159958f09ccf8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791005fc1bfa400d95f70c5864499530434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b0fdc738feae669394623d55fd072435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268e2edafb7228b9cdd1fab1f1e7dda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b106e456f60f8a10df4fea1cb3af3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b60bcfd62fd6bbc8633fed8e9e6a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced40b4a7fa6634f27a766cb9e9463cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1015d5fcf1ea60d97c23c93433d0e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda8f542a01d21b851f1254144494c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77126170121603c1eecb063151cd5910442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd42e985dabf325f869d0da33946128443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fff004f9312c88429b3a8db1eb0ea8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f4156e11ea9b5a5d4bfbbe03b8c04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722f39d3feeedb49ca51e42f53b7546446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a77d4a58a0075b2e42f2a281a9f944447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8ac9f60361612fb3043aa6d539aef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e705ea0d72134a6173fbbd4492222449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0b1ee7df3b9a57731bfc94311cc73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7f3201d0a779569d4c4bdb34057a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e08de6eea478bc68f96b32f75bb20e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58432a73c2cda546db6d76c2779dc90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb54321a6bf404428577bbbbd585ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ab3959cc3f9017a644a563435198e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e7d33040cbc886af815096d2e1218456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d8d1451fd6e2e5018301579114fa9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fec36df1e790ed1a66591bef3cc537458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db23b5099113949a8b2164a05bc573d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b332a82d6a2bc291bafe677241cfec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850be84979f5d043c897a42837066f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbacc252fc8f4416120e770d4cdf27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca2e1169a66bf832b2f6cacd0ea672463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aea479585d9d4e7ce33f8abbc13d4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf926ab29c9e0fa2242ca4832214b61b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4d6b2099b2cd66dac632dd20922bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f56766e0ffeec884e8053f40119139467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47ea0420f79049fbd939fcae24df54468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58903d627968831f9e6dea3c31234f04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0acf3c8e4a7c3627421c193207532f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bd8c15986c2962be9cbccf7456a4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74c38d8359f2f98f2c8c0a0c6458df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5af7e62b4dbdfffc7d83a22d2451e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c061f7eb723adcca5853bc230a6af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f31ebf65643b854e6f5c032a30b96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db0854c3b150099637fb055aa455f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54637b7038a9449386ce135f19d35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d71ecfc5abcafa47c624a305a6176478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152ca22d24076c699c461e0eed1580c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93f9482f81fd1f2742d0c1a14e336b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c577cabbe36ecf03045cfe7f9d97f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf65055136f0483dcbe74c4a3ca703482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a8101a699b8dcf4eb8a671960527f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e34ff75e034baaeaa4d27f8a174a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef1f90eabde61c842bc713b6f12860485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee51bd240ef61480c21440d208a1849486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e5f81ea0d4f202f9156fec654f06b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6c5d39b551405a1e80823a1c41f8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12adaaa1bc7e2c5e6fb4cf3e92296b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcfcc188955f5f94f8909e02d86450490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b35440f91a320ec9fc8efadac613e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a642bdbd96fc4a18a28250b459492492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af157bc46634294c8e86c01c4cd287f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3eb7fb11a5e8f4b0f921dacbb7978494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf4089a58d1a9340c74b03f744feb4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccae46f117056afcf95ca912ffe5305496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4e80fae37ba558683a78026a29508497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71eb936b51a5b502a7ade90d21c2b14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c12e9b4c0b045c239fb4cb247e3f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3a001cf4e1073c028285c73cd3583500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a31b4672d2e18493aee95f44235f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605912a8bed678e41b30254eb566b3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431429fe7b67954a684131497fd6e66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514b51f0b34ead3a29f46871377741e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363bb857df022f3968ecff645c19e38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ddeeb15afb04b6188cadb1b7f9cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aff1893020e695d36d1ad586e2ca57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072a998f01ec77433fe2a3c82c67617508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7672ebf893fad17a5582c36a1a9adec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c8120309ad40c258a8a91dc9c7be7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01625c3965cd239d363e456650dc39f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca852a9d2326465f4990f19dd48f10f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d11087ae6c7cfb0f24b8332bbdcea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516058808920541e7a9bfec36575895514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd95cdfe082d22b8860d71884854860515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271f1e3c474d4e4918fcf29ed91caf8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a162d806064a95e0b3d619a7f3a2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed90bc304ffa4e07538f0dc2be4f137518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ca7eb94cf59cb04c6e163b6a4c5dc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302aada4ac67d9ac2021c0d1218e34b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3e4e31a7568156dcbc32be5e250e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b73db1666dec6e87bb8dffbe1a6c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5e976b95946c344d1c886d7562ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95481574a7337c2b2b94a72701f3f95c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53df5d3f20691bcd6fd9aaeaca4f3a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547e0e80fee14dfa4b013b78efd5cc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f643038622dc27c22fb91884b50b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed44ca6464121044e9e9ce77e6ff0bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89997640d13c70f0d356ce874baf0a51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa686352a5448c0b9bc451d2c1519b9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc133ae9fdddfee2a45756b18b8226b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d407962bb23530846848789b65538a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf81beb66519d19f8a687ceaec455c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33279c238df175abc2d368e03abf5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86b961935b49f515842f752196f296535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49471908c389b7498603525687622ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0427ec1d49a548e7db761cf21e00cc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398945c71989c4831cdf9efdb5d6e59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76aa5223fc53b542aab16922552691539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89dfe8bc17bbc2d4288b7608317fba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91211d388b7cbf65c596d75d652a4d56541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df9f9d32b497b9a05efea1c458aea4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205c6347b5bc2cb2f43abc35cbd6121543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b0c88be1fa893bf07fced430bf754544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1053b01d8837d34c1a1a56edd2138b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331f62e3686941f44610ad4ca90f707546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2358ecb871cafae0581841c20934b88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f870ec38e52eb95595a572af37074548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4ecc6fb12f8aa8df18f17c9c1db52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3810064e1362d58687b5a3a3bb840550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4520afbfabbed2263217030a9c57f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bb840965a4371a30fb256167d3147552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59be0e7073c90efdc2b7226b9f5ee4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d36f7cf05bcc54fee8d155534d3961554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426b85eaffcb792e26d8960e3c8a4aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a20cb03080f93c08454fb84e3d26e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b927882125f2bec0abf99b15783520557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dffd87445e157c4b8c064e32bfe74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5dea00db2783b5d121ba326e1c138559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238dcd1d9ca65d317a089059f4da3bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668cdce200bc9199399cca8e17424e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91e062a981cba2d23f322fb2762f9c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3b9169df9380f21721793f0fc6ea8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b9c6342be606aaf17bf18e5977edb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345d62fd56ca8725f908f8f76534ecb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588ccbefe1de7ca85744219ca093fdf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1ded2ce42ff1e47adb0e7c8d5bc1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c2140a35110d3571814543ae13174568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad23e17712650a5985341f769c0b13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f4ce944003527c8114df782da46c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea5ef8c44d8318702d570183777960571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a9580cdb68b575e578025d6a3a64f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf337c3810523b22e947292eadabf8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d794f145d8b7a5d9a297f901cef1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e968953ad6af5442ef6924f7297463a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c565760321046a9b8a40a7ef7cc1126576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1dda2cfffdd0defe6b7635875e8ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2078a9453e4611ffd8c3ea1a8587fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a2a028cd599831d4c22822f9de0c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed08f2c19bfb905246652980611e48580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c07a19a1a58d3b29828a09f918002d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711833237722961389796213da67de0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a54aa05bbfec10c5aeb2166129c70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf0348a85a5ce7ea9be9526625cf40584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201727e7362a201fe6962fb8647dd15f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5e09e61f19e77b31533aa7811eaf6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7538f969d28f94023e268b81d6782587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6b61ccd877d567216032d5e4fb655588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64654ff3bd7729aadc1e34e762ebbbd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175713c1304412bead5858b57061069590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d1239bd00c6bdbc099601e4d6e3ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfdb3c1aa85c372aeba762b858d210592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e22d206690bf63cb263ddaa8abb41593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90be1d5bef277fa1ebf63088c719019594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6bdf687fa998ea4f5878b4480e236595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820594c82fad33b18069c2c45dc420596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212154fb88b6b67b70f07b9e756823c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1451b2d0bff181084be7869f738af2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdd1f6540f2b63ede551994f8f181e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe10d657100496b6213c7253749a04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27bea1182ec952994c6f7f0b5546cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25898ac3919a73633d22bba62591f99f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aa634d72fb2c0230a22d75d23aa04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f3f3835ce66d82e82478eab584175604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b7dfee41dbdc0b055afb2ecaa1664605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139db1fa4f2fe5289370da68c5a6f94606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94ee9cc3625582b3d5b365e4d27dd3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e14b3b10006fa62ed9d51394f45a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f39ddb48600febc417fdcc88b85508609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4ada98e0ecb940b454c2468f90ef9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef2cba140d69f9861c0d4840e27d20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5282ea26f1f9b17b8fe7fbf5f9a2b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b994d1cd7af4dee3f3be13ccea2bb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b97cb7631e2d0f56b63f6505a27f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c34dcb0a3ba17aa6d06ae383e708df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2e84aba9753fe95ab451325ac8910616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add18c0955547deae235c39c43875365617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa64d8318599ed16908154ed39ad61f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a05fa45b82dada5176e67e28db02b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf6a79c744270e005c7f63ca80eb03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a746e4186a3f2ee2e96c3bf39ef35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd84f187ff695d4e7d50b8741d9dda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842f534cada2cb5da3dedba67a606ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368da43f9cb867fb4d4bb30eeb1b67c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629cd2cd0183ac44ca1749abf56e121625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cf0a2e4a72a74b150aed215460b14626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384967fb80b9821bec9c51a7500465c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b24a6edd608ec8c204adb86d66f0e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22968d3656c1c7b6650942f007bad93629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4475c14c00ffbc925cb14a8e793048630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aee0ff47023307402048814b0be95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f411541f8ff84c089de504e051d527632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68e4b494729d1ddb7900d0a55bb68b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350d0078579859c6a4baff561f1405a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66a0e58e8f5a0e2ec61ef00b7c122f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2b2b8be17e26dc61ada7eae7321c9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b631bb19f03bc1559b9cff1a39cd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b4665a6550af93a0b285d8351fd5a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637ef75c4a7380f5d81f80b038b46a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4e4c4e19ed26504610fcd6c7bd76c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1c3bdf492426eef54e1f70a71ba6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b93141ea3ba47f7e19078ffaaa5a63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8370449813aad2677ff2fa7326d55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616e7415c781ad0593a4f3d05a2ecec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ee51fcf645ce6c2774b4b3b167ca3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef985c04aec490c3184f88e471b95310646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9e57dce64c99bb5a86a110df343d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7951abe678c3c3645977552f83e6fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d212116950528051b57d6b5811eab4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0b864cad80df74efea4c2a56299f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522b88ce39d370f8d012be6ed311107651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066a0aa3389b9c6e6f3de881cefa08c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831e731a0626a4d85c3bef2ef6556ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4d53fc5592835165aefe384480fe4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d4047a1e12e213ba5013630478fba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259cd9837eef0370cf9b98cb414355c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383d7ed2c22121bc2a2000b8e115750657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab31c77f29026c1410d679f68f7a43658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b01e61be5701bc4384ba454baf4626659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39febec0bdc42ea33a0de7ab17c1d96b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072034b93850f999b323833a259c678661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78b5842d1fa2a1f19e27fa34f58ebe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e90e8e4cb37b3aea7e905d4f6900b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df211e5a9e4d5c373e70a4016e52df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab57fb54752fc1add7d5a8a71538f0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc037750065f2d2307d21878ffcf8ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6e4bfa4185dbb34c700f2f2f01aaa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d257e048de3f033c44af7a92be80b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da11345158b5493129fe2dd8e4518a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725291c61e3273f58d98f2a0e43f0e57670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6389ec14efb835922bf2d58213687a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a7ad4f7d9271ab4915f6c0ec76676672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aa5198af968f122fa452c3a9163b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ec3f1b9ccbb6e72a6c66892c9da0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b33bb494a7c76f6650c9af3b60428675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd7819536df5e05057dccc7344263676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad235d5b3d02838526c4278ae22c07677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f76909a2c313d89fa159e8c82e073678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d7f949a3a5a663d824a86585af3ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f424869c798800e218114d5563960680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9f7987396711b2e52a817fd404edd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ba71a6ce1fab75cb223553764abce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee6e640480d529e707c9c59ad2cef1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d4781395dfd8a26056a9beeed0a7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34db81c2a1b319734ae709df83a3154685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f075557338e4fcfd9032b5f73ef3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b480859492f39f24888a33672c9dcd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c70960fe08282055a0d71664c103cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a1e3319890dd98f32d3f7b2048e89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c8cbb74ce80f1d9fa1b7822dd1300690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9fb4b39f926370fde308a88b7396b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639586fe3cbf46a50f6f55545956cdc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b235bcb08cda319e0b56337ad59173693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e159ae381a49d57ccf83e0d271569f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb41565edae6108d3e88aa4bcd5adcf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d8bf02a63d7eee3bc9e2cbd7bd545696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be883849ca11be15bc25e60444e3ef4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc47dc564104b53e02678e3c5d9ec5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8b8cf451f96d120c09cd2565a917b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de43f3f55ef4bb0dfc330ba9117eed1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0f3a0de9a406e565c96c6baaf9602701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b548a1c020932eac9b548d96144378a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff2197bd0df5d9d6709e21c63e02d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43633be9302a510baa278a44ec65089a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceb8b50cbf64e3e9b16f17739bcb16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c307778aa8211e75cf8549a759c26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bf370656ffb0f56d47df280d667a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892fa997c5c6ffc863c3b3122ea2ada708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a024c4347cc61b70512dfcc1546d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7802bc73c19bb4b46e1bb84ac6ba89d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517604e00dc9324b89b35d25661a4e18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe50445a9f3580f32f94d4f1c19c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad74457912a782f5b99011493e3802713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e54f8f65eaa40b16484a2f16414bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1972e44f99f51aaaf245ff26e71f2ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72cb3b304c2047c55876b68cb75eb3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9160c4cf35343da8597f2c86ba856717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d810c88e886a9df2882bb79cb27f18718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b91285e546dcf7ecfc21d05431202e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e01964ee8e78cf12cf80afee6cb853720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0d552ea35f9c63114750a40048ff7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e210d96593a70612a11c486747fc8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78a07b00816fe37aa743c0d7d3674f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff3c18994e56dd78280f6015bee78724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863249c0316a9387d64ee1e5c4408ace725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ab9cf4df386a25c3ba83b3af24088726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2d9122efaf88f62327b60e13df3b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6357d05fcacd61c1481c2dbf4ce2f1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519751210a80a25b73676c845458e841729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf790b86b514ff349d008a28ceba9140730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036fd17844db33fc5ec20bbba422039731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887609956eee2a713d7e35e73f88e14f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79dc1f2aae7adefd5010bd14188a41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed6cb8f6cc23e0836f9ee19bae926c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f51c74be50c0f557953a50671ed406735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc287fcb706a0a860018d6c9b19401ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1a7a45e2bad816028a1adb7957ac6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb8f90b4bc5f3025bba76888b17b8b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eb585f70227dd2ce8dfa21bc7898e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc73b3e31763f66a3687cf15b1a0366740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7d79f20339787e7461c27db3457ed741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ad33df1408efd2f1f36bbacdb7030742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d40b0df0d8b7245e2feacc31f2eaa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a66ea1808bee580e718f5fa76bf5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5e210931cf6939356dc0b9d65692a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f572f06b839e320793e059f5926c782746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39de1694c66ae32f9773ba949557ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb462648f256edda3b00b51b9ece84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde248133a0c180443a2f757e649e55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc9c8cce21792fd5aed6108a73a450750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c80381f328954a53ee49311cdfec9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4344ea7e722e8738aae04e850c303d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d17ea48c094ee1a8a9879735ba002d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec451ad429e2fa98f68b0098927886c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38354980292187945aa3c8b18f21d2d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190d10e51e936d32db0a7ad45bd9091756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19424b1cfec4b144ae137fbe30cf6ee7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c41aaeb0c6e6d6520f0e860eaba283758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b4418b99626e0c33c25f2b9659d25759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>