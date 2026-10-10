--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e02aa566525adb72ff120c0b77d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c92942abfa82f6450bfe8ebb11d2b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417d73bebdd3916387cb29b56a9e0413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846cd852b2a3490fbe1d9533dce0d244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d086e40dc593119d4337c032c4348a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8733087c45e8eb72a0dcb71a613ce546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9050b2e27cf9f6fb00e0057733aed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655a493452742f9253677fd4615de508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498980edab1fa8fea266fc20280f94b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabbc177c3317023ead2828dba427f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d7ec9a4f7bafb9a5897ea54d6c0ff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dee678b0758cb8713f1f791331ab7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c260a80398ebb8bcfc45ffc254bad2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b80f7e7ebc51e2c95324540a1aa5c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eba015fc14aa1dc59823f130df52515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a07225f3ff7c893c68d1fbc68fdf316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d991c0b8ba0cb45b15e20998831b6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d572483800d0113e78f4e176f00f7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908988712946d52c3e33d3a2b31841c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7f3ccf1ca7cd52f3f6b158250dd7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6feb70147c4cea5fefb5491be0cd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce975337ae0b8c07508ffaca738770222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a3cb86523e889c62db83cb4f90c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba004f1a3fe705877fd5c4ef04635724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d51553e9cb3bb736db866d122b98e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499bc57986ad4a87723bacf3051e60f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c488b3412e55dfc58fed15f8c00ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1465c4007e9561f08b370a80f3fd828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0cdd8616e0251ae219f13b377bb8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9981298024769749e5108b919b64e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429b775323eafa53644b0f263ce936a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed52126930c286f7f0973e3a2bbd24132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c19e4511218b4d49ca8082b5a68ece33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bec213013fc952a7f3694fba5c31834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0087413cedc8aad1311c52f5b1795c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493890c57936c624f8cc7223cff25e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a86b779d440c0f9cf0aa538eb1a6f637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc703a68831dfcf8269b8435e8da538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3a32dc2ecdfc4e63116ee0f8bbed339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6ed0f1ffcf8ee97c88a878e306e6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb41b59ccd67d648a012f039c00a36541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb3df68131d7edf07f05c9125b843d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc905f5ba8a5dac8d60efabefb9756443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0c6ec9d9a1c9438e2139359bda3e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc593d47acfec939ed7a2665b79da445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05e658b4c67b84be1b7ecf453ea8c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acd7c714ed6866a64e068ccbc37c0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa342041f9369962f7e1b4ec510691a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155313a48beafce53d4c767a83b169c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c9a83b472c587a30a972433d67d0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8c8c46a90a917269404af5c23f6db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6c8e36ac8966c00b119c0bed8512052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff999be9ffbe29b28daae7c7810a83b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f601185f54e4755db09b0b0296c01b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f336ae8a7cdfc436dad9ad0e97cf8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beae554bf27dbfaa3c87b707bb6571c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d70844b10f9379d904ed10fff9581857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a36c0243b8452094cc13856bb33c4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757be47d2775f5fa7f70458745dbe11a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662009bdcbd55eae80b9005a7692b0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4782850a588400ae9003ac3bf8d3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd22c940021d59059269a17252135062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862f18e484e57d4c1473d700e81562c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77833716cfb37034fdf8f02ab6f47464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7444e06f1f65f27a39cbd789c9599d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a65eb0486ca12c4abfa61e14cc794066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486a2688604c349afc80df5058a0e2867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e29263a29ded48a865b317787f818768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af497c612ad3c5f7631a0fe87cdef369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f72d779376050021026a3a143f1a770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d8fbc3e843a032e10994f135353f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97fe5d320f2e8646decace863551fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fb0c2759f7783ad2d60e895638be773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf50ec0796004edb0f19f9eb03664574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773edd473a9e181ea8b0d07c793d71f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af0cf3147cb2b88754da940cf6ee1976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7afa69990a6383bbe744756f8541277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428074895f6d942315cff0bf06a1752778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d092bd2d66f0fa11be52272d25b60c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff020d57a76e163b94cf7da8395747e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe51b2debdc86fe57bebdcbe1a6a25081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9062ff44b02b025435ac1f98b3e5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469257251100c12b74c9176c4d91cf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f60bf1b4929846f45acbe1c54675384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280e98abc406fa447d562dbeabac1e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea6f6552f1ee1513c50b33275aa18e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d89e226877aa4fd7398e6d3c1e005087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53483f542e3db6e89e4aba501c7283188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600665dcaa4aad552d85fd0b55eb8c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b36a2757d78f44eef2b4eb87a6574c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a53812a615ab9254faa2ac343de3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4ffbb1fbaec7d2d344a9c32a08dad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5698a068548bf1f98d5d95e17e7ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06883fe9ac110178ac9f4ec62fabd8cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134f8b3f0b3391079e699d3dd1772c495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e140fd488c5b91a40151ab1565ced2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee12ca0ce383fbfeb0d9b3f03b70197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaee07a96ad6ed204956435e8ed982c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe36bf741fe21f3c339898ae4e49c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28854d9872be908a97dd464ce8827f8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a9cfaae0d9d94cbfbeec16743d0f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c43ca4bcac18f30c72929e0a04c049102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89caee08e32f049d70aba4ad14464f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d75779391070e7b9731552503524f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e90a1e377329058746f1a355c52262105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee638acb7718d6d6b69bdb0cd7822a40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee3f30526e2fd629201fabd017a7f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3e54d2a7a020e07f63aac391eda8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e70374381669796c3dce936de8225109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb36e33c0225abd4e04cab591c314e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490251e07e84805c812f264c3fa13f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4a6a9bc5b759480d249af4cf80687112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942e1d6e264df972d85a70199c829ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc28e528dcbb111306413127321c7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c30be5a4e6705fee06b33773195f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ed26c9122e98a19921a18c6ea767f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385ad7f5e59e4070b0f19062b27baf0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec273a36b006b29dc692776c63a1b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53266e5601dc36137a7cc86accacd87119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e623ae0a2dfbc5fba562c9dadee548f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8ce3888c2f3ac6eb2d72f103c5767121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376e8b582274d10c6573e9f99db0f11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432fcf062e6d18c6af1117b6503e4a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa452a3a91848550948d9b83b00c3f06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dade4d4ab93917c7915d0e950ee49b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abc4ba118d9b6dd31bcc5b5cbc73c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca151d989edc8b80c0bc5790d813662a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba37cec75768012f588fc34858c4986128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b697c5b53f31146970d2ea2002edb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5677d63be98a8714f0fc896e7e59fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21302fd39c6792d05129bb35da043866131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a28a62a0b286d6533a3dc6482e9b71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5065c805fec041fe822e9782d205ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb958e1e18746726922109788df8b3ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe839d4521c5204e1935fe14690c60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c16e650917acbf9c460e631edb981136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7200edad850ae606560b921d08eba7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50557989068c6e227758ac523c7c49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af049cbd687e248b7226e35eaab94388139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540dc1f47996f26f3916477cca3a09c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c0ab192b16e8f9cd6ba065332f1c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15aba296c9b086c2d3ec94d214a239142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12205c6a9ffaf1f4e5501230fc0c14a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de0a8c5630e93728889ed233506b59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84043e4347b543e5e040fa31ec6bf974145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df34ce8eac5c45bf319e9f29a5dfaf0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc49b22649332d49ccbd0e73e909fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d41f51dc8bae642609be83bf4d8d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e03050267b3f14718f1049a471589149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281607d7a6283be3963b51adee7c3e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779b872170591197bc3efd52a0ee5cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff03c4d46033add4ff184f4cada55cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de6b57e1ef5d7956967d2353886136153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69f239e466f1bedb5281382d1a990a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644ca8bf2ed23b29e7dab0ba27b44d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23a885c67e3152bdf24276a7f78601156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6cf2321962e2d465529bbeed984e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a51632f896fed17136062214648a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919d6a7413099d3a66374681c95c7ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62732bde2b32d8a78f7be7a883894443160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c16303e7fe813956091424ee4d8e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b08ed3cd36382f9874dce7e0501ca9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95256263781d7f54662cc859e811968a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b562f0ba9adcfa662203c000c93b4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca173c026f94fb73ec71aa054d852b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6677f53fcc5f559a37316f4c388b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f7c853488a64f67072719b754ff07167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f40b11439142189d8e96ba764e883168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21738d68c7b53fe8b486358fb76644169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c02f96444ad54c7620cf1270189888170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cddcfa258ad69f3bc9199a3cb5b91b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba37d458a2ea1f5d78e0dd1e316ca60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a537313d391facb87dd119190f68198173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cf3a73d676c74dcaffcaf5fc5d7c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2362416f3c80dfbe824270fdb771f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88438a36e8928939adfdc9602b57bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929508c8b6a2b65057e45161b65d413f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45951bf42932cd2a62fa4b5c2cd101178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8793b55e8ae422865ca64775d99ab24179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fcb5c41b7e8e8eddd514a061b6021180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12214447e92fc1d0d620927791e76b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de31a59e6bbccd5812443c4249ab6f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddb7a504a7dfcdddef9ee4d9f3d334183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de6f7eaf9c98ecf3972f9c19ad5896184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c1b31773e184ee05f103ecd26ef15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513448bac2c7a66fa6b9990a647404c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ddf63162ad03a94a6894aafcd9058187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a170d965d8f7854363d82b0900285188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225108645d542a386ee7d017dc9bdc9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd49da5a6a4d8d47b83ec0e78601d44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb4b716494bf11ca06f8e24d5cdecd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7f437d4ceae548420b028c86726b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9fdb3f2f41fa5f09a6ba7c84cb51d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652cc7a42afaa2ec270c4f64377b7c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2179097c65d4972c6b89ddec875eb6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe24d26f9f6e4398db750f30bacc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3ee2882071efd33349136fbed7e44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30339bae835fbab85c5740a51ad828fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8c4b5438e4552ad47439ea3dc1a33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c86f0da35f4073256596a693371b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442db085d618bf987a7cffdd58a730df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1365bc79d5acf2b73e26cc789ffa0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9192781f88b2cf3cec7a2cf1b2db3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfafbc0b80188bd2f1b5e156b23268204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd15850a6e9acf919fca0989e1fa86a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e7b551eb80e84c5f22ad931eb76b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f09c4f00db3a9702f7379fafdb23a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cac5c76557aa3080bd57f002cad33208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49032a725974321da661db4bcede38d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9eb83032b42177812164c097774f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b00ccf958cf2b7e454a8c231c35421211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035e28d25369451cbd20c57030ea317212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac01d3710069e2e862960af18f735c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794fbc65444f7fe94d5a6b4757856e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3cac56d7549c71983f421c21d03ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c916f97712a6a142e2dfe6e6fbbf06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d29669a9a76d2e054d0066d54b3e62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428760f0f359b4a2de55bf36a4d94b65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316a2bf16d57f6c9196b9d0a5667e56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59761ec1b81bedf34044b568637e350220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05299156ab1964fa1ddef1ebfbe233e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f09b72596e5de6fb7d99aa2e8b80c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db517910c8162161068b74e83acb63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8939c3d82577cb6ea7ffe50dd0a1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc1ae10b3cccce19ba50a587c73bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de630ee174a0f4201cd5de84e0496be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba2243f08f6c42cb389bd408837e9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0a6c01b68bf09ebb1feb76bee88b9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688cf6469598f25c9a38e3fd3753742229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb48c16edc6d9bc728dace6aa868eba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6a2f033dd97516c107cea07a0f38a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31287c4ae67266092da8c8c5e01d8cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dfa07bf183aa38ffddbd1d58f4a54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcc1cf5066b5650680c283c44fc430234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872847eca54cc6790e35a55576ff94ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fed510f3b135892583dfc7ccacfb5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded951ead47c9c18b74110b8746a136237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f62a0e54676630bb4d6471dfb72688238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8144620b9501d8d58168dafb5a131d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d2d068bf016c0ae12ddc54c4380f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf3e23a1d95e43611bb134428fd2a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93139927152143f474ac78c437c8b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27345ad06f79bee1271b11d55bf092a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6e481e3cf7a207b881a3d20db3c01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dfc31d67d6673ba1d85477ec92501245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040be1e1ab09c93798d4976c2d670f58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba65be4b912d478cefd07cc577ef32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5332057c8c1bde608e93ea136a9658248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28949ab9a276fc67d3ee8f258b398ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc70418e3cb0ce035696acedc68bd56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f4d071dfc226da4322d25e85b19e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6f48b1d964f45de25b5044b37b73e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942bd50d84ef27fb295707c840c2522253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6638af01534d2bf169e7cd856d2ad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ca071765cd9b37b9529e20341193d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c5b251704409d4fbc5c802ce886d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e845acbcf679f0e437d5384fdd08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c34585fa152b227532759dd0e625c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dc41b759a35a00025c68bf8990756259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483ab2977752d2f344f64dd967becb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08d73a2427a72c72696443e21cf8d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5bf38212cdca2521223de3ddfb8d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a197954ca488f819cfc1519b4399cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9a64ed3ef5321f6c45ae66313e15a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d51e667a9535f10249489349c3248265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bfbe10b4dd7bc7e90b2ce5253104a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170413190ad2549c48730b5df9149768267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8d67c1e8e732d2508d0eb37efef14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba4abdd3334f8f41f377d81491852269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378e1095cb419c8968e118acf64e4d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049648342936530df1d68137d7969bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbcbac6e9f28af979250675c6c8e98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d9df311ea7193d756d6d23fe8ad82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36de9a2ba0fcf602610720e03ac28e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb56fff68d6fc630a333b8cbae870e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd331b4421fc6217320357048c925687276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa5043323bb9df7f0d774f4487abc4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f447ff820da48c360bf9f6992fac1e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531243d5a3980c4b7c2a774ce4b366d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76752cc4e932db01f63f584ee23976280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933cdc59f760641f0e344e6e917374b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93d5c02d3d0848f685a4181de3ee08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d579fe7321cd548f5a089c6890a77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6326232fdd7efa16ea2fbdfc0da540d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8feefea7faadc3e74439ba765b0ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585dd8a9cb969eaca272f120e6cf10b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e02dcde272d80857df7b5e243080f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75a6286095df0c2d0e0c4905f2317c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bacbaeff087f44aa7467ec90d2e9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ac88dadad4d7bc5d19057c4bb6d0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabd48ad08ae99bf95098456a949be8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9da87b14b28e66a657567a7dd19ebd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4e5e01566248f03a129d24872f03c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac55df7a3c22007fd1d04e421df728d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9cab9a91e88dc6e777c74dfd3ebe9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5c16662e3f98b9e29dfce06649cd5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0460699a124ee9b26a2b183120e9bae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f148bfcef04a61df062f8c91eb25cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d89df4b079ff8c67354f8b13ff3544299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e7490dec5e28b2017e47a27b7866b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e194eb1a7984f8690cb1e21811a35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf2f2abf5b302668a4d3b1889c7e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e693161281b559e122b69b99fb95cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a81a0a49f133619811e186e6547ed7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458c497215343a475cc960b07c6b58f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531d81e2908921dc0b55f139dfa42a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bf19f8479633856a18ac9661c0489307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fdf43813c2ba25a49d39b552ddebc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1236a336abf8ffeb0de4eb4602152309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ed3df33f5861295fbfbccc691a088310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364c4f1f423ecd962359b2add285267311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266467572b7b50ebc9597e43b7a3f425312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d55fba5e620b235da4231488aa3c81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ee6213a1fd849cf57ddbb3016ad6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d810b3f1229ec532de0e47c3de00c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566392120ed59b9bd74572f61f8c7f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008d78b692ff292da1063662af9142f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78d9c20fceb36cd828f716f4f957b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61447cec491489ae619cf731e8459c29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d96ff4d89b79187ace747c9a8ede85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc4d7ce4d5f777913228380d2cadf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac2d374a8f1dcb310fadebc0aaae8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136a5e17e043b9442d72f291f8f7b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b69fbec30d87512674c7d1d3fb806324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b301a5cda2ad52992c6b61f81fb79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c7b6f71093c81c569658786a3454b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f2c9e53880e3915e83f1650f8aa2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a150c4668bc2552c96161efaf8b8e01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3db7c290dc5cb147687cc80617032329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977754fcc721ac0a392cdf64f32a13b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e5a08e4aa1f7f29d6828227ca2d20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af47269ccaacae690ff37ce2631a98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d5d35fcc43e920d0680a68c0f1d05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eb4d02e7308eed6535593fa408e0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff124dc32863e776684be430f8bdc5d4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025ac17020ffe53e8ae801628904002336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cf7671e8cf11c20689d275092440d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afde35581601f4704c38009668c92b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebe9d24dbd6346fb6a8dbca6af9ca4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44018b5367aa16726104bd333e3691e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2236157bfb3c7e3bdc754683788ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3e520878f90644ae915ec0291ed01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52807d754bb010982b7dc02e7f228062343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1e55af3ce2920fb5d876bf8550b68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8e8fae49ddfd51f0c6e17a1448782345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363ebab0b7cb7088aa7a1375efdd01c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c40726a7039584f9d29a9d68bcb529347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941542c7448c592ed8da005e0d4e3e17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ed6bd33bf0a251a2f79c128d1a7be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c13d51ff4e6d71eac9fa0c0ef9076350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b7d66907423a3cd3d5adf9caff0b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b91c337313a89a1be5e32fa6e524f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb1d68396a9453a79f5cd4922cc14b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686f4138581d4a4aa8441ef48f48aaf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e856f01a36556cb20edd277d9f594c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b004423f350fed27d94886e69a24b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16ec61912d8ddfe4dfcff0e709187d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f74b041891c2487221b46dca31618358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fee0ddf914111520fd1defd1b8091359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e4e9198c55cc9aeb1de5ff8970f2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f9fa55ed0da9929f474eabc294481361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4729e2d406f2d13f75fe1d23199aa78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac42f31263af0195ded0313bcfca2f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af917e3a283d1047ce79949a70219f5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734525af9aba0fe8396b8107171c3c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2ca938b155aa7b2cfe2ba6bfb5cab366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b5b12a709c6b0ec07643625569b2c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef263d8db0c778ab7707d4b8059e4f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fefcd7226a16e250acb7bbbb6b5504369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879052ec61bdbeec5d86e895b4568ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b91b98ed80f5da8dda39980056dca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c49d3af5c97e66735549b2bd14f63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d75a85c9af96cf5d9101b26b9a9ea6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9141604e7cf595c607d7168ebd078fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d7bc4d544f63a8125039552635cda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d450336ca95e95637e0a58e2950926b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eb36921bac3e51aa25641769ec189377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85b6f75725082a3cceb7a365989aa0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9908fb14aa3f488de2e18941a2f8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5d8e6a17323345127eed9c2da8312380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a104c023485405abe38a77be7f3caad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea234b68bdc0962fa942eb59c3c306382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee6ab9a68b6e4f3c8ad04238ff3c23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2267921cd7d7566ac7f0282214233ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ebe24eed21ca512298f2b7ff64e15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a0f6aaa226641383849ff42273a5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35584ef532ed40e52316cef5f3b01d44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28176bec2d1c21fdb6916c0e3d52a8c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc377ebdd0f639e298db39717411e458389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd6d19f71e546df50325d7de99d43b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33eb5e6b82d9b28577bf8a67d03e4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564fbdd6f80f02704b751c9639fdfa3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5f2d94492efc08e67a222889729e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decd26c96a255ef10d960f0ef8fa87a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabeb43c07cd95ac3909f5a0a6d8089395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf76055b86278f624e03dce4c9cb9c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a603a323eeb44632ae4430623e820397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72090fcf0a887994c75710edd6e64f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59e49c913256919d48d97b99740bbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398ba975950142c7e6907dd364f199c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfd15119df22ed1ca650967f7cb563401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1189efabc6fee7e0a45e90ad2da54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1aa42b8f3410c1b1a64e03ab5bae42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1334335472f609695fbc7c0c7c805a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e43a2bf7912588ed98d81a57933a0f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044f93f09b39cd11f6f2b199594a249406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483112b9a5f453557388ece076d6833407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9f1107d8ee61d8ef9bd65ec394fac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40024df56f927ef03fda1d47866d3de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb057b6865fef7706e930d8b5d28a52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa133a9bc7bba808edf57a00a3ac87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe93e8711def625ac4e137fd8880828412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11152f536824ddde2a1aa4444651b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f82a375deab6e6e5ea7dcabd1c7ef6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea615225e18d84ce7d69f438148a73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71e8bddb103cefa938b1ba7dde20d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eecd1289d0b04f2e80db619a0ff104417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa257199823b507a0fc503ea3036346418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7266423cb0287697905749017dbf60a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95885ec11c1877eda94657502b4b3dcd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727eb3617004604be6be65b9cc9491b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca60642caf488b0472dfd72f286da76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0642ef6dda33c8e4e7aa781f656aca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411f4ec357bc7fa6bb4b2067943b29b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadbf9468b90c41cfdb10e45f1b8031425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55987d1550f3cc5bbc65b9149a8430b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c4f69e011802330094fb000b9dd16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdff0464c403e3a9f583d71c41cf3df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d442a9668e85b793e2d838e16378e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e3613cd00146075dccfa8e3e620a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dedc0d02bd0f85780ac709125790fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c137f048fdddc2767fdf42ae3bba0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00250c1e2648f6d7c0de14fc5e631ce4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edcdaeb1ad3da6ed5495abd750050d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a092a2657482c5fa8b5ffea1bb31fd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961408a39fbd93977c9a1c08be493560436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b374490aa177a2c45cb013df94c3e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21555710f7f7ce1592439b56f874a93d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4aac3c6edf7232bf8d40f930bd616439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da9a501aded2b0cdab2fef8ecb3a53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f85e66e3ab6087bc7a523c5241456441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40ca93e2eefab5dc8b91fadc75f90e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f097c3a935d28d3463a46d69c5f7c3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489e4920e18b75e13d2ef70865a4201444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43285949ddae3480e329e6f3a5ccb438445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b26e968b7705a3b7ecc9dc4d1a431446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307ecf740094448ec8e75801e56e2d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd54aae4f87a16173767f12aa67ce7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ccc48706f8ab5aa5e74d1f20b5027449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8811f5143ba7224a45ef1b7a5d07c03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea26ce4f2c61e165dccd3b64aa4fcb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da7cb7c9976e4f0bf45ab7af054254452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5aa171bfd6bf6c05316e0953c325b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ce59fee04f22f1e2126c5b239834f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f564ac15dda7e1d211dc17b0c29832455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5499b0ba0b6767eed2deb3f28485f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19725fce27f31d0fb9cdf4f96b46cb7e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a341ee1c9dcbacf751ccc06740fff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27edb9bbf5fae73df2e9c34e5fa36b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993d86eb7dd9a4abce07c4da29bdb4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc280c67380f285ef6c16e9ea2c5675d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e382ae0697de8a19420d26dff31eb9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7219e99aeaa18bae2cc8b8edb13bbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb5b32ef22e7e5430bdb7da3dbc289464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a84d8028ed08a15cebb6856eb12974465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a3d7bcc3bb3306c7238ea6ba25088466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403d38a73fb8fc4f3a9a717e29f6ad0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac02c32ad1080c9ee43f5917d0591b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d00ccfb165b65abdf67a95b0193f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e1b787da8af5ff9a88f8b7a6004ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7fc5341b267cbe03c1e646f68f6d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d62a27d870ade059e40fac37942e28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0405f149dc4740d81d781c30676420473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c739c543ca504237e4d57223ee1b74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4284509df88628b345673960ffbf25475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c372c6f1dda5864551dfa52bca2c57b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d01a91673b44e2a32a0182828652f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9727adc431bb172d7050f22e0402d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9963226d4503193cac50d0c58ccb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39a4faf12023b251c52f5a6a2de77f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34d2ce527f99c691328b7a50f93b7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a21636b46c9a23e86cdb1a149a71b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e212eeb2aa8bd25d1519f47c256cc9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ae9afe5280b97443860d17b973841484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab2216588e605ac257e63bfe08f509485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd7c0ade284dad1250b407b5236559486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97edf2b31b6178a9d993a33af2f109b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc233374166b0f20bee7b33d2ebd0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91649f7d14745c50743803f7ca5938dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c72cc962d68b20fdba99c653505261490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285502a8459266eaca049c925df85a0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73e659e90af001fcea767e7b4949d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5d8e1075fcf33ee9dcc188d7e316f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acf355357b9d6b1badc4dfe678e3dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82def978cf5fb98e4ff389567be491495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7899fcd71db62567a71e635c808db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73e720769f1fc352bad652f68bd033497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b53987d802d5465397320df6554a62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6a69f412fbeaefc3e01fe7725f9f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa3f21ba9938256bd51bac6fd8204d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7917ac40ae9e77a39cca9f37c3421501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379772e3dd6bfbe105127f206e690146502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493026385b46d204b69de74d4c3cf4c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab671333bcc636e153ade1dc7ecc3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf39ebf8914d3961564aa3f559f0816505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5ab6975f8d6ecd6ebc4ea67f13d91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5a7384941379577f369a7ad050b83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7086714256aa28f808eae5eb0f161a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f957bd4a1f3f3008cc08f43684e87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14783d76987561276c49ce8798c1c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6f60b3fa8ec7cdd19ae57dce1be59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db70faa7e04748544b0071593142522512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12714df7683395c9e42e548d1b2aa50f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23636d35b35b891f0c19ae2e9f845919514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129772c0e5a67bd1fc4e403b08d1bf4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69733b12d2427a74c4207758e29a468f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225cebad96e50b6bc9eb23c33370aaf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c49a5695455f2119599895ce7d68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b70660b3f2b9ab47379061331b7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a9d329e7e56b30079c716aa393c83520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920ac914ad24bc776fd62899b8be40a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf15f478a598a719b1a559962e54778522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1d3619e08403671be4acfddb6d926523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b74e92a5c83bd46687e19b60ac9bf4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dd7209b8fe3b15a55278a589f641e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b677201da5939cbd82fe20f4783bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b0d4bcd1b273a3737e2fc4dd84fe9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddecbadedce29c61127f9212bdf7e90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5635c12240b8d4dc920705a0afe4e72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea57253055bc9cc5038c2e11cc7ef39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5f11059ef4e13f91e366c4003ef11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369d619f7c99111e178795857c5ce12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdc14622226ea4c6a11b2219cf5418533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9110da79e0ebde0f4ef191deb118ae5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1f667d1f4a436a80f213108df8da0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a50c4dd09a09466e60f898c826928a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0103f48f01a3f1efdf3d1788838928537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793722de4d31c7071034a183f843481538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501343c53c88f5da306b2d46b636144539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb214fb13fddc301507acb482f7daa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75606ce0835c870de0d5a1818ea40221541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6879ec7aec67de944654b673a18c2c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253157c63f437d9ac1f29dfe1763e9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b549fde3e9fada3f4b5075a3455a95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440158a3038ae780bd47185a51893875545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4e29428c6a89c81788f3afd06f465546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ed49329918d7375efe043f0a32d31547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefa5d712a3ae2ae6046cf9b5723afe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482260636673c320f4c91bbafdc8d962549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdee768e328247accb140f9b81fe339550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb73468e7c4550f77fdfec22c55193f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77c8a6d2205733533fcf617e00d0c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af9f1c6302fec74f96f31073668f9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937469c0406adb29a17e25a490551033554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea865a46e56f31207edec6a40a68500555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdaccfdc37f0bf05c2ba8935c560f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409c2ac84a4e6e952fa74423c4d8f0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5778c833f54edbc5e33ffcc20927dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50c5e02cce8bdcf067788585af307d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46845790292dea989bfff128a412b03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f4b41c870f5512f122dd8d62d8a69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c26b692111b3c6db8d4000ac03682c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a142d7b0dbdc5daad162fd2f31ad4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167c7962b44f789509722ae7bfc29f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9babc24acfd5207acc3d914252b96b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d214ebcf9b201e84d1903e69014a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e58a00dcac3f46a377ae0445cc9819567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff6fcbef14090e2fa5b5962cfeb846568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8e6933f654e4ded773c94302574ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ece0907f5ca4397a48cb9bb8475e0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcf2cc69c75c2d4ef5d82505f21a25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018477df3cec8ed4aed531c851ecc2ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22707e33c4031b3ff41017e5dba01b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f996fa5f4180e8ca23b4da7d799d5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35a427bfb03ea890fc30eaeff6c799575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f38e59df62bac7d8796cc8a2c7d55b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9b5aff313435b79f10d78d73b5699577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094585c06c6fd5088f7b874874a6ea05578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b14cb977cd25631a9f9428546e9ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de27ec1171b94f41ced9420a4b5ccca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d1626f1b0efcebd0bde9989f773c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c42bcf1c96da362bb4ba23640ac02582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f814df98b5e2ccbe2358e575ff2cce7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3214e6f49892913a0a605884aa075584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2268e08077375663d97e823c733432e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15ce4147562513729c2f1556df5502586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6898212f0510505a4675e4177757ca587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add14da9d6452a4c36140a34ef96e288588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e88f6039d0810bdf072845a33c1e77589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003b437f96fe6a721a2b8649eca7747590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2573c138139b300d0834197c5c262d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663ffa4dceaa70866370134e7420f7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ebff1f5ee834ab6013a209ec083cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb77c362cfd0273bee6f7259e575da0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4332b342fbc4ad0b85253e352d363595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9971fe2ef754ec2272024b8a36da0b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8d22d732b84f434caed46bf9ea18e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2097dc804b859065457e751b3b500598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ad6f6e14ee9ec8936991c7cadc12b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef5c8e95b92d7abf0a54444eec85f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7cea2696dd1ded460d733d8a0c9a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3322316de1714dbfac08a7269dd18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d69bed8551cada49725db4f6f64d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f828a709a92f55fdd4a4e6933ccf5bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cc88867bfbc867ef62f5e0f775701605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cc1bd5e592b5e1767eaca09222b13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f04058155047aac3c5d8f0df41daf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc271eb87c16c41775f1f1763d7707608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5b3a9b90e01f80629130bc7202854609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c5f21d16a1c82b4bdaa641b707bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea9112f99162761e518ab146edd82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da807e123c4554d9f39ad6f42116f02612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c7cc920b9418bf11277d4be0a1c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6addebba21db113f7c27bd8629a5af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75f2b6d4a5f197a6b0c5033b170ed0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a37b4806f575c848599a2e64b825fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7efffa9bd4f8f5ae2991b144e59a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429d73028e1e17315237481563e4250618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644d8c859cc468446e88f66b47c3c6c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c34d9f3cc5ef9eb6de8e9124999309620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0006ae0bd643984aec560321b031c88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d57af91bf4f8f779e91f954c4574d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8085ce472247f0e5f2a4b9f586f45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfaf305dc34eea0c7111589f7da2d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77516d0dd5caa2d0b9ec68bdbf1c827e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1218177c5f8ebbf2cfe16f0e74e3447626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5705d5230f5a95fd5991bc8567b732627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f16b555aaae925670af9108263b84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d97d32defe1f16a2890f6176aa8f00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dcf8e2d515afe4e4f035043e9fca0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5f40300c346d25890ed76dd699317631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15296a55ffd2c282e7ceb317a55217c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b85ad098bc2d1f39ebc652204094b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c47601d745a8fa69a9dfd0384cd65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb913e9d337f9e595e54c532ccca236a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778092dedc30f1dace823be1f54c165636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e904fd49089c4b65e658a8d0f9925637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235cca6c01d381bf983afde3d7d07d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d749373cb18602a9c35e046eec050639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9efe47ab30a2655cdba7f1e9c97edb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784f9c275a377937cde9a070a0225fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0bf60ac4df70f68429da0d0263314642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef0d983681e7835f916db34ce8bfbe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e117c6b67a8133467b65f6e8f6ece0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dc090693a616686b0bd741b332ee6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a186356a49a87ff74d5d132526828646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8d7b680501613818e455b26421b68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f17e0f02808074f682d8ec3e41df3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d9d1e8d5a14c531465c3ae4a39255649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f74a7b7513ad8860b6a650e1c187e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19ebe2c4051902903e81bbc7690b01651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109dfd853589820b107b92eaa9aa0ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af27fe34e06a52fd940c039f42821cb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30bba98aa968f6732c704489ee5d5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbec89465819c7391351a414dc2de7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e512aecebeed037b10dd4a7d388ec32656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6903e43adb59d210566dc99a0d841657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723ced791328d5f8796c50d68abf41a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eb928ab315c833b34ee0ceae9eb22659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4ff6d6695c52a74a9daffa50ccddb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce3015a1dbb053038a4c65f31d9110661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495720cc2f35e363aac181a7a3a63d7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff98fe595f0819deb148edf426759f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a54d41b652fed9feeb190c8df4ece7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b325d93a10ec047f077db4bc6ce8c5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c94c45f5fc46c57436165513b1ff2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de092864ea43bc67d15276df73cec8dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91376d68e212c94cd4bb84858b8cdda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbc8ec4ad4ea66550fa63a8a591d3d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f04532b344341caa039fa6ae4ceff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f6a590ec14eb1e7f4fdd78d154da5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894399f2181c781bdfb6b46c4829ce7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48feaac88af1726509c29f4b11c2635673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb443b66fb00d33caec80a56bf782204674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0119373796c0600a40aeb8965be3c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b5cbb13efb59421f38ea89255a8a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0eed2ddd2c520c983de320870c80d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565ae8eac1a29a6efc607bb0e677aa3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cac3f99d30877afde8289e4bb4ab42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c81e866d75209f50af327c6f7c29e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653f51cf051478b0d24465adf977322681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab076c73343d67b2286d5ee12c408804682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51837e75c087c1bdf322698b014e96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3c75ab3996ef2ba1621f2d47b8044684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39d5543d7539a9ff333a2215833918685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e8d4f5939bd54abb6c17d82087d3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7a0c01e6a891ae1414b7f683349a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7f7f9ac793c466a038f7e52c4c3a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a53a3baadbdcaa0dbed219bf80bf5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a953a73a4d9ae6e4c317546b47083d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a601f9428d6b490be7952aa40cde62e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f1a7527759dad6c44e88806ea3f2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9901a52712e0f24cdbae9c7d1657e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82e6a2bbc9c07cbdfc261bd7236ed4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf6fab33d43738a61eff89f4ad56d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eadf4bff5aed6ea42ba117b883b08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f5fe06e7b946267f0a8345c2f50bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf844937f0ed34bb586d98f073a4df6c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c867f644d0e25aa44265522fc1a40e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d3c5f23a651963497e0d78e4e0fb6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb171764c75d19048f170cfcd9601de3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddde52e64dcd00f15f340a11efbf96d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df08f06f8b1e424e43ca724f26e0d2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc319536306cb37853e6605defc7b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943c5653a8dccd37ccd55e41cf9fc60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f5b289a9576d408db0ec480d0bbd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377ecdbd2b6f2929b77bb7920388df1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba251b2e38625cc8267aba617e3a061708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a06970431091f6a34a8f1492aac787709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12052bfca78309617ec5c6c888cd8858710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b16d64a5589888cbc1644382eaf2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6c5f11e4a46d4a0ceeaae4c354c3d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ab3c554f1bcffb01bf525f2f73237713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e20a0b3b9171e1f43b5ae343402cdc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116917fe4aefbafeed4c2978dafd9ce4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f11e7c4edea45a3c2962360a1cebe1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5596d52a08aee953978a435e7462a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdafeb177b9f0a9efb9e49e25a678e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf42b3ebac1539da79c2f90975fd42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e25f8808526bca76b12fb2c394a428720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b25ac1c65140af510a32519e65a5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e2ba522ad91fab9a786252c4148ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a05b1f077c2ef9ae48928b52b4d2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d39011a20fc9fe196a393d9eaab3e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24812f0b8cff93d19e3d33a91cd83ed0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cfe9f99f7767cf07dda9db47d712a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e413a996695671d2518d466c02db37c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83258c206249c6161ebf502d74d921728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4ec9fd5955a1053350c6a0e8d4ec8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3b10578f4c0ae6465ceda69321ac2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffde2ea2b5801c724f63ced47ef43a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c6e9a2da0498fa40df691c2081df2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a241800f2b31a093379dd68633f619733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff4b929672808e661dc858edb1b99a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44155916948f3e66305a0c956e6364c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ea1521a35755f2011c7928b44988a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efbfb85889907cdabf98d9f1f157b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384834cb01bd11345185c22436c6789738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56795396879f371db158b6fef1213931739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62413c4dcf7221c233a6105d5246f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a1fe424ea5018be9a58d2a931195f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82202445a9cb620ede824a45c3c076a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44d365666c8a88a5bc6e308295ee19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b667a773b8e279900b01203f85df9f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec710a19bbe592bdec08d14390b69b90745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec85be4fb8994a57c8ba6ec01f54e92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89093ba02e1e856137e72f1af3568c7b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301f2cc99f091a40914edff75310ec6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff770a22143835f7a37301a53cb7bdee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed32d23c8ce69063b38b1382652f0c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670e44da69ea6cf370bc74b1d695fba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd0c3c0e3d4406fee3e11169d8f160752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ea48dff862c08bbd186254f5df036753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf64363c85866ff8a3d165c57275c99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf685784570cfc3be546713010705e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828612358a5e98292fd80b2a8cf3608756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8cc4525f4714e861d412fb467002e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb790fdbd6403e8eea867007c47a3b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c42197a3869471df108cb1807878f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c98fcbae42020afae509d50e76461f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db594501af47981cd2f99ec8c26fcee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187792a1f5fe582bb0ebba2c6fae9273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2369f7b5e476500ff47fd5ec01c2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609008172722933425873309efacaef45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264eecc1082cf789148c881a00e79606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec250dc7b68526e394d8dd1717591c117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a8dcf242fee687f366d016b73272b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c280ab2e80089707bf9ad7fc1899af19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c423f6aa42e5e18a8797b8932bc9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daa3cab6da20a00d75455b2e684d6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0231e55db8805c431f4114dc6177012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c82f39385d7de98b70278225216c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce30fd85e81c204703c7ce18f0248d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b6fc776eef2ae330316d0a85d914a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01308f1f87b1617f47303bef8e41f32b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b01d45cce151f9ddc69a662d06fa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc8331e30dc29630531f4da17dd43b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f1bf50e276e4a795da21e7d84422719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fabd86e0c4bbc6004aa345eebabc6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd24b4250bec48b1556281f726dce421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf60eff694630d80c52752c8ade3f5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd98a35c26bc66473d85b8a34ccc73a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b50933a7095ea2ae5021cf178b289a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43573ba72047a3562301ba87794a2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd008dc9a3226cd1867efe96948b50a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7425caadafcd1ca9b50bec7ab48d8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7c1307487d725a37a0996e61e37d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18727bf5034ebcc907abf54246df3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26a6fc5ebd56c7914c3c7445c65de730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c49b9bb99a34a278c7a6319208261431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff630141abfbe981645f750204f6af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f045569381691a193c9b40dfec046833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eecfc9606e6fec0c65d5292da3b8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f968e3039f0de1343b173d9332042b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fdd754fd2cfdec8fc012103a4815436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3c6484521af160ef1e2f4a826a0e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddf0e7ec46f395be0b6efd5e81f8ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38935589a95658f44f62603dffcbdc6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665007b4be0935c3539fb4982e8237040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0207358b0f828007d7382cad68d1c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33985b5e820b1e1f4155d2727607241d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceecfb4a9e81754cee09b55aab8694643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61cd08dca3cd7d835f4e8afc55a15e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd1aa371c34bdcc8c99f5c5529b1a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f11951000988f15011634af8cc3b5946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33638fc37abb1bb5798d1b283f71fb7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1902b9e109ab5e304c5b9d6f27dc5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c5197b60c69152b09b5ba043bca3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da347663ee62dc51c1f00fdbb8326fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97516954f6e00e216dacf45b435d25251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33afbe9b9abe90b8b93be6be53a69952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3ca8d70339d8be538ba91dfbfd9eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be793443e129e4a6b24e332cad354eb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dada14fd6225cf89e00d71bcdf40d9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf04379d5f4517ae729614e948d6ae456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce9357e113b0b9e92b6f8c43477da357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d886556fafa84bd1500aa07c4053af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c74cc12231d9dbe26cb86202bbda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913024f7dafea83e8e4bc3b449b7bdf560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c2c365b3a017df9b5315502e6198661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae933f252debd7d5b70a263c0f12e8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c268b138d3abaa8efcd11ca23f61bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c1ff96a74bee08f663170b9f2fddf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9a1855c76827cbdf2b268622af35265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281131615408e0eb51e2c2b07b7ebc4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce33540b946b19a95d95783c7dfa9ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8540c7403b9b95d4c07de129873eea268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca76c7159d83cf5e1cb156292dc1cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d511c9c54964ff1652c3ab31963ea8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa270a9aa8e8d4533f52dbdcee7f756971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7467eb28e50214089d6f515d24f2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536c400a89e2674e9ceb79815ee5dc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff683c81ada54ce5091ce0e5758da98f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b3b603c9fbf25a3f710e862bbb4a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d274697f240bf9bbb9148924552c13276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fe2e4e640f3f92c06dfe8d586069977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070c4874fcd89786f78d5c2d23cc47578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffad817784e47608c56e1bc5fb1a2479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f434438fa9a98b205503e487b32c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4e2ca0e1ec8e8e5341ce124e8bba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151d9e9f09af1545ca4a55b68e31de082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af8b8b219b7d2bb381da01b73b4f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b6d132374229fca5cc6ee14871c0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46660102bdd8b0a27f776561fdd6e5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6c0ca74b36b8cb23eec30bc2dfb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc68dac6022adef6b8f3c2b0fdc17387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e75c6a73e6732269227c4b24ec15988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680c19fb1ba0133570d9fa25640ca5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a98598943960d5dbb55ef88397dfa490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9af5e8ce6abd55965db3ef7100a1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538f7b2b2dc24e481dd779b83c442d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a9d0623acab167d188749ad039af293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757cd5f3ccff3527c0e4e6f9e9fdecf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e090c58ce60c7b239bd1279b50988b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd8188ffaff0898788be7f0aeffbb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c9600ea2513703dd1010f85f9d3ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946300e2a0b71aa40d6fa42df67edf2398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9da3874e3a21fe6a72d574b46b91f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed043b2a665e9be83737e81ed5bdfa0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddad1e8cc90c89ad60b806e702bf38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db977e7ea3ac001e7a1de3ad5616aad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643430a9822a0a0ec42a5d93543b4c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3c138f217ac1df1e92b38c5f2967e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a3b3d3196587b14a441f653b411f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3e2c9e75035db04c4f03a77d9ae1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae6e2c1fd34848757274f92ecda933107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675903e227ea3adc141b43e7fda4ce6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e0837c0e88aadb6a39b194bd7dd2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170216fd6afa8f13c82c61232d508ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdc178db48d1f1fb49e268f28ea03c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ee3945a3aed63c3453fcacdcb22b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db82a05be6dc06c387d91c37c225cd7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63f807f0e990d516e9330f12ff6199114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d9b47045d03895884962c5bdc791d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056a6f2db88c5a5bfdadd3d921a0b98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89fe28d017a88b10715b6fd27bd432117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17825c29f42a5764b3bb05fe92c43f0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f0bac74db1bd5e3f71c9d3388816c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af865c8680f87c95056886f076d53b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53dc7b650a9a264e31dd0690cee197121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e978f51735bcdc2122e88da698885122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91269ebcc0dbae327e5f1b4f0216a939123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1d54966506b8102e6ccd6a547d468124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07b127b4f9f9028c4634d5fe021479125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9913b7be0710032894c8a7bc5c1e81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f654ef389449fadf5eaa7ebf33b34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3348a1966c8ad6b7f929e501b42779e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6df261f7030f955a2839f26b1b4126129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822320e176fc0c9fbf37720efa7f529130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4635be073bf8c56b8d8ef6eb3c66b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76d0748ac2872b7f82b76760aa7792132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee1f6720a61474b0b59cc770787084133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d72a68108bfa0571716179fffcea6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c04977878786877ca810f4ffa89c7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b31df243a2dda2aee1ffc185ec3a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fef6cec175f6d94f19674a4daad5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87beeb0893838dc689f665d6a2411d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab925db8e6620b9693c5ab94a80504139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e94b76f07aa885324b91d8fff5b48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eb62cab20ce2e8d6e720021eed772141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc151aee5e8099105cc5fd973c958a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3487e2df9add8083088e44c41a03076143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dc1f94bc0cfb0917be0e9c5137984144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144876c86bdb3fbaee063e6bf1cbd4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7a3ad95d470e51fb7ea6c3b315207146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8a436df321eae87338e48f05e3f40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c10db768947650c242fbf7febaa71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534c4499466b77eee94db60c58e4f55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36779aad6b440de0bd06538ae08d7778150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9431b30139d2f455fd5984d688a7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a5f49df62a357a680efc3d7fb592e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae826b7b9ea4e75a5f82b6dabbdc5f48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87ec21a8a8b89e0420b2587793fe0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecca3a2c5d637b81f68a404b057c0ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d87cf4e6e4b0c435ab50a88d703a07156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c6a7a12350bd49d06a9a256ea8a70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422c3257b8b7cfcea5deb00b4fe255c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233949ef35cfd3982e2b5f6c371667ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13156e97c21b4c5bedff4049e59b078d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427332c87caa372da8618d6f0eebd465161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d629ec7fd68590ba187e4bc25ec666f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2f8fffd3b3b5324f79785377e3cc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571839690a4f85a6778196650c102fd3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec4794ce7d98aad9bc07373931cd39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401bd60a817e31e5be19562938fdbd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ae41bb16cc4681a5187f25b2d93ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85dd460162d85c56d540cb3608769a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e66aa19df62886d84ff506fd7943c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d349b6134b6e13f4d906e0a7e7d3102170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112da30637efe2e494e57074c05a8075171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa25cc274ec9e13f0e6870933045858172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c350cb41d772369bb76de75ca2b17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694c41c35a4f7c989b11450e65da732174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7daf0f0c2d51e9812a33d60475f11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ea49eb4df1833a495dd00187c9533176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd88765623edb49af148dea77290796177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496895dc1719c375dc34d8541987debc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af111f55874a76434f514022cd35f1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee245ca99d8b6ce634b873304014857e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d975f04f6bbad05c606fcf2bb2db2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bee1b1fa2399aa9b0701470949e9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84954b9e46019114e30a93325162c2ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05587ba500e730584a94fd84905153184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c93b7f328cf5c0fa162f8bbf5250d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89445a305d10c5d988fc22afa181d3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fe00b3ef8946351778a704a5c058f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9759e372481f94f0d9663eadacc89b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1d7d55925f66cc3a4995f1614ee39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff4b4575de76b53e9fa69268dcc8d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552c28552076dcfa726484bb326f6c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea5010d56684b5b7473da3c89a3ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f485ecf56a49286d9ad498cbd6648e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2033896a9dd62da5847026f445f0e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971fcf831ad5b735760b517839b9456195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f67522a2a042a4ef2727d9f7fec57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4aa1084c08e9d20251d1f02d1821f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43183ffe5e5f6782e3b717c9c4f25e29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7541516aa1fbec8889e24e517da3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef933657543b7c1b7663b8f91a626e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e17096a1487eaa6deb814e0bfe241201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2ac7a6003b1c2a133ce120f801093202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6229bee699549fc6d1aa9b40b5e45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d507d202b7285d93336b4856844f4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa20b33dbf346b390ce3fc681d1e6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc43250502a2fc572a6a339f659699206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383229a662b0257a0869861454c06fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57db2dead5e8c7c1fc0c9653c1fa2ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb530b62e3c699c17cbda13336d0b25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fb53646a6cc1894f6807a4fec9ddf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bba1e9d6aa0436d0ca8906e1fe2a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a16011a720d7c6a4f5d865c89d2d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17587d590af5659fefec86f2cce15682213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f2a4c804dba6303d259bfe492d0d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b01ac2c161a2956dac4797a9dcb9d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f00429193bacb2840b888012416238216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e211440cb54d974aa96a6b4f049ae5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020adb5ff736d7368a55380aa4b1f7e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba88a9119c008e83dc30aa381d5d8c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4712b45f9d45f32a0f42bcdc96ab293220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866af42b06ed4d5dbb4b0ae5b5d15a23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc99d3e5ed49bcb2e73c05edd766d77222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dbf78394c9395a2238a961fb37089223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0f58510fb48b026dda0a3d1f6baa1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c366cecbefa4cbf22e2818487f510225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf09398b716468ed6856a73829c100226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d6b9f317ad37df5755a90439a870d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36bcc90c781e03635f1ab1624fade2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e557d4a5a9e904101bc99f8a59003229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d45ef40c16cf85ba1d8c9a95ea962230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0fe4517395b4eea3cec356437d6b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2467e8cfa412eb1c344053a90c0e3cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c4d65958bd070cb493e62d0bb509c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40118f67138d254bef76f00813c7aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606df3d560a4365aff1ac8aaac363345235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a7b2b52ae53322bbac85e5f2fd03d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1694a4896248bf6806dd3788ca5894237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec1bd41b71505f31648f5850f0954d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873c5b80c76f2c26bca0c0fb74634a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec60feca83e3f51ae7000e2c913e62e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0f2d4bd9360dad5b270a4d97b6055241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a65e55ea5f39f5c076e1782939be9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f45d51cfc34cb10d70974d2d303c8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad7849e9e40acf46e917435e9ec50f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358036ae1da457a6075c9c1c57da67b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b210c0303156119e29afd3ce856462246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f035186d72bec60396de54cf4ec43fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12be718caedb00db80bc2735c04fbe7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907049f719bfff871ba96b70213e268c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c961a549dc22ffc6533452b8f64fa8e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac2bf97ebb1d22f9168015d3507adb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5fee3a9142bfe6cfcbd6c0104e9ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01720704b9f2d1a10c43325c1f97ed70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c387d53d8a27214f20124785c771930254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad982e12093cbfce2fe6972568c3ab26255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394580888a347bf111fd6daa347a38c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b30791196eec2d963f01da5470851257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49994125ab4e8fa20b6a8c149303312258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d6280dcd6040e32ef85218d4f30f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd765130219cd540bced3c3d90cf064260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6165489cb7e34d4c1fea4a36b3ba7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e249ff68ebbd170c872534b77ef93262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87b1ea77cbd13ba8da6b976d256688263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37264e1a408bb59e75284a84b88cd463264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835b3f23ce3b4f651699c0e5ddc0ecf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afe1cdda2bb0e322e3253f2ceb201b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5e98d02d9616d135ca922de5fca2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a32975d641fbe3d81f87b4407c410268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc58e89285016f7b2da880d0a652c47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb5b100209c0407743b722732b06f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b1a0c1bd599e816f8111ab1776aa1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4585dc06cdf5089a6b65d26b57e20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18770330642b612353c64ecf824631ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf71da1bf51f0758bc6ce84198d414274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0054964694e2eb3521b7c951284d815275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8742f9ecb29a17193ef2f8e7209b2e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da6197d1ebb3dc3d13cae6a360c1f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74059a5bc04cf4da7e611e9f13c3af6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b531cb4dc5427a24a967463fa140b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa7e217b10ed967ae7fe71f393312b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52573fdfd999bfa63f543a8e0c479f92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d25dd2d0f213a51675a7eea4fc4740282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a751ea46a5751436e9643cf458214283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa29aaa522cd409def7cde8b9ada03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2d8c6ffbb69f73e81d8753ec444c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa77cbbf2303c4a98f0d21f8c1c203286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9786b8b317e5cecf1cf6d5644e9dc01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85803ca621700425c1d6e63198d464c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390515485b4d460fb9ee79e392360ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c2f729ac176239d52b9223f9a9f64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1f94924298d1d3387450b5d59760d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b56c00304aec90331748378ef7727292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063839fa915115432512f91c08ef41f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbd624b65d5a2e92d396677db8fde8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78f2e2b743a64ccc77a450b19992f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840642bfd4d750365afba19a6594d741296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0db9c0967ae637c4258b9f49b14ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d3284c77df6f86cf4e34725be023b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cbd89bb92a832acc5c4f1d747f524299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75d7d0f6264071e43f30834d90dc2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c5c93d4e5f010dda21b4dafe571d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82f7769524a7fb815a6380ad7a33bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cef1777a31ca19715e8d35a282ba6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0484d054dfd033f1e2b4edb58d48cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221f6a39925dce4d5b54eabb226d892305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e9bf4ee793cdf6e9247a1973c945e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339eb563e345556fa8f7353838df733307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e449776e463e3180f16bf1b2c77061308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4113d2f5beec71b9a3b34ed4f98fa49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37031266ac4df3b2933b76c2095ae0eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36d79b73543e081c6fb25b47296d65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0807dafa8a139e52c3f169e1dec86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf23e3df7e3bda35c6ad075a4dfc6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f736b654bf65ac2121c4e2ac50ca2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899985e3f100b885c24919c4df657a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d9d185425514033235a569a67828d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f69142774b90a0a1ab6e55e86f693317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9c48ad14cf055de9e381d79c26992318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3a706e491d017f106153b807973cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18a85e4675878eadaca362a9ad8c39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a406803359b3f78fb9f4f5279f85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25683c56377dd620877e79a7b79dcf68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a40f59a5ee8ca9f43a86626cd8ab31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513375458971ce267ec5556aa33332c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c35b8ec283fa5d99101a87eb2189b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aea978f7fc99dc4a1cddd4d7bc519326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115a4b89edd897a6611ced9138b1f32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0314fdd8bb5b16e5445935a03a4b3c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa410bbd20b234f0d94ca8e2529e2d65329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc2c0253d0ff7d0d099f3644b1d455330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3a76a265ac19f9e807ff4fa96834f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b65799cdf4d4f01765f19d818048b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23d5dafd38929072b7a2de0e623cd6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56f0adffc9d4fd07e81668a203ba21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e10dddbd0171df9142a8b786a05775335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eeb09ea840b6a395b42b2b5f49073336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf178ba77d0db03549982a6934fee50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c3137bcbe3c98f8ba5130aef9d0c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113e878ca764272c9f1e031dfadc776339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3d2f2520617f677db035a0f55b1a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5e42ff4f0d65841c0a3bc12778d05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c534e6af02cd71f1383200044de469342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267eb348b47d38591ab8eb9024ca39e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66f661d87e9c86111cc95b2dc7be10344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b450e5e8e215c7dba2520473c01192345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f57bc41a73421bec7270fb9fbd280346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60b0a8f7051ecd81477ef7dc5c3d2f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fd66cac75086b0222d82b1320b8c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e49e173ff8842c9def44e0b35febad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624b9c64f90f0c397d4e49b5c8a353c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94934ce88ec6a6e01c7b2cca2f121d7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8e7d750059619ab9ec8cd02462802352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903d3be38f4d546150ca6701ba05b43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a4ad4961e6f3aa57cd1ce9214c02a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82053c830a80c218801f3a336ed17a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f477f898809adc9d0946fc8b26c7494356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f4bd4ef66a8e97273b0a5d90c1759357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94831c1800adfad5610b4ab15e6d430b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe958dcf653ec8106a8f2489a9bdb6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914494094f97364da816f0d5edbd7863360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827bb3552f3e9436110bf1466835f3f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999cfc425281b4642bc9472d6bbd242362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921e22614d70c47441127e447dec545363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261232aa7aa9e5166eb33264c904478f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557995ba623a485625216827ee02e75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bda498da70e1924cd456d38e02237366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88148820d3d8fdddeef29532b48890367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59164293f5a79299b384f4bb187a7ff5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabccd2c2abf3ac4dff9957500a5e3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2c15f9f08309dfd6eaa6584ba441c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f790c9ab53a028d1dffc9924382792b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911bdd1b1e7a7dae9fcd1f821b0ee49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9884b6e38d55a07ceed5aa5773e7b63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c92bf8a62dbafbcf54bbfe8bef255374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc4528eb3d9a93460fef57ba7363c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556951d482a7d74d37e3ba81fb6c3dd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af89308d03cdc2d0fc479988330ba56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3222cac0dfd1222b676298f4e00ac5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59466a4ea34e1ac87b73896e6c3dd68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bb212dbc933ccc9bedb5fe752b4fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd4a589b524cd43f519b4a46847a7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675867d1bfbbf12600631a9592be63c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9da47de16db4587cb5184d33800029383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6d003e967904bca0b2a437fdeede6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bb5f0f85bb026bef3cd3ae72464d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43919e0758676ef3182def28181dce74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986df26f5bba6972aa1eaaca2d98191387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c241c59c0c7f803be5ce737901d74388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207ad2148aec0d0dea94858d66eb92c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfd3db479eee1a51fb04f33de2ba41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7338e8c2a468c130b7576f0f0e67da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39eeba2d18d4e7543f82c3aeef1121392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07bda3945b992d679f97193e1490ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0ec78b8f3fc3abc665ec078ecd479394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb83bf296fd0bdb70f0cfcf637c08e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c890e99a797b93b0fb5b65e7ba55bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac296dccfdfd18b3b28c96b589ee526397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef8c556a89bf226aef1cacb4b245ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a522056c8417695ae6f962dc1f14c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686f0e1159be56bb470848b0da62d58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe59add44f43a2168730ef0f0b0d73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e7300af98ae754ffe2910e10eb7b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5ec38fe3b6b40f74468111cf45748403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d778a083792041a59f56370115637404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b21ec2ebee8b947fc55c0da4aa5eaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c693bc09851ff8e5ee1da09888930b6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7640b129538762a3d57293925d73f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9591731f4793e70dc6e80a0987929408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978dc638bb7801538f7f2a63d2f785409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b94a111944163b1ee6f53581466f33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abac45f055811f36b98ab41c1ff139411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fe8d7685918ba88b2f9639fea7eb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3916140fe789b740bdabe1ca09142b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750a6397edc2e21508711c9459167ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c6b43472a0d61f811ce75ad4dbb21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a02183410ba7a72aa1ff8e3db5a4c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845139f58c7104d89c2ddff70b5fb1d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f28aaceff764378ed85017d3758bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22442380d0ece1b97d35d9077c600f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c2538d18d0bf4820e1845bca61685420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e20ccce86faa0c806247d8e80ce894421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa9688913dd9bfdc79956748d05583422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da11cc36655744ae6a5fe36c42ea3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cfd9970be5ae9be554277f525f60d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60580d8d66159439f732802e67993da8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d707a7460108509b25a2d2f3157edf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc72ff46c1e8ceeef7a8e1116a3b7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cdaae826ba476283b5ac5e17666a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9e90297cffef9466e6bf393520cb9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5b1248bc67f17921a439ebbb7e513430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c17e9868d225e5f875afa0ec5d44df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f8f98515c9e1a0d8415aa3da17288432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a68b5abfd45e97a1f8400b92696c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721de1f7d19d187d7ad479e608ba5cf6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a8a68c5038661c432f6e8d6ee10f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64181fa7f728653a8cce20bc1a7e1efa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28385f470ba18d902ce8cd27a831a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b4a06fd871c6e1ab6e3c55dd3c2ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07563fa214e1837371bed4f19fba338439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91d9b1c1810e1718972b58ec8716fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46762d3742da85f3864a1b3267e7da2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de49deffbc4d28c52e250d56cf3208442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceb1d864cadd9052b04aabfdc6a63b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f1c2668c7c34ad5ca13ae1053e91e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6056528b41ef06c04ab5ded7b740b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836f96b32fbe28d255109dac27f9ba1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29d60c8faf52f30098ec556485acd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9e16d0ad9e14bd2413fce2f2818e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37184b8862e793ea16b73a48a9cc7938449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b39821c5810d0c92f73cdf463ec504450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69831d77456b08842a5ead0070b3bcc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d4ffa7ba87472c3f0b9b591c8f606452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245aec4fcdb8a9ea00741dcfdbf852e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ca18054024213cfa5e1a5f9d5c87e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfac632e4546229b0481026dfdc846d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a518adb70cb359f80afda8067c1a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127b81c58939a22367b14bc73d6110b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb7dcfa2e880fd3f62d33a54f4484c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ade621c74a20f63bb74f50d566ac68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb36a941ddc1fc104f87dd119344f4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e8f03f122aedc49826b9360404d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad168c573d090f8c81fb4c76b6acfa79462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeac00a3fe5555f82785773bb693861463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9aa8c183f1c61fe7b9998730dc5f5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ea037c3d3fd71449051913cfb3933465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b079068e9b518677aa2a6c75e4b00466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf0bbaa152313377bdbdb9dc2fe95c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d11136bc7fd50efed5f3f462e56ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec90276a891032e2fd6b42c35b16208469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5dad02f2de4d458ecaadcae2801fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d32076912bbd7f591b66567cbc028471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a87b6c85a1cb80bffe879cfa36ed95472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47e25a81c8c15f10c15878276c4786473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1db9d6dc323f8dff257397e727de2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712c489de52895358617375ec676967475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7e809f2a123374eb32dfe7d48870a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71d793fffded2034e8803e8a51d5eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fa7b564be759c3648dd2043e1d89d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443494d268e95eb9649d18c06d44f94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1888731d0c03f018aa207f15518fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de1f65bf6a0e44684d025af7c9d603481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0caf7ad9fe81a280f9920df203f54482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e307e928e9325dec1d3a056b75e2f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db902624cfe53ac5b751344fdc9834484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc56d724d9c49d2cd0a1722455b168485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd99c1fbc26bc37f30417de60e229a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bff4fb4126c7345ef809822d934eb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbffe66f6bcede7caa15e903cf11f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebb3c19b594656031d2f62745a0d31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d826c286e118c7671390d2535f2f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b24ab27f7214136329d05a81045a91491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea4701e4a1ba75769bb3e32b11e529492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045acd21c6203087b2b8351fa5d94740493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98539127b051754154ddb0c33b380c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51850c4c93d4202218ab4fed41acd072495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26a2b60cd7edd47f525e30ad16d1f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0468b8320173515f5c4a4e721694c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91717d5344c0436ebd8395da01a70f09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1cd1ccd42432718b65619db38905d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ced25bb319f7972a66521c4b60487b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a1fc62e3eac591f0d22d128b458e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ac62be1b58e62bb2d118a3998113502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb24fc18aa3be21b8ad842e19a84ec4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64f0aef5cbf8c33cd5fdfe300b298f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62801da0494ae1b610cb41d089229d11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96f6baae03d6aca0655048aced4905506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0b998cec245961981fa77697c6a22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f908861498b84d60b25af25d672fcb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0534da04684eafe81348454e8941e7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8032752ecbcc74424c0e67857e4521a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff15b85216ae8adcacbb31ef3b0247511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbfb2f3c9d1601172185c3a78fccc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164331e78aa2af97213f0c92d4543bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b314d2597f6d5fbb226c5cd767378514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d579d710ecb943a367185dea4060edc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633af9ac3cb610ba9d2bfc28a5eabade516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabc88ac471bfbc415c28a20b487f69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22c20d89936a270434f0cd414672fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cd618912fe4fc4f7cf59d15d0f33d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315491ae81fb357562273b1907011ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82729e610c2773f4a456fdea563024ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c58ef8e37a68172a038bc989bad7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384be9e34193dac08d345fa52a67b1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8582cb28e11fe5f770ea1528725a0d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bde1595a7b96572ff39b6c5eff8012525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544bd76d7aa7dfb06fb1aad48c9290a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a98eac89ea7c7e4047190902cd09a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a914b58173d15152d53924bfca891528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955113a00678fd107c80901cae8a961529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cad08d0d2d50de7667372f2a3f6c26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274bb938998ffb5b2f45d409ff97d7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430fb1ff76e361189d22a15d64aec0d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a378ca0b651c63e111f33f3fb2e113533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc494188aa79ec7570668a3092839c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facead3f27e9f93b55ffdb3fd1edf0e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94848586d9facd986ec340d0b92022c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3dd24cc7eed099b3521ebae8036b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ba91580d964be8c4913481c57c241538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292f6dc5b4ba12fac930d4a3c32362b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c16eea52b07329535e5f494ba20c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55b54ae36eca650b2dfac0452c8aa5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312980d17fccdd14b9816c3c1d542cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733535ac9cb5865254875e51ba04ccc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3e9031fa96a5ad0190f3ef088d3b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e5c94e4796b37623a91bd379c13a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecf085ef8e90c8c3a74eb863515822546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac9e0e33c68458463454d0cbc693a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64480a39a2832942037a33ff2bff0b45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33121f88ebe507a0f3ec8f7418e1b489549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f9f9b434b42ac9a04f7fbc1f191ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcef8dfc7521aac4ddc8603b56b675551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab42b691cc9abb6fd1df8cc583bc26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd0200c3ad156e608b93f6e97cc2fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e207c030f4041ff47421cc5af734c6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb994280580462c01ff5484f21b9851555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b337fe691b4e9fe9e1afeb4bbda2e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1ebb6d3d4b90aaa5de6526c23e671557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5cbe4ced8b2d3978b28392bdb48e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5777f99462ddf9222252bc251e9c51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7abed58103feb61633742bbc71326560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f67c7a67c59e1e4c6dc91df367da5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc1bbb3230bcbb441a78482913cec7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943642285585f4502ef24d9377045635563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a47cff21613565cc1df81595d64c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e2cbdce83e96415189dc8a5231816565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5bb2cc0f848fb84800a2432d08485566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcc56de8035f612a530965ec613100567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef0f7dcc890916177e91abf55433bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545d105162707e44e4fe353d9d9e42c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c76083eeaa3f419e3adf5eb11a5bf1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1b90c2416c88561b760cf226d4ab1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55748e883d9ccaf071d431db76581d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676d2cdb29e247e079911b1435712ea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1cfe6cab53be9233f8cad7a143ca2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dd9b3e0d70dbbd899b878107bc85f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d7716cf570c2d0239aa7a0b840b89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dd182a507bbf40f08f3f43e269191577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2cbe1ed8a2699839438be84be6799578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cba75f4740f3f3b42733cfd6084474579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46714348f411b411e42b278bef02fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23354e73edcd0539bf11cf757dec2fc6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82364923c1b5670e6e604096c86ecb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb0e4aa19d874d08a3cc49fa4194cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695f503e8504625c041dc0f557f7e05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30bdffbeed68982d6e5c57dd139504585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049a2ed682a533669daa47b691660c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e858a7f5bc37cdea486ef151ff83df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9c17f0e1ba21d57cdd7e6fdc2ec9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87ec6f284b808a1618a73944efd462589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901752470321f55672adf4a96d746ea6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defea44e298eb8a689753f1affb5c234591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726800c177f2e38e25e9f117b6bb702592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51205f0b52d3163be797c125ac36675d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950259909df6ac579003e028c9aadb7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e1f21ef4c9213f1ced686cf3d335b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4e3b1a69bce7e63f1e3ec39c7dbe7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d458a7012d769ff7fc14fab40999b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af138ddc6638e39bdc87dcc0d14b33d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c14f1fd2b1d4101c1c77eb5421708599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6d564f6d3b4e93b915e69f59b97b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0829a12e5c5ebef7756e2160d2c26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd6e26c1a5b110f81765676d9fde48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67d375f82525e1b1ca82443e712a89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eff0957a66d0399789921a1d75fb84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce73ec5c0311d714492eec78e4c79a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d53cea8a1736d806aa3ba80671785606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b77017a1a89b697359a16482d67bc5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ae2ec999df4a16e1231a69d49d072608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cc0a61d278779d2bde565549d7f48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b86be908bded41a05d26439a9662610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3b7b2fb7f9bc803e871ed5b3ee1e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b12bb56530fbf2585ec62cc9974e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323b790dd3bd6aef4972fc018d5b0a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507a24a5c212fa1204cc613e54432a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692113ef863b3a0394f83099bd9fc721615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71deb8dcb5e0bc3cc8752fad519b67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceef920b1dfc56661e7f800f3868773617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d47d445c6b4e42cbc3a95cbf8d2fbc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0a891a4612e489f6f2d379fc2c7bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c966a0123388fe236733fad5bdef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b8679564d7f6124dded71715eeab9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e41944d786f8f2bfc9be2ea71f1c0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aefc75315067a38636ef73487f91f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497a01386ca2c97bd40bd5692622184624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbc191f421aef790730538d782c0fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5729d6ba06434e0ac1850e179d63992626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d36f4f9cb17ea4701991a08466295627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960bfdfe69c78986b1248a2b24e8b6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a88877e6edfb5fb1b639de98d25a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835e286ba6891881ea7dd75405284d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f83d65c8f376967870a8e821f83c95631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ce6a7b970a45b1e4fca495c10e194632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365f971e2e801e94c81c6fea424706a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935362d4a241ffbce1f0833ad68b4b1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76550da046909b9caf173855b848d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef312012c3e4765869a8cc9bd7f3cb9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01cc87110bda7c5b1d11a8dc235e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc3996c0b51e0038e7910effd851a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593df17a1bc2700895ecf27cabc6ce6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cd259b3286c1b8961ce66f3964cf0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9379071af782804aa108c2e80bfd62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f36a7d323c755ba5759e3af5b61e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdba7400cedee91d338f208d8aebf5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712e2a9236ca2f04c8378691abcd489644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e773f7366e628f3306df3072ffa558f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189e0fb945223a3d2b2ee572816ce71646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a485577944d009989076395bfa4000647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e014fd1977d070a7887f7a5422c3a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf868fdef3061d2a4e97eabc252ef233649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b926a2d5f9f562d9afe9348c8db29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345a79100f214078f9c34c1d57929ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e332bee68e8cd36715e7292f5972652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf4745e59ffac32cfc6723fbe1dc8d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60ea4545f89d4f0c502407e9d054d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8538908ee17359bea6a9c7b5f18fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f0d8f0d1659d53c92224211676e39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce897207e21faa052dbd050bb62c27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b7f6b7bd3b1b5bd671c3c8c55bcf7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6a1b5acf1aa281d02cd5ae766f977659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce078fb8c1a5f59c38b9712cb132df3c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e3ab63fbc211363421006b94e85c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e655dbb0608d374fc556b0072261a7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2ab02ee2a252596680efcd697f04f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba2e43ad811f394fb13328edec52f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedbd5435ab729659e7dd77cd10a890665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332172823a9cb6bf2b3df4ae10d8b66666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbad7998f974b3e46339d4a382f6819667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e71965ffbf8de58461a7e63aa4ec5d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705a8848ac7ec92795c521e23c03bd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eabb12de719c09b472196811a99c20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0a5f10994111ec05ce0ef1d3f34bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081576e0eb985b6cd9a1ca82b899298d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a806391ed9c0cb10872d8d422faa71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541720ab4459978a3a2071304131e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f39d21acf14c8ac87243bfae2d062a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7b2761bc98ce72a417581ce8660e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d475e02d76b9857e46b9e0d9747fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b9d03d4f74a21444f1cc5ca605ac4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3a19dba74a9ff5bb05c72a127d579679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e8c1c8c81e8801c44fb64f3e7b2bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e035bbd656defa7b5107aa6b3cd20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f6743d3e3fde41570d134ab05b3a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a466449ebd16e1e4c8b0da38b257451683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea8ca12a43bba1b817dfe9cf7353e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ea7a7fa2d00c874efe9c61d0046fb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669fcef6243980c8dd5736386fe14cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc1cdbf18d4e48c069ac6e8b05d846687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a53f0fdec3b20d5657c0c66046d864688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3493cbccb8f5e9dacb2bb626499cb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e640d006ef7569d73922e72e5391d7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044d9792adf707dafab6a42cfcc82c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a926357f7efa139acbd871989dd063b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d563ec34fcc1d5854933042759e0522693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27adc0249136af54d50711cd53c689a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61f7b602b9731e1b487b46606915f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c746adf54095cedddb72f25a7daed696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0d49b3b1fd0daadef7cf3a466de30697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663564d7b31b07994cde6402d86d80c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6de8d9fe74efc481d3f28fd983890699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ce0703d839f45ab49db19a11c9777700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e9a61e12c3a358609f7314c55337701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5830a4926aa760e15c88230e149cf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1957dbb90c7f153eb41e99e97b1056703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8002abad384c649bec3aaf91ffef9bc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5174a96afe3edbf80ea829db03b3539705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79069a9e9fd82b025c4b49b23356fb4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0aaedb01f1ac24ca0b24a0477c583707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843516a26ff378251b8597193d5caa42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f92fcf30cf1a0e0ba3719eabafe5c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aef80738da02f5699ffd479e03be9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495dcaea745cd63af82267420faa4c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef513391560656e0522d8f15e0da917712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fe6bd13ad8be981580917cb0865b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fab77366a8b71e4c89c6498c8d7a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a2d40eda230032c640b1fbee6f5b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13a90668ca47fdb15702db361d3977716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579613d53f95fce6d9c84bdaf088420717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31052475524399f39ca42b960a28326718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153f1521cec39668d6e75613972fbe3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27e55d46645a5fbcf40f40fc54a416720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3af64656b6726dfae160b4e24e148721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4f116731d3a70740bcd04e0b6aa0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400269e86d27819bbe37d9929653b1ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae47ebc3364dcb41dcf6e9c4b8b603724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274544724f6c880b628430fa13fdf78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6d484d034f358a1e39d1fb641a842726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09219924088b5f000ee9edd027de81a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7e00ee6799431618528854e4df38c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc266650895e4f465fe62d4a1c8502729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a603cf94885e4af081bc322cc1fcf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094816a89483e57f55c48cf347e67a4c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a40a5aae61da6ea931c4296ff0297732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52eedc27acb5df1d80410aebc2c944733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae84b81990c7dd147e3e63b5ddc9b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c2ebce3ed09f59981cca746099e3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2396f1186ea3ed387cac7c09dd7c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d81b01bca8db21ae6ffd297fddb4ae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1669feb09bc658d561bf0adf3b03af738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76e4f1904c6652efe0d47d743fec26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7298fbc11c4b4932e3bf02c25b9d0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41dca21ca1bd65b545a154ca88d45fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d0ef83564ab25f1dc43b59c4110a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3fd438dcbf91b0f58d90edeea1e5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090905159f95f8275be1438b756156a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f985031399a9af8ef8ba12d85de9c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10250f8f5f48e8d58882db7fc5129cc3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c01d8b508a3fff64a8c22ce374129b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96625c3788bc177f7a53678fe5fc10de748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10fa6af1b0293244de4e0e76317dd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753a486e7da8b9d5e08fdd06989b5c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ae88fd7cda2be9acd5c97a6f3a0e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002feceb64ca472cf0eac8ad4903815752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3e94c6c8fdb8791a1d66190134c3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b773378045475f2185552e4d5d7e57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df0fcc8a1edc207b347d9a24fc74e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f9a2edf255160c712ca9b229a2d5a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eb38654c9372ae6d67d695cf4b5a9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5c3f820dce109637e79e843d468ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83296d38f999dd7d7b99251342c6add759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>