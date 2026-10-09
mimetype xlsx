--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a9b8cb6e36b443599974c64b58c2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25974d2e3bf79d4cbcb9f29e87fab92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b715076873c43676ffef627a16c633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca6d0b75ddff1d674527f06e30fa924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c27d50fd0b278da0573efedce9a98d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6762514606870b717039e305d1d22ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54328735ec49c94d5e450ec2ad4c6df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a41d1b33002418b2a8b75af70eef18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f9c6464c180f97d8fde6f96b42ce89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec7307b3c254f590fdf22af0633c5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f944e89542ddf2504e032c791bb7c2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0afddfdeb9f4d39a59d29b866d1f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d9faac8766fdbcfcbbc5e9c4c7a5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c18bb820e2c89a352d9ad3ffcd4bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9545a92d1e622786e03d228b5ed12a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1c42147f9c1b65b19ea93910e6f2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee391a9855c30f2bbb401ddc391b6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bfcbb65102747e387fbe5ab2073f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96388a5c49173b74afe6b70f52690e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8835433d2b42794dec862a534e41cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3806914bd6359edf0a7473da592d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9719e36fdb83bd6f30f53e85a93e2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f974299ba7fbec09901ddd2a63f56423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ee1608d7f5fc96ec0d5325738caf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd3705ac4393b9bdd3b00029cefc1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61302b436affca833e3b85778918f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1ba0f095577bfa1f9eb04b53aada827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27e660751aedc6fe4acf002fe78f6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e7cf463a3973bba3332590f3f8f2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d264ca1a79f2bc738d911c1d7074230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb0d4e83038fe52edeb99fe0d3bef531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6185e8ee9cd5cb9b96f85ecb5e9bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6433538f2473364eef7efcdaaef2a5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11589194473ec05d539fc9b25b37af1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effcb8f82679f053dfa59ec60c6e87b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9f7703bb4bb89b6e8ab4c8d51767636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651db32510478a14e74987244aab0e9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1a873243db98efee5dc0b57ed5f2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12785bb8318cd43b6aa49d5f58b2c22c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0521ba8d120dcac982abc7ffaa51aec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9646da8e0a5413c78b194d13073b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebda8230a907b05dc2e7b1ece2eea3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0af9474a19ef06e4c8fac9d83437af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064c1aa9ea6f01b3eedc6997730fba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aefad731207b537e46df324c68622545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff7d00f8e590a9b3abb9682333b55d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bb4e4f918e2ab27a13060f1dfe29247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2286514ea77a82e6bbe748f2030975548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cc7b8bae390aa93cb5e0d2ad258ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b60a0679630c5095a2239c41deab8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551432857da5f05a26fc44b6b82bf6fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dd450d61609e0e0822a7c90f1e9da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e950f0db7d51effa13cfda827e0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6794e71531645f278857f0b47f55f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce047dabb8072c95797cb14351e3e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf54c798a78b160d76fa345e46567056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f696f73636ab69c6008f2d5f2cde56357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca646a84308ae5d52ea6bfa4db271c0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6984c1b3a9ab06a0884176bfde9cba759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a374d5a7f58359795138758cc206560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f278ababeab0d383835226e72e46461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78bf879a32e53858204e1a67d3baa162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d0370184e9993f8d0d2b67e2f9fbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9b2c6fe64a86732bf99926af8aba664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af089bfd9a7834fc82a4ea5655a61fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b194bd6480c8d58272c12bb6bac224566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5c7b2e96a15e61de36ae68e618d5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a9d07671658370455fd8d3b46ff8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522b57a0361e6d0f14e0fc92f67051569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6669ea5a100f1175f8dad564d1d64070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92894c86d112f66d03704baee9d0a63971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e04f34f3cb2058038ab3644e9ff1872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1846e52f255c4b52e10dcda351dc22273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbceba4ed5dbf531531242c69e576b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8134dc90332124762e0d4b6dc5acde75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c243ac5cae9d64ee9d09ae655b91276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a97fb504e1cc0b25e6a5f8603cbf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75822dbe453095abd686eabc1de26def78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a67b240b94003095ffb9fda0bea2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9807a498ba567b3d6899406d1864e8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4e56483758150938d1cf27a1f62d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1690d6e872b46947eac62c735e45a8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a37e8c431383795de36faa24446de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625f7b5df13798598eb9acdd803613684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399929ce3187889459463fe928f26f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07852efc02989b24e19d7f655e015c3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164eb6776dbb671904ae6b9992a131987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc129879d19c0fbf011ceef880c2ebe988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696eb00287731d0b934332678d96f3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e898f319ae37447b5526d8b1a78df490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cb5aea51a0d4acb80884f909e1b9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921ce18f3f06312044361775f585b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b844a771c0b99b0194459b7b89b12c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee62765e4d53b45c8016999dd7071b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09991fa0948708d66e9ee8a5fdc47e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9d7fcb229db6a14ecdeb4b623572596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c3247951bca120d8c4b894d17d62c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb6633f559ad899722412942ecac5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f1169825b4d54321e23d12841b00399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bca0187a3d5c40acf73333ce4ca8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f94e91781a6b2be64c2149292bf90b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147187e847fd6f1f9a8b9ca811c9e720102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8153282e655c7bf0fd4e3ae4c029fff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaebfc39b35dfff225db754c43434f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439354eec2edc233e0b3a338bb8e58b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cf2f937e5a45c993c9b94d54ac7da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81443dc0f158b3907c9d61768130f56f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500e4ccb21a96a185febdbe1c1ab23f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6d30c42975e8b3ed1ea7585751460109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec083a7c7c9d98661ce8ab0b0567e5b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b7182ceb4e5c2ccbda75e6c9c6e03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912801f0c36d78bae44e7f236158d8bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24494de4dd4fca03d9ceee7b9028af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5d23da709803da83dc0f43e9a9e1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b361136572beba9de1abd6e6ba6ca95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308adedf190d72ce3af26ce271f143b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1006c28274bd31ed709e4a2ab83c85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad0c05c5002a1ecb32b67b4dc2d95e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c64d3523400690fb4426410db8fb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dfce467c154b9c76bd97f84c8d84c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc058c8afc4178814014e37175e311b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e622d05cfe9c2e254849dde49ff915a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912dbc675d6eddbd5342694037514db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2874311ef076c97e52f884c0ed275b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3e7f1edc20244546ca42dc2b19036125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c7bdd6347ffbbfd63432caa44b65c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e41a6e9935783075e56c9401fa336127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa961aa3d2ca2771f0648c578725ea3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3607c549fc4a9b08318346826005ab6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793810bf00349b108818de78f0d78c5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f60f9d8363e785f721230b1666e7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1615922088cb59f7a9821fcbd7e20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939d6d4c7d5dd4e139c3d694b99ba3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002eba258285915d097f7138d12148134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7779cd9b4132f79674c628a4b6db4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7526859c6b0bc3861d4a28af7b9af7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd115ab402e30997893ae8c83aea286137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b06be3dcd7653aaca1f8a7aafe017138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3e5c501ee40413700789bebe73260139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9801ecb20411c44a065cc9707db12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c141caaefe62d2f97f82f62770a5b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab450c4bee9344b19c77d4e21ab0645142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eae286cd041efc1694177f2d7d625c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c19c21b6ccb34be193cdd7176c878144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d23b40275c511aeb2dbd4ff25cd74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bb0184afca006ff31edb26b7bcdd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b603feaeae2b5102ca14e0e8d2c7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18a447fc197529cdd760f18c968dd6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd1e4d177600dabdf27c4d5831e80d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00e0f2f964e827f5fb30caab3490e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4d7fa5f260dcb095af3876b8e85ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591492d5993c0a8bc106f2acb6b0a6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cec7231715fa583efb5e66f3e454f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96953a42ce6369b686be54106c8eaa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449dc2d05a37947382587cf1cfbfd53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4141a44b4ed39470a021eea1f1f34a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d66682324df7f1e5a4a704c4b36a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df20eb10abbd1ce5515453d87dd5944158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea685139aee7ef7ed1b8b3dcdf6d47c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e378a64d5dddfff4711d147719d6b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9de31c98ab5d7ed70ff2106460ae2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da9e3670056d8987ae8ab5686064f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eec1bbadbcb6130d2e2faa6e261fab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae3bd65207c4f99753c4d419064aa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7899750db3e23ca555c85c7d884903165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a109ecb848de184960b66957e0dfa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f796050989652f597b0b4f0dae994167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58dc218eee82934824313f2d1e81f19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e841916aad85f5e4af974eb9def03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9f067b2412735ff87b29e8640e6b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdd9336a2239529cc1ca56ba1f5b26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110289dcf13a010506dd96fa8a064776172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccd30902c339db083cc7e8d5edb9bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec70fbbd628139dcd45d1126219788174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1d0c1a58e2a972555ad952a85cc0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d05e11fbd9de20f1cfcb8b37aeddad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eba3d9cb9223c937fb1d000f9f2f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf9046dda82f58ca293071689ec16f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41309064148c65dcaa029adb945249179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac84515604fa9de20965ff266bbd17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a440df751c05177a07e3f906a82d3ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd6920b72e293f3efd8744052be866182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592ab8da2d460bdd0faa903f26a86ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52589188678ae4eb370a0f22152804184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5f67a8a404d3937e0609b894c815e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45700ef4d407fb54742fc752cef53ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8f5e0f8fd1bccfa29a9c37a462dfe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5276644c46a4915a892cb7dd340e6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f1ddd72e40602a43c12395c45a65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee320cf1380a453438beb2a5f05d4278190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3aa173ef73cba539ca606e77a9315191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6be9f9322dc0e34613bfab1de50fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e7da48a2f044c5660aa7be825e87c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c650d7f2b3dd74b0d7e5dea13c890194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b928ad40a485c8749de5037f16ff039195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac855eee750ba4378318266a239cd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4457af4523e14621693a9a603f0a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af835bf0f7fc63ecd744c3f5221dd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8ca36fe20bc7b2de397f982fea962199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789918b1222c032818d27893ed9a6780200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815083a71758102dbcf38a83b1f4b2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380cb4dcdc90741e1e293a092cbb65c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9df1503af4e595857f03e0d0f748ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50ba1076c305713b235b7c7a98f245204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52bb274b1966fec1f96cdcd902acd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37c6b40017f8ed3f13329731716309206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eaadbb1c52cafbc1d2e3a386f5314207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785fd56510aa68c6236ba63c92cae25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db060f6fdeaf7a1faad2604a32150ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731faba2fc2c79cc6f142b360362ce54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca15d6d5a1a9dc7c7be7d9b9dae3507211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d34549c98cb11fce0b51d1c3720fb4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd657222a36a6cde0e4c489341edf8bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af601712fb2a1f2614a025f451bbf5d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d0fcd2658683c309f95c67f4277ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702991ee27b7486e3f7496c373c9fba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e04637672adf805fa8f211b717f8fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c51dffdc31178fe7776042d1463568218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26a1c7c723178b6a500244638bbd0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411cf76f7769623f4412fba80beda1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024bac7ee184c3d90932fe18b1c0b32221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c447423d8b6dc4c9dd583b895c5ba2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34790a41a6ab3e0511930ca5defbbac7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cd71fc241046f3c5993b1af33d595224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e58631a04cdcfce52016ec7385af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f328c29a29eac97ee1fa2b25e37a4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59802737ed70b35ad2075f70083f2e27227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70821ee73772a9c682750054033064a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc92d419be42154acca7757e2391f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ab6d8347df1fa6d6de42546252eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08fe01c2cc3ddd077d9e02ffece488231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0baa42211cbc4d9a14ec38aa61f5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369130988c1541654f5a4ac195d7931233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee25417256cec10eb5ecdf365646cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdd22b3b84c19fb46c542bb2724e98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab1b0d0e9808fa9887a45e132278ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf553588b3e0ff431d5f1278ab686d83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054c70f6046b49834a7e3aa9cf18126238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed880c4e034764d7243e4e454c30c643239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90a98623497eb83a80118f9c482080240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bccd13919a62d3ff767857c7fea55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe247357b6fe71338bba09484b6ee0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686a44f4ece80229fedcdf9b58d1ac7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce2bcc9965b132a93b6f2765d2e469244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dc9b2a7fa079d85a2b35a6d820130245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3a5f7e297a2a3fb378ffed355c187246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336d331090137c7e333379dc52bf7fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff1f1b0ff0c5b055ca762e6fe1c022248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c79fa06a819549c21c5e86c182619f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb80041e587e3fee78816ce961014b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd095a383ccfde016867f28ef316c6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce875c32391b356c31acd95a417d2b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c7e44efbed55d8df946b400f22b61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576686f7013cbbab16edb1974d7b80e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcdf40f790a7591adfa481eb4e6e12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9c17814f45c7df05c0968ca089708256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542e6c5d3011a76c740b3babef108c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c39fe04c646267b7f1dcf229a210a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500426dcdceb7c856706e7454b9b7704259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5e7e6d65a8c51bde6b3fb0838c023260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc423267a32094b1c83cad9dbd80d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864c3b2b44b0bb33612e277de898c8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a9309e174763235101c69ad8aa19c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef246ba512fe047fff2aaef92ea5fd11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972fdab45dd35354779abfa6123cd8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ffbfd072de50a3cd07a0e5c9fadf3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4c737362298946a603d2037367b2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6312c57b9ac93222df7952258c1d77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440e17c4570477d222aef6ead397d9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e916d5eaea91a9f0e0b7916951d01b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c116c43c6687bbd46dff0998e020aff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bada1c3d8906e26ce8cb2d73278f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb85916c9ef0b35d7e1b0e731483d04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477382eb3176ae876697ae69c8d54ca6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b2b97170db3aa868d316c2921c2ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2ac6a4e557febdb969e932150a77d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faf0b9c58893e85658a4b17aa84c0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f8582e01b9c42b93336525007d14b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d64d5a4b44a88b5a80b7030ed743e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55e38be16f31424054a6350cbca578280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224db62bb1ad32a3c061620da68a351281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f5c8a4dd0a60bf5b2b2fecc0b5861282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee5a2f533408f99f2ba0a7402733a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546442686e16e4a6f267bb083685bd3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f313077ea4aa8883ffe442b5534b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a9e39169acdca02253fd7bcda0193286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabab5260d10d6633b6f33a3061e597287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a6913afc9565948cec711f4a4dd2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef239b215f8199c815532820760a90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb0f4a8b929eb339426eb9f6672c5b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10dbc363a9a0716cb236886db60d9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c82c4eb7c9a21cc18b055756c0a4b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbb87c94635b75bd0f0ec35bd4e28c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac12c6bd44524b91573041b9befb670294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca82aebf0d6025ab70d361f5accf49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b5d154eb1bd4814f304246cf4c601296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71571fd9d9a83b2036e1ea73ad23a1c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e72f6b86f3d22eab3f1416da1d9f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf344e5fc750698db1e80d88e843377299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce47854a581f20a6f02fcf8c19ccaa5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66a435a7138819b154af158a87ea48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083ee7982730c8a64558157f17e4f9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee387c6f1fdf67034ba06183b71a05a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c424ccf8d620077f986242cc0a942304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff7df75a62e5e9c4118f5aa844994305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09685d57c13d7073eee2ea344b99246306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845324199664f88efe6a229ea7782c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9505d34b99f88fd6bce3e24f8bad5d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8899c7c7265db6d95241e275aa1bc0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff88321d8d9318a1df6d415f39d4e0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574992e69375ced0aa86c88f51fd1b60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374b080c49b8e806345636f47f53bb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c6ceef283ab4e2e6828266cdcf2e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f228c21778ff22a85281a8673c6290314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165f209f5bc8ecf4a83efeebbd8b2e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0c35dd9213d49f3c45c20bb64ded4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0b9e636079a4a903ff072e5a62c2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f03affd3654a2f1e0c9292cd21a424318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e375b24c99ace9dc90f67c12585bd2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac8dfde8c91dcd4adc6f88b126df9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef0923c6eb70a0d6b1adf4fd679720321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e18608474344d8dc41de2e61e9f5f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f13defd097035f9c949a57ca2ae7ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5beea301451fab48c9803fbffc3eea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce336da25f57cdc86f6fe44e1208da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8656141d80cfb29f42bd62971543ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec78f5300b865695d70bf0b9e81d32327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56acd38c67fc16c7d16dbab449b9850328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024bac1ea768a7ff0a66026b9ba903b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a317cba3a3193dc9476536890886642330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5229216cf70cda0b33180df2cdd070e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf01a1da5ca54c9d181e5c7105180ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70311958289dddf9658234cbc954ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef23bae301307c3676a93ad8c1424ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e8b82532080b4420cc6daf0d13e62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed50416829a1c9c40a22c1ad4c8d8a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a589ea3ad914a6b37e131ad049090337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0527f296f67c4e755e70c42e1183b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa8570786e96d0fb537fa044a1e947339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948200ea1053250e2edacd4bdc4ae91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708e215de6835097b83474d90e778a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c04a777faab4b10828aa4642d5107c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8f0fa611ff0a6a3025d550f8002aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae01a55b7684b202e83b7d106a5e963344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74132514d162f3156c7c3f99cd6c20f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651d3e9dd574f67e3d036800a1278d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68532a0450d5f4dec6ba0155f40687b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1bde7e511f35ed6f9dcb225e9c0ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6383d3b30ecf3b477b14cd245561eea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169abe3d2e373848b4411aa3b4a84063350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7b31758596f23ec1fc5dda259fb76351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e00a418b9b51ad96d6a1c50d04e2fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9716a89bcf054db652883f4384204c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bd0768002c292929f0bf2ea7c42b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8aacaf43945104f572f370898cb69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29906f867baa9c644491c95fd97e2f14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c87de74744895c32753222f3ccf6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9373267a97f8d31269c5f2481a15c70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1788aa859aacde3fbedc54d04bbac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fba97da52d83732b4eeb7dfb2da257360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17c99530ea8833884b9b19af331877361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6481c2906129c21594719de9f071deb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6493401480b0d1d435c1aeeea75b18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e3f6efe5efc9c4640996ebd0a55f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e9b381b0ce278a466fefe602b623365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b94f364c16d1d0e80a4e88348bf71a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac73bcb83b147f50f749bae7597027367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b991d0d3f8c6d36fddbf0e58002a2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6e0adeb587e2445281e46cc1bcdf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135032f92f250e3c0bdcdeaeae188f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68cf36b487085812d99ac8de11b468371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29aeaf03f08676759a6224a401ada0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c709a1740f56466c6a421915da342b2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5da3215e682318aa5cb63184990ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4a052805fe46a0fd802475da0484b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c180364a342b5e4eea26a5d14bd4b0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2193f8f18b9c24041fb0d9fb3807d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb9b00347bbbadce5a178a8513ead4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101699065086605e8ac6f0a81e1eeaa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8923afb13d9659cebe3a98ad901060d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8134b879a8a52ac426965c4cc5f77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c0ad9cd65d536f13af459668fbb1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574295a73b8ef90a8e3e08ec40e0f8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515a82625bb95ca21ecb63a27168c59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150a408e02f10ffa4a39f4bf20cc704385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d691f6b1a21c4aa2a8e9720363f769386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce183e05d42b7e16c51254ab2ea37ddf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee638dce78951eda0a5f9c302dc7b11e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044ce96f56eda5ced9ec166522674e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adb78ddfef70b000f4b692ec89923f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f909be0d88178d3e95b1e9da863472391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa958a8dbf2b5e55e5f029796f489e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735dd5df3dfbd2cca14ee33f9a30f8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342425db8049fbc2a988bd19089994a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e871aba2767403ee54e0e78253b026395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153cc47a6961f5e661f1f1bec977bee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e876d5a6d907d67b2d86de0affeb0c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a60083a31f1d9f2d7893b8a944e61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dec16d640bb07b22994f40df30df5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce149e73daa6fbef7b5de7e830ceb10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5121a0cd58e0079cd24c804d7a5ed4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1925f441c3fb7329fb363a1b9edc4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04a4634ba9e302564732527f4ef980403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12792b8d90e6068154c03726833dbdf3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ccdbd3413106f243ce4fa13e81c8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857c0bd4c42f0a1bc3bb00f5a2a229c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998b5a7f7d14a7aceaf11c5a93bc006407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cacb899ef0016e535d19dda446d3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b1ee3350fc48ce632e0b344fb491d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e567fe61d8df98a8ae4f832c1d1931410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf1b0efa6210c521a91f0dcc96318411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa414b660621ff6347f60ac04daa81e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2edae3913ce3f4ed746b19ceaad69e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960314307831e26ef3ad6e85b909a14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d71aea3947aeb5dcc0546bac1a61a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e6b54ee90d5ec05be79cf84fbc69b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72e8b160fef6adc61e521b3c13cd22417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d28b949c8d7eb1e5670cc7e57b93cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b88b29554166f98c148dcd0728ed9c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a796df5b9344c775d693af174efd1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092970a6d0aac944896d9dfa7a15438421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29624d055eab37b49080e0e077974e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81ffd18197b4593383012ca040cd75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddc22397d06ae3eab48235830a76df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cb5fda0d364f8f55dacb87112f6a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c110721f3cd06fa7fa96113b4a9f22d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d44558e1924036c51d087c455f2df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ee678c7cdd1837b6df2a5a0e2c96b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78f7d1cc8537f6ee0b90239e0b7913429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1219d29744ed811b7be509f0207e28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e11003380a36a6506b8ef5b87fec4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8886f7d23abf40ef8535ae0e0b3a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ceae4b2f3e0da83595c033342eceb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf219a5abcafc2840012e5c936929d9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb7d35f8dbf686abaed604a9126079435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d298bb9b520ddb7bc0ab922477eed2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b386ce96cb61a6860439ee4c3bab05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6180d2a2fe98f0ddabd25c2b9f879438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa0a91aa766f227e1961e7f96dd6cd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910eb866fa55ca07f3fd08e7be34ee9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd29eead60421366c0ed2fd4be5c2ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db941059813845000ca2ba71f3ea7bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166e1dabca3bf4aa0b3e82706ac3b2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a6eac92c8f1c8f0a905ca13512e4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c08b3e24925c582ef33163431c2bee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578351d24ef1ee99b801fba406d0e924446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a9c0bfdc4c1302633adbafb742d05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c0cecdba679c396d20b14c638eeb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f39111591cd97821d30f4860343d9b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f96574fdb466f2ba0d0121102e9f69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266d538db4dc96e9972c569592be76f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189880eb4688284e1a79fb1368a0f66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481c80ea87b3190a426dfc80bda42a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44825f3fd8263605595e54aca07c1b6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64ade784a9d6bbee2324e7fe591312455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c58f5744869313c0f064ad76a4426e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727cdc3f057302c0c14a741ac6ccbb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507486c7ca429147bd3d0a5f7a389fad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364585927603549f3196b5b808a807d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbe7dfc785798cf68add56f3e93a28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1f1f918aa0e27ca18a78a07be361a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308edf01e8086f1419fdb2e741c4e802462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72960422eeaba6409eb6505aef67bba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d63db75fb22bed5796394a4fa19ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5413c1c79b150a8bb6af3f072dc178f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421767056a0571d31621275c5faf5d93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af87c63e3343a41b047f9308d3d131467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310035586c3a6fd52f223fec8be4662468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b89f2772d72623ec11d2d4f403459e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c97d7f820d97dfcbd5123ee1bb408470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd1c57d7a6292b17a9232b40b2db0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e772419bc1dcfbb28e828fda7b7f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195ea3a63fcc899cfb53fe4fe218196473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f719dfe88d44d5593e8bad7414a14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223339fe3a116481f2557252c32e8f53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b8a59272efd5d99b2620b4f75ca9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfabf581ef4f63595bd6821fd17cd12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb863681b97d8dfac35deb874c07ad1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6251279fbbed95ab73d9bd6829c4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bfdb8c3f39406a280243a7db59718480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57ee2f4011803122e6f204f570b8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d80d5ace648406931a60c49d57677482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e0b9988ea6f51ee8069fd8265a530483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41961235447ed7c302478e6f9be8089484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f6b0b0870677983f0f88da624ab08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e58c679a176f8fea9a9de922ea85c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e2874899a5472b531a7eca865d9f0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba12fe5c80eeaf2f729006a2bb10a05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317ead4af2b6161ffe99ce367c13dd6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20782301136c0cd85a55ded23832f546490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c819c5d5ba7e837ad18710968b089491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c323828344b65e096e9030b5bd7231492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d223ce5415f6f38571a8edfee72ab92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9150c11c3e7e6b9b5f4ec9a23b99cf4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53b4bcb18fc1175e4577320cbdef59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c558e81db460f6585b4cc2dcc7dd2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975991652396c31799b995b2d2d2c6e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7976c05f46a2a12a20af9fc5454eea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7009945875d3a8abfc12113399cb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27822b84cc9e860298752100b0af5644500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a247730ebd70e18e28b08f27ef59f5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8861f0ac8def1f7eeef98f548ed540502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6f0845946fe651027dfda744dc06d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276e6fd074e4b0234521ea15da4c881504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873c4add1cac7569a881765b299618e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e0b28eecc7d51237e7d3a772d08ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9cce8cf40dde7a0484dacc1ecc8bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2b11d11a9529e73a56ee6d55d11cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9f9b9ae3b8464154d69893565a5ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eb982e7b1c3c73ce6d9091f5afef0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b811029093d38a952d5a0c882f59b29511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665eb5379ff8959bf18e69c1299c33c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2d71c435355f0df7c430aa6ccb7c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1ccf06f55b5c1574b840cfc1dd78f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac52f1490bbf57a13ebd5cab5e74b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ee7990346794d4410de10bdd9e58b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09abd57e6ed5beca29fbdd97b4d9ec3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c43a532ed33aecc7e7de6949807c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b4652a3722a0803335e369faca53519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90051b65e4ff58cf393d8e45b8c204520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6a0304cfcfaa65fa61bcf03455701521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2eb8e13ef7362f6a5677bc6e6e1cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e13fd0b08e7d1461c8899434c51fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2a24d564a32df31dbf5b8a9c041dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0e318709693a4d21bface95e84563525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce0597dc6e38e25dab294b18c031d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011607a26eba72490692a0a84e1555d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef87a6462da43b21462e5c93d4d5a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03baeab0bdbc750ae7fb0b9f6a291d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c767b2153eaad9c7fc66f5d5132311530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3bdb5fbc6a7229e682852ed19ea58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bbb6c3d45ea0fbd63acbda889aaa0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabe7950ad677ac65e6c7d8cbb089d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6226874b79d2f3807b111a88b83b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98668d5672abfa5abf785e0c1f8011d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766987cddff9953defc492eecf4fd73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9156019fd217d06ffa52b80960d6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0e186fda8883b60c0234df7d2e567538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f0fb1bf3ac55ed366ebb89117593e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6a9396ce7b09201ca1dec09103da7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fef2e4980e5ad3344c2a44602f13a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8321b9cdf2108254e4d5356a91f52e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889740cf3f79b0b02bc683367502e761543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5631350476883f6d63005d74a51f8f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4829ea41078472395130764c6d996545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f37a7bc7859deaa560952f49b4a7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a1da48cc894eec18055114dfdcca7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bef72d023ae07ad715ba29e831bff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa9ff26e90a22e171a99799a937d3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fbeea3cd11013f5f7f289d9427081550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a92422d837863422483059d67ecb06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc48da273793662ed36e8ed0dfd3e2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1919207bde76d122b34aac288e3808553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd76728691a6afefbf7e11e5ae60323554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1a9195dd3185cdf0210c044b826b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827761c8d54758e503d07015af0aaecc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471e616136ce37836521f158ef32c6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c005e6af004d7a10e1e5b1387d024558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77206c4bbbdad6289c7cb2e611a0ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8356d6e31daf4bb229005f10f957e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d873c53866bfb15955886f3f379c79561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151de8685b2534f32e19c437f7ab1af6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a391383fd84e02679baacae4015521d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52408dbd08a1d663056ba8e19d588e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e450114d95dcf63e467f0b56685bbfa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd4dd2d9c6af9722edc7d9ba450b15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf6fb13748c9b6f6566c5bde66f036567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea411ae3e623b48307982cfd849b4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0d27de5e87988709c2734d85120ab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae68f870b8efd74d6fe8d5df181c65570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cd677fc37b148228cb121a2594eee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fb1e097dde6aaefe249fc66a5323b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fddbb789bb4430a06cff72c42d739d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b70bb2ada8c9238e58b7ed232fe2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5fc894b2a263a4b0379cfba6df739575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe5a6795dec8a156fd7234144227ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d244eb17d6fa110700c76782e943b71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b4566057b556810e9b5e3693bac39578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a12e4fd35bc377f1e87dc486ea863579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f40933bdda0f8713ef90bebd6b825580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94e3889b5190206a4da6239d159fc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67520497b7db0daeae8d740a183d22b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87eeb64dec0ae534ee5c7296e7ab6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7de7f3798a5e68c3db1d17b6eded1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e38cb921ba4c8a4562bc1d9cd0eb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac4f60c930e7bc6bf145ed336056dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf509487fa2c317a8233f56cb8f215587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa5b0c3b3b14963871b39e531cde8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492399c98329d8f54c8c91f4b4e9f08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad178928222592763956fbbd2e8209590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e7cba27c4be12809ed243a7df4117591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdfa66df577761796f5d844dbfeab0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dfe8686f323e9f3cc96457cc395fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd908d8602d91dbf669b403bcdfb907594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315f165c1a3ecf6c967b3c1fda511ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6f2a3c56d8edc686fd9e8ce9ca921596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb580f45ff62d966cf2b6f3370aa05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fb6aa3e7c63afe9dcb100639b3708598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5a09f184af174fb85f00b63591cc8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d06a7b6596b6cc59a2891faa79fd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b1b97bfc62532936e161c836622e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d39d4f837a77990fd11b8f2b7dbcae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212f4881500ee35146db323a2240ae4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7550ebde6cea5c9a5a89142ec601f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9c7ebadaf5cdbf7ccd91a43de394c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d3aee47d65efa25f44217cd59907e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50d5d004ef57121c74bc13e53a4d4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c949daec1c9b41481295ded41a9baa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f67327c9b987fe87d03bb8059a7211609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393957a96ba86d3a4c4e45e94fc8a1c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3acce0ab858ea55e8e1f4416054e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea1eee6c1b479a5e022a20b833e1b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42deb0d8d4432d4a7ee7325d9323e870613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168da3348373b28e2e5c6382118b69a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001056a4aba997ed14a841e5ebb81ef4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9780482e60e1184ba8731ecab814e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3951a8dbb98fd98a01cddfbd2bedf5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd04d1e6811abc7177a2591757f6af1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c70e509009cf136b67310c9842a35619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf5aae369f3bf67fd3c8f53fec6a68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0611277af0c71e7bf85ce99b8c027c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830584b941ba7931630bdb6c6d6f839622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f7afff011ef2033712148dfb41f01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454c3ef342f3cf656c0a7139d5b11bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf69f9686fa286fb6b9d8624359251625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8fcec5f3bdea6ce3cce50335f5f15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d37981cfd26740077fecae90439ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168e6240114e17a7d9bd6b9e253ec32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd12e7dbdaa1ff2a4be6a88f8fd9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a203b55ac372fed0e9b8797c4494c0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0e650a4fcc3dbe18949b38a1d9047631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30737e4a3e387f036af0ba47f48625632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e3542a33ed4752573124310becf36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b7dca02db1f74e501a6a77c3baf71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ecee378a9906f3cf2a1e85877a543635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659efd05d48b1810744eeae2fe67be3c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc5c2329120daeb7ecb416e395fd1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835876e307a9ef7d70a1a3d7c892fe3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3c2d2bc78d8ca2e9d34a5e2dd9728639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7433e90bcfbc6c37280d821d083ca4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1a36f6a85a40d5b06b21b1d09c17e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063e9e2cd626a6901a8d50285e8be3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb812829c8fa2a6ed441d53174986a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29733abe0aab7700dddb4e5eeac55eab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa81b819ee21d1c05a5dc0d624144f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04457ed481e63c260c3b8eb2588110646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0789959d42c4a61a929c5d9a8ca281647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e847d3d23a58ea302c9b8d4ea83ece8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24480e7bc60b68e298e0067d1694382649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dfce4766ed4d85b6c2432c7bc81ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44805adedba282e9ef6ac3a9e53a92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d52a71628f466d8bbf772323a85dc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b9bf0fe656f261abafbd01ffd573c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269f97d6e0e28ce63afc45ecc51ded1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1634bc56baacf8f5586d937a4ea6697655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8e60f7044533f05ef3c8384d49283656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4ccbd107167835854345d654012a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97700ffc751e88fa4917a9224d7e82b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f57f3fa81a1619eed029c04218299659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac35b3133ef6ce56a6aa760e4c0a42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c041e8e24a5712fc44698f40fcc0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9efc89e032cbb7f2b856c1fb8efcc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e51dec932c52024a0888a7bc26687663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e870300048679ead452b8cd71738bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d775daccd122ca17aa3efcd2d286f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d51fefc2858d6b4da29cdd9dbbd02e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb09b4d06ca66d3732914b5f2a6721667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0ccd936627442995cc98d2abe2837668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551216313cd30cc2520cb52bbece7e3e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f21d1a748a0bb1909fa93c1f7a675670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9d835c1c4589e851b8765879800c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fae6bb0826c37a4d599966d4b94d17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce589992132e01d21ca0b68f3e818d7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459361e99ae53a2c2aa4f5f088bd832674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fcc709aa08a7808fb181794cec4c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ccd1c903c893c0014f0fc0bc9b73f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67f86b1f53d0679461976bdc14243f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5bb3405018d18f89e9c57b09ddd43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba83799886ac45328699ec9d39954d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcc82f17f2d695c48a23e09c58ca0c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430c3c9fb8bbb3854e2c948bb04c17a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e2ae5eddaf89dc000cab70d5485e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fc0b96968a73cb8d39f17c60542a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ff511ef47b48f53e1c48dfa030db0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094afd462df39d426fd43ab24798883685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6038a56af1ef38a94545ad165c5cf7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f026aada56b7d7932bb25829b687347687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a67a7d2e8ba1d72f3aada350a2fb3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62327f3127d724996e564b104e85b49c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c674699a0d670ec9606688a744aeb39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080c5617c89fe27507a7aa838c5f940691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccb82e3a059bc34aaaadd38869f9aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b8ec17ea981f8c3d565e5d80b033c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f3bd24ef69251729c932b80f62556694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e3d9224e5b8035fdfb9dcc9a4fee0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa624f9abc256e523b5c353311df223696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b25aea586c7ce7b79887c451526c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd12c5608d1d27317650a7fa0e695db698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8efa7c9e7d298d48b4d6a76942a47f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44831fdb7937d17104bfb0a613e58ea8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61d51e1aebbda99ba98e3b1ac13c1a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985de15b06bdc31231a4395a06a17e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99457fc8768db440c159e7563cbee695703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697ffa05e4237e00b383b583395fb48704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52915a6e3753df7091abf684df732804705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b146d9a6acf3d1b0115700547c266c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b24058a699008847bc157c8364efd8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2800d84ddc61161438359adc387ab4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4ad86d869d792d7aac36ecbd33a16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9a0c15a3469ed18b0e37b8af10748710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369b92bafd3fedf9c0900db9da506ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d0045462c13d64dfaf9eceb86efff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11b5040d9abc1dcb28e95c1421810f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5880533f9b1de9541228971cf5978ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0f77f9c1f2cc0221434d19c20e199715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0dcba6a518c58fed1cd148f1fb062716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7893010b32766ec4eb5aa0c6666706717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b9c3ff883766c0131b971471e793d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69253bd78a95b977616a05004c51f4d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d0e313b19ec3f9b70b5a461b5919d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c03bd2fa53a43c3bf0752a63ae2604721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7db844f0006dac2449991572e9f2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dd78bebafbb49644715f1e087f1eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ef1c331fdbc6675bc48da7e41c7a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7420ca0257a17bd5babc9861b0ba0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7866d2493dbe55b2de2698cbdbde1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3423e9f980ae5eae627d7354334c13a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a200bdad8b10dd8e6c950e119c734728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891963040e4136aafe6904ce8d6e3e2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaad69b9253757e314251b6499a1901730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbe592a2b7ae95dd9b7d7992e52e19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f312a806a7ad3bda7b20eb29759d592732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e587781b7a0f95c91b7d1a1154982a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea53b86e714ee665275e17cea9a7e8a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cdab49c365b76f69bb6f4feeb3652735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79571a14d16043cc6779637a7f660bc0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6407b9aadf48013e920b71130f4c6c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514952e8fcd5d3f4d20af647610d0d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449743b74b02eeb14c098bc65d8acbc0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643b7f26587d653200bac2ec6adb055740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bec988d5cfc8ebfd596fcd29d59ab6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3996a47e61671797d769a2e525d9106742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f71e982bc1edde9a27406672ae4b62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051015ae7199812f8e7b1a81cf04401744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11e94b47428fbb5f4189e5f270408b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5d54e19a9d7f47911f4be3a16a988746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f72a3c72d32fe73b7053a26149dd5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecb003a80e70c1d312035f845a4b06748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ff97809ae68d7a12c5606c3b5fcce749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687bc0a767b1ebee0c5941fea61ccf4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603dea48d571a077938cc027f26bf7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf01ac551ef80080fe99c6120efed2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367469630a8202a6a989e4080a411712753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61fa6557b2fb6fc0527b004a40a68c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdda677904f01390f9f5d2cb4354f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaceeffe790a14a7225a360ad48efd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14da8639b9280263c29e4216900769757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1a70b92162581869393c58c02cf29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051b4b871b270a2da8d86c8c82a83a2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3abc971b07b02af535b2a959fea171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00720ef718bbe0be85beddf2f89f1ee62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d967eb216420f79772defd59458c773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e027621c71d5ee129e1936e07b5fb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4534c39e87a80b3afdf614254e45325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e03f15ea92599579a7355aebc137e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f166af660d0a8b31d04390a4f85287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6b71559c07785fdb1a39094b624f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849602a8f11a17243c3797e25c23c9649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e9db6933d6fa74106f3a42cae8e9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9884aedd5b5806993a35ccf25756ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b05e928f5c12ad64cb41d2d51d5af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761f15ad9aec2b90d716c45d38d8da813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d46d489faca7b0565d496ddb4077d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c066e2fffa2a58ed2536529d7a63215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc867b9289bcf34e2dc6f90875f419b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef12456bc4e729591a55e9cc4450e2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbacace2080a0e245db2f4d6579e6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dd45b5e3391243ab2f5e5adb4bc0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69635ee819729670162287cef8f61c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c67c27ab7a8b1282d695520281b21521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b79aee219d0a0922de3ccad7a076b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51238a6a0825e2e9a3a0d8d52b7c176823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d955ebdd1a89dbd872f6bec19b0f79424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69031c5b8a780cdeaf48b9fa80922f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2e2bbcd9affab3b9780165da6e71326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b344702b1808ccf5d9ad875a57d2ef527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65672676b1036f542616f5aa7f2d4b7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3096a55eac48fcd8a8ff4927285e6b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ecaf217c0a99a9d73fec9c5c2ee3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a51e25b79eb4de4625a0297c944831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca104fe4023ff3e69162e309abb05d2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36042e1253c269c0122bf75e443f317233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a134db91b8ecaaa0dd0b24b62af0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6315d72d9afd61a982276a74d22a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd05e03e9f03a1f6e0ecb41ef6e3a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6439a64ecf4152dd9f055bce4e97037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4b356bf1dd02dde07e683216ba91438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3431acf5072fe35b87202542fc6edd439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fb5c91f3069809810e9b1fbef720c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf63df630a0e9ae09a43b867c20ea341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933237c3f966dc369d61e960c034f6a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e7d41698144d469f27ef25b5ee7d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa31ea03e9d2253847062feed0472f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea634b7822763e77464c25f35fd3c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea613d4c455f6b2f42c4cc29a97cae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6bf37eea92bc314ad353817b6025747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a186ab8facd6908620e4fd544d29e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a52a0cc60a837b9a69fe1d3a5babcf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750006a16fccdea58453156909be51e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c0f06146e804bbce235cdaf12847d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553baedab449b7139ec725493e79d3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242ec9347cf8ad0120bb89331bf975953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f8430fef60021a54870c0bab60afb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e448569baa885580184a98e9bcb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9b7f2571708257e12936284330e5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b245aa6a773d848564059f7452a3ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3099d024f00c3f3aec877322fca3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc40c263ce4bf7e46b6108272a31459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fa26c46fc887699293fccb4b4101960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ac548f4832faa16864c6cb9b1557761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe988147087871648f96ebffb7b2b3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812a2fd8b76041bbbf11f756b2f071e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feece7f82a78182e056b1518a948261064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fada6cd839fc7262c232355bab4f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7bec704eb4a5d2643a7d0bf00782e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683406aec9142c4c9e443779a076bf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951ceca1b29d5943bc3d29554ddbf3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959a5ab910f636c3ca487b7e58e5b4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83958fd7c7b595cf168c27e9f814268c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566f87f4a093e4b93ea704c844ba10d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca277287fc51e0b08a805a12b16430e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c752f61f7430c75d334881fcd89273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e25737a20d370566b5a5baa3104b2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db818a165178d266b1fe497dbd38dfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f75498c39d384f30d5e05be0924e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa1480c789cd4cab8a02d82c79b41877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753922660b302a2bb3f7e33c9d061fcd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c9acccc52eeaa8f553d68f2983cb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e6d6a979426e7138209f4eaa225fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c077ff514709d5cd9dd29015807f59581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e76d47ef343e9b7032a9ecd4dad7282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441bd578ed84a31ec7ef964f19a7f1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd217efe651574e40c39f2f764cb5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167f530c95a97e16607ac54afaafe7f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea3cec5b9799b4a223849e46125e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e410c13f3e160eae491fd118c4bebc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7672ea70cd302c705985c0516a1ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd82aab0ca1bd621b758f277b9fbbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b48adfb2b8649c5b0d1d2dd7661b6f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1977a726e990f9334a7ccb1cb781691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cbc5f2796288a29e29fe87519ba4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0e797971ebbd3cdadbcdf04da556093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dde3c8e587e2507419c1157d7891c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a19512dddcbad51fe458b716d797095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1c15e576fb25984012752c5dd82e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af74709bf15e6ee99c740b2ac3da5cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b88d4701ca54a4e66ff8817ea996798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74bf4f56e3a5802c4b5d1c5598292299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa041e878ddc917d39596d99dce30e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d18db4bea47ec352a1c5b1e7b6a73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8631da0226a745caf10f61e904f5297102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f5874f43f9df9e6475d9587653125103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4d7ea792276c2dc36a0fedc87992a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeeaf37735fce4beb21a9a668265af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611da9e813ca864de999085b8f98184106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b7c3163ecd345cc86274295796f12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84d63c9427c39687994cad2d999b2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0ef55f75fa500df7576fdb72e7ada109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a6359a3ce77b9b56e1e9aef8dbbf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee62f3b84eaa12c8959c6d98b5c354111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b55afcc2710c45efc9d0bf05986f92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0609a39d1ea6c8072ff8eba514c7b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9971eff44f8bfe63bc06fad02d0a28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e79679167a6e8ac65784bf55746562115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2747945e6dac7980734985e55242c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f36fd4b43e0b16cbdb885727d22292117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a04c7b2c133cfe0333e52071cc55c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d89072b71f3b033e005cf271890cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565c1356e2c21f450f0beaa8f99a863120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e261f6f3cd8e5d6d1d65f24ac57a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8959951a562a94e20c9ab5f9dd95256122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fef0fa42c1ca804f3fdf6c8487269d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb27e1c2b8e056627c0a8306ad26ab8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc85469e03ba5de9048815aa2d3333c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0d94988cb3947da394a0da435525b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c96b3a4b02a394dad31260b7258e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4dcd0f19851ffdc7d9b5a75371f3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e73df1d970298603c7cb50e30489d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97bebec3b3d79fb5bc1fccd286cd48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c96a4cc7f068eea3cfb680270b8c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38119f5fca68cfc9c25acd39bc65de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fdda93dad87485ea29a793e717b68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655c5d12341548e8b4ff8f9501e594e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fe5aed7c57e83380d2178ea36b876135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc2f10d035009029ec32dbe4519919136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f1a758dabc45d6a7d3057ecd9fad1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c55fd3a85f38a4f6ce83a10c69794138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a529f4cd5a4cffa8bb6301defabb99d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c1a3dc7bb142ebde016cc58d9de54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9361c66f6c33d26778479f9dd2a41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe46119d7e42bb2f2088ee335376a31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74908f02ced5f57d0cca626f6ba098c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b84a150ba7b2a492447e0ad07321d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448df1c555587c0c705428eee9c07a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451bbf639f9e5a621a27a859019a0aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751dc26d19a37edfda0baa7d5599012147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df53962746a24f8ee74a9915e75f8e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f9c067f25a2bf110af73e2c780b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909ce42067b8b3697031c35a3eca123150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6db28093ef5e071b05f5878a3cc35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd7f9641b789f4cc10bbae3c43c63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7831ccfc7e51fe4419609dad82887b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7538f3fe12ab61a1f8f57eefa089e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06410d7bf44b97624b97f44705fe8ade155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49c72126afbdb490c64542cee6fb92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45877ade6f00e4ba739f1803c1e9d072157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328397a8ee10fa0c39c69568637c2fd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59890a98c8409958319d5fe098452c27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92cfd26ccf0a93776bdd40f09d46e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781ddccc56a11ff1088b0b7ff2bd01e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957c9797f8d0ba1c2755645d4fec1e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68140f9b6eedf8ad5557dcc7211d32c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ccdee9eebe767556c542864d13e1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fc3099520efb573c60adee0b1372a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b000f7b5c98792981ae9b39cc3693166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c4399ea1dc52e6cfc0003c4d9c214167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e74c5a76d050555e7925f4d63455e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfb413c9cdefc6b38ed04bdafe0872169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd652881d1e56508a5c6bc68f6f8074170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2184ea950f4959c1f651f27fc5d7fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04751dfcd576a48e9316707791d391d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033823e720a5b2913e055d44f786ca71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9640d3b070915dbd63ec6bf3803512174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6882883b7a91bb427ce72e66c5ae47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d38172a95682ad5e24853f5284ba4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862cbeba1a6b1ea3ac5510ca09c603c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde89bf398f9075e58475ab425ee747178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09cfe83b25ed7f03f48c417985fe75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b1c017e69e6aa3ef9bbf27fe3ba5d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cc641ff4d3215c80bd44659be5e53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b481cd2cd15f65072574921f7e1ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de2cb75e7b81820fe63d078d165a53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886a6af85c46207c17c2132556edc5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dce2cc0f6e00e06f42610404a9649185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2a251a8fac45cd8f34ce48a95c335186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc22f9ba314e18ea60e69b51617644187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d10ad574df3001d0374dffa909835188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90389f5304ed963a5ce5fe14b62f0cc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37106e93f31481ba2d5619aac80e485f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e276b250bbe704e205928a40ba9686191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921800385e472ff44ab7caca0483b0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2149fc794880cff81fa671f87380e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61f4b772c88686e20880bbb8c3372e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232beece118a2731582581c06b42e95c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f1a81f6f3c103110d050870436709196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91206347c0bef2448b4a794b6692be9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014291c7fe11d6b4e8f475d8f222f9f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7350a3c42ba7b5d190e022e449bae0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f084144803bc2a603a6cd3c49dd39200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757181674fbb51f61308e6ebcd9f62ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd9cae6969a9c5a1574c53709127f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044abedfe2721e0b61837574052c073b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9b32688dc3c989baac126c7070ada204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf9d4ed2b26559c0b50e509c503a7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de9bedea8efd0304e7a5a48abcdb58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d0c9dcdb86e4f41e30110e6184732207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fadf81c45ee8dcfa0682c09562522208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747e3779eacd9b262cac6fec59da96d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc140a6cb78e2ed542892a405ec3de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af2c1c569f8b8dc01353a542593bcd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353534f574ee0e9e42cdbcf5bcefc0d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec98de8f62720c31b094f75ba94f8d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875d571109810d153ed2be5a73e7bb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f2b51de579ea37192ae30ceb77653215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926f51188ad7e4eecc486c26ad8d020216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97746fb711947453d08537d5e8bdc449217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f66154b1f8a1bb6d806694532e310218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bfaf5596972e1d4ff859617a86aaa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5122160dc807b43c57d53a892d302a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37850ac5de633ce5c535e96a82c4897221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a74e3dc0cf3dcbcff99b184573b38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c1c3b54c22ac1a9f5a10fce3faf53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b69cabebd3fec5e0b2634b2820159f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efe286348fdfae05ac30d4a7340c3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b26ea23e7c1139ad8ca83943093793226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88666d9fad69af8fc0ad3a05b76fd5a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5318527652ff80f15ab47adedf7bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc9e11df48ae5811926b98c44e5705229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1aee3b7f03d4a06cdbfc96f85e605230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c2ba307dee4d1fc15f89043a7fcd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bee4599c7ed045ed16fd67fd694be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a803a6d633e608924db730ecc7ad72a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809ee0159fe3db0cdeaf454a5edda53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d769099a500d291e454194cf82c58235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c01be3444b38f4daa41843288908de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7ff2bd0e1ac6682857138cc71b167237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c644aafcfe0495c09c7373b9e7872238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f559b1e719382ad31cf568b5c2fed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a70b1004077627377ec84792f27dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eefa17a666fc93c6c7e8eb3681297b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408daafba09c615ba26ce52dfa0c2dbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ace05fe84bf6b16b7a398cf335bc92243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c5281292ef314a1a7f618d7aa8f25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b82d75cfbf1e5ff162227a68a04c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58034f60462f30204eaf1b2b2da22a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a5b67d0a36f86182ba3fdafa59625247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15877cf222e18224039c6791282f1bdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198fb64cc90190bb6cb8f11a7cf29cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d1c0804a3185a01ed3b3d014a662c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d77fd4ecff5f55ecea0a6d9e4298b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b650fae9fcc1f53eaa60da3663297252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b80c9c7ee41d0d76ad0fc17927e38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdc9d4f6778fcd855780c913aa5d69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e7dbcee82e747e33deb9ea117e0b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823a7195d02e14c8fc262b335cefe01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3de6e225885d6817b00035e9ab0ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770088ed07d1489c185b44eb191849d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d3b7bac06b75ad18be14a754d44e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b3b3a44a529f2b80f4c4ebe0eb37e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1052676a74e27195864bcf8eaf0fef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cf1510b327aeaa06efa5944fdf5a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02916bc27ddf6a3f1d66388035ab5cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b26d737164dbb8107d077743e467ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf87e8f71e79218511d488e5522f35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a1589c583fa83ec82378e6931dfc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef367501da1d105f348e34764f647d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c0722aef88d40146c5258e6ce2775268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20d1dfbcc8a82fac96ff95fa8d8101269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2184d5ad9419cfbbc5ab8155e940b74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b452d167a9e01e96d37fa42dd45a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef472e73767c60cbe5768c39b7346555272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69923a21bc59a0ef8e90ba6e04be4f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b3afaec9edc1c0b35bfc29459fd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e9dc898a8b601620fe14fc8070a6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75dac23eb08802feb428d9fca820e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42385d70a9ae598c20dd477395d3dbae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0f8d0d92fdb1e7afd0cad4da22bf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49468036935c8ca0153767040e0a2c27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d2c75b0070c4cce9bbc098a32e6a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c4180d0433f3766a068f9fa066bd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f72c36e15282c0dead907e3d5c0247282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abebcc1c7e4edbb34867448379e1cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121d99a01710c3eeda9322473c4dc23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9351ee20066d35241d9bbea8753009285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4d5ee67d06e8cef30591264ec7b96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c299a958bc6c08d9dcf18527f62133287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe312b8dbe01fae7e4b6b00c857cb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52acf6b025a7512ca65695671c7cb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463ed6c776d23fe0dc4ebc3371d2406290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e80fc9d60035a8878163ceb429a0e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac5b942f4abac0ddc782c6ebf39303292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b2d7a3ab5a53e6c508ae8a1b18092293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f32704e4a42912ff6ac960472ae53e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282ac60dd8c3b665dcaeeee5d8ad5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca473a4d57ffe67daa3ce85b4eb03e76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5cbc9bca07b5e203c6d098fe29460297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755abe1c42ecd1a18653a3ee49d770f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df7063ad1434c81dde73395069c1c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3998a7087714c43ad2dd3f088d254e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b700c6d88bb126fd0981cc2e30dbf17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55670e0a79daf28ec8fa12de697fd3a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bab90670936984dac8a7965b6664b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752aec535f92d34a97531f927fc1714304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729461f3c1e25187e2b1a159b7635af3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ce1ffbc64ec182a6cc98f05a4cadc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa2abf5119a225e3d47853cf853dd5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4d4bbbce3f768e143ea123b2d7a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efb277eada2d590070206a653056d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaccd42ba65e43eb80816c8488ca37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ba585e37df0a2bd70f0d9ebad8528311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f49bfa80a0dd48edfb8da8661c6e0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde3da72222e3d6468c99b28d76f12d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3fd658274bcbbc3d28a778ecf41c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e71328347a8a1986d238d347174a81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a66dfbb001c7afaa4b1e6dffec45b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef01f56700494867daced1bd732dd30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d0d8656199dd3ee3a3ab7178032cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b1329e70c82dd2e73e4f3538996a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bccfec3d67b223183f9bd0f11b32c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fd0d6c7d7149e77fff5aff7a4c791321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78a5532eed0134e6424b305cce9ce3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5835c72a571c8a2df55ad953f1a8e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929e6a2bb20f7c8ec49d08719fd2ca4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415ca2cb69c525f1f0c23edc33eade3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93d4431d00fd3a03891a45fe397c9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a18082623fcd541e9ae6831ba0630327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b24d33e115a14d9739d473aa5009e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83239bbe28918772c68aa9ffeb326b1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258025e563d87959bb66858a6b59db1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e217b45aee197f29d2e8901619ee4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1042f6a37f97bdae6f48d2c2ac90d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed5e664e504d1a5d221592cc8f1103333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962193ae5017a4d9f988b2bb11ef384334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1071a186d3962c2985108ada6093a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eb0e6a5299e8a5c735e3d4f9eefc7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab04548f9bef1c53fd54ec4de2d5cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019274b568c0ee168c39aedea46a29f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e15418a4476043e53eced5943d136339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d14dfa92a425f49c0d51a9ac69b6f7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfc64a933ba261c734656c18ed9b32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876fbb291a99210a766a13098cd54ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a40eeacdf3b570f2d2ebc14dbf78ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799ff18c98c403e961979d578e584a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812787aaa034933e89f5a098e992487c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27608cc831ad490358620d7d3da8ea46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6c1f571ca8bcdbb9e189fbb2754f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97890bfe6451a863072a9fd26a7e9032348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd8268919547bad44f48b2e87a251349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1547f223cbd87987181572cff1072350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e50b5aa337d1506f5ca266bb26d2c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3b88261d36e1acb72ca20589bc01e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959852760e978d531414078b1fa4dec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaece45fe3293e08afbf0859429ef40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c507999866afce208e19e91dd013623355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86ec33201cb1e3a01c1c14081f7de8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d629f3024b697b6d38011586edc5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e27a09611282389593debe0bbda01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a799d7f92c96b0909fc9166c89b2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00247347013b5d6b147d6c1a4df64b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d94d8379b1eba216d1b86cebe73666361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16c34b692e8364c3bfa7cf04e93610362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0ceb1cbe039381a6acab657100c9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5efceb7703b57e0fac7b430831bb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6cfe4298adbe026326dba5856b59b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989667f0cc6d012327456f1942b5046366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e6c11900877a485b87022a8564d8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf2ee94324f283348abe2213abd3ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a69593e5aefc72165ae497172af52a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fa3b4140d384752f301a38cbabbbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca94cb072e130031dd54e659af46e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58d5570ec8e812af51d535c686417d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062a80e247dd7b643a6ded0e2976447373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91081cd72b84107aadcbf9596bfacbe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eef73e63bec1a4d85534b15c1d784d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7330e35bbfd728786502b651914eca9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68204fb76f90c2cae7590cc6eeda5026377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19e0186d43c095117f5df71cb0adcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c2e4ba25f3cfc81468236ad40fd3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62434fdbf035c17d7426587ba3a7406380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3c16e2f8defe158e65e99cd2539b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4655b8782aaed645271f1969d5b0ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940ccd3966672d8ebd07e3947f6eeac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0b1fac88fd0d954c22fa687acdabb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52ee7a1b9d3cdee6c3ed7dcc9de711385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d337c42726d9152521220d97c9f6c2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb148ebc6103cb5b80ca4b4660d0f9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dfac8172a56f904dfcf2baeef8071388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af88aa4a8a855586943550b15ae31b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854460635fc5962eec46848fb34ced7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd219361342100ec06d064e665cf6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d1e0ad5ef2009c39fc149de139b64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4807de761ef4f5ac358a2623a93f177393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1767e9db062c6a003d9b158a4f29bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30773b7875758e507b5c9e64a3d6003395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b94bae19fe4f45e1fcaf7d4f4961f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108462c39401cafef3cedc2edebe64a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9b6029b6870b2bc91bcdb55c2cdf1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a43920df40fb4f169565088e77d7de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc5a23500641f045166aa4e11df33f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea954cc2b56c7da9f1d7cb741f8bea6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b95c80b435dc52649ae853791792d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af023debced92730e8bba8e17b9b3b12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bc50c5b29946a1b3efee868c03c3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2102589367d5968799e248734e4b875405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529274701dae5a773bb63715930b8e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78e183f2380126dfae7a625babf990407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9217023ee91a7f7d9738217dec0027408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c99b5bdcdda48c9e497ce879a35a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e041500696eccd2d9541204f628d0c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c027a5d93a320523df5c6f56eac5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887711ec509d9c0ee3f5e2615d43d99f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72558133050bc698293bcba965f15a36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cee86091aad6afb205ceafc94dcb65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee19efa8a7bec421942bd3a9401fb2d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e161f78892018b0c85bbdb19490d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64acebd8aef629ac212e06088081f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7846fce7cd6882a603000fd09c6fb68418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82046c6bbb95e6d459fa81ce3f99a94f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c4ac812385ef34b2b277974dbbcf3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363579e23815a4f4581c2e02066c05c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac872f680d453f66e7dbb63e26bba79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be3ef46a1897a857efe4cb7dc98644423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25753b27da06ddc382ea847eecbe4059424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b996b4f681f50dc0ad84ca474f5a66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609b6ced56eada983475a8b0d76179426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbdbb57eb972f5a85edafb8ea18bc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca1b5bda889eab30fdad546c7213a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e19d801e39b6425a5036dd7d4b428429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371060655d9287553360fe6346e320d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd53489fb775262b99346a0b7d1136431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1b249a545a929ab9df224202052fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a296fc47083ea3d0f002c53aea3223433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2fcd0d68b7a8283d2a0eb72ce22bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769a481f87b46d8f24b1eef34b34b83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4b03c808e0740049022e1e4c9609e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ca8d8d405ace8b02c33fce27ac27d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dadfbf013302420df4a2beb5ad367e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a6d7629aa3665ba77a7c263a34dfd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89ca7798e0e9225aef8f5d74ea97ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd02f94423093e9498c914ac7ad75c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57d2147d80d184a2d0d1a5870b22b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf5f0c904716e2246dc17cd114f498443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49c8c4618fe6320336fafa0dee7a96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93228e550fa6e50f55f0ea86ceb8845b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e3cbc6cbca903c894be06df379e0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d93308a7b5e17ccadf33a43b342190447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3844bff8251c7d59b52837ad9695a30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de636b43e6854f0a0541940f967dab3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a79ec2cb64e33fe3f6cd43323dc43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812d98c3d00d2fb257fb4f160e7ed1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f997e769bc7e0596b3fa9d696db25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d52767c75af587e406cdf63c0986f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b3c79e2613a3b2ce8dc734645ee61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dd9e5a80316cd564492a8a801de9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86daefba0ff4875163339a727d2f205a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efe9312449a4ad23ae94ed014f1f18457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d929a1a7eaa928b881e63123cfaf268458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb7b9a93bc482f96a154024a56969c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c10c8eb5697729819e620a6fdda85a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83b89e791d608b84ec195f8827607b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cebc6bda3460f1dcc9dde2aff4477462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e93a3a370b07f2945408d22aeb231b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ee9afeeea83f194a364731dc90744464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed8105024fdc94acc3103607e04d8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf99152b10b6bd1f2c86dac6aa2eca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6d528ae7b8959f7bbdca7b670be8f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac06871d0dc16441a43809badca181468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cad1df2a70d2492bc59ac71f57754469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8588b517029694c19fc3fee18d2e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903b013b914bb8e1e642b56c4b54f60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05284d4408d0350b72e5363e5ee01626472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e5a3fdc15fa52ca4b4480b7787e8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0999deabfa44f91ff7d8a0dc931124474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72259a1fc21630836a4ca61a0754d84475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68d79625e7895a5b11cf8355bb95f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b5339243356a5f99704b820bcfce7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6a1f6b348a39cf821bf08d31c39fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf17c566b195d8635ed0d758e7ba69d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5c0ee62135ea901dfc9a178cad3a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfc7cc9cbac79d75537f6689573cbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885346dfb3999a557ea54e6f950b8e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740374152c238859391a237ce425bf64483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86404295d8a296b5f7ab787f7e7048fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cc69af1f0418acf7191dd07ccb6ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a4efae5743fbecc9b76c12b0e85d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a30e2108ef13f8aadcda5d1ba2793487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3af9121918967e2687c3a5ee588fc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132f12f60bcd12dc6e44e054e6cdd3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1c444084904b789b180cf4818781b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dea14cee9956f3b474537570523fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac17fef5db303c93e4304204595ab64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07d22c43375261a66209753c9c9a51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063ab768fda3f4ec435d9471916e245494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118ee33917222ba0d9585eac9eab6b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b91fee56faba568f9042fc29d82dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e797a427d5723cd8304907630b4eb28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a563c379c6f94ee961ceb2cd2f071db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae803d1e1cf55f2f12122dc8354c325499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d1bdebcbde8656bf87d91dadc870d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061969563d9e8b38df6b0a3a97cd6454501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e41bc1dbb6fe515362f212b54a5a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a6274e6d4d32a05360a40d5a5effc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35077458ab3efdff0b1f82e041dd3f24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df164590bf3a5b28961a01b9f0feb488505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edfedce5564fd3b693a2e579782b53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127e5d2dcbfcdba77f2b219c8efef31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6eb0d24a3cd4e8a910e0797f1657d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8302b5e7ffe3b69e659a403d199e9bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5a24cd5a2d585a37831600309c4e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55a5cce3c0bf83bb9f532a5630a4af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adf3de5b3a8da5b497a30633d49ac8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e9542066cfde0c2ced42cf9d04398513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89aeb6c19e89a602987c194cb018445514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce127489f08322e7fcdd6b3f4a096601515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1676d1eb8a05d590ebdeed00c45b3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555eadc65fdaed34d646dae08e0a701517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb46faa900b79c44fd913b66b88a82b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc2e5212ae13a156e3173ec6f73314519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5c96defe5c680d5170bb624170b8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973f5b9269a203c74d7ccf8ae85f878521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fbfac52e80539ae833eb3333cfb60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde578b0658ed4447d2d16b50da4e21f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f69c672af9da84b645898d6c6777aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172576fdcd685f2677192fd9ec5e9272525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284c619acd19e055c4dfe3ce782cfa0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35095da92b464b684849fbf3f70436527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c3b22c11702192ba2cc5d803272a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b6215896f50f95953c1a2893dc12c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d1668d497bb6560bb323034fbb904530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d12ab626cf0660188bce6dbdb36367531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44da802be5cf451c68c44fae769b6b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf682dbffb7561c21a47d17375a6f7ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae9bb5b13adfc600cc9a70db979260534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31d7e54b4237b4f42face229a2ed2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16986fe3e48edb56432f66b0c845e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d6b61b050962ee1b914ffda55843537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f5f731a6995e6509fbc7a5ff0f268538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66072acbd2cb9290857c365236733c05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b61827705acac87ef9482b4f6273a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c81f9f311c1160522e41fb0181a0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dab603c75a9692d605dbb80f654eb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa170da34fa0d7a1f2aac7ee02a67b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6235efb3dd9755a4c20e755ba40af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c303ca21ab6406041e08344e147c45e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05eccdd7b05ffb456801f02e97641a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84135c7f564e1c6adc381d0b458ca7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90561d161551cdad4860577f6a8a8098548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab77478a273b80495e934ca13f337b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f00b74041140729bca485e551ef47d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9ae95c1885ebe0fc55e45cccbbae8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9a760dbe5bb77c2dfba8c5f675a5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23678f3bcb47e0bbd4db178efbc2eabb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6df8933bc977f820739c274eab04a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ca405dab7725e73cec8cd2ef60541555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660922b837ea1324847568d503cef86556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2524e6163221b448bd55e37b78bff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516a386c37d08c49a7cf01effe366fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea5cdc296f0a7e63edaf96318c6a81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2d6e9e1b25cec1824dcd3acf8ce9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fd385869ef80ad1a1d7979394762d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00629b8a1c3e5208cefc1a828a108ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f01828bb8323a70c87b63998dc670d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60879205717eb543a816f4c07e0f2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495f921b1a48d36474044d586b6b7c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f80c5cbcefd4fa12a06bd2926bd1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347d04fbd71f11e7993fbe25c27eb1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43570d37d5cfc89c77b23519b4df25bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafb70d01be7acf85afb77494e86514569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5ffe9c4e635bf7aad0d102c61deab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952dc196cdfd9d3531b519c20dd0708571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42452f1c71479588dd8a3276a79b2392572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447e3799fa631b302d020d449794365573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3e09411790c31bc0f02e923eb9173574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36a9013c207b5c8a13f587bba28b03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d71da11c084bf08302b021db37c0c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777a713611d153c15af2da5f117eab6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f2fbcdeec6dbbde0eb8a7c656e42b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372f61b8420be93f6699fb24b11cb16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c620945f070f5fd31c990a5b200a84c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd702f0792c8b15868c607a3ac09a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d3e5ac40312c960a15dd5441e1bc3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c498ce55ef962481eeb372cd14958a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157e11e7c2a7479d5f945f1a219f4e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d293db6b8738711ef565f09b0892617585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20e655edb39c32e08ec4b1e4e2b6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44de238f8635b87372f80f2a6b52ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a28e8a313783372509986f5c73348588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850810a1e5a428efa1f93a00159f166589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796086f2d2fe8d1038fcb102897ac69e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303c8fafa50e345129d0a239310996a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f4b31dd9d6686d2a7c7115d0f0296592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd051ba863d8ede3a6168be6ecbd5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3aa2d21410596fd53c4b78af93013594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b072482829f2775346f1310ab6872c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6588898d31f1ea2938a2310b0366d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c31df1f859667f8971f9c0e4df666597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebdd17e0d5b2d2b5facc8ea379649e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd6a2ca68fa2443decf4e398bc4980599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe44ddfd7818206ac37e533487c682600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab606db97492b49aac0591f1eac196a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5993323985a88d457866d82c7dcb21602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59ba32dab3691be0c5447a0bd5c4a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0c63f23f8fd269139bf6f07ad4d80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57c268a87f1b5bcf8bdd28dc1b66f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370107230a077b4bf1794dbc87fe9fbe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e74a9a987e1ee2a338b28e37320de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068702b6009ae011fda5414e3f347aa8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62deb99a66cbee1cb7e6878c70f9928609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a68b41c428c32a29ea74ab59beebf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b4cfb5e32ab49f0e76e57742ff857611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7eae9d60959b15bf2fd3400198536612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389ad2f142a0a09eeb3e036c063b6ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ff71683152e17251c16542e67d26e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e807ba47fb127b07107acd8a741a91615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ccad12f31da60969588131acc33e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c6fd19ec8e2954264b1d96b79702b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b3f6223eb0e0a246c569c78271518618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969b181da3c904e0f26cbecd0ccc0af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff7ea6376a546e81f8474db9988cce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e51fcd56e0416600f73cf0409f1e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a386cc7026cc5906667bcf1fab89e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42c1893aea8d349d83b2bdd2352c06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34a9b77c0af53105568367926aad6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e67f649663ba734a6c10dae8bb967f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a80f2554b0e582e24edada4979828626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9e78ad6857d4dc7ea94191f2fc86a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60acd55f4ed7e43bc77867df94f567628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695917936480227b2b49ff9f612b3f3d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fccf9eab82799ee72a4b2d23633f15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f86c778baf1e194a09b51edaaebcc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3993e777110fe3e00845fa7c39b7a6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3568a7e6e720678aa257a357fb30f1c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a782d26a7f84070f0c4fc785ab0e27a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c982e3754012f8e90d3b2265090b150635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913200bb5a6ad71ee6d5202e37bcad0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262e2e8e8786db8235565a340a3939c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80cf7207cadc0d48561864b44b8140638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703545268849b19d508a3c601694dc0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8e153168002a06b79d205b454ce84640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97df139bba704c95ac8d00f33b06b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924c43fd67167978814cf1cf652a53a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b55f2f3cc5d951d5e768cf111a853643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cedd3aeca267a100edaf4c705921f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543edb65d36f44ff0c6407ac3b270f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951d0633f29503bc54f3275df9403c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb93382a9c6679d4abc79c0f690cc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc344f9ae82ca15d2cbce2c9e9be75648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca684cd07433d0ff94b641baaa3e67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8431a35d3c8d2ad43dbe22db5ad08d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4e2fdbed8fba02e55a3d6179246c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd6b1d2cdeb063751111181e85bf7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fef83f69542b8fd14ad58b4b80613c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060e486c8292bca3a5c86096863ef86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2801831d544ea54f4a933d654bac7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fa714dbd1ef4d68ae17929c4274e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55619c2c6b512a717a336d68a2e541657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117e678bb42d127c63fdb6a2571b120658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360f176b4716911d845b5a6791f65d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dababd623db19662fe024bfb35f62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38746953e798f22d58efe7e8bc1fac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e325e924cf5a3299af1f16aceec2716662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07972db404e3eeb80232be11272652f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e21d8e0a39cb6bb8a7f8edabc44a5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d038e1a803ac65444f9766ccc6aba2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad98be27993d79ac9468ab19f85866666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72b955d4e21b552c26fee11069c560667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d885428abe744c226e2caa7eacd2d5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3129369be0f9cc9dba3b20ab7b2793669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843b23626b5b7ad03030f7825ceb61d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647050a715955d401017c9c86d15f37f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e644eb2c1413e0d293ae88384edf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c941831621bf123577f827694edc95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf66c1519e972a20af93079733bc0f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f6377ad5fc9b152aec3d2d801e48f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92529f3862458d3a61a421e05eb46fb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958a184e14fba01da40ba271b3fcf82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49249225f73421f3081428e9138e06a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a3cbdf55f9f04a8c8fcf18dbf5cbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a81e30765031e87fc51a24903b56f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21316f10d24fa423fcaa00ac3bd28a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7348dccc99a5a948c10d42c54a38a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9aa3807f41dae643cdc6b98f52a8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31426433e0b19f68b00568f37d66e3b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336991b99807aa2621ef9898a3aa124685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e91b25aef943e675161e4f80e18af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7ea33cd2b5f74b97f3c90c7f4cee8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfc9ef2089aa8d3a8a4f4af902d099688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83e0fd4fff9f4289bb61d8b9459073689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fba2a3254842f9ba3383ae6352d5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74cf019f6162248e6c54b1849c3514691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6fb784a16fcb114593cef1577619c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b32174b9060c3b8c6392447b1865a2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3ca5b427276587bc60bb2d7603198694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776830d46812da19dcc2aa9f7ab0ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bea55fee9068053a67d40597e413b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a916b11ab61f0817c021f5a1802dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef31b29c3408e270d670ff809860f32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16a3ec35cb9486380ad9c7256cdf9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d4be9fd74d8c6674b56b5496efe0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df5a48e6ba7c8fda33894c59f822e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f35265dbba821ae977f8fe1b4fd4f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda4b0e30719d15be0f37450324a95703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ab683895988d523e211293cc3d7fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6245cd45f5d1022df497436a51ddf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54b9989575e361549e25a0660b65f1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332abcf26fa73bc8577386783f46e3e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6b6d3f454accc9ccbec89ec8eb117708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7077e0cfa96c2051b095fe9fe3bf99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea42b16824bd9c91a412b0fcfafb63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4326740b4e4eccd02d7609a46f0e3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12d775e81dc2659ffff6679f8e4d29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4c60aa716abc0a701ecf212595942713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385e437503d2d020d512d25c399ca71714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186768b6c7e11f32e26782d57a22f95b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c942b50abbbfcbf21b6deed900cc0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8f59bec645995a3f775a94751856717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c21def8fba120a042df855878eaf31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b69a4032451b0f6d112641268a86c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f266f9aef57ad677a6bcee345bf7ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e420471c13177f1bf57fa77a512da92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036cb5bc63c470d8413deb2cee6baff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b3b77d8e56bca3ebdd139b0e51721723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11069bf977b9afd332478276f778a5c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859d2ff0eed0eb196cff017b7b5504d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff5063fbbac83777b62b4f8bcf342e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6144de2106c8ab7b2601b8d3be626a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36e9ded64547ac62c2b9bf742396fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9be140fcce26ddae457dceb0c7dd1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876f48ac81bd3894a8b356efc6ae326730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e86ed4d935e2c89560157decec730731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a2d3ad80143f45e3fde3ea7e5b339732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbe6b986c8d5a606e2ebd6ecfc365e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c607795df7028ddf6a1c50d0c777be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf44fbf9ad430e7464bd5766c82621735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c385d7a49439aecf05d1ab7c23ee7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130cc23754162faff074b4026c89c86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7f71217a53c474c1c475f8b2ed315738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff929200cb8d43f63839221704a39873739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e545eacf24bb8471961b0585796bb1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3e3c98be87fec2ebcc59000329efe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a278a977c55b13b6047a607823d86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f151a21f5e7c3edb2017d92958092d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316cf39c31c63a15ef67c6c9d56fd4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cb1ce948aabad03c4162affb29b71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17eb532887c4580502e303424fa4aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18c74c3bd2b476b4dcecc2adecce92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b862f73ba7f875a7ba908802de71d1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0034a8dd7a3ddefa225c6fddc920b38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789da6a59a35ed2a894adeea20b9a66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52bafeacaa3857dc5d0c2cd69281e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb55a59b6cd93d2f39801f84a081cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e916019c3fdc9d2ff1c837bf707fce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a631359faed6f5b33d7114c5a36502754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995959aa0a3a14e9e3871bc665870f8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74147ed638730b2a4e80b7ee98f5000a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e6b671b1e9c97d29d2c704c2096c7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d42115a35984c15a5394ce2c15e82758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53926501af1a809a4dec86fdedc92906759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>