--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c4dd76dba290409f6945bc441814d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f51f0e088eee1f4179e1d9439874222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54434002ff6659641a76a1e5b74c343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e88b1b35cc84fb71201be88938a0804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a122affc8fdaeacc11911d457b6ec325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32765b29c80e29ab4b91508053da9dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0bbba2714e5f154897a70e9119d317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6058d9e264191693135e0f94a146e8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb82c21416f94f6a29af4547e8fb3c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e5af4a476a8beecdd94b1c58d8f0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632c5dbae14614402bcb272442f835b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd1fb4bacb859c4c07a1a28669320312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611ced65bf599d815ca2e099f275e4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743c97f284738f4a4180f27863c601114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3df877eeb74fddbbe3901af1ef281315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f0e578136cea3db75a2989134090416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b379af602889f4a9730424aad67698817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df380b3b44fbb14177b098b489102b7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb245d6f74af2969bbdfac1cba54d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f3a2107916cc5430e7837e370237020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53aa74851e92b9c9baa68bfd1b73fc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c36b6973d1ab7cbf167401dfdd9cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e1f5537784441c778283e17b1da9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21724a57db07a13a430bce302fa131824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c72a963e1859d568db9c556b38e94525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c39a6624c968460558e5866cdf7bf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27ad65aa280cffdb215b46844afff527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707240513256de17b3dd34fd9e68f6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe79442caa7ecde78e785efb25082129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02bbde344e74824b71f3b6af6a504330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b320e9970de13c52f990eae9b646e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182779f5e2095298c752757207af69e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fd5494f54670ed6b805987d116c8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97562f0dd2dcd7530f87db9d85e2450f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f627a8626fd522fe0e6281474923c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eca666bc72254d41d076819fbaa9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b0a95b2c0aa7787853d0277b27e5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c654b64c4d693c07f0dae5d33172a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c915cb4bebc2a6ff22e792577ce1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbd8321638fe0166a6ca161ea47dac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99c394b96a12f68b1c03416a66503e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe3265991f85d40b9ba29fcfe894c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd30350bb6b2e6b4f9cc8e3570b54b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aff43519d3c9da2840765051a6efaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce665f2734c9ba14323fa31e7f65e6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df692de9cea7fd5e4664127ab2f5591146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df42bb17d43a5be255951171995a94947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494a7fe7f1e552bbd626025977affd848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3acc9160898452a332ca042cac4bd449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f416ecca219d4d828bc9129beea7bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111b0040563d7c7d807223a2d2aebd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e521d48c646f81531355da5a1aea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a11afe417e7d51b94e7605f0ec7ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ff2144000b436f31c6621043123b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668350209655e93e339bc2ef576e62455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb73938e589d9c18a2aaa32d4df20ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d50d940e53cc8fa0e6d6ce102c19857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c42d528e0bcf8aedd7a753c410af3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046a0611966fffadbcd32a426b1fff159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88785fc15513d3966287a8db312a88760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71467ce23c22045786d7e03a3c1cc9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ec576a00554e47830a79b6eb221a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a285b4c2968bcb94abc4754502353f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d660d138729f25d38c58a8e062bdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d788c571ddd4aea49c9b1925312e6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5b23fd71a5d21971e9a00ea7f931d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252489030b65ce18802665018b9797367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f88950f05cd3fc61b77751a0a3d1e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081543c309ac5a95a2098fe4968862569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f42bf61a04211a00fa33fd6b56419570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb2fa8ebaab1474f58ba5ff62df43371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6c6a8639d4470e6eb89aec0b38f8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf3c2eecf07bbacdb923c294fb5c3d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0825485d66f3a9c41bb9a41351f5db774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbe48de2017819b9fc3e98ad08a93d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f958a5ddf5a10a4b98be9e8d2b7e8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de3d56a33d65de5c97f87a963bcceb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b10dd4d549a4e002321d0d11be50f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561882f3c51f5d3c399bf21e4b8d56e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a6893ab8fd3db867fa4d70767c89880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6435ec40498e2e1eb3d4093ea03488681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7894d1b52e70702cfcf96a837e014382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db207eba806144e6718bdd09162f0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f85f5a768d4f2fbb3d8f7fef4d00bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5430fc2247b095a248d4259399e4f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dec833d8ec34ce8301130658ed60ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcca4df532e5cd5a66f49c6c08727087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28d60af8b68340fd568a73ba2a178488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8b8a557a45cc70c90b88971a00b8d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeff0293848dbb5f0921cc245782cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e059f7a344b670e8caa1789667e19a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5809a9d2cf2a98ccceb6b85bed078b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af84dba0b7fc74a3f4e2777835dc5ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3f9d55d702021cb417341d9357ae294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590a99812dd1060b141f99d39b193f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e978e5ef37ca4cc97772f524408df096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361eb2e4af718ea2822d0beb479d43b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63230ee660ad11a708ffe614055d10d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16dc79768ed36663c6c28012cb477699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840c532bd97e73ddd190cfafa10b3e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f15476e2e80b2bd54875c75624b8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9cdf4e6c29f44479ef6f24a990935102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95254294b543e098a9d6be1329ddbee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eacca2b816aab5227c666232cca0a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65504d6e4979b1653ce4da7c97b2bd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d3c32ea9aa0ae9f3a881a98e1d46a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06aa83bd741f357c74b227ba33bd34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fa31d007f6aca7abd104ed495e2a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb144c338273fb65c882accf9f5e77b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f53a3b4c9de0200cef65283ec965b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bdf7330eafc85d7c8d993a85bbcb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1615c9e932012b3450a43398573c3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cec35176a69373bf8e003027fcf0b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40859081bce37cc7975e71102c0f81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a762df97949f1470258fb11cf18f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413b6a9802223669fdcf18df5e1c818116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895da08dc8d8f444da68267235f0353c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3e05dcfacb6237b8424fe9f44a67d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d5644601c5fb94675d981c45e4da7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f69711eec326c999eecb39ac9f138e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a29967d2c8bc816ea5cff6504cb55121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e183137d1791bf9d99d052822faef67122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5423be413ffc97d9f959401f2def3d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9c14757949885ff6c418a788ec6ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ebb328c9d6e7f4c3ee92d91ea3ef8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c1da62970fdc032d53f25d3cd9336126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c5445fea5859b1ff739fcc4f035b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca90f020c5aa90b20d2caeee8b3ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920baecfe5d8c3064145f9d1dc63469129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc3591e5c2416177f60c0f29f5a147130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b835af7b281b48953245803314f2cbf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535906e167733f37d462aaf242bd7318132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f65c64bd2a0c15fb46c5825291afe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ac1401d5ff8cad60fe13eb2ef3839134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd9100971912ed5caa533fdf425dae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bbc439c3276d0a5ca61f65d4845ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883453ba1bdbcb6428c78f9836dd9a60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701d26da70e5d7e0c994e7a36fa5b91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa794202a21854ea1283b13ca3a074ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db0767ccf7f48ffa972311871697e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2d77e696f123ef761bbe6f2a7a2a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad82059ceefadd7fb12ee17e89d0972142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28520c70a44b2b02924955277a50799143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecabb0a0f58de64b2ee745bf5403af1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21540638cd4ae2bccc6bdf82865c55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03383e89e1d084ad3133d94dd08fde5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e0d8f2fa111aa3a2a79f01525e022147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0fa20636863abaa2ab7fd167dfb89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db226898bfa5f613eaca91de74000c55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174003d077c3a3af6e509afd42a49ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe55aa381c1b7370b25b6d53e736e82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f5be62205c94e471139a15753022152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af07369911d320ca87f035907811b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342aeec06f3cb086d8e9cbc729f33a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55883abe44559f0b6ddbc36db96f8e5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cae7ee4e002d01b375341c08e8903156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435400579999803c60108a6baab77f1a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f76f5bc0963efb0466798d942c6ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f87fd1196de2c80fd230e2ce290bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ffa08592394a50608bbbcb6e28f57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae2eebf9fb5d058a4356409946431a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458b8d4f58c77e6bf1ecb201a097c99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9880638d721c9e168ae29b14a9bd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec56855deee1feccbf2ad376559575164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765da8adc581faafd6ed393fc67e5fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7b316adcf7e5ecdb4d4d174dc7f53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdc8895b96c7f954e52c13400368b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3601e6a90c6a93b4ece644feb0f5352168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f043e18ad391fb9ecabca011d2935169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f5990f8c4e84531eee3fa36e7664c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6187bc270043e8ca0924621a6d8366e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727c3ae6356a06b658f3f0d2de16e52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd7975b1ffcdc445681d59af5cf4cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5484fd4f39ea3f49fc921cad3935d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15029490188cfa699779a9911d1cca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd828f0467f5e09827a6e99a511baa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a20302f3eae4746f1dbaafe0a373c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b51814b2475760a757fd68aac522ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bd9c2bd37374b23c381410f5dc021179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44675e927402cea5c5b77fb9dd582838180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb0f18007e159ad618da17951d9730181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf278df3949a9bedd4d2390b4c48c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba719dcf23f12ad6f9bd87023a3c745183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea86becead0a64123173c5b6f2a386184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edddaa7a544ede0e3d5a27a07f71bef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9a83b6a2e3979d7d6292a114f17ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a08f71bd90ed8f2ecc3b96287da91a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c5b043fc1ebe9e73cc586b881f45f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391fa95fb1b498350a2b07facabf914189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ab64a570d5a4dd2e4a385e586f50190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdae8e49aaf0d48520fba747241d376191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cdaad3eaed0300316dce6008b8a07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956176a5f650e0fdec12a94b0154d44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1def7c21d1db0366e9c7dcd2464fde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65877b61277766cf5c18eb80a56ad94c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57a90803146d189224772b9ebca680196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b90030a7f7a65ea93957b25f63fe6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c415020343f79f34c29bc57357b70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b199cb09df5807ef00f4e2d709f972d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77e4639bd7ab472a35be0576de622d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f809a3a9266eb3be0c19e31881732201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5696fbaca870b96f27b6eaf4ca02f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6adc7939c54a7ebbbf5eb7d2053bfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb8d522d4f078606126f97059e7a77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5976473aaa3ef09a9b060029d7bd22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c32d6d3ba3f40987e3ed85333c22d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14cca02cdecc729b9a098877ce1af6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d92871518a2c7a503c7e94d6edcb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe4ed175db3858066d0127a8b157d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815420be079723c008e66f18ae89ede210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404c6bfd3c5389bd9f56da990c69f27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b82cd112fdbc3bda9aefb8ad0b9d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683713e037dcffefe40b71e9b614043213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbce4a3cf0e26be3f6980b1436e9e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6374e556fc0dd1088becde58496f647215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447da56e8550c1910194696c6abc85ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07668c06c0fe5167bbbd95b14983cbb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282e08a06c46874305202f189cc5e12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b191ac11998651eaf099994332190a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed86ef3ca1eed4a0dda023bd114ec86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f305be2421153118a5adb052411023221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f397c2e9a4b74a8077a73a09248a93e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981802d530bb07bf107fdf295063d183223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96424f653b90f4c6c22d66fa3ba4e3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124a7a7f0529dde7511f21e3678c9ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9254c9ffdb5a63c189043f824da3ef5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766ddf073a308850e439eab6844b4ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce8b27c0979b971b89ddd17a882954228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d93022001dcb227e1f8fb9bb36b2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f7fb0d83fec6e7b05ad84ce05d6f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dceb29fbbe3431c9302e0d06523af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070da6deffaeb7131fce19b7e0763451232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffc0e3d9435567bdfb24a0042ec61c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec3f2a5cbd3a06630ae78169f11180234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7fe07a912859ea30da2af1f7e187b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd26d6f7909c5c92cb88c73c927d945236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f984d157ab01cde5a2c3dbf063f95f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae034a8eaa44c368f94baafb0c8535238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89123396903bd4bd1378979bf9fd4ef2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6b22840276fe0b9b14af9a3986282240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a704f8375f4f9a711bb257996398ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad32dff2ad9c636a4e5c1b83da4f0af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92533567deca61a4a00102f22965e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864fe91d44391846d0691e428038f89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2571d52eb874fcd4ace32f99a2b791245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d690f1f406e71b667ed78d6efad54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd33a2230ef5f607a701db328f8330247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960de42b451d71b19ca07833af063689248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb6e709827dd3a16568acfd6b1eeb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d886a21450f3a7bf5a6fab2e7b698250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ece8f2ddc9e1d30718528eb65baeb0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b044b4bfc23b2b4d3748658cc2ccbd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e35073cfb62c84d696c70ffa4f768e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126cbec35b89ce3220f5eee658ece1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402545e1d3f634d15d938a6039c6ceb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a26c3c7ff99a9af05315a778e90248256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce2e0d7e0f6cd95d0c517835ba99a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea592564d5fe3aadc5d3038783cac22258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4647d76b7090db470cf002d2538c02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1407c7bf08bdca03abfc00971e76250260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0cd2e55408e2f9132d7a80663a6627261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739250980e24eac5e8e5aaa50b4ff3f5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e87b2dec413f78691af3e7181b0d5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75928e71dd71f5058c6324fa48e57be9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d25e112f4a8b59f8107d40689871c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4c0262e17ddda09b56b9ccdb97570266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e4ffd32640c6f831c868bd332dde8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073213cbdfa199947ac9e71f64ec70fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36932f883e1e6bb6652b3ee48435e433269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ee3390dc3409dfba5233140c6ed02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa65e30cd6faf24066d6da47cad5c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c60d9050a2e9b87005cee88903868272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50fb268080715f1b1962cc74563c2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b5464e403694318668acca963f6b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e902a1fb922ff5d9b4ecd7bc558a7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50642def40b9352931e0b5e3fef86f9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7479b8569d880f9826c6e25a0943200277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d88b337801ca0bd31e8329bfb4042278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b5f58d8627959544588868a2f4961279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb491cf5a9870f1b91c6fe7cfd96c483280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02be46eed90388cee03ba9c3b3df76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f9bf23fcfa4f455e8357465b9ad0f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88469b400d41dd66fca79962a8d6d1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949db2466245a32cede764fa18448708284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18171cde8252c09549b8a68743d647285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330adf9c2f62daccfa3983966f480d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083af40f9a9aed69c28eb3a34b51aa4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b241563c3f623f5ae0d56b1e4fe47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0921ecc6cdacc08d3d11256721b5f8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69026abab21cc09c39745cf7064b485290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3f5bb67333df6ef2edaca8d3cd9da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8906022cf2a47803c786935aedfa38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051932f4ee8ba2b84f3f01cdb8e8835293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc5f24eadd7db46db513cc15402596294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df84924962581c6736ada10145069b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2494c96d5cb8cc75f346bd0d395f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47ac11b6dbef08efbf1c60cc128f76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269ca02681ecfc97a31e51fdf3b49ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a91b9e7bb0e166e306d0a6cfad8e30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff58ea7f7d313f287b2330e841be14a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25b98aaf858c8faa1f03920655fdd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d72644318a75726533372fe2a6e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1cde678e2bf9eb017004babbe6028303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baa347d7b2a584ca4721d4600db23a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e8390b05f775368c293f086321675305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd3fd38b1bb220997fc65e12f5ca24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cccb120d4ec0fc72f487f289531480307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cb5a7e731c90a6c6494c9733f4ed9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7f9e025daf0f32526410c68f6539e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc453ae50b82dd95a9938ce4183b48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf88283f4e7f4663f17e58d1c40336311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a43a5e4e325afadbf23fe73996fdc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d68de8d85a54c428ccef2f65e43db7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b8364a17aa5f6e9ceb76c05b988ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ebe3da01317cf3f0c5d3f568363f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ff1c6298a45dfa00a889142564965316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031a6c9ddff8a0a45679ce8b3c9f953317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b66552c1fdcb79da21474143971c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbb89ddf19ed50587356f0cff9c768319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aef8b3b9f816ee036e4a89b865636320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89caf849973228fe90b98fc9beb25e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39f3982949d39958f47d8aade095c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bc75a9cae7de388de6b3df4ed1101323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306d35c6a05df460a9141b511620ac9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a82dbd8c1724be49f2f133823ca87a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0a2d5b7cf52ab22cbc45a1e262a38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b740aebd6b2f3cece913d0a9f283327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad6ae0c318b4f8b790c216fbdbdca8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d2e436a700a0a1c40ddd6ed87bd7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff8b86f60a63b1ef793eb5591c4f50330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3ac06f819bdfe6576ab4cc8e0cbd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e178b945f067c06dc5e185aa5ca8a73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a7dd0154b2ada77545f1da4408aaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd0adeaf2a641f0b51f40bce6c66e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717c0665d1d23c572a8603f1c4392a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b27f28b65247cafd7167f690583140336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77ca71eb347b2abf80acab66ade706337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36f2b5b416ac4fd62b3eec1ba461a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0a26a78049666424109bf337b5412339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f2fad3a4342465d80b47e98b0ffcf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b9abf1df756455d0d44620499c4d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcb03023fc9dcc635bdf83a415d66f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b8191cb6a320d897bffcedde2fa09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2f87f0c5edad5c73938c9c15e0eba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c540e9f649f5f539f2cc95de3c3244a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774683e3020612824f8d49fe310bcd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b521e959ef979ecebb432b9be2c77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e672740f82d636493406eb7a6cae1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fff1e1b7b60f91904a94c443d9631b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554856552d240a0fb296a1b6863bbd65350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d082bdd27f834bf758a643ef978c155351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b3a8b0b00d34e57eee497b81cae63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d6679e09baac2f66cd2ff71d06613353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59fff54770ea50f50d5c369d1784ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb73552bbc4572764a95bf2b50f76d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111835601f0bb8ed38229007dc529a57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ced43c971d04300840b71b125ce1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454aec808c42f646d7b4c9bc7a1bcd1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befc76303272f0467d7eb2a18925b07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c592e9d9843a3365b86e9f7ed3e4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927352e4f8ba10be638c8d93f2d293e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e08b4cf5dc575897fa966f93cf3a56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39f35bd749b3dc3a2df994a12df117363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b292bada96f7a9c2dc311aa6d2236f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1abd3dc7937b58e201ad0699ee1d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ca2de65aa3fd35142f47c9d41528c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f1ce9b48cf90548164e3857a25ee8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679e6d584cddd6d416b0e26e7aaef8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24219d3999a4b307c2c278496d6ec9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965ef60e5f4fcccc6b5049bc727c59b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46752f32baeedfa50fc1a9bb5dd1e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ce5691933d8d659c8893486180557372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cac1c8c921c8dca76f101b6b1c554c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851b4618378c23f1d50c62d0cac096a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650acad673ad45ccf2b40af91145917375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec8759d692b2ca8954e99f360b5ce4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc976d7828bb545f52de2c5d6a96a585377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b42e967cd8a61b932ad2584f8a137378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb9b022589d93cbde773f87817ce1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05b5980754f4204fc07c129bdc9f29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e43d7f8c82fa70e7bb8112fca1441381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd2180204c80d05da702a58f5d5759382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ce84dc19ed01c1156b1f72a9c21fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b909e92ffeb74e666207a0961077a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b1e98577a5993fee0d245cf4e3c36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4125cdbc0270c1a203dfc3c17ccd2d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62990c38d5a14381865063f94a8ec851387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c0af572288a6220c91b69d6ef0900388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134643f29b3b198320fa14361e090bc6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28592492e1a8d3871a82498866c4f6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c481b318d2902c85aa3756125176d30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91706566d7cfda85ecf59dfe8806a12b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e82a201733d041248c9b9420314369393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906bc3e850b25fa92ed0c298c97021394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5d51b356708f3834240563d9b83da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d07975bc53e394a998536bbf608f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cced33405b5e88da6c393b0a0a5b4ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053d9c62c708f5bc64f00a684a0bf9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da223f6ba4541ccfe4e209e40907f761399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424e1d3a88f2b0d0ac31c0944d68a23400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2ed022581de1b0aefdb19e52d4113401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0550e123ec05477ae4e6e2ba94dfb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595dd3bd85191ef3f7adeae0684f8e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67c90a28ed63819f4edc9f984b78f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538ded7f2a1bf802462a8ebc8bfa285405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da60900538d8a3e31cf4583e4eb91c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f54463ab47351b0b2e7e92fb302ac2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3614bae00007290d57ab0cbf2787f1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b827465d15a7111b1881b11967e2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1487b651f847b8278003674de7811410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa708235c403807bfa01e72cd079048d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc89068ecf23d9e64c87639c3c600c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83487725741c402af412915da177d8f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b3d165f9597558754cbae63f2a4de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18914850b250f0ba551535b53db9f0b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa42627b1dcef6d0d338cdcb5cedeb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81d401ced7381bfbe5864be8ebecba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994aa0efb6ade27cd3223eea1eb1803f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef70a6cf951c762fa4cac954a02081419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ef0aa06f9917c231e76868a814bb0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c57253c736e5460a024b1b1d6ba83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98355ca852bdf11ee37e0be751a2f30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654475681343602f4b106b18078c8184423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0012772212268e8ba643d6602602a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3b659d8178e1d9e628ee25435c88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb5464d2e280161971ad1e77cb089a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fd92e407322ecc9879d041990b8b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21221f82664172a197a09ab5a26b6f32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac180e7bcad1714c51125128848fe8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986c0680bb5ca794d618ee1787ffdec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0267157c475dbf155fb34a908a4f434431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e83bfa0471cae8017988e99dde76a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bbdbc22718ae1311cee6f2f09a2b2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b17b227d8924bd3949b8c622eaac2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be985f01c83cbdbdf7d519f9df372eea435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8499fff3d1ebb72715d3bbf1393233436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73006f23163484d9e1e9106fd59543be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd87b163380cb28046d748c24eaa54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8847021db2ab1992a25ed18294dd0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6d3e5e2aa4fe4480cb79ea8abb76c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d06131126f299906fdd07144377f9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69308c5bacd37344f7ebe4a3ed76723a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45374838ec2a410d3ad3c6e2374a00c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c617eea7e713fd95c5b5a655927e18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a06483d4bd59c3b97517f3a4dd7cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3ff6697bb256c5248c2b6eefe5458446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68135b15781451f04c17ed27b1eb4299447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9f2b009659ac756772bae9468abe3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def434a108287c0aef54746e7154949449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a58d1dc360a98e8677bc088fc7628450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cf0d4023617aa283792248ca7ab46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf11308edf44bb7c5e95152525c0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fdb0fc2311e5f7cc40378fd62e26f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e639f787860d78a85ef504fa4ea970454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b023197897616fdfcc8f8cfc7ed1d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37bc47baeb1c0f919d7cdb5bfe6548456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed2376e8defd5e208ec9432b1bc7d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915c50fc55bed9a30babe2f6455acc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfbafebb13211e943b2912909a6760459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148b137f6df56e3d49e67e75db9824b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d68dc5ef42c24233c730708f50fad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed5cc2233ca6e00ba00fd4d362e47b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb11b518438ae6eb64cf97ae43c05f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576defde003be0453cec1540fa3de92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20edcaccdae29f9d11ff80c1bcb119465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fad51b5b5b42cc421a017a621be67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a253c2ecd73380abbe2326bc8ffc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45cd9d5c2c8bbdee46cf33cb198206468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb236794569107ee2f746be9723568469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539d3bf3d50892938272cd4a4dc34c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa84e843ea8904aca218365ea19f170471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b894e871b774256d31786f164f3c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f634f9c53993ffa29e79dbd8fcb80e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f98be7c4232a63cbf7f62286c68c96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbed913778bc8ce1f5a378210de868475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e2030f5205797b79ee1a83993a9bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b15f099ab7b561e60f743c172ad74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59977f10bc547a2c4d2492f35457a87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5c1116c19e7846084717d973620f4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18d8b7d800f49ef308a4d91ff699ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beffda6206c7c8d60ac97ad9b471f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d3f400a394a9a7ea980e23b6b455c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42272293abbcfec6c07f428894209d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a09eb19fe658f8dcf7eab2e20d8d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eb0d2213a736b1f6db4fc86f973a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255339dd6f90e94669b00bdc099d82a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed75457eca0164e4091ab1c2d2ed9c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ede826e637ec33a7d51db512daebf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211243d6e4a6db9191df77f5207003e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f222b6e775ba7ba22483d88cc29165490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe21c47287549cec0b709a33f3f56b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2477943ddeba5b4b5a675435fd70ab5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbcff696a17b04ca2eb47002e59085493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af987598e276068b9b5375f7e7cb19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3c0bc0f8cffbb45bfaee3bae0d13f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda244ef0d070e483b0f5824e59a4786496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47b9b88c2f3f4180aec2213a092b19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4407d834cc7998ef20f3536b3dcd39c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726ce13e1facd95db30eb242712e97f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed03f82523b95660913d5e9d7fa5de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f7ddfb3109f0f8d0f3af5696924ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344e04b843e48f97dcd40dbb1721635502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e596fd4da1a47c16f7431aa4912e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29c61f3f57bc7f600836cc03e22af5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787831e33c08ea15bd6baffba6cd755505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fb9f3d2d7bb2d7769a062ec8252d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea5b7e7363d0de61fc07e4150a6f65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53271b337ef14f6d2dcedd4ac1130a89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b4093215c23d99680f4fc39154ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e414feefcce50084f4c2ddf1fe9d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd536107980dcb13c58ce1b20fa610c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1272865f30f090471e2b1daff818a8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340d2be4bb37abd025db06202d712ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d7334431346fe7f8a246a48774765514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1c004b6560d972608aa7056a74f52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bacd5f49ad1f7bd570c8e806fc2227516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699eaeec99a09bde8441ea4f670b104517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b40308b6686a01c1745ef0fdf14e72518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a8d437d32e0b2f9d3b14497f9a1c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfafea66e6fcd887208efd49df0cb32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b17eb5f6ff7fde7f7a16ce64f9bcc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08782f64afb7d7804350fd74cd09535522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5f2dfeec8e639e99fecfd5ac77d3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ab3cf774e31d120dfdff48a4ef9fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f473251b66b54abe7c656dbfd8486525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72f750183f4736892cf8eb83fec8ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66777568e1ec5716a7d696dbd9297920527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b7854a83388388a74e4030e4d1a98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1c5321f58d50646c6029250921ab3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975c4b33bb47152eafa25211617ccf3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1fe4cd3deaa09006baa2ffed80b3d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928b93746524e2efbfa3e25912430d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290766864f8cee3f14aeaf078ba2c5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462f37d8103c15770e40284b0dfe17d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857eea249860ccde112266f65b4a07f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f7409780c69d9aba1cdc0e861d064536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abf8e50b03da68bd9e9d1e0aa62fec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7d4aa8538bb672e5f66937890a15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2e1d2fabb399482538a42d0ec40fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d65e5e0b7182f460e3ac41a678f66b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c29c3c7fd26b961a9d9fe6c78852ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d674361353059f95e1b890345aace542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9c5a7a265581555119a49eeb61ce5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136231fb40fb878571b3fc243444ec30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596973ef3a1cc57ca2f78074c7d7b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7025f8e75b607f2b70a0ce27bbe56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7a46d9978e9a83590b60b110e6a7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e24de6a6e6fdc2cb2f8852da4f723548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef96dbe4c43a96c083b1d65512aab2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f98f25d7d9b734610a5bd965b53894550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ada253758ca26b43dc5ee3497aa09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ba326ca1161c9553129b3daaec1b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260537f3dec484537ca1896b572e53f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd474c101db252521dbf41743673127554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c577f46bff6e5b22acf1a77211713b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848c002edfe22ef3dc0f05a6f827717556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11458bf59214ba67a934be9b3f8b3d48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87496b661aa8479f201a3c1967b8520558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670e2ca2256f7536916fd7565ac4251559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b30856bd5ccda92064f714dab7317560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3363627de15a6a84c440863d459ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288a845b33a13fb9eb0de0084beccf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17678b35ba5656b3c1a891d314d28e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53b34d85ffdc3cdbe6228258ac0296564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bd111a59809b91b7a6296778fa8d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14bb6ccd0af8ff470adabbaf578568566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302a7f27987ade5c6b7f6a1d9fb9234567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb7d92aa0da416f69584e7e46b1aac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb8b4b87bffbbd82a119d6f015a14f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6400ae6bd3f4c1c3450273b42a5e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7176e7bd3a307d137254c6cfea542571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def2ac4e47bb9b693d574b0dcf5cb3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af83a2d7f0fa78cbe9692794c005d73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149420392601fee0eeee74153c4df012574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353f1a9cef76987eb1d51385963267d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bd993c17825c4331870a8536ff30f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca51ba5369cc62b40ebecca9db593a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e77cb2f28c611a01d616c1761cf923578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1455c3deef7c1cc4f89b032b6476611579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0c1274e874a108efdd6cfb0609c90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515adf08bf1c2ca962ffacbaedddc88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9491ec903daa82933f432e94b6d4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805fbd4c521d12de9ec62ff5608cad3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270d5b606cba376602465d2b536d893584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2de8516633ad8d147a68372444b62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b9fe506f14446817e9f9079050054586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b95829adcde725588a1cbd0783daf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b311f92f4b909d0a27c48658aba24588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b34a457ae34d08a927366375d877589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeed3fb760923fb11619f033d816162590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99e1a60aa1fd47be5c675ee386e953591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf29cc83ea7c9a565ee2adccf348490592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42225dd30120a279ef64582bc6001d08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5418f76ffcfc60d0730068ede69d9ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbb642b112f2ddd738ff15434e6413595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a47fcfb333b926e59d2cb272367d29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a8d787dc4d476c87496277b661b49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e141c6d9eabbc669dbb5bb9b51773598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c32e24821fb48f4d2e5c0cf9241c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edefa5bfcfa8d4a95ce4b5f08502c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57411a219eabce6c267b9669daea56f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131f0e2335863b6aa9e3d8ceedde034602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc6be84da49a3d54451dfc5ac5261e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7655388b52db07cca14e2f1f88cfe03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b92b80244f6fc0442d6c471982501b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b62e2d5487e3dcbe929c25050575d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a2f8bc9c67bcef2e22f8eb74be85b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad1dcacfbc619632c0261771a8bb8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae284dc608cd1ab3a205a7ec8749ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60e9b7c1f4873098727e2e6ab6975c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba65854f7552e9fa97adde067b7fa92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6ccf30a57356be9e658491451b617612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ea10c41a16595ee5bc105151a065c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1841c034c74d20138006ce47225415614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2fa69aa7449e47215bee34f76936a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20c5e60e1ff485794a294ebfa90668616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5237555fe7d689d17579ae5a79175d0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998a1a948ccb096247ab2009b6aca3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021289bbab5a12a2779651724f0ba822619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2f275db549c3b9e08bb1cf9acec89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db11120fe097ef4e9a4c8c1dab444c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ccbe880fe1640f6608452558219c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b01d477d7a7d86527a1bba64d8a00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5998d0d2ac95b3dba4defedc6315c3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ba0bef4b23c663166d243ac615f91625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c30da44301c51d2e3826340da700e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ed9cc1d55adde0c5bb16aedfb2bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aead7f521cb826e84c8e0682c26b25a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a432e88878971a189665b0bdb0ef66f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fd78de917dd6b6c3c5fdc8932d7e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8a4e6a2f99859d817869f706757b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc5a41e8d4eb6926d7297af27be744632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d83a1a7fae6b799f97a700d18a1799633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf91d43f143e253780dceb5dcb87c56634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580363dcfb4617847f3b6a8d0c124756635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c660f890a81f445d416fceb71ab9a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e83bedbf1761d87ff319af7a28a76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeff3c87ab3cc268e184264bec48be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2ab1157d091740015867475f9e2ff639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27743044db893eb14195cf636a80044f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e9970d23b01f88134f93cdabbc8b6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c79a468449b2c63f07fe6d2505039642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24670e248925d9ce93fa8f2eb7f8a65a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221237dbc7e3a170aa4ffaff8303b1a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6030c850b320c4cb0395fd976a4a16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fbb31cff7315d83d978f38c2fa0c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d35fe161c830060e8b70336b7e69d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f899086c41d75e5237e8e51c504b9e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec86d0b5f3a26eda377386d2c4701cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20365390f3a4254076650bdb57d5e342650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea97fa374b309363fc54b0a465688651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f78f237cc0d66d425874984c66b67652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7451ea918da04ee095a40da4ccbaa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0f5568e577eede30881e3e6067f47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91387ddf470bc006fc24a59c82c07acf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545edd976071c3bd3719e4fdf111d38b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f03d0265d960a403a122a4321926657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cdfb2b8b21ac6a18d9c0de32dfa0d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20f47022fd3b8f73d1ba8487023c33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b0ad9e0e7952b963e3da7073d21ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b251404408d8e9388acd48fbbaa72f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24b6b8479bb5b79261a4cba16fa6d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66230af4aa30adaedff9cd30619563663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d5fd72f4ebe931365491e12dfffff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86c866e8d7c77fa11a799fa3615d56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501f3a29e6915ff2f5a2a121cf194a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564e86bbc9236794a559023ad098c98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfea9b5a946c52f18c190612cbde1d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d79edd56acc437f6d61a53f1def546669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0eed8af7b7fcc0e627523a42339dbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28681e95b04da60485c931074f5a66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6a8290ad450700e29476edb251f8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da2624c50abdb78d526b75d79d1c9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812e2a0935ea09c3534f8888cd92f1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95e65080110bdfdda032173e080445675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ffdda1e1706a0a3daf1938d92b4cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedd057b9917b2de45ed9cf7130164f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da77c16341b380649f0dc7448cc146b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4df29ed76894ad9b04a2adc9ed2a5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31326d5ec7be8e5d2739a1741763a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d6ac722b90d62a059145cc47947d1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1db6a45f87710b393a6561def1675682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad1489083e2b12105971b485fc2f3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30fbc0670d448c038e7991093c6253684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce520cfb05579033e37f990777fc77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48701ea357418037ad6c0ee283108933686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381e577f767b236e67495347f9705f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8bbdcb07f21ecb8cfea3f456c95ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e5e2c2b3071792a6bea63941bac71689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1c3f3e952b63fe1092f381b73019a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a981f26085cd942a509c43264eacd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c53b1b7899336b41586d7edbc76cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9939bd0d5b5f8686e7464b40ff733f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529b35cb35193dc870643e8615cb331694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057849158eae8eb19c779d5b8ba7b0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56155e1ef6d6424b59fbce260eebc7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940338310e2dbd8e040660379715a12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92c057659bcf4b76a74df054775b2c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5a9eb136f1384afd65a4301ad57a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109c25f650a1d88dccd4c3384b4e7fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cebe38a3aab69be80b5ab5cb2e2bd5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baf7b4fd90b621c126f5c8070d7e19702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fd5fa2ca18e2d68f0a446b90b3501703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ac035a25f7873bb1bf2f19b13c9e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da88b2a607df1972a24eb33a3b0e83c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1f4551a58d2dc9012426f02819322706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e30f49bd21d074f49a13b9bdf3e4a3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0856bb8b11f917ba344c832f8b5d8c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100780029c6d529a92d95a0fbffa90e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da765ef9f7bfc6d9f1807e4e8c4d025710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af55d859176c9b49e0188a21d2d3d16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c2c443aa1e56fae0816c9e664042e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b68b3b268184a865d15326d48e847713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed22d8518a3735ec053262e026baae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7abf4bdfa819113e990eae8369ffa8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5fc2c48be29559ea9cc7856a96cb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e42ddbb0f4be94240ec66aa2f6b159717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33647be212b8bcdda5cff36904bc95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a33ce5467f1302907967f7d0e0c36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d27d7ab3aa2b98fcf750b2ff7d122720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a53cd4c0ec461a49da996e2ff6420721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6575d4eddc9414260412831820edce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebdc60e4d26226ab0ab5325426f10e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185fc1f012b11cc476d2ff526bf6e7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68fd2dcbe0f145cc065ee83be4ed87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ec9b3c48c21e153350027b9ede470726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e4a500d9f03704459ac4f08f73ab0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1b5f0547096a13ec3dda4b4c97aaf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bb2bb11c3ea1338b0df639e206045729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5505a94d5e58626a43639e53d09ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c4ebd9f250d17d3650721a63545e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fbdfde14755e91a18c806c7a0aa07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad555d1feef869032865d485a15eb50733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2d60811deece3a20a152bdb94785a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00bde4525dee0c5e54f08545de10d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cfde69009f988364a2d584da3910e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8bd701bce00f20e7ff27ae9e664cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8700e9306ed16c0433f654a2a97be738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecc0dbd5c751e43b83e8f40c2bed47739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b83ee62c54cf4c9ae3d571a13aeb21740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2a50b8d09230f3b91251c8440ecab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e5bda7b403c85adc859683a68d9f1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f6972e64a5dfddc8d420aad633d88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce1a2d685e2391e45fe2629f0a569f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2030bfdbd4d7997d151fa70cf6c39f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcc5a8715c8c620370271de881a919746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25147d637f4cd3657667f6e9b62b9f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeea49aad538f818fe2cf9ebb548883748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7c3abc416c9e48390f76fdc342292749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e46153b8318f214b9dd1786e557bd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd48cb0af0e104d0cb4313b6af8d199751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57516718f768b77094287f15b43a9a3c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c53ff6d1b1b87117b243ce3b798b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28db58c7f38a44a54c5517f9a8e3f40754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1e8d91ec3bf42baeff74c47788d1d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440912a37e5aba364793a812db353b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3666a258c6509d0db6c815903f591a5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c585245ffb13b71ca9262608f9f11758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9f4293a0116cff9ed9049bdc82896759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caddb0f9527412c0d6f2afa958bcbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114aa3312d692c0dd199d8d4578863f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c322bcad7163e696fd96704e69aaab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d64f3e708547b5d92a315a29cc55f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664b23bf133a2703bbb50a8e5340a355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c194c0bafa506aa59de657a1abcc7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588681afeb085ee40d97c38cc70caf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbdbd0fb7b8d63e812b7b0f30dadad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ca4df5498b550c9c88a1f036b6c019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae712a8dc03a6f8e46c6d5f1608da5d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6857d2eed1cd2e336ba12a88447a8011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811328cb5095e2e7728ecfc9f27727912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab80c2e209c855af87c7e7f7a626e3213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdc265b7df5b56166504508a6affaf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f70f6a65dc398a3c95cc6171f789b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed205dcaa90f0d79836759e7bd99cba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff81c5ab36ac3b18474654fd2959bdf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde497c77e06078d3040983c8bbfea318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9dcb9e85d18118b8b9c059f7419b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32168b72c9f606ffb782d18864ec4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2a582d18fe739a42019a01b42948421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7088bf9bc746e4e81c08001b564aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2f8c7e761ddb2b6d44ca47436243323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a2ce4f4f3c69e1ca08407d79cd51424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd61d944b5e431e56c9ca72f2577d4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c21e01f79db0fd595836461b0f92f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf47e5b46aaf10b59b5488136b27b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfbff45ad22f72d543f20655442c3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f627807940d5457f88f08a94f3800e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a8419cad1281d8ba0cbc975069f1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c584f5e3985ad132437e8999dae13e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2d6a707c0de78caa463308806f6da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc0bee00ba4d5d99a812f3815b95b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aec596d5f82c5e2632b8eb9aef50e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b45406dfaf14b259c29a2d06aa144335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746bb59ec77982b9546bf1fc843638736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d925e12e7c5ad74c5fb178e0887a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dedb09b8f3fe4c902b11358d738e9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bbbabe10bfb02b8b1bba237c1788639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a94a36fc730a487e72c8a2d8cd5ff740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f32f9dbbd53013d4f8491d25cf8f8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa016a3490b2661ac40dbcd35ec239d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440016666d30dfc40aec179fcbc0b8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872793ddfb00f7c2de65cf73b98d8e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1982716125badcf67f703593f29e5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569e8379ad5b5255d055608fc70798046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695c8da737cb638900dbdc54b7d2e1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250acdd81ad80157a8f5d58a844e314948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b233e884678cd6958ab163a8abad3ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315f314df3b0efacf96013ddd68f33350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e7f357bc475b0f3eca3047253428a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affc015f44e0fe68079448b20788b5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437d506c441864d1571c38f5390138853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50183acbee634e4b9144200a51b5181854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20b6952b8047f77445dae74fc411ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a614a4e95faea2c3999bd0770a7dda756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bda9c514a76e1e4a0e29a042ca461e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29001349e1ad3b5db30ff77d4ccda25858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f76e13387bca8e5657b39736ee993659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215508b5cef4ff1ec59de2c67ba12e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3d8d042cf3a386ac6ee0f23a20a9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043a44f4384965a3de4597cdd2296af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a323a32c4f3cc5a1ff37d1790d8650163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedb19e7ece92a33287d9330c9ac80f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9d50b0db9ca5553c9dca2604ae0e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dae85ddf7587e3a91c25e33d1f751966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c2f3023fa8f66958ae603e917c86d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd38f355ab5e2e3a06557d3788cf29a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99482c605ba4c9258a18f62f522a99e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2652cf211f656b4b97989257b345d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e04598417027360423a901fa4bfc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958d5fcfa31ae530d828f51836a113b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73389b0e3de1d64c3e9dfc17b0f0d2e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e14729c246285fb2e22acef562b4074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b15f58da6b571736a35eaa1951356975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaa87eb927c668d1dd2f0fec4804dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867aa91095df5d75a6f2ebd8a2c7cff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dfe35a001cff644e602a81106943a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4392267ee1def57807c33d05a941a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee6301357d7b688bb2545b93c1bc6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac6c9914966cebf2b04361d34e8e4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7c0b75104037d4a308235a190494182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f0481f8252a8b9f3d509e16423a0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccd3eac53371363bfda6a1caaad59184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1373c10e7dc572f2249f3411611eda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b207594a698c1e590ce54fd1c236386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f176d6769febccf2647a166409d97c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f5ffa4bb66547008bdab0160d05fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb0d382a3dce5d9fd0eef360e3d60e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1437c78be11739ed076bc3a36448390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941fdc4dc879cbfd4913f941eb6c1bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6da4dd941b23619fed88440d890ea092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf0cf661084350d1cfaf06ce61f74193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2233469c536bf50c81eac7491b51c7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360dac3eeaea027ae0656382cdd9c4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccfc776a9c8db2bc74fc1028b650e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6b05bede113bb6b1aa699d7fcb93c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3912dc6cfeaf1df545f2bd644e6e8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f467391be0cf80b86cf72dd23e929299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6e2317220ff23f80ecda3a2253fc5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd6dd3ba7fa03d4a02b9f0094f853101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee49662e7d90efaad9cdb2d257f0645102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25730d0121e7cef0385e82c13bf074de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd4508192f8da3ac08f8b14d72c8ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa51a09e559a58f0ce9ca05db250f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001fe1c35c042eea05238c4c7e49d30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7c2ce440cbd34ffa249120c411345107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132bd15a694a4d3b2aa59d1c5d27f33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac0afdaa3dfc6cbde05fbea8df6651109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e0cc16d41dd2a3f322f0228d1a409110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657967b2239d208587b18250f45044a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadc76e7a3739cc0e34483daf01f834112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36513ca324f0ce828ea9834a243e82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c89688a8b2e58f737c44c1aa2bfa9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce15fc3cea2480941df0584c5998cc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa951d76188f798efe7e5ae29f38a37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7bfd48b865447f39717d390387c3a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141547abd7d51d8e4a8273dc516a7b6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086edb73368007d1deab7ccb2145fda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cb14bf2d706e7447ecaa05cc0c0c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d999b3c1922bd5d262a243f803ec83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb6d6ff9dbc0981aa405dae00640a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f81643cda5e2ba164408efaba91f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50932e55298654b2f1541d64812653e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a7913183e1182222ab4f263a99d6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f8b7b10b03af3562c744878d84a0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71621f7875f2b8f8a3dfb840b932b82e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5bc27078a20ffcd7b0107fb2f3a3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15e54cf943eae65277e6960d22656b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cbd6b7f5710923d2450daf76ea5cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27af3417d7f0855c3b0fd8d1def7229131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdfb48be503db6ddece8695eddf227132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4ea4eac30966f753647fbf7443989133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f299948733b236f0dc36207af81c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525733c0f3e5f1fd55c005f011e060f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a59e1dc8d7fbc65bdb44ae9d1223c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96116ff38635c1d8ce2518b9bba130137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d57ac5568b4c0546d22d916c506b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c27e2543fb0c180fe5e18eb6e4bd11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468820c56b89b2060262aeacd735c67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d455c6f4a94ff6b1c5ab8184f247ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b2299fc8679094a68b6210f1d3985142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303de551a00a2e3d41ff632c57bd1c95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6593357bfec81013b229dfffae0be3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53332a6412e7e183cffc2e3c2a970760145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bc435ee9c34264e61ebdc11dd8cbc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93b566ae2e25f969398421f86f5b1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2706419dc81417b7eac46c42966eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22de4c40d773d35eaf7179f81c7c05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f701919b5c45ef2f54e9ca69a56d1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f9dafba3af0ca346b639524d000a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97509099e7c9a3a379835756abb8da92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641abe604cf1bd86790eca45ef6ecece153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9b122a816fbe9c02f206b7b7e2b1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c91a2e69fc4d706aaf3a7ea9157ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca984da4482e9ffe8fb08be44f28cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34226675166076e064f1be6ba83ab3ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311866a230389e07bac1cd8f6b6cb74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5b4f741358ec7443349c4b5ab3c67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d859225a48c531a5add0d1d0786cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f457c552397e6f89c4227884532e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b265185e4ae6c983d447e931727287162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2c9b8d866373ad65b32ab0c0177de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d14009b4f3e2200c5b83f37df0e224164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50403478b3c6597e3baf3632ce8bfdda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97435c0d7e2a17c60b44b13779a7f84a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021617708d37565f0cfd4104b947fdad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb49e6aec2bb1cf47f47c28625d7da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c632c0c5be1cb79cadeb0b0e60d866169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353f34803e515701e31d571fd0fa795170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ae2bed75442709b9123ab00627390171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb1f6d8234990ac135228cfde904d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3a5c2a30e8c92d7034a13138a11f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6065c67cc7c86f96ef9b98c9df8004174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72990891080c8a38e1316798954eb709175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c0f586e60f77a9f08ce23833ad1a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25adb322299e6854c1aa439222b47a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b818a9be0018af0255d48c3f972be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae85a96b0a39f4d59961f51cd33e81d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eac52f7260221a8fa786735188a127180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf7b957e8f298bbc21c33c62e276b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef634ea8a466a14dc785629c145da79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3179bf239c224ba1eb082ae54e4a057183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc5e2f6d6cedbafc837ef0f27f36c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df70aee26603faa1dff030d31aaad5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939c4fa4cbd41ba9de08750f5d29c15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd181aa1586e8465496652371089c8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d6a63e6f46350e63294c834962428188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e7cef6b944c58b8a1fc5188d10892189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ccb3a7e5134eafeec12d7eeab1329190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420c08d67ae0b7834ed2e395a7d675c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b9d23afbadbb1d577f1247cdd604a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8197989a0e51f9b41c0a4f5f99b6404193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd30067f7955d6cb57a27b93d839388194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029672549bf2e11aac123c143bc8a4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ec95dcf497e4cedf60d0006f34546196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebeae9adeadb6216fa35c299445a5ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1773925522d34889551cb060362d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67f61315a30d9b5a5114a7df50704199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf465566ed7c0b357a534bb575c615200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949984b4d1ddffb06fabed764577f27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40c2ac95690391175e7dbe18cf00d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4bc54026e1bf485ae455e1da6853c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300c51563f3d888cf29468c344aeee6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e4f8c87ad051193af4b03d429d16c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fab6d81c9238f6ef704769aa34d670206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027030a3d3216a6e2aef99f9241521d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faf33e7a4211509923f5cac9422837208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2592592a0298b7d6e837b13491535b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950755bb96325aef97b3b5c23dd5b757210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d421f04a4c9b415968d6f5123c28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aebf40c1eb6fa48f2965fe8ded08e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1ffa3491590c56d4b6028d8cc1595213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9c3240c9847be0d118786dcaa244f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725e8e8ff3c0252d6eab6c1575aa41e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cffb7d4d0fed3f6d71cd188aae340a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c67627a6e0a9b69f76c5175be594af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373dea16a4e541ef17a416e9a5686c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028467c33059512641a928096cdce2fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa5398430652a0dfeebf3c9b616df8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88a181cb0da0a3ba06f2b2bb9a8539221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40584aeadac4586d9c95dc89da4ddc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae39a7d1f58b8ca08c0d6dd1136cfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861cb4cd6722f4068d6440ee5e1f299224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2ae0fccb237f4e52b6f61fed71030225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466d67160b2fb3a005f37b682c7a90a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ca117afd8b8d1ae5460d4b96d29bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8720afe6a95a155f233be03c17eb04228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3774061236120563b391e39e6ffb3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd146cc2bffb40e75244e6d99019ed3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f6844c8d52af2432ca676a2bc7415231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d72e47d28dac2e2c519329e88490a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c6006b789e75ba7256fd08e0161ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf3c72df06d8f2e9b8ca83dc3230a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9e7ce42d07b6f10052b19adc39a03235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41ba720bd9b7a8686669a519df8b28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493fc6c857cf2bb251da617834276b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc38b7f9edf0185e58dcfa8cc130494238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff445e6b2dda8b6b84ded8209643d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172279102221c45a8aa443d181fe8d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fd39993ff9fc55cf2b71293128b0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59ede7c0ea26c084465b440278cf06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734b1fb0324c09d86de4db183721224243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecf701f07d341b3c8d196d3ca3745e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cf2303d356409dd9e0b615429c934245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff8efed42416fba3b0d54c03be9286246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca52161ca367c578b0f250bd5b1aa2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c10902b75bf7aab7f32b7f5e60374e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bde2cd73545354a11570c36eab12f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b93d1a1a6c7940317f5187edb8f80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795da1a75865e46492b21ba469d538e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a49025930e30d9eb06fe4cdc9a56c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef3677a7282c9a62bb3241876764b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01a7005f585a9115a0a6b08c51f32b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08471ea793a0679d5a0efaaee89e3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb69cbf44eb8620aabf0944be6b0ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4f2e2c837c1bcfe1492695871d6d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173da792bac1ddbd9c3ec3d001e7b510258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528aca9569fe3aab90fab6fc89d4ddb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1114bdf2c2cf07284a478165a1aa3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9b87cd030bd42da6e58045bcd0279261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b9edfe729c38f7fea0ce9420717b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e0fd98fc4249ae4eaa984c06cbfb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f02efaa5bdc1de7a3a32aebce86df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05794f13099928a7b892fe615604f416265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204b511d9ea156dcbc2453ad7196fee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb72fac02bf146ccb2a8d0c06f8d12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4283523b6c8ff72ceb763603af50838268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623db2f62dda21d10df173486ae9920f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55b618a26a7e4ba4d3731b4c90fa5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0ceb1a2e3cc75b014726673cc1048271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5a1e39c804b767ff7d493c9bab559272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b8d281527ba7700b28834d554b7d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074b6a7f50d00e2342d59f91c7a4844274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33360c7ce1b690f8e47f52b3aed6f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35c7ef72f6dbf620caf757d8e1a374276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571289858a4a0892b2bd0e66c243877e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f02410cf73c7e2e7e031bde5ca836278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347233949d18b495278b67259d4b458c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c0cb1118aec1aab419a75c67058f6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942c472f978e8e70b2403283a4349c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe251cd2dc9421e68c03464acb7deea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21ecd3b32adb7e084073cf86eef0b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6073d8414d1b11d286fee015e6c41f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e3584b9274d95b10dbbb3ff6b203b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfed4225e1e9d9eccbb060f26d82afd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8bee454f525bb7019a8626cc26601287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db992ee0db2dab80d52ba5be4e8004288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cf84d0d4bae64c8491b54530ac23b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdacebcbfe0e932b2c2b6468ef0ae34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628708015f73f337e3a63f84b7a0f07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415b16fa43a865328bd41c5e73524d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf77c3a4adb58fe8367f3cc9b958a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0df601ab52077907093e1499f81f47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61f897c6d0e7e61a7f5bd680f95e68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbebbc78e08c7d53e9c49a4878a65e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c50e143206e176345bb86a1c9dd4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159d1afa303010754658551978459f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9753d49d793eebee0f5fcd6c74491299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a503feb02da3264b9655916f118498300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa127113567695c643e16d4c9f153c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30512be4e192af34124f88f571c2372b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dec9280e972ad01dc2f0ee03aa4e91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1b1c7bbf9f949acf4f72533be7b4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a2c1e71d6917144f5523a4499464b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ffe558912b02f0734c5e67ee6cd66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa90ae0ba5383e4699a277795fa519307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55ff6be3e58a5421a062f59b6e6d9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27048a0420edbf09bd3abc7baf6d10d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724cb52e6bbe60d2b95858388936432310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cd32af8628cd18769a0e6213c055c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f0c8c2f2c3cee61098182d00ceb13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44882c3f44011b2934b184c2e250d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8fc1d9e81ddc5cdb33b64db60d714314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd6f8c43e863c7300a7d15607c62d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ba3cdc74cc7097dbe0d73f945f0be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a1616c604fd827f31958754b5f9614317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40b22e9c0269b47d14adbf24a03ed5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011445a6234427badcf312c43779b16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a5f5a9d2415d6e088a49d6f1f74f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2e8887f141ffa6f0478054d5e91a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bbcb433794daca42405c6fcd80575322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b9ef4e5c60db931810cc8391e16f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fb628f959b6957b2d596777698b24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716951553f16479bcc3c3704e8dac58d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fede59940858dd1d3bb4e1104e558326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed8710a21dfaa0a80d78e9cfc502de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf726492a8e619262f87ab30d4a5546f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32fe7eefed837e8c9d55af47322d47329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf739106c5e877928d7fbe1d126e4718330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e4543fb891502d831f2149c42ff3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e18ceb2d9211d215cdb5ebc4486c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1bda6b63a08315c6295dfdad56c43333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f474982780da08ef506801304695da0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79195b3376023e9d0b294abc3f6a133335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad902372c016de37ed106ae3f52354336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f920fbe58abb86ef70af4bcd8783435337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514a87a05f5f640a9f99aad6a755b74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511b3f36399d4efbf9de8ae1e5964c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6982f70e93cc149f776ace3ca54ef4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b357ee3ab935f7bc9ac8facc8b4fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805e2eba8dd97d899004c9eeead6f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d67e2fc148c684580ec26dd97b5005343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553197b2462b0650221c3f5c44fc237344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c660042e63296c226c55c6bde8c69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e572ca4682616863151346665178a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13293acf5f33e822cf11929a86082205347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe374cbcc12d5d0ea7cb8442794ef3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb9c01e33b477cc80e6a343c071018349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d78d50a37495e6d131017673b7499c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af285e279df5ebcaa18a8e74ec7eda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a2d0b9bd07529ec711e85fa475b71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcf635f5429c7fb309c480b66c234c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabe191e52e2c95c22627ba437e2528354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900727f6a6f16bb1db15ab6e740092f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96cbeca60557d73547149847dacf6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685fe8c5611bbda8510541deea6394c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fd5c4f3e5e2584646d0da8e3f7efb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dccf40336790f323ab92ba62396f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d008068c652cbd88eec0c3a29955812360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbac00b2e9da586cd5654ce9364ae0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8bb85237791106ba6a06f6440e207362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87c54fd290dee01d85dfc987d99255363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9266c23e0503a8bce38bea24766fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48299d09bc8cdf332571497cf399d50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6575b795d4d73f53e4d47707b33d7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa730d471c04b28e4a2e100f8b6c05dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb23176c599dde3fb73f94cc4dd33ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353a4dc34c45b5037ac534f6618ebc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2765e2fdca3d3512ee5abafc468a60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f288d32453b900a841c6f755d17e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cbb7dfc9aac63eeefde2b7b45d1f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ffc541bf0f53e6f6073fedb5fbad3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d1d6743d699952b745d770e03ff4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52431849038173b573b657319ca496b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd26884f41fb49370a55c4688a950bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54712bef3353e9c43d6b4493df021149377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebe83e58ca89b5a4c87e3cf3685006378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e69365e02fb888afdd80e1facb616379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e08e8048d061790896452930f15d7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037149b312562da5dcee5ca1f7d0bc79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a358f5587f58d8c2a0eec905b20146d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797278f5d747985d5af0f32fefac767383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0c1dc4aadb19b00817140f3ee6130384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1eed912f6b9382189cb6656af9f00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf32f8344fd475a1f66bfba8e000aee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7aba7657b8b767eccee202b34e5a66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e733cda4be05371e5ba4d458e300bf6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfb19d7bf92c39b82b8561aad0e59d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b375b4be904fda6281721b2a0348390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a43dc05eaf293ac446d40c5e36ffe7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7d61baaf681cb445b9e4a65d20da9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4106be1cb3c6191405437359d276ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1b46f5f5d55045a6825b466a2f1c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a724752ce84a9547e591cb92c30b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706146ea87a5c9169cc0f6b8c78f4aaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdff23861e0a0e079a22679985097b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a8d05ba4f69df65a8b4c64c722272398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ef4a7278072a005081d238973b80d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c5d748a4639c61b007518e77735fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcdf982064f7f6964da9f6851905cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea6405f71d4ac38faf7c1727085600402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429741560623541d979e9063504cd78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7545c22d65671f55fd8f6bc53c4a21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208be25598e70fe7ed049d6af2339e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d230271bde5c5057b0cd5c505c6176a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529019a94c3bbfc5d0b12698f5e08780407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3746d226898e8310b765a00d8a48a8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aca1ef858ffc4a801d564c0c7b56b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422f53ca4e809ff54e1a2de18a3f225410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5021c743153e509c1cc473d355291411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423443025737d20933512de2f71a9cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386472247912bcd5113490ce7e0eca6e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b435cfd625a9f4dcecc7b177e82f81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fe8a09e9b96b99a860e8c8b2b7523415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d835a9269f1ee60b511eeffdc9e92bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f167b07698370df4da0f7ff3d2207417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5833baa861e00dd43c2a515a17d97d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a73b65e8ff5911c0d3c77606410017419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbe072df21f90ce2eac03cdd04039a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378f3fd427c66c23ba9c739205b2f66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6c9e42523526dd79dacfd4832cd8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3d764f4c6f2b49521cf6b69dbf89e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd957fdbe2def91b754471791e93b598424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1f46e80a00ed6756aa2a4f238c812425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b622e1e1a5bee9655dfa237fed7bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd7075aebf7c960c636bf8c246f661427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9e6a64e432907612ffacaede783da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32e901655f6231197416dfa39cce36429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec0cdbf408229fa8870e253f833298430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f129e8c069d6ad8302548d20d849e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0638319b9390d540ab315a91eb01d4a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47e310ecfd48549d2cb18e3cea8a44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bb639643bbc766e47d45dee2d5526434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ec7eee4bd277565f96cfc31d776ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bde9ab10eeb78b121748d66e224be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d2e9ffbec480d37a47939ee23f0f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96537729eb6f4a3d5aa5b7c2bca00a91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c019a0e4e7e5958e73266f83eadaf3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7b7170fb1c93c8e669e742700476a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985791f244bf87100a2f2efc9a53de2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000215552ea65e1e00d8765c0f0ce3d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff27bbb7cc828baf987023b7be6d6e0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fea09706807006d404b097ff1900f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba5d9e48b780a9fc8372b8909efd1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73414dea923907acbc0f8e623e39bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb46dfeaa378965afe8742a7575b16f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0c8544acd2265f5a6aa6a59031d44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d80306b44a197b62b328c5fc58cc89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab19ac17a54779277899de5cc9f4da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a438c20fe60a821250e5d0caaac3cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2007d1434642a839d398cf12a820ce0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff79cb1b8c191de0c6440ef05184b7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c380af4a5ada685e01db959d1cf15b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d90828ad7a58815e8ae8110aede6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b8faaec288918633b828c75bc8fa0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16871643b3cf6ff0c871d48cd7d830a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91131a25fe596de1714d9b1c3aefcbb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6839f5f5430c31078e8cadcae4ff5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4dbe7f9020f22cd604a8e64697d7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178676b043a5040afb31549a0deb0a6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bbb7fe461b7180d1ca6fe97f37b4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9aea8c1dceeb7ca0039cb72a648d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152c0d6e2b03c5330206d63aa714a50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c2cc176b64e85e61aa982ee62b91d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d55ebc62513ddca04d34e927be74a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e84cbaa4e90c40615c6730acd86d2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba16d03b146a49916df329c60f8ce4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad37967220d16fb4a6dde4879f216d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258f7ded27410208d53f7f4e35b4b95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f22702b518242d1047004d51ff8eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ca333aba44780147454b8230eddf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aaad09781c20860138e8f27f4896d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8438eceec88ce610a5eebe575dcef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c011e20011205a56618a835821096475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fcea7761eb473a7b47d9aab01c861476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3025791d5f1fe0b064799a5712a607f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad851a96cc027334fa0b41ca4047199f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15f315bf7224facb60b1ed20ccaaab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593a4059deed13cf83ff7a16f72e17d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8e61fc90c3231ab3dd31f7d0412e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a804bc7111785e8c8016124f208a3d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c2259246433b9d45260092356d6f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb475741694ae6ff6744009b6ef35a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2868188f5bddd540da08c88d1ffbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a075a8fb76f954ae34fe7103a1b2ac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c71fbcf855fe3de3b89c9be38152be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bfcbd1052a523a73c545a116161dc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cad46ace9727b104d71f3fb4130cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657ed6cad950b37abc9f3d1e336dc57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4e848d5bbfc5718da5315d816f701491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6b4247ab2eb2d94139a5e8dddf80f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57087da1bea78a0ffe54c030ea56a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f745c74a4b9f589d3bee35d6022dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e55fbb184adeb758593cbdf52f439495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2108f8a5a86ca0ff89d69ea2536e42e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda84dd8f73d9d8ff84a8f2ae43a591497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6fd3348907149608c252a10c1faf0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f0f624267b17e044e7ac7215a3c32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62284b171862b99d3b7ddb94340efd7c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89b7db4de9416bef5d5a1eccd1ae96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceddaace7f2288407a28123ecc3fa0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a348d44afb367510b75fa1e836f455e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf86540aa351873b302f79d19ceb8ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e1ec6b14685633c833b21db523b1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3a8ee810a1924284da0f48cbfc5b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da979b690af77476e960a4c864bec0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650ebca09a7fc487e29dc27420620a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794a888252ca0d44b7fa9e652b0c161509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5520dc5d64f57bcebd2f351bbb451b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca665ccbaa1b3bb8573daee1c77d9e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3b24c5f73b31dab8aa894edc5bb41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce84dba9b29cb75d183b11707d951513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6f18b257a48096d162042360a9635514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43648faed0f0b8ffc0b60a24a5bd68e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f153b3cc7703e32f78d8acefa989cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173bf32fe8f593640c6e1e6e92aa6d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97266d0dbc1ad446f354306fb4a3ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7526c1baf893e5c57bce07a7b9f70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1fa9db617cabe790e80992e18b1c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918933bc032de45bf0da0f46a2eb7ff5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae1b318d126a3b40e7474fa77f7231522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9492ee0c89c27ca501566d731803a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd001e4829397008060af7c1b51f70524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40bf7d59089d1100ac8f2660dae8ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936dff05e267ac4f8fcf0c82269a19e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2637d889dc07bdbfb08bb2d778b5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508274b6acca8bae5d019e4eb7c7837528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc5f461b3a6b2cf6059445f8aa6f79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2f709cc1802fd2c7f0c698de8edae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2f1bf53e26e023987fdb0befe37ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588915fdabca5844375a4d1396f579b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77934c60ff2373410041d6a531278543533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b7b7800ea9a8752b9e13f6ace3835534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8069ab92e6f83bc925eac5f28d9df0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1a7d67c4d3bd0b65822d264e30a5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a0bece6de97338509a6654127d8c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68897d8acd4720fa8d2b3b9e3fa49a1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d3e4917c8fad83d6ff3eb1b08db0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011c59bfe08ca5425bd50f3a3da5461540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba2cf5a0d6182e701f6ca74d1ef1d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43fda5a1dd13aeeeff9091cba98df6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcee71bc0da404bebf91205112d302e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc864ce102bea3a90ed64be114fabfa1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e6407440da0658deb65592175c030545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878f8c978aca0f8936993f1ac0c3289546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6981fdf55ff20b96703bf073cb31eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bde259f3d9db34a1f1633058e41d9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0661a62a429142e9a2c58f5bc988a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65091af3ee5a6af97d162c0ec3a52f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba531c17a45992c0336b5707d7e7004551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5ce68b73109a73fcf2cbd2927c6ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc713c8df0089d03f6f69da7dc999174553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfc2948bd7ee95c6289502753b01f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595839ff6fefcb856e7f964f1fbcd5dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae44667f1529118c067f19ab241db1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4381e64a5a4a79151debc147b8b36a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4537bb72ba15a9d9068369d4d5fe9c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d127bcc5a5ebeffc5ea3f79efc893559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dc4b0420b7b2167532e297cee3334560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ca80f417ccf2254a90976c5557013561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7439ee74b52b3a7ee67f32381b51b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d708b2ef14ab321c42253975de8437563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ec91dd1da958033d60fc095356512564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb647582ed30753f81b8a7ae82df9146565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdb1c0df03b5f0a0145eaa0dd56b5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ad97786bc1f4652530d57600495d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afbd8ed590f866f41d7c9be5614d72568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605719b5a01fba04d438270cd10d0fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59099fb9126aa3b52603d1d9fd5def3a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092475611cc6854201f5aafd54a3b04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa1e269bc17a839368c9b14125542d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517e53e26d7d8e27f9133de483db853573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a603469924da52ddec2326b0e908492574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a24968d8845357299178cfcd69d4d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be850c0f97b3e4b965b725eb27706a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3f5dc324ffa12bdacb89e402ed8f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473519c6841b7d6def29db1ba3d5716578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7cf96ab97989eabd1a16c7a16a999579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd8a92465db806166c7c53f7eb6a55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fdfb62bbef4128a911f8995c1e90e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad33a71fb85cceda4890cc3fe9feaf9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2568b2fdd8edd9c00cfc8a717cdd2b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559787ab5699928c60e885055dc973c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f3e1412e1009aeddf9e6584affaee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c05b1c75f5227145494bcf78763370586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2e55df10be0705f866380b44e1a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40940c85a780a70dce7da796f581715588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad602d727910e5ae8fd667dcdff1c9aa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e6ecd530278492b1244bf4ee8c146590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc1bb1c53d9a50dcf10ee052d7b25d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e027b90e68e772d1706affac675c10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5b1aba2b2ca7faa3ea2ea910e6bd3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc755fbc479a2654b200eab26fa82502594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299451b3467fd6a3e5ed56642da1e5e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6649c05fe5c16df71e66cd75fff9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42995451507a9ba439710c3462f8cf76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118c2f0872aa03ec73f29e5f2ed5308598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd9cb5713a07abf53d808842c56fbf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6fe6d27feae44f5936cfc83ce06ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4cd35770ad6cfae8e45bf34b528c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc97e8d9f21e00c4a1299ded31c9ce1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2fd804b2d8e7fedad120af66d3a0c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387d734c2796d19e82b3d3dbbca60a3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e3e77b338e897536b27befb30f05a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baeeec662b5d3f1a5f348a37d1a9ad2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f10520e0d8ae879a0241319d0bb8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006f93f3f2648b80049ac5caf78f245608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b84350884c21b69d0219deacc0b40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac0c4b1eb299cff0e913848c963375610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab5eef36d5aa9d554bed29c847050c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874e4f4a65f76ac5eb763bd2a33f3fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18145dc68601ac6fa7791c5d1e8937cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b08f04718629031a5fd56453a1435614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fc8fb9f3807f0839e5a222fd71c85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0bcb89f8cd4fd7aa52a76c2f18035616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437729ca55a310d8b81861ae83e47c0f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81009bd5a98c257ee7694cbb40761bf9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344c5dcb0f9297e8b23d6b0749f1cec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb66407ec711ab378db9cd22092508e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a52b59e82b7fe486bbacd97513efbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dfd4542f7dcb2286297f0749caa25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2db1f2c3029e5795b5e30cc1e6eb82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175a2138f25b202739f1fb8cb84978f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a62fce1fb21e66e589c5f77bb8904625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864112e31d5dbad2ee40414858f73be1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ecac4bd545f7877ce89b799d156c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79257636676f59b52019f544b1d03e0c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63775af668072f09049a21d71498dfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8705d44965cd0c0e122e4d1ea0993d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c68a6d893a909e37c53237b796b60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8aa5e2bb42f00725e0379befb01d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287adde706d4b732c48d8f1ac062a0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45191768bc45a49410136ed453e152f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916436d70ed8eb7312b127fa35c07f84635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994782e4d39aa1258d82e4d3b3dbcdaf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a2656a8cbccad68e0898f6ffd799c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356827c66066049305ed28865e5a6ac0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25665ddf90162d64c2af9572b80872ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde3959dc587784ea8c73df3a886c63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8d3fa5a9ff0ea109306091970c4d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc5fc9acb0376734d3b1c3cb54052a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea56787bb13191e252b85980c00f05643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b3694736301bbea0dbc7443b5ac64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8d6f557174a0679677d0a7f6b54d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e3d1c7f3a67d90a165f4c6eb1cbe5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d18ac1315f3b258f02c3f71d0ca43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10fae6e31f558322e95f49aba20c134648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4650ba49e30eb22c171b90a9758e6b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefff19ae2118bfc074f4675f2b6bd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852774adfc8ff10bd95177a3ba3f7292651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efb7999beee04c50082e4e703d6c62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7223000951cd2dcf6bd4abf4fb01a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13a1c07469cb3ecc4dc16e3c9d65b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17945a557cf8cddcd26eb1c47e950463655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2588ceebcd9dff1e7b68f7566f9167656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32202e1d63d6963b99d988e42b860c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828af21e71eaf0b06f012512b091d651658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60534d56031225dd963a1bd3554ea8de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a31bfab95a2d23c494a85a281f3ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286fddf0dd430fd6787a3a54d893345661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4943f350e14b3ccd35d0fbf058ee547662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5930e1da0a61e5c63e70d50295a229663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6106ce26be0d7dad35ce2105e4e843a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79293e6c0d247108298475d0e49a38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebc0c26d5b234824b860a8345a766e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d177bcb4c4bc6a884e206d4861f63ba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5fc566887d6cb840070bf950962c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7aa34a88cf537a407e95ea9cd30f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fae1531f6dc4498b0fcf2240dbd05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fc4433a280f3bdbe17f5833644f12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9dd54df00bdfb81cb0a66427d145c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038358b7ed4f83a545a27f50147d6877673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d0e76ff4ed3a7c20c130d70c6921674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ebcb7e5a61e15772fd98d01ba9d31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e4ff5972c33b56252f75ff1800ab3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111671e018c8ca251aba196d3877ca1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1489a00cf632f5ff279ddf85be403678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fd7f435e6abbdc8f68243fd49f620679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c949e75bc59de8dbaea7cff89d0c8c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f16e20c1cb34c80795be9b5ed143c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1e09c5c60da45fe73b6da282a88dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca91e8136fa2c8fc450503ed9b13bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32f319577df9b3b7aa149940fefcab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c17e7d53b8373993cacde98794633685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9995f755e56004e391470605487d82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9cef3a023b8173b4abae50b115b1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e10328349bbeb8da263900cede49e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f3d44fbebe19aa1aab691589ff4aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdec4a087bf511c4a119bd1baab577690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc935218724db5be73940b0d4a16fea0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4627a1ed66c6a945ed00fb21302fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594bd7ecb8d9575b4421dbe31bae3e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375b73de50c50545428e31c4acb4806694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf16e4b24a72c4ce931b54d31b682a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcf8f5ac0255faad9663c868ef34b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f404ca2514b4bfe81c3288cae93c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219732654a78349cd13431bd84eca4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ebae68b997082eebcd63d49d8c876699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8a12a39ba708080c54c114cb26a8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a432b938bda4a370c6edb81762b9de3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eead8db26b6a3a3f23c355a6c759d6c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2ad8275df1537439d5fe1081b6d25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a25c2098b6e1f6aa84c623c158468704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734cddeaa31ecea0f3a1142e87a9477705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486ad6503f4078b58fbb9d442399ad2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c4dc7e3a77da79d88aa845926ebf1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf524be2d655cf555c67299991af86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf7bd44fbb65c5d52863e2d5c8bbe3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d126f65f13e57a8475d80474d7b15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ecad679098997910ad45058274314711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07801af71989fdb5e25d8b4e4eaf5d71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b0b1f50353cee1cb1434701f3e1f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32586637f395fc6a4a003ab94c9bbb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe52299f078f225adf99f3bebd302f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd899fbd1842c2ec7e4a7e2f94139859716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bf6ddc8a4337ac69aed799253a13f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9cd113e5456cff6122813ebe645bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205afde8034ef064686f4b8aba9cedb9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b73d65db4ebb968c364b86b7a85b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a4f0d3cb1d37677b7ec98632fa5d0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de52aa8d03a73aaa1468a0e13e9e74c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b57f7ded2b3c0d754fe6be66f0ca8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5d487aa07e31302b783e4faaf7b75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52022036052ac6b054d35cd44de83bc3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36704034c0de8625c0cb894d5f8ac619726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641871b8808179a87889ae8e4721b86d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9281ac3917e925dc642fc49cf78bff6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861df8f33307f36db2b91937f820b664729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e04e7c08f6b6132217392188ce003730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa452ff178f4e84cf288f6efcb9e09e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc03c97ef5ac73eb8875e96210aceeb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca05becd6988c9f1cad033fbec9978733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1772b290c36dae10f8c35302eec0d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836f96124c119eb21c05524cf067efa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33331acad24e2bd60e9a60d40b9ea0f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bb49d0027649a2df657cbd7097dbb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64179ea3a264850174f934635b1ddc9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d842927da0ea6aa9d488db79f557dbb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a421e26197eb53b3700e98cf3a70e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a14b59d0828c5b8b949e16e8ad0ff8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96422bb76f0e7acb3d67a0fe2dade1f9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c48f9c43b9140bba222a9cdbb3bf7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84191d6f0a7500740c97e281d604234f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3610e84d3fca63855253c3c775efa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cac5345d7d0e6e84772835ae6719f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1704b972dae2cdbb1b14735328d8c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32e3b29c88a22aa012cd38c468cc83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf14338cef7bc38913a72e17dd7d27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e6e41247f340ad7b7af3fe7b596fc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22be9702b559ab7f5604d7a9ee021c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8596500c69b3109154b2917a37165752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e9480d186a8c0805b37046258c141753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09e4f8bcd320ab458d404b86116dfb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11b138e8c605aaf59e2b06c6b22edd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8409e41bf5ad5e4f852f10af037e6a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbc77da93cf10223ea09584cdbe03b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc567abd78a2882023128f2e58b373c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6a991144dcfbc9e7351fe96f2e92f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>