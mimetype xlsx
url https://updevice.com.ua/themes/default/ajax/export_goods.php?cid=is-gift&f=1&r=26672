--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c337b20cd781c6a882027c79411ba831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cc06ca1b16f667cc0322190cfc4f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8db6a802adece081ff74db4c3ba133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6008bf348a0cc5d025e1a8432e9564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e3f728ab7feb57a1df45fd4e612d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45645e6aaa6c90dd5cdde98e1ad12c296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed22413ff9eb12c0fbada7351bf6fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6687b91f844c65b50cfb4d3699cf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91720d1b64dccfe94bbdb3d41cae492d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e2240a5555263fb7caa0251a2986910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c40a6ae601be586dc69774dc98131111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567b03ba4575bfe884289ea2c32ab5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34e2ab5e5076d9b0cb757344b54d1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffd341a9726d96d3434665f0267e1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54220c487742fc01b6ced4272bb3fd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068886c583d79f513f34316b725d35016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6883dabe9d3b8083b7e619226d4e52e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde95c55646659ec675a28e38853706e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02585cd0a230b1ec8d4fd57de7b850619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756b3ae327c7bb07300dade8a632abe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8b7f484e4073d77434ee51590a85021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e311cbd9a07d3d2f6fcf4837ddcfe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a407a25ca04e404869d51d01b3d7ebf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819eb02c61c4c54b90f5d7f958a7f7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db571242f11d1b143e87ef249d54f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cdb8d6d5de8817890da99f57c9ece26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e90eb00c87b38221ddefd8b9ba86927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdcf4cb2f8163c1dbe72559e1ea46e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115186a63e23cfc5db8eddb816beca429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3f0d57a0c997670949fdc69bce6fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae22f9792543053e92d277ffb9850931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70045c9edbd1b1ec0b0f8cff244a669532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9bb043f765d33d2ec919a7cdd876033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b456591769fe16a512855af13bc913234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a32887a4ac4e050c53bdcd114e766f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c6409a8d5bdf0b9a4baaa6aded6b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc182662184a3580d3f69504bb218737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c99b06a15c4eba4306f2c8ffe456e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30123ce6327f8687dd9364000a026739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76eb27355e4c3bc716d90e395bc7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c6c17c4d7453c162c8a12174c620741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742252acf35c2170d6e89d5cd1635ce942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb30dd028d7494b82b763e859b78e8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b76f83af2a992d5d19e4ba5d98d0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234a90fbaa7696631b6dabbf1bc04ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a975553b846f278710e31e2b015dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a807fddb549f6c6e0549539a930d7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d908de246635d3af6ed44fc6bd5b0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720f9bfd60a3d7967a9cbb24c24ff5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c22b5e6a87b64d90325701ae5c3e6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5079a92269420d1ad10df10343e40951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672f096b8368a5de444aac32d5cdcf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153673c38d3207607f6d6060a1e744353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8845805b5f7113520b31a1389342454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e63536f7e94bc8b0ed9e7606dd59b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec11cf1f667c22db5d0baf63621672056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511a537701c4dd88947d7f943b97cfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e76b7fb45ba96c15c238ad20970d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6147f0d4ac3e0c8d1fa03335d7870159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0c9cff3a2634b1852e6d70bdf831160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9131449402e267bcc5dfb24a63735f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099e816b7eb21ca429e38e1397f073862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e898af79784e4d374c9e706d97e2a8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf08260fc30b87ccecb2c31ab9f85e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdcd40521b973ca6a2a175312e085865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00e4844450dd2ad66faf8ef160b33566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3bc2c55e5898c52932b87bc12527567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a08e086d896126ef40d1d83fca03f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed31c38b621116cb2d49ed38b58e3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cda2f1c6730150974582de335a332b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba67b8b72a8458437e3af16635af02a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4709e0dd3812abd1e6a0e83dbe3fdd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e848a2fd32c18715b32ace8335fb2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f83b2011fcc310f74506a573b3a98074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6912a1eb5e5ec79f79916379ad6fe675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0a9392338eeaabb34181f62ddf5d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef8c65b7702c78c91b0ccead91e0a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754ef34ddeeb9e71f96ab7d4733bd3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf1ee384276f2b5604ffb70d62d1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518dd3f95af7b1f230344550fcaf93480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b6c1a79540a56e49cc02f611de28781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c110abac1809bed34035e8f24d28da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c20bd42338a4daa0db755f4d1b5bb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af613c6b1c66983d1f669bb5bb64ae7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd786ed6144ce52d4f758dff33b13885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c81dabf83a445c2780da5c5281421686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ec06536504a87cb5f5e536ee08b3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94ffe8cd067dc49a57fae5028d40a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227e13519bebc373f6591ad43c8890589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a422d3c80f115e7724e79ef8ddb7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27f5a0725aac305a64ec19aaa5cb5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88f1eaad7462376905cd9ea0152e2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fc11af2d41d63011ca5d3d04b0f5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52228eecdc8679356953b6e8c4309fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1a3e6aed4787bc2bbd56bea88064595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658485f74a92c40fb0d95b1067967bda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea5d44c9fc8892cb1abadd9be9a2cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80b00d72bf5dafb493e34d161a52a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c7cf0a327c2b8a3403130a791fa4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59597d10bde12056a28758366e4f490a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e3ec6a4f8f844202298b7da011d09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acd40549c67ef81ba6c7ac502f8860102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd43eb0048d2f447234313e2d8643f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792659c1e9926675afc6efd2beb48089104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b35630d938b9178dbf0636339442d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc703f844c9c6d06bf3c8813171c8346106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca184716d4da67e734a0c784fc2ea7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83f6237644b2fd7f5a4d7ce6ae37d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e20b3854fbae31937edb6be9596093109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b6f49cf4e1fa863c11307d4078e13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed582eb7f01170fb31745f7e8e4a207111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165af37853612fa361ceaf44f0c6225112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4860d06adfe594c2f47a4a8ab6e59a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad390bd7b4be8e983025dabe11e2dcce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f38958774c1d37a2c6d8e37d74906115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeccae87fb5ce7d865af8137a752e6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165efa00c683db8a208cd0838d2c2c63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f133cb0bb8411b5f5360b26d255b594118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766eb0e948e52f646a7202faab7881c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c95e8397f2134ae1a6072f43b06d96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b6f42cb1fe54659b448d8a76b5569121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0aa808cfac2aa9d6be464e4190154122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109f323dd13561ff810e7ed7be52ff9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe593c45f2b108bf17ccfb3bb145bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6eb7d7ad5a24bba9bffa6bcdeaf41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab30d0285b7c3e7fb34b42a6dfa2718126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09064f2ed5205bf2659a9b2d22447591127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b2ac6da0816c0e2bda5abcd5ede95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f69e1e87bdba6bb4c44ca977bb112129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e534128b870edcb39aa04f8b1f61531130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613e231dc8bbcd5971efcaa638ccb27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594aac18d1f23bf9d4f8cfbde2a601c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e483ee4b53a565f77409b60ab7573133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa754783128d2dd0ce77ead663204134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a475ccae5f1da0a4df922b567fc04b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2481738c8afbef2e2091babe5759f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30594e415f78595ffe527c0102779383137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3531e35a81ed1506458edd3a20dfaf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b0d20b2839572a936eb06b07ae8aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e96c0c05f5a5a266530b4f7259051e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee937fdf7d343285735866dfb915f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b6ead187901e38609cd734d92cd52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c4b11076a4428c0dc7d78fbcb2678143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f163b8f07e6d43ea1ad4a6df62dd93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86803892bdff282e1befc0d5be1c5a87145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bceccd4fd0e623f8fc2c8062ab66d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d44a4e4e91b7c9e5fe9f197ad7408147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911ce1abe99be912fa6e5502eff629148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11692e1bd6250fe85735e7675b8e2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af816f18d318a12dcc55d7f1d25fc6a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829c2c21ed639ac1105f4c17a6f0eaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77304031eaab545df3a09562084e7e8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc5643896ac44e8992ba66b1a59cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c82ad2038ee48abeb8e3e8de8d19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4919da942c84ed7f0c3fd05cb1ca59e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff554c32a67802e1a31bc7b995a79470156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3368c3067585f01c320d9e63376555157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba3a39710beeb394818861638100ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a73c38938f9847cfe03f0c9dcb2139159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad51a4e1fc63043f8e81771ec3fb2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007f1287cd67eae1dbe9a6a94d0ccdc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98572e345f73ac7e844274b62825405f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abddd02b62a752d3b33a745c339bf80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a551e65924e16b26f7a13837b9109e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f3babb0456b12017b53a854d9163c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106a5c50f924d4940b9b3f0bd90c119166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a3009bea852cc0eb6835a8e879bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42daf45a8ed4b7543cd4b4d830aa7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848ac95000ccd473f482ad77b67bd78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e19e7de78e7abb0e5e56438f3e8795170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edabcc78d441b65e011810a4a48cd4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451281dba5fe00fcb8961c852e4adaef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab565d4f5a8e3c3af45414b753a03e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67237d57d56fef3bed2313fcb7a2e42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218b6391b9cd7da23761836cc4bdf13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5316f44f87a7b60edac5c71323e9b5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bb1fd8860d9bbbcdbda6d80d9ab6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8cb91f8a9972ba6a21e4047f497c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a4f36911763c90115b4e7e44f3bf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb5815977950f18ae9e0a60d915c98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd768a9ef78d0ce003a944a4ca1ab11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859089b618baf405ffd62d564df1ef3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131182b6b3345eb30d9891b58d240bb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafed9973ee9ee1eeadab840085c6a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5300ff573055091bcf8142bf056bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cb77f3339bfb28fe23c443943d398186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733c01c9609bc07e17bffcfe8a9fd8b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974b5f23ba08fdeaabdd2be057af030188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16efa3e8a972a3cf78a1dbe8e9107c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35476ad489babae7305084d3f8bcce4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86420a0172c29b7dba44bb4209438732191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045302620144cb1e5744f5a25017fd6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05845a94a92024d79fa75ddd00686989193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f98ae9620d43874a618298591336a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5725fc283c299db6755b0bf80c0ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c337eea92b8a03f04b03fd5754621196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ac0d77963f7aee74cfbe55276f75e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8584010aa28cc52cb1bd075c0dfd7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b86279154dcb7d9f7c08b49c29f0be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6753c0acff37fb357501e058b4e58d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034922d12176535eaa6c8b7373136a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4bbcd66c7d171b1a62290a957e633202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3109caa081230e6d678709a11d6221203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9aafa03f925bcd9f67cecb95b5f5a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dbf29244b088d64a71651713b9f17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39e63cf2e8d30c6e7116e75ad5bc26206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06df000d3eaf7cd7ba9537accb9bb5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7bdec51aacb82f9b055a869ef5a44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9684f0371f6225ef54e49e5b01c23b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90fa426603d5a3a78149aa29b0e3f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302977d4d0ade00bd2489909a717aca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921c3840f078be5f4a410841d9256a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cb23f959dbebdd8f59fdb24c4b372213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9507a2bd6a2e6387cde8df6661cf3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe4c7c9f0da22e43fc3461c097f430215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c38b45d19df890ce7a67b51a02e7d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c3a20526763d078351667f6b47ea4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2363972022e8cf0cfbf3f7e9914af5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b5852b58032cbc077866f6e2f7289219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c2cfae0a46a55d2eb244794f0254e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140d0f06fe75248692989571d37300e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a813db8b66ab8687035fcd0802c9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8172a54a05dc30e7d39a1162e4da6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf40f9193d1e1f184bc501b0c4091224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7a76c493fa03439f550c6cadb54e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d5d7a006e9e48a17371f1cda4fed5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee252402d3856df98c2c628380821583227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89db0190b534ec30decea53ca69b90b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e882b0878008d24ecd09c7fa799b6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fba91567dbc67f125b394a85f2a10e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a8db33e030b4cce59de0d1ea714e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6d5c54adecab47d4dae97c76fa45c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed90fce21b72a64495f680f2f8dd2ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d72c2ddb9629d2660d1cde9b6945e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a5d189d4bed424b7f9a3e0e043912235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f4ae79347920791bc4547349508b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b2e494dae0b24af733395e785eb6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9648cdd3bafab65129c49be157c013238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d65afa1e519c3cabb485b19aeb218239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a76dd13cdd0a56359a3fb7b3d5f8ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8c8f359b6ba1dd80b4f0390f004e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b001c5ada3f7d8d3f71e01234f4a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f7392822c4fb1135c8c6e73746eee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a605a5d61e18786ab27216a9caebf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e3ad6ae9cad37824ec280b9157dbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa010980012d7abf1abf4670b61dc78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa784a55c6d275139d6adf632cb6ae17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20caa3141221a0e4f71206377d68c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e42869fc93c160095da60cc0144a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8642dc77a594e66f8fee0e2cc7c09250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20657416a009ce6af46d276e02e265251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436c4588d7a38c256465e710d0cc7c7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaf594aa3e3d61b167a7bc6adcd04e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bd7481224c8472e34082dae002870254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c874065301884e7709e57516b355f87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b90935652369233aa4d8fb921321d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed7ce31a8cc64e3fb0ccbc77c460cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ed71f57d387fc84965e377a2f3ce9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16263e7269ac3d065094528ed70feacd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec643f9d0cc232ef1d8ffcd0864bf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5227a52d6b5dc00feae83a33f1475261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7d53f748288fb1b6aeff2f8aa8e2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d36c33ec6185c82dc2f5198963447263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57717f75d94a94e27e68515623eb2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb4cbba9deca4e576214892fd9ff4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026333e50c9dc72d8fc79cf4b184a30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cd4e26db90e5f2df2089592a2ab06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820f148955bcc836a454c11864f79fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e1835462a0b3cc01a36e20d1ba2fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d1179d86bf69827555e5798c1e68a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f28361e597afa3e4ffc8a2fe15e00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c842548cc33e46b16a0daebcf0b35e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9485d1cc317ed899da8026aeda80f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d34868c9e00ac4220111f71fc37b9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1579689250f13561478cd740e4a2c4c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb067868620ec006354ea6797516cd5f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eda01eb0faa5ab8a725f3db4dbc191277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7190ab53d195d8e2a54a4e33a67373278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc389628e4b2dfd1eaedbcd40901695279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68c2957166b737d62a79de07077b8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9ac45c12806f34fc9948eea69c41b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ec19384f080632a11cacfd60585c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe07100dcef4ee23245f918674a5361283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906a99910758268f316a276772527a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd31905134ba3694f67feb60c2d7f60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab11818a29cfdabb7937dc61039fa99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bf4e19ca6e0017c1ad39dd67bf6ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e86f2bfa35a74f8e0f588bddc9cf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a891a724f1326a33e545245c856ae1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb0fd6056e971cfbdec451aaa86896290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d02a97278a019c41e1101c38d640a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d952fe40e8724fbcda583a326e8079292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d427f98407f7ba83ac08019e42d43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a624394249b69d74ebe858d17009f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b0903505df440492d30ef57dd9a74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70604938fcd0c9dd7c8d97640dfaa237296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708adc5f61e75fc5bf10a8acba27e11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9ada7e146a0a12e2c4d1b4ce9f8cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ff79da3e3c369794e586eb05afdf2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96456a4d953c7e37492d1b2de25f8aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f284dfc208f42eec1739e169a99ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67b2eaf171c33e46f94ee9b177165b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353107b6c743b796c51afeb963e886a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306c6803115d8f67d32d9607af545ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb69e0196d150ffbf3e4ffd4d2a12f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06ba554d173e0531974906cfa77333306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92902f59bf0e872b2c684e06c1431b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e61177335b2b5d8ed65efc14b9c476308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d017fbae0fcc5fc4d48af9860dfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7c4bf3895fa66a496485829e32f39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbf4351f761a5a69a9c5b060f2c686311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c630269b346c47a8aa312b42d2cbed2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff30c0185f275358c90a1342387cdb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730c6ac7729339691d835023632533e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e8dcdd735f13d65f2daf5a423be6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7bc66c22cda5288f6851d200488ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88e71c783945b6f20fa1a08a540409317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e77ff8a8b13f3a24f98ecb2bc358a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143dca169cfd3b81007bbf2991f269e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18687ab40ce7604cc3757f09c1f1ae55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2fe0c6e6cb16b9bd9b5ed6f49b8fd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dc04e9ef9f35ba9488190c2748014322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6c77948b4e45fd999b0e5c4903bd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83217158d1db44a4e49d5f09301ffcf0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9067f79a855da34ac43395ad4e708325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f400890756a8e0f918b1007eaba03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afa60508b26fbe14cb31ffbc7b28b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dda8ead6712f22768643d07c314d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27fc7bbe511d120b0a97266108f010329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709853443157cc01ebaf9329760905e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5953da34202ade927d96f2c5d0038df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c9d12895746b82f1028117cf75d3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd993e624ba20470d0a3135544b50cab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90da5514de1e459431a0a56eacf252334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9e6b868682c0da8f63585527f55a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29be6226940621cd62dca8c6f60a132336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd3b0850ae17eb50ed466e6347002e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e1ba957f4a7b05b9c411bcd13d513338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef336f0a856818fae2fe1cc49b0f3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571acd702a7dbd0de9eadfe61b964293340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28983746d7bacf47274218e698943dbc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803d89a5b1bfbe37232a9ca5e2454a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9e65f5720a3dddcfb14212e0733f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d771af5c95174146d43ade59dc4dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847491a260f44d5adb712efd23d7167345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704960277212ea6185db686b417b3c62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946266e10edb8262d14b9759119e5035347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b7fcc2af1f7dd1c5b98a066cba25348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f9c5177ff3241fb2d4f8d80a063cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4a726b351a2f4a9477bc1f7110970350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2509577d36ccfba8fc9d5f5365a73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68037e1c55785368d78f8addf31bba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cebd5929eb9258a73f9417fa5935b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7ca3c014d633df9035aa1b08a184f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b09b5f419caf4c6b377647ceb6284355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b3c9b37afbc2f20d4f6e8ab03c280356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db49b60741ac63e45b4c0e2a7e9503357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3599ac9f3ad6614c798ee180cb52a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5103bf8653c3e07f1badd588ce5e9e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a7c3fb9f9af4c6b6279bb845885a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7a30ddd053c757d7e13f296bc3959361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195839ad6626eaaaad274bb6bb52de7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3eab908ef683ea06e25e0f3361589363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b70332c0a3442018a255e822bde7d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61488168e61d3760462a490c6c9997c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeeb17a58bf8535d7ad2195ea26881366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c501821e2888fd0612eef56da6337a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865573935595aed795bd8cb41879525f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bfad20ae4a74560c8d959333d9dfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5e25f2c9c15aa553bfe7418ff9a55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc2f385971cabe96ca794d61220ce9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c034e61101c887aa2cc02d64fc0b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462d460fe323b775c18441e0a8d4bd6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee97de253fb45a34dab712f18b78eb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22799b517ed71e4f246327fecaa9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5fb9d0b53503c3621d015403d983a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6e86d11e5eb82276bf21ec9eb7572377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086711fa6415d72cb4b0ce67f03feac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b652c8c59fe5eba521198c4aef4af2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c973346f1c17f5b9b9002c3638faa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160f3e6bfc36e1003b3bde83cb6ea0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e08b7f9e1b88409609efcafd4a566382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc63b3228c9189893d84ddb5598d28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b51560d0e1f6bedf693cb9b60e03bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740ac25d86faece59af861b000eceab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1612c80e270e5058c5a17d4a9988c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f69c2e408aab48c016f627f6cfb210387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128ba316b90dc6406e722a2b7d74283388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b6420b141cf1c2c5571ecc0b2021f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451da209a404e1f73611f938de259077390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d3aa169804a2d1be4922b5542b9d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc2b88849b2325580d23e7f4485c90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b461ed18fd14e47b577ae8151da4d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8987a4d9414bad0c78fc6f1c9a22da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412de98d268b449bd67a18376904fa5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee20e00f850a08c964d5d944054586396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775dbeb6168b9f2fa09224909cd9536397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36e241b1203bd3c97e82610a37607e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2af5c65291f27213abe97f6374199b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238be29e1a53537b33667da90b308dd5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51333eda21dde667d110d91eb6fff4c5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0709b6f051435248288904938dc80c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7ed72d4a92fcab919a563b03fd868403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169e2844081fcfc636ab125bdbb3647404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b196ea2bbf6e406f0c9d1ed0327963b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f08c3be768e842cdef3e3ec2d8989a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60910b2444d726bae825ec8764aa11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c004ed7ec712b2277e2038efe7db05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb902aa7f7486dcd8328c13f5aa889409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05503fd9def21f40074ec8bccc67bd84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bde3a87f49bf6e18ec20304f806a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb4a886c285b57565ae4356fdec0c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850592808ed964c5a6f1b16d904ec253413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eec808f50b9027965ab88d67c50c77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d326a3517198122a5205bab3d7867415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807061a2ca843c0b5c3dc037ec68652416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac240ea0c1e1a4ec570663f138438e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7470f7543e46a87282f60cccfad5177418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd07c1312f94bd90c29aab9a3a63a74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50965cd2ccfd8392d295d9f593dfc1f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4f3bd23123de4a58624e51e47bc2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b56278826f621ce98c06179b2d92e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298e6062d4e946f38f32aa587ec5b8f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e40a62a3a9bd0b8ff5bc63aa6e5e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25f718a644065d313e5f38dbfc1b40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60d629a94c44f9412108304d89bc7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438606675aa8d6ad62ae1604265f502427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707d3db765c1f6348bb56ecf1c57d36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e499221240beaef1ac6998a22d46d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5fc9c7ff276b45969fdd7ef8d3727430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48277c70a2637667f5c6138e28fb23f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf4031da198b9a0eff57cad0768ec6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7ed715eb2092a03b8b1937e8a2c35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1f8f09366f25bda86bf6e3f321e23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e1c173ea0eccf7b5722258b4c1fe2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0d19571065a05293b39f846fec27b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e20bee3869efcf74256eaf524e1fb8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507beec8a4c37460f63a9181e3427725438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0908d6cd757854713f67554c94c869c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fdb815f72f1588e8f5018dccc461b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b92ade655fe67d349b0d90968d3a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aad846ef58c3aba4db102f131e03b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d7e8f1063b1eea93a190641055238443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200493d7c18db92f4036bcd627ad773444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb7c9fe40ee43a94e1940f5ffe2b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5213be605cc7ac31301f46ac30b0f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df547b5caa99fb92f91168e92f459e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d64f6395d334d3d0c16a5ed34f58e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b42300564da8a1172c67386ef8e979449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4fbd837b46211d668988e79c2236d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ca90656bfa4c49bf315cfe308b6dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d709625864c4acede6de8ff4f2018452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7962fb215bef43bfb9d7ad0c0073a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c52c0bd43e91037d242a1976eef26b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa78a93db3d9db563272b10ad1206b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66fd4da90e6af3573ca736fac95b13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cfc9e2b2d0745f5df112142d35a68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6231fb874c3ad46dc4ae76d0f0fa960458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29438e34ea038a2d184582518694bc2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caae6a706796d239b1a65a44101262460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4aedfd2ac2aef83ef0bd053f6c1bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127c7450fcb43bdb4b2845f7dc77545462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a210bf61c0657d93ce0e153f2e545f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebba812e0e3fafc49060aae3077373e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d15cfe290dcb5d00636dbcd33ba0b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a1004a6b8858fdc69353a0123c9aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df585e04bac9f2914a5c17634cfe1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d99a9b759ce79e0c0843ab2af7424f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46ab74c9175809a93e0b1f1845d7af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359f6c6b00f8a7396e3ed799c82d06d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1b476db56340479ef71c77fb9c490471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f37822bc6250ff8489ea8edec318a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89479bec89e6d66a8e067678ff44597c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01811c484f0586d2ddbdcd26f1adc7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f231c55acefa375fcc4d69feb5264475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7003ca3058616e71cb78073d6341e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5798c0002cc8ff0f8bef814b1f8e5b4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddd2d294bd027c042f025815afcb65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665a733adc0b26c2d1cb374c9a8138c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc19b4d6f75ca1b694aab9cc87394b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3351882df1c26e6db480bdeef12bd33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357071f3abceed9b5e9e5d33bca262b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329cd3587e02e3b43ba3f7c3e8881f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74084e104cdf5c78c304fc8cbcc33f68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb143a5ff4db89bab9de0a752375c1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43198287064d875728bbd0bc06c9a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee189734033fa767eea8f977d518b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906aea121b7b2729a5149ce990275a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79182c1a8984bdbca5fcc24f0640cebd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e30f400cdc83fb1bb619fb65698b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834204b823ad6846082bef5e073b75e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fbc00eb8e517e0c6b4faee296da9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b77833e8f8c6137ce900a3f990ed4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38094baa8ea97839f63b357b0b5ab67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d59ffc597adb0e7aefdfdbf10165495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577659682f39366ba8309d4ba48f05f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747411a3a1b4efd2c6e3f32d2f86e8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57e6831a5e1e3509a16e9de3d2d889498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c45b33fb6aa7cf5fa70ee7be17143499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda41a73f73f4213f532213bcf009ed4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aa37b2a5f26068d6dd71ed996d2e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552ea1fd09ef4047e19996625425a89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb67d2ccec3f30f29b272b0de4b9f33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395413b70ddd9aa342c8ea8d19efd17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0725b2d688a29b0da73f708ea8cb8df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8f5e187d3c1e4a00a34e5ed2ddc35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85d349c01c572b1deeb8795a94ebc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc24dc64a3ab511fa09230427d7d01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8762e5e54b0d123dacda55dfe32c0f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759fd4d2400e4a786a3f102b318aac5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae118ecc662e99a8f6e1deb2b2c5bbc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae94d6b46ce49a176750c407a7384512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd0015077acc87b6f624917ea2202e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c21d32caa9debc06e06182e5c51a93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70873aa6be927651de642568d84e0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f5df5f2d4116c7a1d70768f818a62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc23ef9f7fc85c4a061f5a188916ad7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10223c99520222ba7b461aded0c625518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c84691c725cf5dd54213217cd9ff8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02968197dadbbb1192f0392e8b082e10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4cda208a77ab37a582033a905a443521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5acb6b07c886719b251594eff788e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eb7cdd632f907f5e3b40d76a04fec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e46fa8db6dd1a34f22fe1f7617eff7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e338839e57b86391d1167cc4b43ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1cd65bba4a04eb384584baabef991526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529695ef7adf36c4be861919ae2247bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0dfdbf4e7e9670bd01786b5bd5f02528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b370b3c4e12385ab0cfdd05c257ff5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821e8de0ddda372bdad9532ad84fe2f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6767ede9648466d4e73e45fd27513b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e446bc6b97b1f621f8601991c665432532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcae305dc735fb6c412032f061d3a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b686af9118e8dc5b08b552d4a36cf6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3e126c9ccb9feeb11c8ac68a49396535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00561a10803d5da998f3e8b1e506dae536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff94608670d1f09ea4d124c17accc73537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befd2886005b32d4e2b1f158f876864538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78e1650414143cf93ff5b80eb9e9d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad468072bc2e4d092dff2795d1ce3d93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67633796a9e2a436faf38c70a4b1504541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631719812db08c563df696fbe8fe4065542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290abeb6ff5b0228ad2163d8c5e1c48e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f014b968519453e02f87c438b71410f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4927c186b1a9d9b0be19f6effcf673545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa29b8e323620a41a41da93ca43fbdf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a402afdcca5d0fd2da2b20df96bb4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efc4208337000f075718caed17b7d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3456a79d8962d8e4c94d0e7ce31f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21c4ef6e1a7f301d5aab1e1648020e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d85cdd78f3b7365939f2b6835165d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d20d142e66067118f7de10f501fde552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0cc39585159999ddf44f1a003d7d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8938e05be48f7a3fa92d1f207b594a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186652179fbc8b519fcac4beb084726555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6929e06be0c94afb5d287eaa3a835d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d818c5f0bfb414a0b616662a07617557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c944c36e3174b64dc7a2cec075e1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7402aac8dac0e19c4c4ea5df81c79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415e0cbe587a8c8e39af0cb89af5da4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4063ba41e2b77906f9ea9f6f0abfd1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d847afe3aa0209fc56549cd3869076562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0c18c48fc8737111034b93c505abc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1e8c54944381b01cfdc770ef55a50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc055020e6c937783d87b4ec98371d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48dcc2cfcb3a22681515f0bd924f8c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dffe24f5da911ca82ee5d4e1628ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246889b3f85d59e125759808cc2bd75a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd489ae187e3b70f5f24e4b50a19f01569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf87210829ff16e4f227747afb0365570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0acda0280250ea6d5ec96be91e4cc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f5f4a163f4939c849c7a05695858a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730174e313d522e434b42aef83ec1dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65174a41c9242b4d48580b20a4832d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848b142a5274a13be7687239716d901575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ebee3e241c4e59408769305563d33576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acf505b981af5f958290fc761d6358577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c745435c3bb8bd378d020e849df4f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e142fb6b20cc6d2a6a3bf686ff6ca6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154e104362bf56f0798859115287c80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bf2897d44cad75f41c743a03146ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19e8f6bd98d532cd62fd045a8193fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89de7afbc285620b317146250d6839583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fe9b725147aea263681dc1f2ebac8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48254bacb366079ca966b9861bf7134585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea32bf659369f6d699bf84e3a77c3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e66c66160ea13073792cd880a908f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc1cf80c3d2d7e869a7b8ecc614ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddd2c29faf9381a3810b5e1fcb5265589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872cefcaa5143e35213475502ff3d5b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5f4582d890c30ede702c03a041a0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d19c86f5d843c37b421642865f86ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1351da8aa1fac4049707d0cadc84a42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f65138ed1afd599b0f3f7863da5eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a18d0502cdc4adf1028bdec4ecb9e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0a7aacfb7a80a5a1d9cb63f2a8324596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27a8070413bbf0900eecc4b28ad581597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0294f631e01a0b207862060703cae3c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fe2dafcf7284a5d256a953a6a6fbb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863feab1304571eb0917b4565c0fa17600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e0e01de467a7a5e644e211e2cda19601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16f77c092fa53505884a4b6f99983c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1361e930e980697954a744f32d5a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e236af4c987b0f4b5960fe8d605a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dd0e1aab366905fca21996b0fb3d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bfafa47d5232b96bc0452712ddffb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac3caf09b3ea2d32190c93db9f7e0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f43e5462e88c83132d6fd4b382fae5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5761a19206b1723d45eafc8c922374c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb2fc580fa2a7d686fe8fee3222d98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0518ecfe55633e2e45c787dc466ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360065571e6d840263d880ebe97e31e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6bda1282f11c36a83e290ef52e514613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c046da3117c56f71d19bc9ac1f190e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc2b89c2232eba896e3e1e3b79f111615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eb26797bbbf546b3166670ed8c44b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1b4795e8362b054a1b8cf55a4d226617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f70e167ae2dff2ebf99655beeb734f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf699b9ee1b9242913bc90f53b9445a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69841eec1e34db63903e6d2d43377d51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc9a2840b5478820b47bcd1f16da93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d51e6b2ce7eb7d3a556d7c6ddc01fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eedf6621a5af7721d186f99644bbb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5697e4612560dd39908052daaa16d73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279cbd8a6fe3683ed0ccd174b07b3d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ccb3e036b63abd27407ed7517b132626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cdd40b90ed90930de3880d030d367627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b5ac3399ee3f2dfd76b832bc5adb5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84af6b47eba5284cf9cf1610d4aa58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17408fc18bfc7d18e6bd6c6f2711cd9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c35f4e4dc199420c84de27251f82c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba1a0b54c4e9a11de89dfd9f615598632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80acee5460e912f074174304edd8895633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78698da0681fd906b0b2d58a035b8f63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bceac6d6c95c4151a58c153a33baa2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eb2aa8f495b0e1d6d620b8076ccbf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928c08208fd0c59a18447b4bea1b554637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd47dac0af4acdeb9c01fbc4ab63729638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec43bdeb677dc8d089b7fa9c5d71249639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae35ae2591edb9ff5bef7495a8c87c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ff0a43363c282bc28e7a168ca5f69641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056802a8d5a8136eaf4038ffb554b5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bf7a15800aade317826f448185ecb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cacc317e3bea5dcdf299565f524a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a48a70d118a2af6e1bca4cc11b944645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde39a0cd196082c43ef147e3c6e15646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca72c4fc938ff34aaabbc900e1156c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d112302057f2bd62630139a0a82ee2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250d693a9b2f97194b8b91e28a8b6f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95d1bf4a2ddd96d97cf0affdb4a013650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a909cae210926a3735f380cf5d9cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43cec72bb8b7106b00fa09d48a52d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c036bc2eb9a8a2e0a440ebc3c6236653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde0f5f3dfe0f9a5aa04693aeae06a6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82136d5106f410c63d7472924d016c9e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355526b3879c014dc0b446034f7c68a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed964e3502617e7d3acc25a1e7b664657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f597f99c0a88b04310029c96d186f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c84d9ab329c873423468b4f71f2f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a087108467e1fc5557e5f69991693d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30ddcd2a918f5550bce848c1053d71661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79767cc8c4ab528c84f5a7cc71f565b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb73b83a83a5e9b8eaaafc301d8328663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1185fd1b2c64b8d478f68ee34eb674a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba5bd19f12084a7fce2502098e4192665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a20fa8f76415ca431b93503051fe49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bca6b6b180a292b2a3d805fe2d241d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910b68b488ad8166c9b93f0a24b0f9f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a88139afabb5a467e47a2e183d97e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ecaf1faceb03eedeae721d90d9a68670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d90194a7eb514d60e753ecc2c83167671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e45f784e8469b012710950f467eec4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afe8476672562ddd17478681ef0698673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae2a689f008412658a3c607cc76af7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67de34ec869fcd5858a41cc29e9eaf5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3987bfd05e4881819415eecc80cb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f126a96846649bbaa433e430b06b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cd060261e7239f320c2860f3cb031678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef02b2c8f4a7ddf1c58761c9d596b0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013885f511a5dfe120f22c62ef86af5c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a93e5b342f87364f9a3b90ade731f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832869dde6b687827b45aa4373147ba2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f97d9a7d74219ce35ef843b8e27e74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b0b97fb1c3c97377cbe48fa261638684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c881ad01787fa35db29b1629f78d63685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f3f41b665bb8298664dce90c8fc7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e22c860b0b4012a2416aabf6865f41687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8149f77ebeb12f0fbf20439759c88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655eda107231aaab6517f654dcbd1e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a147583faf4ae8295e928f1a01cbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b9d3dac4490efd39877e9c9132c3c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61180c976e8b0e0f40a9061ed1ab373b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b589bf568314f5bf5e1500037e6d487693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2c7f6108027aac773f010cad62b62694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2af55d68b09d9e898da15657c262e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada92be415e615808e00ce48a984422696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6ea3e27efc8414cfd296ee35dcc18697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621911a35c5b705b415164528eff49e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0932146cf54d24bb13e5dd448092250699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78cd17095bfa893fd4b5c55f6e4645700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ab032162350a248ad3f2c4fa4df9e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f10a53e0e0f664ef38cf693f383b5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c14b5e367601efbb13676a6e69839a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aa94038e5302852aab55ef4e89b1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd077ee1b9d0db1f809de615fc952aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151755b64f21bd3be069a46b36c31ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aeb61a77b5a9c6ea159b4007bfb7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05d68efeed596b712e053a7f46897a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d11444521c91adddee80c84576496709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56275b07d7e90b707e6ffeb08662c73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227ce80666b2f895e2b568611e676c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e884a7ff291228875ce5534d4e2256712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c2c1fab5e2063dc5e36bfabd83c7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd3770726caa579edb8dc49495724c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b897b204f421c4ced59dcb78e5931a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d4509346bec397ccef2bcebd71e96716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a7ca7ed2b5c857e3156af9bf68c6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e80ec2247c006bb49ca1674df2ce4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ec9aa835f27b05169c1508db0885e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad387ec4d26d017da521f1a33b7a67ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebbeab17684044fcddbae24e8f9cd9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9bf742766ea53af608eac0d46d010722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014408c71dcd9c3e66fb883305c5ae6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933abc953e71ba79f7d64ddf6fb80d2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87b4dc2245816e2afd62e915581c73725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd630bdd4b629540a64fee2a84a527726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5392a4c8f0240118734408690ebbda727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ceafb114c5bdb725c1c43de7d0257728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f935bf531e7ba47fa449243db64f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf291612fbab8bf00ea173c9c3d7e764730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97469c815d3a8a33d4b2a532495c07731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893f9778cee94a795ab1b191d2b5343732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86195ff0c5bb2005bb6e811779d37025733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a729ba3aeeb9abda7ec78e2f89d9392734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e579b121acb7c7271a402d4663405f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccaa687dbb23297e3f8713d25b4b9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b25d3357301379fe54e81b8eee149737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537463d1758c4af68dfa487d2afbd756738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9f1429a0861cabe7a15b9f62ff23c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca9f5d68a536253b256aaea7c80a7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc53328aa38ce298e2fae17bc2758f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f387e98144cadb544126956dc27a8b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83a80757ef99d5ee0fe1f36f82863743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c428967f50034e1c13b19843dd3f08e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f54e69aa187cea3e160d12000e272745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727a5af81539a498281b62b39d82a5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917d726e190c52de51fffacb61d2d6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906537123a576edab65e7d9c2360052748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4d27e2bdbd0795fe73b6ecbd55d25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746b5317977bb03c94b5edba7b2f0f7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562ba86b7d85709cf913247e20670ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dd1e3944fba6859cac04546cdadd5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804831617ae59f81df9784bb9bf28e93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07eb3ddd6fef7523787de3de5e2a46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838d5620fb96d73a23dc4980cbf9055755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddc2d809f0fb6bdb749fb79f3ea784756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aa9b92f8dd6efb470a23f3368243f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68cac2cea8b920a70d56c81c62898f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e93365eb050553a26cd3fc225c6c2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42b184a3b62dbf8dc6932ebaef1d871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02437a958cf91efcfc0e7fd015ab4a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c60515a2ff3ab04a500240f1292553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7376ec14d2f96221defcc2338dc254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360db3185eeaff3a2b3495ae20366105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af505c642c7abd7f914817386462fbb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b58cf4fdbc5b21347e802d9344ff17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc01332b11cf9d2572b47a11d57ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a05f5251231963874c5e7798dbe8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00cde775a296fd52d7989f54d95d3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f7b41cdf5a2a4c17d718b8d418d9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c226042b96035d0f3c3e2b9d78c2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5e5ffff3d723a714fbce141113bcc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f5c04f8ce4d5fc2773f158bbf1d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec636e018761efa17b33776a4949e1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf043d016431112aa140950ad48a03116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543fa1eca2141aaced44dbb4f58e15a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2f23ad488380ed23408ab30c77a8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e019f44ff80bf949554df06b76e09ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10215d88aa6d85e65a7d553ff09493bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a17c1bb166d4474430442063fc24021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b945b362fd0c1db63323b0e85ed3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe77db6903cc81521b0d42987bf18523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c26312a3d39193c0384d883f68027024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021aad698886935af25b51e54af766925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758523aef4cf20a05a59a539b466370526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49369affa0b8cbcc675f60a72e005cd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7eb977d51fdb89e13a2fb388bc2a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b416ab9bf5eb8020c145198e6f5d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a869f5916c5a5dc86ba9a15f124d8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ad3e27f5cdd87c4b3cb406e9b404931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f32b3e1bd1747c4f3cf7ec4e67274032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74676550e5b8a3f398fdb1542b336f9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250e74808be21e3ee7def948e95b7c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6301ab4c344b9886fbc3807b3b32a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17e8ce6120a50b0ccb2ebc7ee62bcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f802283e8474f702245384314394437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c166ade5a3fb43e469dc883372dc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c516db79e8c914595210400d90f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d911278cb71ba77d70a7533b0c694440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dae3f331a500c4143dbec14fc4c1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedd5f828365e4a7c9311fbafa1495342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c6bc67c9e2d513a15d66f3c3ed8de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b65a04902d402d5a6adfc93ee4cd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77945d9da93cc17767d491d5a0b9083e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeb58b71412768664df7d12097baca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c700433c175071c7c2a74d725cc24347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a230d4544d12bf898038cb46a4eb2bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abde0c96472f0e2e266d9f7974e2cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537435e790d6113fd1b91ffb1f5f20bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59876b09ce0e115ed3d5537f67bdbabf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3de3d6457bd0366cda498fca60d00a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f64a06830d3bab3b2db6aaaf02b2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8434a2701023b68d1adb6fd06f56c7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51617966636954a78a4a5d227230572c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e48390cf2baa0de6477af73899b2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497580d3adf9e78e387e569c037246057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318439989b5060ce5cf476c451c9e9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb752a15904b7db984c22f85d74b01cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4527fb2bea0397a5ff54160cbfcf4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3b031c85bc9998dec0b19aefa8e8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c88bb166a750a9f7df01849423c8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfafe7acdec0074f511c74da507140e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f1a649138a2a63debcb943a3cdba464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab22f88392837c1eda99e25a152ba3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b269bc25343167c908fe056cbae7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcde29e0c638fca1a562a3f1ee5d1fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffceb02a148a8dc472f06b3ce8960768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11280204291018fcb2c23c92c6331369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a442ff41725c2a71c32a2d6c83343370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b6bea767fd7860234180c9ffd53e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdff35fdee9d7d4fbad680409772d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0a58e4b81fcdc1119027fc7d4620073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea689b4f8a60cc2d347a0d523bbcd6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9274295a617650e5ba893a0371415675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053b52ac759a5a4eb198d60d4e4310b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d8af2cb879cc3c59983adfa0d7a7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236682da2b6780b3788b5ffba593e08378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa06929341068cfb5e97666a7bc2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cbd536b9826086e819edadefde8e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9ab2631c945fd24968b8dff4676ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eac5e1b3c2c2b57e0ae1e35bf69be482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e32cc527408bbad94c2afe7125e00683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401660b396635cf24f9c37194363e92184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587006a60ed51266b878c6a302b443985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebca307fb8b76e49843024f0c793bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e058b5be7afb0bd5d1c8104d22b3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c1bc42248d46ba9ffde43860453c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbe34e10e847b66126653fed09663989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900428fb7aeba52fc490cd652e5024b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968dee59eb63b04be07465a441c90ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7903de5b53860abb70f78146df446192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2377ea8fa1ce7f9bc250565b9e2452f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc457fea11234786da6a4a442ce205a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a874eca91e2516af4922e5ff78684b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c549d8180a74e9bfd3543140c543696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35326cb3807c9d464235f64ddb939d4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d36cf329b8b2f6cc331feb0a9dbfd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb19092155b59db2707e084bce3aac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac6cc0c0a6984780d40bcceb88353100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7782a765211f964c66d706e5c524f2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781bff04b748d7ce84e96e18914a161102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc73e5807dede1b8306a693cff21c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67bd2fa13cc932a87c0e5d7fcd5945104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bfd4514401041a7acd27f80965539105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454e84e7670329b1424d8291f65af0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d29540a50e01d70b3298648d2eba0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd394e7212cd25bb6240919171815bb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf728d7759d7de5cb259288c0f78f71c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9548cb81e21020dfe1193ffef8575110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84def987ff37ec7d6b743c3248fab15b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7990f95655d0c4a4a21c7281937eb0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137575cc672c0f7021287096de6ee5c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e412a3c12aa3309972149ddebaf4317114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deb0d9594812ea946149e3e6b87e60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ff8e7efbc15183f851e454abf3f3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e899911261a20739a4ae5af6bf8784117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca8ec92198221806c63dc8f217358f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be63c986824ae993e483a6ec49b601119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6761196809254a818247f935dba9333120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cafeb0e3ace41e7b6abf5332cdb49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025296741e2e482219f056dea04eb9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a88f3b61a75b2aaa3e8aa57e40fadf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28755babd0e70f6b5db3cf514c9d4ea6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4fa4883c4734714d81fa28cc80162125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51044a50716cc7a0b68c13847701211126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b5dbb572abdcf0df8bddcf95d0b47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc2884272df6503deda4991b81f97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4f8b2973e260fe1796118ea47ab65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f20cd9d5fbb6b6183af6b6c1084028130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadfc1fde7bea8eae321a55b350cf74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cffcb4dccbe8b1e85b02ee9a0d142132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fb5541f807067faa1108867b6c14e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455677442ff3bd60abd9942f3285280d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa71eb561e4cbf1c74ddb2f08d243d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc480aeb2c89092ed29aaa4f70e8d19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec89e4d4e04f0d94d0ae1047c85cb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b24c7aa2c33fbbf15da94010e43b1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058812043a18c66a1598dbefaf68d864139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8b342e4d689afec4cf5360a0e826d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c027f80a338c27b7d47570b1ca1d200141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b509c15fd478e10b90d956f0167abb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0c7720761b36216ec6eaf6233682a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc5ee66804c7e4a09cc2e7bc355039144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212afe6321013be35bc40dcc12073de2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bd6ec8b644beee6b71e8ec133536c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d709f786158892dd38da61573d99869147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4505143b66c241ae835739f0796f5e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d79c835e21339608df1c5990e0534e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd9012fd9d9d224af65085e1916ed7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8ea980bf460114fdbb98845818018151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d569ff07bc193e0795978038085196152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5e525dc3270715ccafcac6edc3d7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343abf14e52f00d90b6f7a43132948b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de07cb7efecc658f87114be2e9c0d76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25e94cb91c65d3a6d10a2a68162f32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd87cb5858003636f0d2d60fbc572ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913426f08f30f1115b7fb6784c22b8b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecdfaeb219af84154c51efc13d388b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca772a5e24df4983e09dec86b4aea6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2441ceeda0fc2ac7269a0e6f0fe03a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e098b30dac399ffe4e9cc2f0ba7809162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608ad3dd895e2f43e4a5db465e87fed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158db145f7a6318b36d1ba672859e034164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9962336ddb9a3337f866eb2f14535165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce372cb792047fb820753d073be6ed06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b84f10a5c4fd00969c16387b9f8c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b925f8f7c3f740a59fc0fcc0e50b7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022b0851e701c5a05c05e65fd51171d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24539208f91d4df665d388dbd1730c92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab01f32cbb194686913a28466a5f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154e80f7b3d5150074457145e7027f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a73a4dc76b2cbe51a110e2b524c2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e187b1e79a22d6f0064f383a068a73b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca1de27469c48df85f4af056b2dd20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0f643f2de0ce28141ec046312f8b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb635a6a6d4f9dbe0ab0f2512ac12fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf28f709a970e43b1189727b8bf4b0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3acc9ca40d1e7390a83db1bae5b52c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee826f6955d755e68f41f5bb0ce3ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c11c5567182f9871e2d4e49322a9e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dd804a8f7ddddbfda4c9e4be1e556182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50469cd06ccf1881c4f52c26303ff3b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a19a7883e2600fe4954db86874054184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d9450fa52983a144d9724f9320f93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068dcbcc85f1a694d733e755ad7ceac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69fdb1c1066df28f689d46710583a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20560a0f16ec22a8e0ba35b5001a3ff5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3434e941f7769c6f4cd5e9561ca1419189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab453827d0b7dc4f6a45e04a813f95f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60de73ae01cee187e19aa24f20645f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e667c5847370937a726d334cbeb7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b35061beec00168b41f8a1d53ac41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed3d2665263fe9b698500265667082194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb5615812777d81aa690f6979bf202195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3754289f00b62dba0dab6c652e7cf6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adc0eb3b35fef4d6ded9983ce008b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e96796bf51a4d8ed0f91527164c654198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904033fc99051e57ba540f34fcabe60e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d515a6e2ee38cba7081b1e49058e8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da50363ab9bc6b70c7a437d85739eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e65bd37fa943b2ff26ab16fd41d177202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317264cf4e8f1e8aa1bb02bc64a15a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea675dd6b30f5a43f20d909ed48aa7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75c551a3444b1f542f2d9edaa6ca15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b56e9d2c1f9e6fb2b17f36ec87650206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c95490eb0c65dc55770c6b1a37abfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee66c0a161ba2d3043c96a90fd76a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565482d7f38411217dc651b56dea9fd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec58cee45bb428c949f5d4de0669c43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fd96f4fd17420f4dfcbb0144eb8b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aac3a6ffe30065745765f35194c5c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db160f8036b7d5e14204447d26137b9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45330f617e1383e1b88ab2b77c58e382214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511eb12dc9b363791acf6188b959d3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dda6252950682fde70ada7de432d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cc1688817a556c5c5bebeac7df6e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5cebc94b4c6483fb3842240add920218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4967b5c3e76ec24544e28d4af53109219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c2212763813b29e1a356bb04d9ab5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0bbab989be98abc885edaab31a7cd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8962cb34c7ed94e7e4adcabb2cb8c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4dbf8ed16e9054f7b7ee227c900bb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858b3853244a8abb96d7cdbe081fc88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7a6d958986b6153aa36bc2b8a5928225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6682642dcfbb6fcbd49c01d6059b7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed948596dabd7f0bd0b66265549ad296227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8953b5137631a20a5d3e248fd4ab9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d36bb1559ae474c0f45c59706474cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6579f207ac7f0708904e34b5f6cb47d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466b347ddfa7fae66b62278d92d7afb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac06b63b3c669fc2a34c6993b4f313232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144824cbc31aed343a598b129ad71d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57733ba20ef4f60e948f6d8433468f74234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141c0e43794cc198d30834a16589c92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843d5ffe77c112c3690c2df72cdbfda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7bf90447e22153e5c0a57e72c6167237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16a084f0547cf36ebc44029d9eb5f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef632db7d2ada2bd921d4827c2d8e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45b719e221139fa7a197f54f95e5dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bfdea3451f17cb2270b0f0b9f310c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64809aa8d8c3ad70b62f9cc5d5dd72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3220ffdccaeb49d4ab086a409131965243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5ff8a679a295595672a1034e0246f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d16fe1355b4c7b9b93c760c132f1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f32f91f21c5f218625cbb8548505e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081441bcd01d263b6a1a93c3cb6f27b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ec5b4b0acac25c3c564e26d2af20e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe02a38eb0d0ee72ce4d3b3fb6c2577249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380352a86f9f3e07edbf72199effe72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa98a14e43594b53490aaacadb0c8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b35da6ab2eb493774e72db022f082e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86618b7bd0e88988dc8e754b62e409253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a2563cd0adb772839b0cf1e3f82ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bd826f15e7b8cf284451ed54ca2bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795941d0ca887a8a95434c516606afe3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1e6dfc4f384ce2a1e26f26a2e866b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74d97696da25e7bf9942e64ccc3dc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2d54fe4656651b2f50d0367c34ae0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad423147660e44de40f16afea185d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7495bdbe1cfcf372a6c8853641061261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a60f87a5086cab61edfd3d64fb7c61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5c0bc52759179ab53ac8f0a13d0dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bd5aefda6c78a521685fbcd1bbc4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23945c53095e55f55c3318faa4f3560265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d33873179a7a1120dd4914828c0b80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54036646241202c2e223ff4a9f147ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900c9f24428730a6beadfe2a3347c67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043a6ac3bbcdeae2bf6757de24dd664269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec07cd2b468184744b487df003f388270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ed8e911414b6c7d29469c4d950331271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1982919d89a64d4ddb2a6d7540d2d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb469b76b251393380be8410ad267df3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be0d78489b3addcab6bf55e7b01585274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb466fa2a2e5b8d566d9b9728d5fc74f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a76a147f5a483c869f697be8c868d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8ca65a7bbc785255c42c181b65b8e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8449d662aa82b53c5802642f97e00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c14307a47bf743d7a9f0342f54505279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16299725449a091d8c4e03e5c4d332280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb879526b174991045d65f96f826ae3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd68e59c57026c398c389236eab118282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e193d9381cf68f60f8775ae6dbdd9f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc583c475ebe98f7f02f1752d127ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc47dafc39440299cd1a7274ef6972a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72ae3c54e2413b54890595dda37fbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595273e04903b3a7f07c4bb8b1140b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560736af0f8345ee9a6f8582ef55d2d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e9ac1909624ce7e359656d862876289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d9a72dd4da0b80db26d1fd20d0edc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718d6591e3a247d321c8e75c7fd2906291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dd092d0b6a52dda047d8d0c07c8ed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae28e152575b5c39eec368a72b8d999293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed835d171350d81dd20977c3f63b25a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51020b39d774a961ce202df867f233295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7346c1eaad519b6ebfa57d12190dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf36e8eee9edc39becf6ef875767e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c325549189135ea2554713aa4f05d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bec6862ef026159a7dbcfe8c4c960d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f96ffd669f8e743108eaf81192e02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9b980a6d8917e02002dde361a6236301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe46e214ae12d5886b20938fb3a80ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a75cbaf24de2e836f16206ab4d530303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecede21ca87a618c3dfeeb75419fb4f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b9695a03ba5fd53b6863701ad8a51305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7ef5a9cf7a4e35c5b04df67175111306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345219f193476d6e22756c961a019ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d263233aff38dc1dfcb4c000ea4a36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796f49420ed6fa01ccadc19aff368db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4849a8e7908c62e659fcbebc994e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d01b8c8c8b6be8255504a55692be0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92eb3d1882c09c00cab5dcbd44b41a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d99075a0d7a6631f367b057a3e62fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90e35d2cf3f87f4b2e783bc59c0ec7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1b6f375b8f7d11d0ce4536dc19b73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0698bb972b5aa7e91880f6852533f18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513af22d9b9cbbb4c3300102d373181b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473b2389427fbbf5f86e4974cd0b4fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44121dac722998ca5a6815a59d4aac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacc062e70d0f7173b21837fbcab494320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9847e058770316f00c6bcf7fde542321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bd35e2c36a4ea6ec3b74a7637f2f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f5807cd351f4537e93b0c7d8ef914323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e01ae7cb2cf7580ba888aaf32483c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24cf609e0299484841bfa4a49bf4bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413290ad20c28af438c3379bedb440e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2fcb299617fbbe9f88ec29edd7026327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1f1e4a1fe91d21012b69fe9894616328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4c2b58b21e09e36f037d19b55c511329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f3e50eaeceb064270c0d00e2641fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f770fdb3008b5d9497a41113afe48a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe443703629d33a6426818028f3636332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbd1208ec570c22ebf1f94370fb8a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5821f575229a00a379a35f4183410d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546877718e0caf1ff576b3079604c09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d89e0028606ec7f5ded9aeddecbb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17b91922fa89dd99a35d24a8227f75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4063c7fdde94bc06b0bec3fde87958338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663ace9ea705e785011399823743d79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7247bd398afa5a37c27bb62eb279fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553ac9c285a2d09a5a2e370fbaa8cf3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217be2aae89fec0c9bd85e8d4f37dd1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e6bfd6b720b566814be2b4d5c8054343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edaaff3e4dc6ddd4af05529fa137c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46188691f9b017b8970bbcefd01f12c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208e542646fe1fd134021efd7da0a10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc3c8c9b4bd3b4151c8ce35d3abb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f135219fbc458ee5fba43d08ec9625348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04fc4ab2a521fd05cf2ccfffd3fbe8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac70eeb1938c64679e800d54bf5aec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcd8c2f37c96b658f6c5be268a118e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51449fd4499eb00de836f08df77a3848352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc743f110385dc2a8e643f6f7cc537d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd70127630b49c6ae3f1a72de4fd98e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2d5f08ab02591bbc035b21d49aae7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca246526b3acb1f530cf76e41d414a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02efbcb4b8374a8936c28e0f4e782d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a36147f9436832a27e5a455a67956358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c472f22b61eec1af733857d493cd97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0ba2b43e63f6f674a054be05aca8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2b181f84345734a2c3a9a6e446c26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac7f89425441d1e74c19c5ba34f311362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028f45f0c85302df71a1c885e9a4ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff630bea0347df0761768abc201e15e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480d7b4933402f84dcf9e968762beb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33ae70545aa153dea27b07f3a6437f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e8e9e1d00a1929642c61e334bbaf8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b9c017db07dedf266ab3d18c75993368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cbe335194868fbd22390e5e964977369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da937ec371beaeb9283dc7628ab5ee60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeaf60afdacdf3397d12702f2e9da1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abecb5479f1e06aa333cf0f364b52b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32600699d57687ee3d794d38d814582373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0fa3221e0c9a37be77268d725a619374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea76c12a434a03ea08d90efee8529375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a507882a351d4a19b63fee4a51f826376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2b7c60cfcd04a869da58351e7ac7c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18784c411da85ecaff0e94a51fffe08b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f68d422b99e16ac02d6837c7efc5c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1846de30a95fa796a0e7ffb236383380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d3ddea4817bcbd17abf3a046d2098381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b586ceaf618e095628dd42b3b96a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af48e3021b62c14b10d6d1635ab12e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3146f942d81e7f0c89660acbeb85d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d8f9b8d2e6a23fbef61f9bde26ede385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc109a84a9c8452ea62d9d272d7bd4ca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144ec1ad99752b356f110d97b326122387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6f568653dad7d33a2ad22de3253ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddd22d2f77d90d3fbdc7b927d976ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b5d236d410f3cb07ae546e8c35296390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a063066ab445a192e9b23c89ecbdac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657d0a04565ab02747effa610a32ffc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68128b44484be4e3b63b87e8d6eb1b2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca150f789c6a4642f91aabc7b705a2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8526ba1616864c5cac8f10cd74279395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d228c5a7b532fc60b3ae3109321bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752feae3683667f25fb291cd15c098d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc62611b809c6465f5f464bc65763f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf775ee272dea75dfdc5626e2c484e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba8ec39263cb8cc9d306fafa0e94e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba05a82b437b3b76991ac946905785401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333056b2ce981df8280a6c3d4abef92402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58defe81a8cf924c4eeca007c6503a30403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae06201b94d78b6fd67fb97396bec11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25068d38cab0c32f1e66902c1a035f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c133070a6c82e3ba6ae68e898965c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84169db1f3e3495cfb49d4f01aafde39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe926a4d7892de5c025ef22705b4453408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde90b149c2ce02a91716c6a202af956409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f98536cc20ca9d45713a6510ec633410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e391f195e377a389b9bf864294be541411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea50c2c55f6f790b6d14020ca40994412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39913b437d8356db31ed4a3a79c1eaed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca1d92f5baf267da411cb80b6a35f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71188bbbdd842e81c4369d0ae76d3f89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b96dc136ecb97aadc60d0e4c1c8024416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01c2733e1ee51c085ab9cb6664a791417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14731dd7795362b5e27f0350415279f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef5beb282f7cd9a14d9ccb944e67a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce225279e1a65c3bd715bcd60e0e572420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69740f398c492162d069460310f2a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066916c064a014dee9a9e58b21b9f627422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8b2da89b940394fbc285c4ac0c58e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69987d8aed8da4743c6733928bb0f92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a31e0e2cd3b6910bab7c2ae745501425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e657c99ac029ee40e8b4e87ae8b63426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4753effb6657c3975ead1318ec0c65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0c98016ff446ddb77edab3f015afa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697e30dc56bc89c03704b16989a9f1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc5fee1ebabd0a08c090d5fbb9a3f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2dd024d4bf922889e8eef05f2bf86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe35b43057878254e8944a73ea324ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304899ae7b6f36b0dac9b0bdaece37d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c347528ccb9d1b7ef9348733307b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590e8014471a195f6b5eb46b0927501435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667c351b985b1ec2dc4e2b0513228da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4e8cafc8d1ac1d5ae9049406fc671437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95d0d1f658a76701ae06a7deb2fdf9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05395c71c69e2fa20c595ed50701bbc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb23eacbebcae3763bb22b1033282ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70776e9051165951c0bbadcce53298b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd6a82886bdcdca61cc60821ce806c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318b458c94bd86b1f5add7cd28c9f12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889af450d39d559ac3f5f8d25a92808444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90447de65d245325ea0e1f3a2d47d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e877dcf0d0bc8a28d6e1080c3a25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294db84464468a15415a35eae2feef1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996acc51f7a9597e7247d700e7d2acc4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31809fbead65cc714c8a5a50a178e0f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf28c7f8cc3d3e7d02bc569db846f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e0761f7b6a2f7522471a0f447f8da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabcb324fb67349ead16638c1ee8cd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da718dc7811ce52cc53fa57ce757c06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a27d12a79420b018b3ed87c0dc6b81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846dd8afd77ab96be4361ded57decb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5ead88cfbf9559457550445686947456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb0e3f8a7f71413062f1cbe289b09f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9239da85da88afe5298c2e48254417458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591bbb02aa1d30cae8e438a3713712a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14185e2d27417202d01c527a52c271460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7b6f4025aba4d11c0679cae814d48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767978283ae4c2c245b2d71043f3d4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0920f26589999eec5d2ea639100a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207216bd4cc09ac020c78c62dcb824d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beaee7c2adf868572cc5b9eaeb26cb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e241d512480cef61375dec0fa824b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76da8ff320ff2c6b203c44268c66e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e216fb50f9292d27794e0666207af3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445209b7d49360804c3ffd4f8dc4cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20d7a4bdece5b83a8e6b5531b78dac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200da145769dd1396ecd9601a9fab19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d79fc4005495fd65190c0407db24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25e7bf2eaba923f2dc328d071478ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0220b4343d451f70c1a64808ce957474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76225036f22b86c49c3c7f59a7bc85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3e6360fcf572463c555c4ee6ee18f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c21dd2b945e9ac668ca21c1e7ee8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b7471c650296c16d21310a310b2db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9bd5a7ffab8528bed845c8157a2da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf64bdb437d70712ab543628e123d07480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5121f1c373b9c19894231920a769a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f72b7fa837389d324496f605b53034482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db216f905290e2736e664d678c1e5f0d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66872e6ae5852bce69f5aeb9f48c2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975b50e35ca421e6b2797240da020bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c42d2a8fec37fb6c78aadfb461b58b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905ee85ec41423d731fb576d30ecfc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628e0c85e19d3b60f36a9cd3013ca01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0203fb03c9cf695edc071671f07ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e40c0da6b5f5c605ff8b3061fdbea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff5c2d40aca0493b2f23f16d602536491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fded89a945ee6288cc3872ecc987c3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070370dae71e4004230f816f77fc06c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92398f7b16dd59471e8b123c5c993140494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dad2e30a7de11bfbc53ac85cb3867495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877e88f8e0ab2b33c288ca67cc2e422496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0610209b32f033d1dae4fe51ec9d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fd9a986b3c09265dec2e7b767100d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860416e5d5dce09a85952c5b892167a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727519486454e04de0c6fb795e0c322d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c8dce5d7904a4db07b886770b0e80501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bc9cab11aa596acbd3a7088ade34e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24774e787649c5b10a2d8d89067fc06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da26cb97bac52a28e96c309bb48e28504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a875b81f0496d2e0c2f12ca2976ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d676db91b94dd1294e78e78e4fbf85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88be92e4e2e74e8db835746e1be24c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732a62117418d91568032c3401b53e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d0c975ea89e1ad112f6097a6db8e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cac00448b06aaa8c99c40ad5710190510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8e8b91d714eedfbaf07f831db92a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48a7e97137ea08a3acb42e32e570b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2fbb033424a5df3a07a4f2e7d17f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8d1d5d9a51c426973992005d3c02e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49343a8767a7d6b0cdf513c447d29b8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94eb0bb8ffb895d5f6569ecc8122bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a7e46399d986947a361c63a6fd3aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ddc4930cc37180d8148efa8754e25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd11d1b02e12859a8c1204a986bb15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5d6bb5d577872cf15759fb44a7f74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c091236449be311ddf2a4bddfed7ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f9278e1d9073d5905c320dea7afb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b876ccc36d472d7255e29914e6f039523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c49dfa0e655d697e3e6dd12e6a0b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22487ab8729c1812ab8cdf1c937c298525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ee1f4e0b80c42e8eca438be33d2cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02168c4c42dfed202256f814a8bd853527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db64072db7f7e5e9d133383cf65406528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caeab32fc9c862042fa5b7718c66aad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5607a57b57645d423b1447a0f76f02a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021595f635090b218528a2459932d9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da333ee2f00f5273cd8bb164e763b3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e896e81262806da10eeb0c9600f455f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e71382b3c6cb70fd31637784b7ffa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1db6236f5368949304184638f1807a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4491240aa64d142b9e8d332c065c009536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6bca6a17f738934977a5c2c959493537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105e3fdc4917fef907f6ecdc5a6e760538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493c8227414cb937ff78cb05d415089539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c7307364559c5a06e3dd07d196e90540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01457dc2b5346290f09f18e177622dfd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b6fd21484b862f2e0a435de7600b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c998f049c91b77eb6063a59d51540ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb6bc04ced4ef559781cf4c383f7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0292888b68c3c3be6bf0c4a785d51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2f0d2edafcd481e4ee504e3f5691d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47b0fd1f8da649959f4cbbbe416815547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fdd1c17252b7a18f898126c7afd29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29856f65b2da66ef093c59b332e023fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62649ee8920d59b11e269fb7010d7c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11850abab796fd9d281f22b94907285c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765303b54cc2bd11be728b5385ac31f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f67f7de9e2e8969f1d5875ea38144553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6319523817ac29a06cf8bf0e93542e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231ddd6a344eae1ba2eee021ffda281555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb67962a5b5406213b4804f83e9283b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51415dd5601acc1294a0b20a6daee702557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d701d4d6629699466880731a2f49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15e98ea01545fb88f65fd8aadfb728559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded48c04840f7441fed8e5e54cda116560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea538950c7ad8632c409b14bd0a321e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fbce967c88a39d2bb04a0ed943e67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e513cbb5693506f5884aa8042fdc0a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e966df155b4fc3b094d6e492d473564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c163c77ad05128316ead65b3a2955cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a4b75ed1adf8ce41ff2ca42171026566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84ece66ac0f6b105836a493b9459a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cbf7607303891d1c5a5c928a0e1f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da0c109db662264d26a83f02eb9fdf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecc0d08f89ff9ebbe51ce56dd5b056570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850d6dac4b4f71e71ea63ad27e31465571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcda404c39751f43c92d34ce4fa54e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcbef79fe741400b0971fbfeed9b95573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef18f02f9e4ada5b1cbc5ec366548ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0ad4e4a820435909ffa50d2022514575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbefd3e16c9ea86601cdb94c5949de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b0812e791e9cc3ca23dfef1eaa0eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923a07e12e417695b362215abea8e65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28855b47b6b6166e1f27de79466d11a9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa5b4fcb71fe8812b0c7d4d16d130f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048558d6ef35163826d0fde9d64c12a4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d205b739be3605f77baee499de0610582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d37dfac983773b6621e570aadb049583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabf745acc3858f6477283eddf8ced1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4b4a9123b10e879451ed182750dfb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544fa391c2489d72390ea81baf5fc0b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd339d0b65a68ca7b52bfaf26f2dcc3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dc9483eccc77c9f9b5be94f8b05f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fceac49e65da00a1ad6a726dd7ef0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad83e89a0a094448d0ffa3d95f0bc06590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21712c4f76e5e7a780006dca69a3f286591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bd4e4bce3685b46692c588d9fe13e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab7ac9135b2cbf5f2309e1647e92b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf39e006d29e0a66db69d686e1c3d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da773bb80325341245ff5cb6513e19cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6f6cd8e770f4494ae6955872eb306596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb0276a2b9a76d5a9515e6e5f1b629597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea93d51f03c0b044dd7f04b2fb6120d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7ccae1b170689667d93165acde181599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685123c6197a42b7ddd5a8be93ff884600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa4f0afe26b9a33fe3aec3b260c99c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236ddfe211582e7fcacd4ac41180f78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc22646e0dfd5438c80a8a0bb5b674603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709942a10d78fd5362de7733c9aa999604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59826a6dd7277a863c5a9103dc65cf0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e8ee2e94ad26985a2cfa7ce1293fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06be05c78465c51eee4c92e79838716607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e9a5fd4f9ad7de2e4a483ba3c185f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd8926793e37b723067e12ae757d34609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a4c683f6450d1e734abe24fb1725b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4b3da95232c64740fc89619b9f4c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79e65bc58dfbc3536bc412b8e7dedc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff20d50bf28352c6ff0704f709a0eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81fa7cce40ef49e65026499ffb5a12614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1be561121d1579860c701d3fa1ad1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90e89393d2fffd7351396f81878198616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db57548cce37157994fd98c8abd7f51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fecea7b483100aeca01f495d522a00618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9720fc0986edf93353828a799b325619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810c55a5b62d9b38289e7a5024a3134620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91640e24764c78a1bb144af9ed33966b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47d66bcc7ab2fbd0cdaffbe35f8f13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec833ab1691a214e8b3ea4b00f5b729f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe0d141489102ef89c25b34fc3ef26624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50607d33d7add6782486e57e8ada0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532d7b7bc939b9eb29506920befb384626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9a8a8701adc95ced606a28b8d9693627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3271080dbf33a45bb19e09fb81424dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6322b4d9d2fe1cdd67776bbd972e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a12d84645430894261501cd3700813630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f0a25d49e6601f14275440f7df36f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef76c9cd31fa9c0f650e88f8555054632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2bee3c06703ac7a2b66f6a0ef41dd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04b6e847f878bc04a1a0beea919029634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc0b997fb4199c0c251af2198b28ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80665d9120779b8d5a507e80f6b9b9a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07944dd8a24529c16a253981b06f73c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242822c4b6c81c99dda1e9f47364920b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50189336d7b8fa8f73849150d7c5c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592baf2b971f7532ca3a26ddd92d92b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970da660ba9462770184da20e83c843b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42333fb6f2467df2450ba91153f9a57c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb075c89f03517059d07968240719da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3b98aee6cae466c21ef1872dd8bae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a809f7473c2ba1adee69368bcccbb6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105e452350e128e01265984ab5a6642646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8a5937d9b21b177f97ed1bda5a6cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901be1a5ee5339554b008051ac01a13648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a07b229fcdaa80d03325c37244c660649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ba3466993209a548bd3b819d55881650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a6c0ef977672b5ec128910107be8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660e3e2b76cf11b5c2448c9c31cd066652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098ee4056835d7f4372e90714b6ad9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acb70991e0f87d5c9b0944b5f80d04654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4feeddd58f286028be55924f353b2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61133e15be7a2b183013f6d0b766355656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d828f6753b590e6dbbb0a046a0986657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f76ad97a0cb4ffef24b3c866371bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8341d2e0e0d577881317a41b96816d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2235090e333a8a0a746727b1b01ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620da4858189d7c04eb9b021dccf5858661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fce63c9c3222ad7e20614f99d6f81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae873cef686b38682e1c9aff489ee8fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65ad882582273ecd59896870a7ccf2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62fb656a4e5c3bb70dbd9255b61e75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f27a9d230ec4d86c8a1d3c8c95dae1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718379bad84ef9cacaeb4060068240b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec59a2df848edc2693bb1ea913b1040668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9bc178f5f40d9efb8ce05cd37ccdd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4104f277feeba7f221c089435ca87670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209e1cb78c7f8afddd86d99d0601f7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372999eed241efccfc3fb084f9b2e6b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa7c2f00fc006d356b3c3ba4a0949c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845c17d997c634e2d661f661e01986a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2529c55fe64715ab58104e8fcbb24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96558e78dd2ac0db38547265295504676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170bad81c48c578f9bfe82a038f6f5d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07447cafdd3237f076ff897aa9c3b48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17868b9602be2f46b55b1222106226b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d539aac492bda83a9a3be12104e5d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daf515250222f6b2cef514678ad724681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b2c2dc067b426c8092034b1c0c613682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298d61dfb7a66cc4adf1d6ff93ba391683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ba75dea2c161b1d7b251a16f403a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ff2a32d77a7804d841484772f41ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dec1f6a29bf90b94a3c52ddae0b637686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c95599214d4e6faa863ae8011ec68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bbe486a6a069a4c1a2df67a0384e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f000446c2bf5f52e5ae5576433f5168689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab09072c1599e9d9ca8b93e7e356678690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab99f81b8d5052b562832d66569bbde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfee1c7db6ec7ab12023c6a77246fcd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861259b3b8fff3d6027598bc2ac2281e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff2cd7287c698659c83802c297429c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5d136f73bcbc1836f8088c7440e25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa41b7bb3f60e296435b263c4e9ab61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718386a08148f8c2fea5a0b5f1b24eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff76b1951009e689f60ad68fcc40ba5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1547f0b489f651934c23c451d6972a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa8b5bb824298134df08eeefd8bd5f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59447d6aa7b7368fed4a20639811f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3177863e239f0e02462e8e6a0fe0ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b2509a50b05c618338035992b91e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0729873838985720c85bc1dfa975c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1febf4bc9af5c3dbf28d92af5477d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73516ee0426d1715506e54c1d90aaa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6fcf05e2cb856ee1e6d076eb18e73707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b227c59c25f362b8bd195183d85a4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4002ae829676e195a4e490eb88b874709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bb1870a6568c9762ed1df8e100fda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146470d30e20844862952a457bafe8ae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e2701b558f80e2b64011589dec6a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30dbd8c3ea86ee4eddcb295080d0b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b364700e2599807b88fc5b5f80ac3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4624e70e1cef486ddb4cd5ce33618b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ad2ff4f051e9f0383b4ff17f906d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329adfd5e60c12b8f19f2676ebe66eb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85e997dd954bab982cf8bba92a1eb1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456e47af590bac43e63315ff1032659719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564bc00b2fa11cb00888e3a2a00d9d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289bcc9cc0e7aceeede07a02cc19b2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8848a6186b6043c7555e702f3fed1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63590e07e782462e172840d7ad6474c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f465590816d5d955a49a8b1500c9f3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626e7d3a9055b132aff3540b172279a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381a2abb77b14aefde8cf1080d2ac6b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cc05ecc0f04ec48d3688de984f613727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee3d28ab8a1748ce21ee194ca958e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4e58c22bc4ed7a0db1cc6821a9f47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4877be358ed46fc6c79c980cd6135e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548352dcf939eaab4d08bc52edcaf10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca27da931a51d8ee55d53992c861992732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3ea955a5874555d2bf62006f0ad1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e1af17f4126cf6acdee0bb754c2e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d9f6059e6efa6e3c74b7c0e2b827c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c35e25efdadb729dfed8547e05df2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d13f77c531c371f0c837bd531abc0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff3f800fc305ed66640c8a21303db8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029c0d5f96bd77d32a6894d413114ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba9ef00f75fdd1785394957485dac4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84149671d707ebe92885db2dd743c44e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890d279ecbe9b9589bd808e84a04d10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e4113c2201e57c8148429bff1b4fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305bf1ed4ef830ad75aa0aca7a85d59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6608b560cef178bd7a1eb2b28b3a82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dd983bc8393134463902651675321746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba80b90a38afb5138a02cc90247896a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2c4dcc46664d85e77e6464f1d2f0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cabdb28255d421ec31cde85ea92bde749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0135f2f3bd34f22b739349267bad48750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac16ad6a3b89970236cd6448ffb0067751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022568c16d48b6b81c7bbbea7e8c2b1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacf5cddaefa7a70aa8b7039821b1cd753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>