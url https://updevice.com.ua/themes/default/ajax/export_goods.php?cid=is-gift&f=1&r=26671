--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bfb96c6f342fa176d9b0691e9c06f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a067461f6b026aaaa36ccdd7358dc02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cf5aa57140c1b3f9eb55541d6df283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5e12321cc532cf78b589354b2ff984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4830fb1d37644d1551e5756c97a20f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794ea4fe89d8b0da72b9191c3c52bd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb007f7c1a6d070a2d14e58b656dd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569cab74b5a67879a6f9e65f3b8747c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561bfbdc6489036b3b3d372aa2c9bdb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee057fa46ace971aaebef9e0f864a32110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4561d37b65a5cd098a534c50fbc8c2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4cd2a7ee3606af3a311ce24f1deda12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146c9007867d5bf0c61f324f6f2887513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48df7f65c6f743792e777603d7041c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8131cdacddd5c1853161a006c8da40d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89419b894705fb4871d28969f978151316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572b0e7850bb26c864ae629c60b889717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126547011dfc93058b399513b532d1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286017dbd45bb342b9b9f3472e5a39b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cc457ce0378897fd0969acae54bbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537117a2eb3030d394964822ecfe21df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a2484d7418187cf8df1faec1f160c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f443291ceacea19fdb7ebc519787523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff525fdc0edad7c57c3cea750de0b07a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff6d7498be706829cc12c8e7fea00425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b172e00ad84d416c8dde2eca2efa0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0bbd3557217eb82f59273739b7ff527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e898de4b7d501f11ac9a73e2db8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cbc58848a3f2e0066bdbfec4face029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68532ff4f1c78a77d5178e89b64ae4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f3449693bd98e110aa553eecb879931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9861db73c9dd41e28021d8210495632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c385fc016a2ad4d1fe7892b91db2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b6db978dbd71bc1dc5a5c37045bbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cfc07710b98f6c639ab3fc01cfdcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de387c38e3ca452a64494105be58da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab8d64ae3087541711a742bf75e1e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2675ab8f8879686acb4fab8bcde63d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429ec8b43f6ecf0a4ac1f59292dcb3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d452899869744bdf541d405e43f89d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b82aeceabfb3fd0ad777f7d9f66f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72811018b7e0ad66dafb74499735638642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2a33221dad6b3a4d754b2abfb33d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ef60a12112ebb6ec5874d9c2c2e6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a4266ba68176e5d24105dbf27645645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bafa49fd12453f6c74120106a579246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5758c3a5096f4088da19ecc5f0f85547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d27d5eb61e42fa66efeb8740aee4d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179c13c0b95d3584766b381e78f1bca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abc017009baf23127a2f8bc1de4b5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ded948449255dcaab7572faac90a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98a6f0f7435c809f5f0d65ca05a3b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c289f64cb45b553012d89c8d99df2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da61e56be7d51305b39318e71611fc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f62883ab5e508ac58c34f2209ebf155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4538765595881e00317b774987da756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927112dc6aac4470847420217e0331657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf73a0ae2ffa4088faed474f35a25f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3acb2b3222f862dc50f5123fd3f5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e14087af166a6240a17d712392b2f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3103d2fabc987d1db48b21e8913d97561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ecc5baf248ec89d338df102c0c01762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28203acf0637486ffc2f07fb125ac1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d81a7e5e3aef89bf8f2034f8af071664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dbb525ef5d5b642a87eedaa9b620465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7afebbd744d445f3458d143709e6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef3801fbd6faa6f9b5d09310e532c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a5e324ba09a7a67f7bbea4ca9882768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af946142f822c152c330259b43d60da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714e27d3ed29e487888803afaa6166970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdb755d7fc65cc8d8b249778289c0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a65bf118b3aa627d0863c987f600772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fd16e1580a36035ed5a356b32e3ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2a8c5b90f54657b20ea22d550f30474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402315cddf673a1e8f44c557a03e6c7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736fd4b4c585a5d72c91e8bee97538276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f852cba7d7bf222a25dc8a80667b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63844fe5f397fc199885cc9a773b110978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af3f1dd02de6ab5f0dca69feba0d1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865825de22ed745bfb652c36aac43e1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8c71fc958c30db51edc1b552d89a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c3141c3de8760980494f3b85b80d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a99467ec3387b99e1b6d9dce8d7b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc221658f838a4f999e50899af5ef784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f3981c784937075bd96041e486dda85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380ce413a16a2086087ccf8b904876c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56188414b38c455fec939e3fbd1646287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fb2a140ab5437f353cd0962f05a9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd402a439ca3b4b58338df00bc6f5b8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13ba94330b3df9e7e1cb3e5711bb690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47494e93f3977cec4ca289680eac58db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d886f88aba43b4a72a8cea8105c3f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1092a4b29d0fdf14f1857e10677678493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50791ef2899aef1281aa741fcda30094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460198bae457adca24c6e0404077ddf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893ffc372890683e33caa9084b6235396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffe5cbcfb286a5a4ce7f4730c407f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ced81a9086a922ed2df1a95caab40698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa918d3e967911d3cab1633f92ab90899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09581103e5ed76792dc970446b4b49b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5a22f164e1a3c60db396525a28e34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92064f91dfb1e5986aabaf9217daa711102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c4f75c967f5383182351b681f1d08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbec2aeed2617057f3e3917012f4b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15847712afcce3e130765a426bdb5f7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9f00b1800f78522d3dbd99f2df7c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccf1ccab1080608ad9d53d8660bf20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bdc557f14f40aee0ec0211ebdcb63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b2fb5ea3700e5a5acd362d7c8a11a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fed668226dd4898a9c5c01c590b695110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc0ec6d144e2115ae512bf759727c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355d39d75b75e7790240f77ac8b0f38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f473554c0886defb4b8cb1625aa426113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4058e7f0c27e2608452eea2427fa2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c35fcd162dde3f40a6c574d306167115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796b28986b5a524e9886ffaa3ed9abf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651663c09e74452a018b93255044f7fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08e7408839276003ad654e55702080118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb37f3f1944ee09252558a03abc2f79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca9e99280235c27f08ae330ed43839120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba85a6841d2fe2da4a7718f3c031a0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b71b040e0c1b5a1b7ba8462899c988122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca86b3acef071315d4dc7a4ba33bb0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479255125ddc3b6aafac79be7c829ea1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d95cdacf7fd80e9db360404d8f785125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3068162a605f5009c67d31b0d28da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbfc458b4299e6f69a2d36bba6ab3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54b903fab31a249fd1d3c4d90abf7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0fac01042743c6076fe48471efe81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f777a54cd7a2fdc3890e53c30f4e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3464eb5196db4dc085829a630143f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee047e8e399802ed6d04e35d3e97c151132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ee5252d327e2b6d8ad9da14f5ce99133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b541373a280dfb732238bfa7a0ffb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0590047a5f5d7d4271e7c2abdbc67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cae5bcecf930cf3aefcee2358f322e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b414decfd9194491739feb15e776c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549ba5cfcfa708de328aee1d4e78995138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22cad48d757da460c6e568c7f75a79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272b96c0eddc9da81a135e914a5589f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28878bebd541d226fbaeda57f8d13bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f441611135cd806e391698e4963ab87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b11adb0c81efeef81227ef91fb324143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5efd3b1074c6ae7e94ff1fbfbccc82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72218429cbd058933bd48429837468145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca88c3d654868c422bdf5bf2115e0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b133e61630c847c4e66d19b2d5e3c4d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67de4247c4c2796e47afa682892332148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e301c551f31895158c3d2d8b5cf84b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed4f2fe200601ef055d719c9b1b3c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069990ec556205591562240399f42e76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c40130de8dc6070f2694d0a8e8719152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f070ed7731feb866bb00a809f2086153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbb6970a1814238e04e48510dd4122154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78e58e5ca9b6a6af1cca64912d8344155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8507108f5d54462988521eb047290f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffb8345f878f2d5a0fa27ecb298b85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de49c732468e2c92351913719b4e8ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a159e54af7ffefa1645b2274266cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197803d05dcc8c369e08784d5e65a52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49021d066bd0752bed0ba53fa10d39e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18480b24b0174f46167f172b8d3a0a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3679d1e7ada52e62e7f3951fae18bb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabab25575911a0deedad138257fb99a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed012cd012ac74ed51563c467c3fd430165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb3ce408c3dac19bf8283ea849a80f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69050a0d32eee06c08ea7fb54b7f53e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f15322dc5fdc6dd087f12a1814ed70168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97e0e58915ffc1492141adf9e20db9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f3b0e4908198d06d4dcc6cab469e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a455371d80a2a1b856eceb475d6b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac7b70998575f12e453bf91a05c553172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094568985be03d1aaa1254090964f582173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd9b663c914cd49987a0a52d6ed566174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb6d51a77d1aab764994d963aba963175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dab66820d93f28765c479266c406a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fdea528243a8072202f49037889c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e158f4e4ade7bc0fe78f9b125a5875178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785d1b8e80a8fdf87a1cde13ef380ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0199121769dd7f577801551b17fac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74cf9c0a37660b8885f89aa64291ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d88f425fdfc5d360f6c01706bd87a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea4107faf8d4649d50e02be3b11ad3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726c90381e5084e4ea48af6a258cc4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30544b97c5cb17eb736d43d574393caf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da14f71743a3217029eae9aa27a445186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8834788fc09e4150313f1f890d01a77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdae65e3d6c78ca3c889a8b8a59c59e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b1b1a26ab28aa9c5c9affd056bacf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919b22099ff6010f8399ddfffc12638190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299b09a080da0e3db63c034ccb8cf15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f428eea32becbda6e7870b9f00e625d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d55fbbf4d935c2ddee42a04d7984193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8f1653750f9be28536d7fc0d3094e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4515372fc59c67aacdfaeb66e21149f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb0d4c58f9f51df0b8b603116beb53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a52275cc6de46f97e14d1bddd63f94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af13a287f8283d64401122efd686d03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fadf14ccc741da46de410c4c256cc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca360f1c49d608a74d028ce785c4534200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756d4352b5b5798323ec42cccdb675b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7070209852e7c26466b1a62690508e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e9ac8020f323ca7f762fbc3f3aa8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dada1f1ff27d15c8ff7217d98faa6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94c210e62a414c3d4aefc8459a12c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a0fd9fddb65c4bb3c0477edd0e6e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146d913b4a1d69c0f45337555f5d0a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2376c674f639f60aa39019efe0e90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdfc324f0d24ac98f30c0c47987ef3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a646062de31401d8231eca660dfea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050b1675d04e79eb11f3bb9fc7bf3b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502bb89e75c81e1d4b82e4c48d4f0cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386b1c24c1c239c0405f7e0abe6b074213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07716e7bca78a4b80146877bfb4b7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76176db5aafa90f14c1cbc6685fc3a8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ed2a8d6a8359b9e01f8e20d1324ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda8114513120c3593a3d71565c6fac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902832993a2c8e9c2d5c96b943059f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b08b706694f9c1e7bb36c9b07377ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cedc0ed6ede6fc12a221c72074632a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44562188805780a06ea7e12f05aac0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8df1011e5c7ea3b998070c18bf15f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f391641be0a1e5af835eb76ec8788223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25accc3f1e91b3db46f13d24856c01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01bda760e4f7c2746305536e003296225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd49e1ae46e4476b2a76e6f98f4299226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa97da58968807bac819990021c4b2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5527061461a9c14d58563cc7f680e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4829867a6846c0bf855633d71807e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2eead44e4b5380bea444978484839230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b79f1e360a18ae68569fef2fe82f3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48114987e9ec17987b708b6001fea3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9691e4b4305a6cb143b963369fe3f0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf3c7257b1f2674d71370a0ead84ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb03a8685849e1ed0b819ce085b871235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770478159fa4e0e0994f05150693fc63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2edd7cbef4f727a972d61c2cbf1f9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59acbc78b23b7397121d8d100e853c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad023db2e7e6d800857fa1440b522e88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1a826c6e0f71d09c542ee4ac52d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9875bf06f8e1a1226ef1c0a5172a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee122826ee88970294dabf149f1a5b31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd30fe51fb960b17308694d402dd5bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4fcaaa347714e49c3242a259e796f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8d672c738d4f98c1ed4d94eb2a050245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5240eb21f7e0d167e022c393c57d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471dd3be8a87d7f286e9b80254d48b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6b3d278460cd2774b8e6ebaae5645248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d19d7d7cd01baae88e71837adc7d91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685c77b506f174e22256a94f0ed3b6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4549a7d522926aa814f13a10433c61c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d345a3b9e0eea6793d2cae4538bbe3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616deac4a009eb13af417723797cf449253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eff8a547913090eb2b90bf8161c34254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75504a19764b7ac6c67b6ee72a0731e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896be6208cdec8963c0655735b392c3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8778d207226e83575b792f3621f4336257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5991e2e0450dd70e5c827585eccb0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90889a2e019b814f09b57d86fe89e05b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3da6ab0d97aa1721bf6f08cadddfff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b515417b518818795cac9fa32e7c993261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558c2bc1dfb9f8115fe4ef0956179e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b41daee7b3b2ac2fe650a62c10714f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02be89fb4e939fd3f6155265db063a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e636bd64acb35aebef3f7db67c9cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f563c5100ad6c3bc08c45db0ae5c74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd7aeaf02a5428b3030bccbeaa8500267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c850e5d7af2727ac4981fb85f4b4c37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2a40359abd08f3e02febfa0556c8c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab4ad1ae6949693bc1869a07c9c3c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad0fefeb68b2928a62b5a7ba9df633271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4349799d3c9499ddb521158b41352e1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59a03054cfb9de3dd97901a178bcf0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3835835a930f38890f6f92e9764733274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5615f41758ec6d7f5de528e33d426275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811a1e415b53751ec02410b35773be9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763f9b352ffecab69025e78963dfaa7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917d0da5e9e3d6fb52e8d3aa318a6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a036a9ffc3ffb791665bf3551e1a1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aad6683db93abb644f89e12d198f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2813ca1fca0fbc44ea03bf0aed8e9e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae8b2cbac65e00e650419d946ae43f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd60371b4530e69c9229faa87486a21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae22579fb1ef33854a25fabc69d45c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df138ff788c4f6a7b3aa9061910d75b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69282a41d7a5594aad036d768345561f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bd023235d18d56a35d64802d49ed3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b25179ce5e4f83cbd115c9f50f327288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a99306a5d960839dc4c68ba7abbff8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d1457fc95becc552d1a827c9bf110290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ee76ca48be07f562b568ae68231df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af26cdd36db3760c9254ede4e6299b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df079266b6179a0994806a3e0e9dd97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284504409fc0af40b62ad25e27e064fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a5cdb363bd41e90ba03e29e34ec30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d838cc095d0d3f4dcbfcb8c4797bb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00541c6a6802f5732cfb63822e604f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8cf9b2d001945874072de684ba3bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08b4215796110a021e7a8ce625713c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811ad61203067bd51ccd1b45bf5b6e5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679d6f7cc46852e2bfaf094d9dd2597301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2163d4956671570592e0a7e29ed56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4833ba47ab6057ba82e96ff948269f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48252ed78ba271bb4c8db8d275937b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da912bc93d5d43ceb8797d4a371e0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d10fa0e58674e1c838ceb8f789cc9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c302dc07c8e08a8734d9ab2a0435783307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d98b9a81b52e2320d06d0496c5d2b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b1faebe9378aefd51a8b03e14531a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb7c13e3e04b0c0f5ba2cff1a79b25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab9f934ec120a7233519106f8bd58d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab935837c3d8a2033e4296e658490ce3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11ba6cf32e909c25ca1e4b92ed8363313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48160025c4a167f2a0fbf3085912d67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c432df1a1b261764680bcd7d554e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa557f47fdb28204c12b85b2e76df47e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41908508a4cfb56e13d54b69c84b28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41a17d9270d82ecb81a7ce67ffc2fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b6a6087f06241f3d7998d9ba5c6b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9526ae7784d39fa845a2adfacef7c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb5200ced5eb638a3cae8b66f6b717321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f89cef9d4fc13de44b9e7faccf709a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7836d4cbdf5ec213655ca48a93221f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408fdcc097177b7d7bdde48645c5837324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d261fe26e655ff33e47e1fd42ca31f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685c8f4f38cf4ab7eb9993ac767dac9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4b389aab725d5caca45de2ee1f4c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a3fbc3f69e36f1b201476f0c07aec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061bcf5459ec3344c6f60c21574f2fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ca219b12693f8c9cd97b3a1a706ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd29863de618615ac7d06170cf3ec39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e3370421a562d94ddc70e7502a7a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a88e8deb8b7a2e6ab94fa06c8d76b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dae95d92dc0bfa93f0e693576a09b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae1446beeba21b51f79ee7138d4fe0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241ba0591a2947552ea3412915f483f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003b33db41efd61dae64dd7cf7d6134337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b923ae5e894b99c48311b7fd3006338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204980a68c46972f16b7725d6defbaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70aa1cfe2cf9eef63e9f25e73adaf3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2650ff69c3332873b024bd0feb5c5f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632f9f9b1c311e7f16d028f20ded921342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158bd802f05d797ebe136a89c57315a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d9370a8303aa7301ef487750cd1af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccedee3195a250501cd5ef3a0784b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e99e1c7c8b8e0055f2e6c8c7749aa0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456c0fc2db327e41f6dbac59ee1213c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40b31c1c5ad15f3616448ab8f67513348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388ebe4d4f8bb034b4d65ac383a50ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300b727d70f4137347312adb5a8fe45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d56fe523276e7448ed7d68b7717a72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2479024213cf4f0cfa8f7452e89cf6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffa70c99bf8d36caa150d9d39ef8df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e156441a152e63dcf428c866bfa945c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3fce04d8cc958803df7687f9cd306355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddb478744f350212b68c2af9f31bcf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f9506bbfdcaadedf92fddae8627ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd080b469275ef325b63b2c49286f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be6916fdf53ec52e54f70151342b9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf975a209c999e2386d3327399eead3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493910dd373bbb52e02a2a6fefb730e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499afa8adf8161abc687e186866a002362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237de603051f8dbd4814025d9cb1fed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09db54645fe762e34350ff5e1f43d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57148342d1376863bffae1429c2d51ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a6a8cf3ffbf577f979a9cb9de1f56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4395c1377db8bc2a26f4bf6af25de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1824572cb795e09231fff9503f1d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9db2232246dbdb502beaf2e3b75626369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de5b50668f367a7b75a66c78eb78af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c9da87ff515f74c81b069f2a21ac5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f947a4c9e57b7b933f5203c896392e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02131406c0158d2000ef1d11266891373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c125bc40fa0a16a37de00b9204859374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ca3719dee7e42daed6f59b8a49e0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599d59500afe0895a6ba26e14ade187376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91689cd1a638a19f404680d4cfeb2156377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2113c3e81bb45549a38be18cdc6244a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af492bd96b0960a0970e2d7a207a6e7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74656eb8214ee885804dbacc8040eaf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61b7df89ef1c9dfae35ffce8f4855a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a7824ec6499123c23c342bc37be12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cd904026ab79162d39071035467ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdfb1c46ac8fdf1e839aea2a9650ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e3f517b990143ca2d8cca21901ce7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2dc5432ca8c63c432c90adf2881c38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2a6b05ccd061f514622e32d052747387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47dae434dc8e71e95f359e3bc9c097388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0e0d30ca36d61f820547aad275a68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f14a7064df1f9ed0ac6f270c5af18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8672092cdd0eabaf472db307849b0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f92632038d0cc461f77b2f9c7224f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5be3fafd162dcc96e574700bee8742393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ada9559b0d893bf3775677d2bf8bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23e0cfc3623fb3fdfe52a0f4fccebe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be6455376295dc2433dd4f3f37c597396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78902b0206f1ae7329da529480a48a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfd611c1ad2501ec733b15c3eaa3d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1814aee62de732cb070ae15316a7097399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66deadd7028910321eced859090544400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e33fbd09fa68e6ab0f94b3f2d23ab5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72605a3f892aaac8646b3b9cea3bde6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eb4689180af4025d8f89b44afbe62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef24e89a173c979b0bf1cf90dae5f7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4026c09d36c7011ebf3a7ba432b1dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbed9c2c89dde934c5d27a472014c6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb8844c517932e763b0fa9984c89bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8477800eb0742a7ebd01a58ca7cdf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97422a5e2f64d32771b0e9ae0da5b5c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bf77157dbc616fed3b951afbe3646410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410a81ab80fa040b8aede4e75ae5efd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39292aa35ee6daa34a9542a1a13845a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159756be2d020ebb6aa30070951258c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b0858394912f9b0b9576c765eab46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88e7faac4c694d759164f01aa6e9ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7856c3bc521740dd75b89fe3887264a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbc99411a7dbb935d3557a66484281417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa7b39e7efbc8287279ace521891bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a22b1387a7edf95764cd4a26f0bc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02670dbfc4501e26df3b48675bff6259420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7354bdf9a9622e1cc9a991f71e47b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec8d87b23a505f3a66c218f9845e85422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88912884ff28353f0ecb8d10db631d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4d5d7db64b31bff9a2c455834e95b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94049c9c5b4d6707d062f7f3d1b5bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86848310fbf72c8927cec85084686db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7631eee2e7b1ee3235a0fae113c23f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cc98f8793d984699f0bb01376da5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b04d4311abc32fa86e8469c01dd4b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95694532b01bf4a803ac3e68f3fda1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3c61364327f09c2709ad2db18b223431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805d04a93d8d5affb3c37098a3cc0a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95cbd9346ddf5641df4538cfbc1ce2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c7a10349593d8be537e1aec439736434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e21f8f9394f5d418330044e36da184435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ce5093d0eee4020250a1455b3cc3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb937f6a5e79e76dac89a720fc2463e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb35f9b8fd1bf3b6b6b854968488a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30467f4adbf166534e2f54acf2a8f2a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74f6ec24588893af73f50e1c3c735b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f6d603312e316315356bd3ae1e174441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34260109c77d0217595c9b3b39134699442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d770713a6a74f0e16b59caa8837e86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdde9060b6f2764462ccaa4eeaded8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec09d12d2a3f6598f981c7eef46034445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef710b2fecd56bc13f424fe7b0542736446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d76a6b507fc195b1dabfe0d717d0e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2964db331235c750c14bb5b975af3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc62f2ecb52f326b306bcdf7d6cc6b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d6e949d79ae4c6b51527fbd0c197f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af757978acc67c45d6a11da751a55cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11300b34fe091e5252615fd7c8c3cfa8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14279cdb31f35f50660a1da823929d2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bf98e09f90a633066589dab1aa3eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a204c5e933ae39d37b0dea3ade180455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cfa104af392023f9de68e3fed546e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c872ee86adc5a62160ce0c3f8e28264457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b564d8c4d0417fba801ceb72f4e1780458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cf18ef6b23dbf6832f5f78c994e71459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120b734549c87bc33f60f25a22a43a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8621225ece17721823938462b94fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f958da03d435626f19e01d634a129462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765612dad6da325f7aa309a62a405285463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde17f9f78179784e247157333f928e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176ff9ec1149374a8f8e0e6661920f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c54424309e2b358f7f86d6e2f39883466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cc32cc68ac668b0aeab3c8710221c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1428a412953272f9a807403b997d29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343461a3f6c539f0393ae884d363b3d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895af8d61bb36a8bf20aa1d75bc7ba2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d274b4ab7ed02975e89c4a60bcb31af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2409f8c2d3c672ae4cef081b9677a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5688fd73906cb9b6e5394b78a1b0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42d220258c21cd9927ed33b8416829474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a6ca60843d3c22b1b80068112a552475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bede275dd8e28b133c48b80cb05c778476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1efb2fa876d674595d859e1d4c1f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779d0e45bd7f42b7eb21107ef25010f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3aa6b881207739b31dd04b8a55c23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521541e0c89efbd9631792039d26332d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7eb7afb5ea020e2e1652afd689d6d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802695c96cd309112105814016e437b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbb77b32a044cd21783071aa31f7ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bd7c2edd9ddbb5385a61203afa8e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ca72ffcb94c1d4168a1d6381e3488485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9302e087e24108a2cdde73d2847edb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af97f011957624d2d54a618f242be09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555900e9f4148910c7fbcba6fdc844f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aa4427a31e7b043779b458046711d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765756fd4fa16fc67203ded1424ce9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5749e6878fa9b9ac6c594ee9d83af5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d2b33aba6ff1fdce5024bfd4b109d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d96b974245a5efdc118c7a8ecc93e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7388208788b8a733c08761e50effaeb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167e734a2d12e71cebbf720999a986e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f0d6ee76671900b0eaf7b525d0a5b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb73fa23b2b96f260c99a00e5d7a7db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eaa5708d28fa0c23f5656f55717a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601ba2362d108ae380e5e1d1ff4ddf8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c85f34d420ede3a318cbac06e8a37500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049537f5779399283729c46c2c397e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d992168aaeb533f14867ae1e877159502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2181a6b7589b3f0307d56407d9c834503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aedf8475afe1af18ea74e6f8d0ff2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8911b8ab8100df2978c38b18ba7320505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b1f9543b0e4d20a3f80764b6ec2e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dad5b9057617e0c20e6141029edfb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dc5feb30a8349b08635f9e226b6b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f031f36939b218e2de0d52ebb03d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ea81e5a030a09c8d5540dbe09f07b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b84687e6a4561b4bf338ee867c869511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb0f334d90e2482af351fd48c98037512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ff683d44eebc3fba6b7c09ac5a17b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078d256b8788853dbc9c2dd295a81e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33418afa2f5ec70910838664117b640e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333efe8278e8803c6a70b6ca7cb98871516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bec8eb36fa584ca8ef779ec317ab5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dca5f8f27548c63d8aa733b5cd16f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff413c3f4ee9e7dc1a031626cef14680519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3210cd62d94032f424d8ddf5c2ed64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b042f3a43e59dc30641b87de4ff44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c6af5ec00d906f7e3f3a10ddb3ef3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13255f4d5bdf54385c8fcb36cafd2c3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381117d5a06b7816e4e6490ba36eb44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59002021c494c2575e2a53113684fa9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4ccd27ac62a063d2afe8962b5e9ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4caf5e32e70698969d61994ea4700527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccda70079bdc922da8fa778517fab51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503e427ea1e9acac71cdbdb313c4307529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48319bd96001c97bb7926c9a854c528c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84c0c82e98badcd79340ef7e0ce8cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf15305309215a3c10a8328bc69730c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466266cdefa300ead24590c630c3050533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa1727e9fc7c196035b2340c1eb661534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550364ca3c063a7ec699b7d9f4b4028535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6bcfeee09337b28585b91339b2649536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea56480bed1b1ee5f1e0f09809b0068537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a251b589103f302b6f8259686a6db2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd03737f12f3abd4dc65bf5e1478e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c598bdabd1831ff1537880de882a2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bf4a2ec77044d044442142d44155e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85be39ac1e0b099716c42589cc0a89542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301a18ea3b52b7a39b9e49e17f8b18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120577db341ddd90b6b280b731e02a90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfffba4d2717db388d7ab053e5f4e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4f21f8874fc36ce4c912823ec3da1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73c892506f62a2ac37cbf59d5981a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a19597a2afa960c9e65b451b1b59c4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9143aaceaabbabc3b8ab082378360549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b12485d88fd335057a237d6a19cf5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3b7e05c203e9858e047c51806187a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944ce5e5a5d2d1e861f7fe78ed07ea7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6fe5b5d23064779eafb900fd550be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7f7fb0acbd6616ea66a24b139ae10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a5e55125ae1186b0cc0ddf03d9f30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea367a602f0c3d429ff41c6df7e956556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd481f524acb7f84a37664d6dae065557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5da33457f9e545e52e33d236077ee9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0e63237aa4e47921f97c9d0a62809559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1951d68c3d7f21d488fe7527e6149e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbfe927e95cf8387ef4c43ff7fd0c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfca25c422e751862cc3f41cef1662562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0b732ea318e90a63674a14543bdb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993c8b6d8603d06cb3a1b9e67b4c4bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d798f1a9a374c02a44327965ae809565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fd6a5b94287c88388d25051b23241566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e74a15780aee6a86bd92681874448567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffb624cfee95d0cc1d71c564adafc6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc9e8f5d9b7c2cef752704923d8167569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fafa707bfadf04f5003e751ef30065570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebc4ceede2e1bacc61ad45e6a7073f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9c5f14d9457d3d8017f94cd7d0326572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be613a3feeb95970fcebbcf8eb224d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3e95415aaae7902abb815551c014c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f4588cd52b4ce97ad605ef9db9c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8dfa59486643bb1cfda4f3633391a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c99a7dd85b44c5ed66ffd404a575577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee330d0b99d3c57f336a96ff46055b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fc1a91c1c28a01af448728cc52aae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5ff2eb26b6af48c68657758f871de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647e9e9fd8f43aad680f7cd46fb4fc9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff849a4753c317c33a7c7f45148757a0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688301061bc09c1400c19e1c8672a93d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d9ccfb31d2bb70fb0381c85680af7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4d929ce71173c4a97ed936275eb27585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29726abb6bc375a8c0f0a88d8d42f7d3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83999974f65bf6b1e12748f2b5be1891587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801897a75ee5dca18b49a6b1fb9689a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116703ef18cb16b0993a63e3e3f6dd9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf4bbc1ff886627e91de2705cb41ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff0e290914d7cf137eaec6072f5517591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184f90103e1a462039201333314f311592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b57f3de00fcfec0807c41ef92ca5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe13588e12f73d62146b08d4e370c08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df5c0f644640fa89c151d5ca9711e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb204342432381915fbc57c9af276d42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df660c4d28c302cd3032b1761850f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b140b088b7cf0f6ce39655e87196a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15756575b122a9f0e0884cf42cccde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1062d40f46ddecfd53aedcaba280e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd328e4b29bc40a107325e9361534f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8a12edad74dc529a19f9db3596a22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3725f5bc617d96c569a9f5eb26f83ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6da133be416239fdbe803a55ee305604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1817d3376da29817b2d44c37d109b78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d61167f9877289888c89f727440393606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d03f7c6bb0bafc368a95e10f1524b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb0035fc6dc3eed9acda48b6a8e236608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c0d19016928ab7e334643604454e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68321ff53c428351ebf6da5f63d3c149610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a554b1d57980107e94308c5f50cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4691d00e333856bb4e974398a7034d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44e409c625fac79a9c4b1d0cad43c6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373c59bc36b846c06ea88f620df77fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681b35816194e7009e255edcacc4baa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa4be6d785dc0de451f44c6683ed55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030021000c5dc655adf274c463c05d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf66559396f32a55cd5b303668f4c01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc41452107c948bde894e6f0103b2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b12a0640c079995640bf72f0776a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c0143240f9373bd3c7551be76b03a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bfe3c98ab77dce1895f6753321d24622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da40e08f19ffe63c88b14d8cf7df5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96406cb4e35b0431fee5105659e22b47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d72d12f3a124dec222b885469c3e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8af2d437454087d62cc0c0b6eed187626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a1243a096139b4db75e957e9ee937627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae791de25d9b9e324635c43cfc69eb05628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65a8eab422f0414c7f81184ab5b24a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd44e46dff9f7430d185752d655fd9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c51fdfa10ff5e3dc21fee05fd29f5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da056d6bf6b76edaf697edfca887000f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79a526b7cc8f0caefcc1d500902f8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f789d44a718b7fc2843daa4ec6fe2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fec5cb46c65e4b84f1fd095e126b1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63468aff6f9bf3f6a1d1d2b9fa53fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1843f840e27a3723e55565af1ffbed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1dfa0c4d8d2a0cb6116e5d15a4d5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552d16332fa76d521a5f224a7f1234c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b199bfaff1529abb23f59327d2bd7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f03976c9a145619af9b3c553a5a2ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0548763f83b22aa392ce595f971a1ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995cb39a509a7380c47ee82b186f1a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873465cd5275e5ce87123b209e19dd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7221dfd2ac3cee6bc7235e833c376f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85d5a6de302e38dde5cd0ee9e8bb62646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7ce1533c66fe5dc1ec0b320c22783647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875936be95a6236c75b0a17fe962d1a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c4cf371d293fe227ec40bb878d269649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e90180ada410bb6c9a8a8d25f6db6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b86696ddb88d6d260b521cbdf42e61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f6b7a5333a542a954962644843d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d7bc16eaa2ffbeb707eee3bee422a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d381c96be63e48c41d1792ef054e5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e5fc6627f231e193eb05d484251a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd74dff6679261470fcf2d0c25fe51f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fa03654067842db52a9b1efd73d5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d6643994053ec8a9a1dda7562a678658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212c321b9a26e38cd41a769df269781659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af751064fbdeeea56494f8f770aa486660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b11eba53fab6905e097c8979579262661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01c34b6f8c94d4b4db9e05e82351e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72679adfd8055c61ab46a1d6db5517f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd03fe1791f836adf2b609ce445f81e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7392736fb14ddbb0f05b2ee28aef21e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3930b2c7f473e1f9a59fb1d6968acf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f53891239ec249085308137ac10006667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4210b293a7646834d94745a016f48a5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb17398877fd776239de6ffb9adf557669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078fb8bccb7b4dc7c8ea59bf9f5f6cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f0c9729f4b29d2e2763c7a8915482671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f26d8f3fc111c55dc73513f45450d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456c0c9615c8e56df02cff6022631c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa32e9bc0f4c5897b7e163f94026318674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cbde6feee369ca53e3f7d75f27ad6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9d4a85e4050d9f1d16e0445924286676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089507ce04cd4f9321d04a2e317405b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde95804a776cf6f29df1595a1324bd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f72163909d9d7ae64660529bf911f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c195406238abf471ee9a399a79caf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4700d46375aa99445906ab8e9ea56b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797959ac350f7b31ee1e71d3ec12304682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0246bc1bd86ff533150f58a614355a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ce437fcb6eee3a0413a8bfbc7e6f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bce15ee76ddbf7585c6bd218d3cc6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d255142f0a15905b0b81855bf4095686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ae8e13754c52f4d571ab0abaea2fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12ce908661da3c121a469423c9bf4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f480a561ff53f399ef07da96eefba3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95d83d47cd9200c8e22d922ec22901690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea8a489f7d3bb3bc0a5a8533ef0bdf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd7652ee7b062c269181031755b6ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c46567bf5d04f9c011fea89d213b7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea526eec4687f1bb8f33453a88bc2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d10f1097b6be725c6dfb44ef39830695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920b7ad7cdc52683b6056424a22283c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb78887cafd7e9ad0e3f812bff9df6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e494f1361a95cb4043f619b9565809698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055caeee1772e0213d9f64cd9c4a5c8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c9aea914b64194086731cf5c44a61700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12eb39e9e0148deedaea1c104b7d54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2210befdd3e6270d61688ab5a9b1af5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbed7a13787e3404f657b252e4314c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007c87c38409d8d260fea8dc20dd790704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f71bf23b3f08df0343799fce512446705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d550817170f7fa8135b44abf78d247706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d765791b80974c425e4b856756e44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cd243e00ffaf1a68b06c9227a2e23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464563d77f2f2c3fc5b171e31ac70ace709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bc975a1b6c2fd3c0801de286f17dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27603d00f86887925eaffa8697e4e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdfcc1636dfd6f52659fa4a14a8337712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b5012c01b06421514b195a416b02a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e24981e0b73a789e32fc056ce43ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0449951f9635e20defee6502b44bb0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01bc36cf3bc5dc7535c550d9dbc689716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284f93765eec8b102768961bd72f4b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a784db0a2edad085b15fe0dcd0b40c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead87b33e16136d2ad9d772be6a2ac43719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ce27fd1a8f8728201c5faab40dd34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2ca31c4e351adbc1dead52960c1c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc945a34a3c13160f7c9377e8873440722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ccc22036e8e29a2ae8e257f627738723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6aa621c5f03e318df3653fff0829e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af3a1815c603cc67622e4722de3e08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30a0eb019ff1d9628682b2183c393d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936fbba4e92d47e8ee0c5c2054874bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf935af068f64d9821001dd62fff4f42728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b605d37e6c4bd43ce9095a82d6fde6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207a1c845363a3e563cbbd6aae91b26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed832485d47daae635c390a80307d82731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209771bcaea94c7221e2704acb85f0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c24da0b74622fad2b2c20ca8b8403c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90377f113e3fa03fabece0c48f074fc6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c51a1dc600bba48a9bb04dea6357735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2267c9fa0d4baa567b31c335f4bb0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ff99a2f1ae6f775c1169e580c6122737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8b1f6240ef67e6a0752550f2dda06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97edbd8bdc8835a64b702860bee2b4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052db7427c0d0bb3e8b468293f38e16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dfff1677055121e53c1c53faed27c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90e897a2a1015142cf0e129c5e98a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a5d2a618e2aad5c83703f34d72d67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2b5d5d0ad52581cf48e226c0a8e0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0d2c9c10293117cbdcd46c7a6d584745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a1b44ed04e21f92ebf7885a4220ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531b3dc2ab60fb6d86d1273b866563d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a0355ddd31de175ad534c94c3a7db748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdeb029e3d9137b81c263be1188bc9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1ec497d7c4651c2debda9d27db338750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d24b39d8533d13f4f44c50b2468df3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47d8e6f41737ea8b197fc045893610752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122b7243960d4b7b2874c8921d87f10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e275c5457e16e2e256f4c824c79ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7fbaf0da034190d60b39fd2b2e95c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cab1aa16a2f8cd4c3c8504c1e0d4e8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbc5b1113352bea43382bcb96ccad1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7b09f60ba968b18305daa0210f027758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc5936c652a7ebf19dd291ed1c2973759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5c90b4b84210f5456a8293ca8f6471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6dfb2f6f66f19d78bec9c4ec2a8822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7607b45fb153dc24f8c76ffdc79ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde968a378f541df906398451ab67ad94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2607f208ea929cb82d8dba9f878035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e8b894078dcc84042ec5b98bb2ae76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eed56a3d93f03d23c5775b253191047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45570c8ed7456cabe3dc817c175b88f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9a4a799500db75c60da2bd50f1b6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2991f16321f0a566c0016754ccc676e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b5fa04a0efc082ab06de7be00914811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daae54c2dec310549f11ce1418ef7c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96adb098e2ff32492a5398235a85eee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc2d07b95d15d9d80538ff1aeeea7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c571278e95fb68aa39f095fe88912315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fe4a57b41f5d0b43b923cb49180fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf2b15e40bc11fcf78204f19941ea017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34270f6d4edeaffeaf59eba89340ac7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375c3a85c6a5947e270b4b6ce7c2b7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722c94b54b754a9b3eb8fdd4da8444e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89bf0ba59acc2fad89babfc0908c5021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584c7501de88c8e0a8935179ebcebe522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14216742750dbfa05726f0ca445df9123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b55028ab5681f69f372620fe3d0e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd211566430718a254d1a7f3f441d3fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cde37022a7947b96230b85733f0ecb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62b99cb0223d28c50d32941413accf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5c64dba3c75d1bef7793ac233baed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2689c6bb0a056f42d18e5a59c1d88629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9508799c589a6f3f3cac09996ce04dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab89d5695d325c67181df568d1daf9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7714f1e8c9381bede2da00412c965732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eed41071d98ea59a60bc604a7ff5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473912f94955a3d5e72939b96ed32b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad009998226764a86fef8646e22616a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca9a2643ee4c82ee4c9e6ac54bca8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ccb471ce1e7d908e9eadb5a409d7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76d9f8acd5ae0dc7a70e0e66acbbb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cea4cfea37d574cc9d2e60b2d0e8aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fa962ece13b8a9dcbfc62be02777040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc310ccad477ebe3cadd6c3ec77052ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac81f2c86a23aa28fb916bc053af1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76d4e716809f4acf83484164317f0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893478ebbbcd1fcc2c6606b54167886844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc00dda56cc10c35426d575ebb73c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8871ce49882a19cc9c0485728687946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f813e446ebc8c0bc91f0d8522285d3247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea22a372a1e705722ac129371098448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21affefdcaa030f02fff9c07c184101249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3e034aae809fe13fa594087d77db750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116e4093e4d6dca16d1e47ed2b0402e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd656e10ddbb8c8866cccaab3327c9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d9fef7d927a8c2fbe5bb63636e1ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0425677ffd2c47f116fd263300ac34d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07832f82aa6cf37a8f1c5c2702b86eae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04020999812c89c43da91f5bf26039ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c485d8c838b92ccb379e2562a20eb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb49c124020dd20ac0c1310d7807e9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262928d4f96095f3a180bc18ada070a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e25690547f07525571dddc2ee71b9f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8e4b25d102a3edfba5ec94e3da9c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94670b5773d2658ef2157941c35c5f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d7bc3e890e05a34cf0760de47841663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea3ac496b7efd7c4a9e34b673fd99964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081f1452c072d3a7bdc5c6a6e78e72365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434189602b9160d01dd4cfc23e4ca5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f47d52f6823b962e977f16dad622b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5f6b6cca58b4102fb21d9d18b647f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a039c8507a923a52e9aeb6abc2bafc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d3da66b4e22843e2931e2209725370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9de7cc140a9bb9967cf1392679e5f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d98722640ba763a0b85bd4ff22a1dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276f543ec32a759883bd7b3a73ed91973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc62a18d8a88fd6d5e62117714d7b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde76ddf685629b7f2573229102b7fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb46ba276f74bb31b0427f1b3547ec976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991ae22db3e8e810a06de7c9954927677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea7d7d09b3f2503c0fa17ae6dd283078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa5831d210a93c031f570e40b699fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b584954b726520e2a9d3c8fb2c95a9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b2e0d718c07c5eae55cd57b2c6e4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf9f1a283e4a791c96c5cdbdc045d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59095cc514b6083a55f858ad46df9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71a7b9fdc129c094d67284fd6e807384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e84d21469828b3ba7ba120d7b38d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66001deede8ddffdb91a00d9f94e371f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4bfb9fc68dcb9634f13145ab0711387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d04bca9252c92f56a1d51f055361288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385e698eef87eff8b797c924603e73589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07f9454e5bb7c59dfb0d212595eb1d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd86c11e36bd517e71974fea1ff9fe791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477adf347e1cec43ee25d36372b863e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ebc11fe4991960387694ecd47276c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e3427bbdc68ae2e6d46b27240457a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537347d532b12c906a815b15f7aef95d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc157cb976f55bfbf27329def4239396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddc5d03f7393aeddb710b765ff93f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912e12cbd0859410948fb3ca262ecbe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e58cd7dddc3858d59bc8ade574dd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b008d6874599f432ecc3d7df6018ed7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac618e3e057356d0e312f270d6519b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c41ee656a9c8fd32dd22797e4a9681102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eae1cfc17336ffbc584edfae024d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64e09128a7e683dc9d0002d4adb716104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0239cd107b799ffb0129da4aed5d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4648017c012ab9d694e93982d779939106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7265be4bd9eb9e9231810b16796c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a988a6d60fec81488e7e113a55d159108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d69436f5007fe461c026490ba6b42e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52253610a529a6cb1d3043cfbda7c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdce9474d01d8e890ec00190031ab2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a31c58be9e3a15535169f330a85fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3396c9c2e578a6e5730e0f6164f6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add71aa372f8720b88d37b3215c6f69c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c08dd7aaaf7c18e53728d147f8ef0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b91e08950dedddfbb3d9d1aa65739116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67ac14d7036bc1a5951595c9b32e86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8be9726986f8abe47d0122ed1c67cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bc14cc69e2277d648475613d8e11a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f5882745a118689b2749c8d8ae83c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608fb09939c83f2757acb876091e40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca27e0b565918dbc98c0fb7b21574f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ebd5ae40ae1351bc22ac824620a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2a9b0b4f4e282ea6e012b20bb81b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf22ac7f824e7ad746736a2f1b1c45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8035b89c75a8c18fcdbffadccd27714126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82a869aa027ca00bd0e492039da52a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b890bf01efcdbf8d7ea1be8b88dfd12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ba51df96c86ebafd089cfdeef7158129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13ddd4e247d92bc01fb1fbaa68100a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee180a04d775b76f9632b452be5a2bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff272b908b6ce751bb7a49a4a2e4ac54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321d10a05ddc631cd638ba421de5f29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cce7d49f9a9de998e80321fba18894134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28096380ff56aa2d17bacd0b852ae3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc6cf3420b13c66bf6a64f22d2166c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78076781655916bfb586fb01da571bf0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582d334b56dfe6d0c2ad90d13b5c5c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41b4e07381b63cfd600328f764a02c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18393fd20b25fded55a876096d789b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a18e475ae38d3b9340c42ddfbb41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3783c72aa8d4c0ae70d0199c702e7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56741f686d0f0d52e5581b03a3c20d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bab1033e6c69c5168d590789acfd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8ab13de081cb07870ee8c9d3bcf51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052417c5a9ac764088802c9c493e1ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee3d98cabc7e1daab0e40df877f709147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f28a21dd8f3f6ddce04a44515ac77c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d800343ed813fc6916dc2b378c668a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ceb898ec6da8d9eacba7ca6a8a230150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc462878fd72ef4ec17fcc4563e072151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196bcd3f2f4fecfe0021b2017f70dc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753942117207e6aa43b6ebfc9a07739d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7ce7bf9084e4afa1bc6fd0a6b4ff9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571022f42097a7aff161cbed3a15be6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67605189ae0ba21ff1f40e052622e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50e5d34580b8e859f17076d72c77bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6bb23a788aa8f547ca8526e23ff70158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6011113fdd0fb4b224e0499e9a942b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c460dcff4d06f8b1d640d62f4c0c2f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3385c458c54ce3fd2c3a128ad48a0d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1b1687a77101212f3407e2fd00dd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ea1f104972954f9b01aeceec6209f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cdcf2e718e3d6ac6232b62b85ab9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a94687227994f4b216ffb1b711522165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ca81af6b83540513cedbd00c860c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2978f89923c3a6140b142ad4c37ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782b5705724241b3ef585b81892c38a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7c3a99c58e3e5ec26447ca9396403169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb94de5eeb53ce3a835c5ff5221c9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b8e0be0f86d054a9c0f8a10e80ab2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5351a276e7cbe11e4a5ebbefe495e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdee1798f0f9509c70cb22108c590d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a4e077e790408dee7981f57614ebc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105863c224d63540cb5962f055bcb5e1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ee232ee178ba4b5e29f8aecb17fc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5802e82d2bfa8842c7a2054ffd9cc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de37af6ba2094e7091621a85aaa9d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfe555c1c491ed3fff4cc2f856a3da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781b08e166760c57bda8ffd6460b4c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec52b1e472235ec3aef30d731157d54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90558059864681cc28e3e498690cce7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d445c97ab2dab14186b2e9f978548183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc8c23bc1422ecf5eb9434ea545ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013fee36fc962965aeb6262caa74852185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b1827343ea75877ac48aacb22b335186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb8d144cec44acd733ed6df5d4ee2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd178a2bb8f55ea962f87aa2a1e248bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651223718bde89b93f67182cc978c10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df3e7085ef8ae64f8486e092aeb021190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906f4d09cec1a6bbe70fc7839416e78191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d96a0e5fce0d1fea5f6e1a9ec8324192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18845a05539d892558c36b46fb3ca9d0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d355bbef11f8c6a0e7af5791d66518194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a115ac41509fa2dbd93346f9266a16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce7da717ed87d0819391c8100954c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da890653d617a9f4fcff8d125e959f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86638e9c8615d1944601391509b67e17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47602b07a3d148f242c8bc4dec856005199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0ba74a38a8166a8cd8d16020114d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc202ef75b6614e69f25a1fa4d8be4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5b8247d91a340a2b65b25cb90ce2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a4dfb528b662f1dae98be8fd4023b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b4e70db6350472dd09fa97d7f88b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be1a8950852390ecbbd7c1fc874b1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee58d341191210ab8cfc2502a0b50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed082ed7fd2e5ad0f1adef9ea5f91836207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e914b1e49d3921bdc8b2fa2be837728208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0fb3b23f5ee2468b52b3967cc69a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc631663a1ea42426e1876cdd5ffe7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0b7855f05f9cd364f3eedca2bed65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659f083f3a4155a18982d4b3201d840212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8f1e76afd53e71506fa2798a7b189213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5703df7c07b5845ec18ac5479e7fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad0652ba57d4cfa7c6f8c9a681ecc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7a04895dd5af159bf2fd9887a3285216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd10d8219ade8a33ecc2795da9a0c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bde2c2f24455449358bcbf851f107218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26172ca51d334ca6ba909fa1a23defff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb901391b5e22ffd2b34e40ce2e04569220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b958a82bde520c5ed9590f993953c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7679a4e2b3b8eaa8df17376f2d1a15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ebdb5d6659d6eae1431fc7e47aaaa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bed58d3decc59c94d2c0866015a87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6600ab98f8b0fba0935d6f7e90e6f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65529c778417cb39d182b6302d61f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e9d27cc737e04a6a591d2b06d8020227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5b6e09cc9133bab9d2b84fbb43cab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d08e304d18c76bbb2c9d3c2b48607f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d3a945c4c953384d26262663ff377230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4c2abce2bb4cf015b71b13e626ac1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd559c9ec3dc07b8f375b6afbd0fda4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0da525aec50e24decae6283bc6aa6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2332804f7a100f93c38111efb6afc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a48c6c16c02a86b1f2b9f82aacbe6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75266cc6435e32b72a35b3bb3e8edb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb38215cce2bb877cc4bcc74f9921dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b26badbd51077154f5603c7568dba3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dafa37df6d335ce5aa3f1339482eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafc355c2f2a94be3e3c200a5dd67bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b3bd140f6ed2a608a95d6b6cce5fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543fa95e5d6cf4a52b1e8188550b28d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ef64aacc5df685f1165aee47d85b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9313dd078187e9f2d2eb4608c910b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef7928f42ffe93d60ba847cd7a24fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ea7dbcd7bb1dc2c0cad1d29c8f381246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e0b6ae1b4bc94dc781461e0fb4dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcc75c097da4428880ba8939c302ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de9c583170c4f692cf098d57cf9de4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a4e6654f490539a2bb5ecc0fef1ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493392fb20129828fb98a4af73bd2ffb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc129692102dc24126860daaa641a15252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f2144b8e6a31afc77a7d958b85123253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d50535d0bd6b057dc06d1b28614dc7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8b8ff2a17fa87d669347e1e69c209255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cb36bc5f9d194273ba2ff6a8ce5da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e674e663c6bd6cf98e8a5c8651a18c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a2a02be289448c31173331a769120258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ac3959e6f4d67ed748d6977fc243d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc34a114e45eef260b1dbc80322d2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d55c6b5ea4efb23fc3e88b2beef00f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff826c86b7b89c8ad6af39b3f89e2ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77a6f4281c9ca13d4fb498228860b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceaf3bec867dc944f11502dd8efcf61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7020f05e1819b424214f3f84a38884265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94b42c01affa54712d1a3a950d1fc2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be839b451f96ef2f4b979b55964fbe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076660c4b9267655543df4f80fdf17ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95acb34e3478f4d170ec5e0381a42c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b608af6a808096846c5fdb9416af75270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664c9b47cbd959da547f5f9bf895ff1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18269fae67852be8c5fcc4081eb75a55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58f82128b71d254478e2a256984d88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae06f46cb7afe9ed6b8846e8e3e82b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16907bf69ba253b338273345386b98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9f061586da148db3807beafa76809276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f435597fcc9cc62befd0c8d9aa7d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa17420d2d98d163d306c85628c81b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431ef77585df3febfb5c9e0e2215495279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4891cf2ca28b5041644f2b63457af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0feeb20e8a41110324a6ae1d13f5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a390d43bee2b8eb5b09fddba96b12c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e1a8012592df5cfe56a4bdfa9c108283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d057f2f5b60fbfb1000e2d7f22a1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98222903df9dafb2dd82a1efa89cdcbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4698bb9d366f41f3088291c98f101f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41e60678510bfde859b25c221b813a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b43be22fc4b67d08b558a7d4db4a55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b76157473abc104aa3483bac656b17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec44c9f4a345b82c0fc8d64bd4a1bd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1054fbad353a73411f1964bfd0819f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dda4140aa5a7fe437c57e9a46aff03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a325ab5082a743d5f8e7d82a79005293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14428359d658d3787701702b581c1510294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3b1ca180bf7a78cc539f30eb1aab6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b338c770c66ab02388110950997c9b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62197c8e6534cf5ca75dd6f12a74d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90a272d973f53d7411f16d39e39eec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff54d173e9a4c84f53144a0d3b6e32a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5ab9487126143063ffc275452c3ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a93cb5ac6f0eedf6f4ecd99fc7daff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d75c06436d5bd4028482c5cb84d1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4d8c1b525e8d18236cee3e789b67c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18323b8cfb409b887d0d8cffecdabb36304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a78650d5efa4bf0017517aa8767b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8c3e26869ec0b656ae526b9278303306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b606006397f5432c6fba51819592df4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a2dffe78680f948e11ca008dbf0de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999873ac0335d5a54e56a43245bf6f4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cfca22729014b16abbc955941d14f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa5fafa4ca33496af8064aa6bfd6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b4eb957b1e0b9e3bd2db0d2960c0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f66abfe2ad66860cdf9a6673371ba4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38c422528e1324632c2655d916c52a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07086d4ad1248db27ded47df494c10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b492fe80a6fcb9a96ec15f45308ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d7d2571c769d1a29e2799926b3852317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f4f8e1bdaa2624493a35df422a3f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311666ff81aae4fd4e420e2d127ac43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfbfd8d2236f5e66dba1d2ba570ee0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77419bbd185810daa4e33c5c18948f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cd2a287086a128018e7c7dedbe8e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f29e026801bf5f251458a7fa3528b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3779856b88d89a3f317301b23f148f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760ac63ea53f5d711837de1dbd9f841325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe585fd95aad8247e9c95f98c77b24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698420c1fccd7103c70b20de8dab477327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fc53d30c238d8275a512111203ad4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb864b0e12a281d4644583e32ca20a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056b8cda4604bc015a6d995b39bc822330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c9dbed9ee942f2e59fd695d5ce77c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40ed0ca6a2485296aec6cdb189e549332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b59e677db6d1e8ec22adbe5339a78e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bf1946f4187e4b119e300a56d0b76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aefc71b3c48178233b27d07a82a797335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa9443ff41f8529782ebed6ded1009336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8db1c6f468ccdf7f78950d49e2b37d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105edd91797eb15760a40898f698276338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b56cf008340afd9522b223119d343339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0ef66107854c6ba53bd37264d25cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fbbe0eb79b731e310d0dc4b7388e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd807d35702bf209e7ddfdf3c6e3bdd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b04476ef404599841f7da6386bab3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbfd2fdc54442aa13713726b401577344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e03f94497824074195ff1ab15deb42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767a2b2b1b5bf92e80aa1d555ce1e80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343c3b6153f85819bee2e9d30227e3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de37dbf66bd6b1fc6f434867440da6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a274bd12ada7750c7b6df13e981a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63030c248b14352e401555d4d96bc67a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28521ae95964bf674b44c275fa363f66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f135afc4cfe4917e1e4bad6d6606d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37326e6daf5ea1fa26c144dc3f6252353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7e701ff180799d7406bb388b451aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33460e8535ad6e36714630c667900c4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f05d74342ba9a666283ce3bb5c30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a85d39eaf91f7878992dd8b353aa24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559fc15eb287e0af126e75acfa09e35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c54d6eb57e03789f9c19bd461539b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0e25bcb84fcedf610bc0d874c233c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0ff5bbf5772c761c5602e1e48a71b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d331b7017aae308d17b8dd4df719d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ddbb75cbf8a4ba6bb6463a4913827363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f0ce35696331a32737fad26454081364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09769edabb0c8f9e9bcd9acc352ebb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec2c9933de394bbd2c681070bdd1c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c005f95b0ac3f516eb8b95dec77853a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1f89247e207c29bfb439245db979368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71e6bde3ec5c8025d8f4076fec3b92369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d56168e31b1e6ff3605446c2dee29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5276a8270dcc57655275e45e2c52893371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca45a59d3cfad31805aff605dba1ec8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122b3938f8de06d61898ca79819768e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44df5717fbe954c7bea26b9f0f835f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba4efd0086c2a2f116f29c0a872422375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4fac50e28eb0f5381f7213421b491376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3713b36440d805030d0881ca15332b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49108d4d01d5eee5db8ac5fec78b824378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d536824a6506c0f19a4370766d4ed2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1d65d7003ca4f647cd61aa3310ccb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e5a812e5336a043706f7ce21b6d1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82785c1077df931c34df6cc7edd07854382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa362214b5ca8fd8fdd8334322754b06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251201f9d20a3096460b654cdf8f0dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb2df460c303ab8c49e11fbc87df4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400bf2b9aa610d6c08339722020469d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada96e501dbc5cef3e8503a6c989177c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a1adeea75c258d35538e3d7705376388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d91d56c27b6266071c3b3b255aa82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa2a8ea46d28ed67ab7c2fff5ac2e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb4c700b3ff119a77e23616cbf7750391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f1cf3e376ff203d3641b702707868392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20f75b3125fcd4ac33b5059afe43f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b6bf6898029d3033497a0e9b57eed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343aa764ce73825903e9622d0a93d47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0646c3836e4066836fd11b4ff4440c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cecdb5c4b922c95b315ada7600e17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb7c00d3ff4d4eb5365a60a687fe9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c817e155bbb2d3713b227c94451b3d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eb4e768e23dc902626b994ddb6259400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc11903eadaf60a05a13cc9995642401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae22528dabfb7fc3eca70446006bf4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef0a1d5f6edd0b317437808a939da9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2ac65ee31ac9f262e0737c2c7c13e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db575075ffc613ed6919cd67d5a94c55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d17bb5f1ba6967f13046d7a5dc12c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c7d671be4a58ad6415de711ccf7a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35409f695f97b5877365eae23db148408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a54becd132bc4d853cf3e4ba897b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c69f9463cb06fbcbd9eac8e5a7b8d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777f42e652695c5e5a1faa4b3e2e5f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cda1c21541fa491d5f3d240ee0628412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94da585cd44e771fe820aecc188d704413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075f1b36cb977787ed172ec520d5056414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef4ebc30bcc79838fc69f383b77896415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542462bf4a5b0c0fcc8e975a9a72c1f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25538ca11c0fd70b5c5d3a264e4e36ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356035c2472ae656177315d203dd620f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f39d80598331f3cc340f2c30fe4ed2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf22a91047c552919c2390ffffd741b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800823c689a04e4417c3655c1cded70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d14e7e99a3c490f08051944cd99702422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c4ac1e80c8533779f22ec7531bc6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606879d2b07b2d0e383d235f2ce5b56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7799a6eeb90d62d396ed816e57a40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf85a626320fa7b01d14c278f3f414426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c5c31a5fc478888f52ad0501af1aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa7ef9aeec7957dcbbe07fc5e82d05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a44d4a5c6b19eeaaafecc3d127819a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021072054f34f5f2035e031bba6376d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaff376fe8531375322ed8dcc4922e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070812376e1f3528d2e55a6e6cc3990432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3e213cfdc519f1f075d055d5814f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a7410ac70013b07be128c86755ce6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbf2d44896d872f35e41bd55db86e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d421c3d0ff04135a8ac6c3b2475a3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197ac460f4b5a51b02f5cd94abeb998437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b1fa54caffb938f69fe23d552b517438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd0ac25efe3aecb9fdd2bf728fa073439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81416ad5e8b7e70022529409b8f13b36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa108486b80e87cbbc17f7362c0168441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d596dca52a84d5b15a50a009ce19d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f6093be70ecc0a1ff4bc7fc60fd01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd283bbfb4eca44cd33bd63865ae47e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10201fe8b0944e711b9cf44122a9054b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a12ff4ec6d4d3b7ee6c0f51152f685446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78926e73f2fea297b3a13aedcf4dc5b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e17a1090471392f4aa8fa3ac5901448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bce6df8973b4cb01096bf786e533e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4796dc7fbe5ed89c0c151733a5b7f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be5afc82468f4c2449cb5699c61f6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8ffa8acf1722475e7301008176b40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd637c0afa805f7fca5a8789e3d95a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ee6a71c194b039d2bcf739d359324454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb2090e27b64af1f3cde34670c8e79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92ab6bb489d56da09dfbb6462bb054456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3407e6783456ae3f4ddae54a73de44d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006d651f4e8bdb82cbec1067c0ce930458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6acbf8265f4101b782417258e1d52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ced6755510f667cf540f9b01c0639460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6ae671243c812fd29835365ef8ea4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe34f7d37cf5712c9115c10c392830462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de6b244b69d811964b78280c8e52a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3207128df88df81ed920ff1f80fb28a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2113d1ab8e347cae5b073ec926572a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789fa617d4687a6acf8f008cdebf63e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97502fae29fa652d32f8ca7e93c5d4c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0d91837d03ad3c92de8295c04e8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbd34dd15f635a062dc0eaf73a3bf5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c103a1dbeeeca7232ea96bf4ff9eb87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48943eb1b5b148fe1d6307736363625471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a868ea8fca9fedf4c1b4d7691d2e553472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09e07baeceb4484f50ecad75c95bf8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc70ea834e1d452de5bd6181f0f6f47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e619b0610d73ad132f0637d1fe12c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212f96e11834208a9bd0dbfe823bf93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714cbe1cdf21a96949deecde26bbffa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a6fe212ebdccab3efd8f7f877be0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58034c0241d7d908d3e07b5c7462a29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375c7c829533f1f71815629fd27c305480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf2ec1827e66f64de9f424b0939917481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4efd07053b9bd4df6e58a8722f182482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff159a9880946dae66cb7fe122165de5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62242820b5d8677d2e577441de12e21a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bad2ea08352dc59e0c12226d3326a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33c10b30592555664bfefc8dddb2e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03dc4d06718a3f422e2ebbc9d8e6e22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd40cd386af573ec985149571cd7d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06130dafe56657f2f3662adb20a73e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fcb123125da9d2a8c594c2afbf482490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ba3ca96ff5da5b4341efc4e47aca6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16052b4cfd370e9b7dc3f026c2725aaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e193647c8f4d28dea2cb1670ca30a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a46605824fa69ba5f9ba523cd3fa8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e861415b1a0fe3e6672f4938dea366495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943feec20acc84417c1d80a0da70788b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a79afa970ac2fd17eb55c55ff71479497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e76450d6b88758a531caea38e8c06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61108647098b8d1acae9c8291b845f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafe3e3865526404a9c80a7d272e065500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc545c5d6038a42a3d5f668fb5d4d91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f5cf1cd5837de7b5c99253e71b446502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646e82bb88ed9cdef077d1e4b0dbb03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b6b2b8e5733b332adfa97d57107ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34190dc349c9289f0cdeae0170667e04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bbb92d6ea915d0a2a097dce05827f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816b373d913bf557529586b87bb57db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c890e7730631e5f8ed5b9e432644db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b578c871fe7b869f7c1ed4e8a95fe2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65941ef104b1a4291b31a38eb05cecce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c305fbb4f1de3736e409ea7d71b290511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19dfcf2fac2d02c571fb7236003e93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66e78098bd10274de47f0d02208768513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac662948316e2e228124e858863fa8c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4421cbdacb3ee19d11ff69868a602e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5f888332b0d8893eade2241bca3f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8cf235705d76653b445088f5e3b15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a0a5943f0eb39882a428b31ca36bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5c70fb0f1c28784effff9595bea69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0617e24d8f52ca54efbeef85339b7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e241ddcb862ecaf9b9b1cf0d18170521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607096ab4f9f62bf86d1de9538ab549522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5eb5331604c9cfdaeb795ceceea60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e6ed81a39a400f59ec33ce5c3cdc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a644a4c8948a7c3cde0006bcc5fa6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67576540e9710f34e3e506141ffdac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e7c1bcf14d5dafb4e345e3f60dbca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef109b1812b8a9eba0f3f6e6fa953dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e674a1b924f121b522731f26e7fae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685256e5f4c6d41c7a56b19210f08c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f5edb9e676c0a8208fafdbec165bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137560d517bf2bbba28670a3d983e51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aef0cd7308ba275ef21958a843cf17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b1a980b718f89edeac3e5315fe0e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e2cb851189607290c93bae589f209535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77f72e27bc80e5e2fa5c51acd68cca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a646bdc68eb6589e3f228c17fb99799537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5f0b18b5a28349499df5f181ab2d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cab0619f6afa40fe636b3f4dd00acd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2182f292963b26fb1dd8db35faea11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1c833e40182144dee720d109a08e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfa240525a8437e8e69e95cee7302f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e555e90abadd6bc21a072f5a9c001543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf70c2e473f42c3cf61b4a3185e9ff0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40ff855efb87c305da72b71236d9c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3195b725f8c51e2e5752b8152c22a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9947c0af27d2403543e03609e4ab068547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8862404962902091df8e77c91cf490548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7397a6c34a6dd882c235a3028c35543549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a267a9a48a8763e7e050827f8781ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e83031f505ed438c17752b220753e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f2bd6f8ef287c7b56746fc6d25fcd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19d9b5093ace979fcbadde4099af50553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdabcf6aec570f849e5718684f090d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32162da4e1fda233445fd78da55fc2a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f413d22e6b4e9b709d96aec377d57e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78595cb4c5895ec71cba10b7f210118557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee9651879d679233e0e76b4b538f94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4955096c00264b23275be71a20ebe6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abe4aeeef6d8695e52dbec46e7b0f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f739e1360885d820a1db29438596b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fac5404b94f349b50c6d67e6980d6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133266dc305e7dcbeb0572ebe9ab6d41563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80de324f95f386cc8338ff2291924b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d65f8474d5a45b622e7d8c89445685565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7514fed3c25c532525c0c2187cd17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0762240fbbbdc7ea65ba367bce27e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e582090fd62566aac838447ced675568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e088369053cea592e2a99b9a55347569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfeb4c7f1ff2cbb7869e7b53cd3326570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941453a98321eda4b4f19a84f9ee346571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb01bb800d96342fa6f054fa92c9d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e4a92db2e6c80ed7da59e277a32c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b33d6f6b6e4373d1fedb62982a0a40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d42dcc5be4efd3ea5972012242296575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a123caab5dc216e04ba52ef8a0bc3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44834a104ac21f331f7f8e3131e291577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2cd01caf08d1ff6a10b656e05a3fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac9408e98b6b5b0e80677d5a89664a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f3550e07ea925c161846d8305d86f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e17f391c83c3b58628134ef0ca808f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a09d738081b8bc7fd734dc38c99f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870521b8e72c86417b6384bc682b3c24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83868e854ad6d693d0f4fbb170b2f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450630be1cd8ef942acbb5634d6b97b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a4df2501bdd31ac0f455d38803ad8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475322ca203c32f7a2975ca3b2bc9b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8540e287582a7984c911b90d8dbdc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49922f8359d9d9b96f705b40da320c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7832f7dd25289bde8043bc1e6c451590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e9453350f87a17fdb95b5cc79724f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922903fca9fb033f0fa9d957e0a91cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2fa6dda97cf033dd6b0f65325755593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5ed68dfea120ef51c87aaf0c68d7c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46419a54b46b085c13c3e49a42b89cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e4d56fb7039c2e390d5b76fad2d48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b6fb7691aa1243d4d8f3aa3619a39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bf7369b1295af3f284b3e2ba71361598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7f324527f15aade06fcdec7a5caa3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f864d6736188c5f517ab6854c6f21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6e0867bb1425b8904cec43b1ceae3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14454d31c82b55403bd522f9b2d32596602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2321151435a81220d46cff3151b5a1d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42f1ea3ab49cc7eaf556b95be151ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81190a4cfae461efcda4dae240bb297605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f55ca2f3b458c5439bfe0289d67502606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3082247d55f2461817ec2380e6ce05c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2ca7a0cfea0a50e6cabb9223bfbec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f4f1d486af79cc4a52b55ea69d38d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218237a6ffb8322f1bb5bbfd625deceb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8a552932c1a89496ad6bec1c3bc23611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc2fbafbe7c503392c4d93f61a9c66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f06e0fa24c6a03d3e12e855e23ddf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c137d981079342e574eca862a36138c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cc95af6f82b2c58a0cc65401cffea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e905511ab6f3d56e41c66552b6eac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772e6f3ce9a499c06770ed040f2eff8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19f799d2fbbc98d7f69d1df6b8f947618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e0356aed4655e79e25416db21742c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6ac105bc970d3db7454cf04c24342620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60364deac4482b91e326e6a11614aae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecb5723f5fbef66e4280c8c9482e71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01f2b7a001a07d366338b0c6f28b45623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c86043d397046e71570d35d24edbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f714d253d7d08db1186d1dbf87217625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2e1709f062bfcc357478b15a30480626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0d45fffb693340d9cd16154f0a19c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a102976d8e4565272895ff24371159628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de20117d9fd0a855dd6503216f78b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7b845469129e7c51c6d3a0165587f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45affaac87365d5ff78ed1701b1f8b84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fd3f7745b96031c9adbe6890094b9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e3581b4fa5966b6b7861659cd7b29633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5053d7c863d57d256e19a146ed3b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21bfa8f859dffbfc34a39a3e2efd1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d00382c9c92d7126b817a0b85e2bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281450863738f5aaafcc319fabd42d61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b47db9f744bf32220a92edfca9a14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990f9d97c3705de42c384a9e8c37510639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d887c4d3fa20ee7981fc5f60339dac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9e0bce63188fd8b4ee1bf5cd91105641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09599b7efff5fc1e8ec60e43293cde87642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c96018c8e1ba73b61c88bb1209fbc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1848dcd41b7d24e5794ef2527ee1155644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f787795a8283ad0542b70b912660ba0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d96b51791a202dafd293b0c52d8ef5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf682c8c4681f1173658f9f9107de4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1f7215c5be1cae0cac6f4f17e0da4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676de24660a77048882f6c8ce31222c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63b10bc12003271c07c181b26aea25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640be0d5477df212edbe913b2eda474c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743f7e820f51129314ecae407f98706652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5614a349c1975759edd72fe4bb546d4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dba8c54c4ad055d0a7e5deea8cb709654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425dc9b8bdd5d76977d0e0c87e0579de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2354119d72de2c2cf9bddf2e9786157656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b55d11a0bb1e3698cebee86412e45657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dad65e4c3b875c19a3323729697ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0198f14b9f2bc93e72aa98ad97bdc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887dfce66dc5acf9d68cfa46342c2e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00090c604becdaa8473821cd8f6dadec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ded1439be2a9e432a283cb887abc1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00724930ab332299972d345532094eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004ebbf9e20304a4da3f0d6a45af7d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b0b3c750c41c5f88f14af401731d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aee599264770a2b61732419ddf1367666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a247aa9d0a6ce5e9536ec5e171cc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00a66b48b8bfe5e7f614bcc15d2b49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc763ca287ffc7a554ab436970a11c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7a1c6acfd24907280b653d6fe69ba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429654ba688992b385af65dd31d9c33d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6158ce0c788371bd04b5379aa9c1689672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf64eb63558263b1ade179e93708dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be3742f39fedbe1674de5b9bbaa3fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a09165c4f9ac8f1f1c115de963d8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9190b116c2c30fe6646b2f3fea23689676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401636e8e821c391dad61b79544ee01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76a5658f8728f237f01a16497e58e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e7a2dcb22bf0788474e08247d919679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b1589d1ac80c8bbbe83e6dec35ce8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317998c966a1e15b1299ce645c0887e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45cda22acb3d5d43ba234f26bb9a44682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7287f8453ca8a633a00a7be8815446683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24265e0eb3c793d0539dc8a805ecea1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637b0c95866cb37caa71ce61dc71fe0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92e34d4b7b3620a26ea36b840937a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccadc1ee4f4dcb1d572d760143f451687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bdcf77b502ff3a612cec955c5b44f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27d2810613944e2e2c54036da2d42d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178531ca0b9c06f8e2ab811b255a951690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b63778ddd51a2801652a7b99b18f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed672fe8431bcac48ab2b3db0ae611692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9df46e67409c0b977acc95b42b67d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f0a100c497e3c084cb43389847871694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e32bd40df41ca9c236b2bdd9d1c18695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457477d2fc624218436d3507a7eefb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9ba29b57f6a6add258457cba3ff54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32bfd8c7da552bfe0eccc5602666d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124df808e3085f1c44d6d39e8de74eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d42c67463aec21f5584083c0353e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1d3129e6afb83a07b66a5cc255723701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f657d3db1887173e79864ea78619ce1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995afb0d7081ba9293bbdbf717ee3e57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc47014c2bc5c0b7efda231851432f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe17136a3257e698b7b38b23bce8f38705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75ff54a92c1c44cf458ee31037224b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68d6c4948cf45e519d8118e22d53fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb85763e3d550fd69eb41174881cdb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e876afc14a3cd3b57f15df891a21b2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606a784c31351d60a609c688db0f43b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b7c4c54889d9c5ef6120f06cb6ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2857baa1ccd59daa17f31972f3fd092712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bbcd323cafc0470022568a33b0f26713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe256f8a8a3d603e0d131bca95a64a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782872023adf8821787bfb8162eefcd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c641846345fc614a8a6a2984445519716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb6f388f99d5812108a579c52eeb42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d894c8170a496ac812f2280786b74e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7f6704bfc90c0a04222dc6b471eee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb86486d743e218577232027819539720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4de54ebe8f0019f5c8e5b3290fadf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd462be25561be75b0288e22947077a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808d120dc5783006d9fc4cdfdb50990723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47b477a6efe0e7abe2867096765dea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415b0f661d806b78acc5da430be1094725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5998e6232438c31c6f40fcab4880ea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7a970b4e9f32dac256df50b8b0d79727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30b9624f1494b4aba793ecc87be37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721417077bf36f64421cc583b8374c45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2acc77db5f41d718f859101cbf3030730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673df31dd993d620c92f9628973ed202731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968272f1be7d8dbc1c4e24ba071a343a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c958cd34d65857a4b8c2cc2cb8d813d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231aeea3bacf75386b455dbf3e99418734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc87b633d8a076be06dee78be018bd4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd2c602325b082779ca393ebd57e9d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baba57b263ed3f3a4317499f5a3185737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7edfc40a988db9908dc0c8feba134738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de1205f1c2559458f9f16cad1d7d54739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb38d7d3b118379d67b4d62bf07e58740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aedf9ca2e3d44070155a414028017741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d04eaac178edf5674b3fa724f1097742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540aa70559e9f2ceeba2d7a87fcbd6ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea752f39d5652629669c6c203c16a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e39739668a4e090e078a20a68d859b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673317f4db2dde8beea799e0b0ae9e42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796734fdb734c1f4459bc058a79ec739747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1cc52f9671231822124c765b6b988748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024bb485604a8e20c74fef23902852e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50a6f05c71b7d80ae0f9df0d3e503a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2dad8ecfd81f780a62a8da37399ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39f03c2735e4133fedebf534c0ff8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6427996ec17a55d73ca58a8418e980753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce2f2ea089f6af443bcb1115920d0e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb97c883a8806c83a82db7a3f2470cf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7069fa9d56440ce439d1dd645880d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292b3cc99854dedb6a580b5513903f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f24d14f500232881e555168089ed4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48dcba852bfa56616edf8706303a41759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>