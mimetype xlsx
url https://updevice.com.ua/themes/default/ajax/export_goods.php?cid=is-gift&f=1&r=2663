--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6acd7a8baab4a98cb78a14796fc7b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0093daaaf50518ca055fa7992743fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d54f67a1725e98f67067bdeef30e573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eee26f8b3af60d17ce53d047531b3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e09346f0b96e24c8066180208aa6295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faef942ab73c9d47f7ee47432e7297b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bc8c2c456d689ff0bcc364338c2ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a4a3982d221470d7f5c431393a5188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d6e20567edd6cc83192162c88fd8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea44b690d5e067444bdae5a4b70b8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c613b2c9e874242ab8b3b0d168a0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1285587050864825eeb71ebce657bbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d507658f507d525799439304e6751cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eb2e4342b0db1d96e50ea5133c15914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742221231fc9611f19615c5456d8148615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc15f8eace78c17dd97bbe6576f350916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c493b41b512ed4b529426ad2c8c20e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57490985cb209a62ccece99d873056018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18f8aa59e0b566573082eb5e666ee919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c10e5bdebc3525ffd33f1c75c4ead020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eec80f6130c95ac98d48c3b23acb0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88b527e3d0a41234497d11b11be05122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb8d32ef30c3ac6cdf17b957f2453d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe59f43678ca769bbd322109a9de07324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608018c984d0ca19c821544bfd78b47f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804da385ab90b65a88aa69bedfe899d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a539a6d0ce2b16c9f962e4d27d1cae827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626fb9878eaf4b9c6d3e7ccd5a5aeae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380c6ecd752d3a167ee6666a073c18f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd882902293c5a3b2d700b6032fe647530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6653dbe4e1ecfe6558cfd2abdc4ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20254289d13552371e898a8825cbf17b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6baaa62c38be9afd204fb3395b697433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77868d73ce081f23ce82f7a2484cd59c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c216eb300d7b9433123c2a3fa98fb0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7312f0be0a9141a58a5a6f370589d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7939e23ddcaa0d506131cc735df841d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbce4e94018a602254366ab05208b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dca3f8510dd76367d43d37fd925acf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd9e24c26dfac9681db0b3b9697d2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1059f8e81a439c03522e6088a77b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20992b3a8a45414a5a22d0ba7e053d0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136f91bf64a26e7cd0f72e0251ea5f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb1ec9446aff29c3a48f23eea38ffa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eeaa7b41bc3bf885a94bb1b21a92145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798a33b3b6edc6e5bf3760c40d5680e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efe603f77a581aab8949f6e6a9eb6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c5ddfcd8e010a5b41ad2c2b63f01748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e6df88d9ddd2ffd3b8688615884b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5172c3ac5df2caf79e108c28441e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1484e4d3863893f6461dd66e52d1b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fd909dd2c241fed35fa83a5c9eb4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b021c5f007c6da7567897092c3ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f409177a6cf12509896af890efbeca654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aae80e1cd12f1d719df1f3ce90c89f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8fc13806c9381dc8f651594da83ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b98bf8e5152ad5f8bd1ec6a380d0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d34c404f84564a42d3a2f18553a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b342aa7868fb56fdfafb8e0cb1cb87059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130b72cf232ba5d6a879a0d6dc4678f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67929738809afd15464bb0169190a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abf4314af05935c365ef8df7bd3ea162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5564e3c5a351d81bec19fec7e88cab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b610493e164cb5801022d522b3bd8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68c0107bb9bf5defd57a231c724b7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670318e71ff0c29d7fa0d834ea145d9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbc821706b921243ba5576cf15203767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f92847a34065c307278a2f9c0fbb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc42b9620dfb8fc19646c3f622634869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00109db049e55df7bd233de8741066da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3d7907d51e7b0669a5649db7e30ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bbf1e992707a4ddabff8d484131a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff749e51406c5f710dcf3415c1a9986b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd05fdcd826a87e8fbf6622da93542f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7436c7cd4928467bc530cd40f4e6ca575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466d72ee94a402ae3a513847d54f95a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20d89dd443c2d76fccc1e429a69d9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea61d2da080c1b618e3cf88d55082bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb4a3c8ebf6252286e249a4ee3f93279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0476ed05a18914193b3d66e8f1f9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56bfe64a2b4f15948237d331e2ce5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eda8bcbbedaf4da9b35f674d4da99a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2c5889bb80d9b290db2357b0935b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db859d200ea2b4bcc3f6c1d70e715c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ac14e38a2e7ba2bbad9a63ec52cd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6ba17798de9a2a5217216eae3671e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc6c51bd4bb95500f5dfffbe2297fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f6808176fbbbc1c74716d845113a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd1c73904fe9be215e001f399772989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb44b76189e907f51fc42637e05493390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49702be3c23f223b60726fe0aee8fbda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48a33978a58dc9ec80166aa19610e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401cce39a00799503515f055859a7d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80b9d179ce798fac5245f7f4d1234594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b0f5c3d4faf1d9ec2725e55a5fe6095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ebdf928b61738b294f8dc0487d0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33945498647b66e67da460abfd5a17f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24dd03bbc3662a274c24cf72960cae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fc6f792737968e34dfb4b02bf65c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bd61b6bde9734cd58627e0ab16089100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b585edb5f2709f16dd44f3e4f30e9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190090f0bec30af0176d0db270c93fc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112c30610178637233668d4607a8d84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0973fb44ebf60260008c4e2195b248104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e9d3f9e0fe9ed8007dc2259fd08d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13708a34b97e4fc63f18ef7d4562fae8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f8e8e16bc5296bca97f5276674b21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c9728bdd598d83f4fcb1575f5f34f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a47bb5d79fe097d97a15ae8c4c044109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ded1b81e435cf37725266a9033958a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2c6443a52e3fac8ce26e06caf58ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c823c52264ed847b2e48558044dd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351930c5a3143c0aee4e7ac732b1982113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702414bee420dcb8cc9ef93ddbe411b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a29c190fec4aee98a424dfe61e6745115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375452310dcbbff94e18e0bb90bcf577116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c987eb18e0cd1503247c9815baeae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a423860c99e38aee92b090e2ac5f80118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94630c958c00158f855fcbb537a3a36c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f3481734e12566bc2839bb46b689f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cd3f7231522e34f30d110cb3d2b18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b67ac372b2fbbb9c655571a4a66ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e45694d67fd4a1a096974e51e952c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a3deba714908f7a48802dde39cf8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1517033fa3438d9aebe99ebcc0a6fb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ab80b50ca6fcf65a46e81e2ed998126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7808194c8d22238507bfb1057ea423b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d619e9999f9c877d62378c979d4663128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3601636200e59740ef9f866d20be93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a81d727152a76a4236d011d9698d1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652960e91830c66ebefbba6e60b87069131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfeab51ee79ee04b2af71bf4b42c66a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5198293c79618cb082f7c8d212859133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd80f4c8bc049f3d7c76a6513138975134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d86cf55cb25d7c3cecd52cd9b7e44d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498b60ead6333f5da6d5091f7dd5e01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77785ca5b19741761431ea843f48c65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60490ae6e6262253cc0c0cce94c00c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2d53973a82ad2720b3e6681896b3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140e3b2ccf0b77001e40ce409b4ba76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840cf0e31dd227839abdbd01cbff0f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54d7efbcce99f0e3f0ecb2a985ad08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e87c540c54c643c69f189bfc6a3cf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede8317550ce1eafb9291740498d26f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6494493f7ca4966e3cc81538bc546d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4796ce36e3bac4f00d7983ecd512a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df818338806aea3ec11989c93b70a303147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d63bd4b7d338812a8fd6d2c1760f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84f27f27ccf43922d29efd83b763b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90bd53c0890d0da5936e8ae72fb96b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250d2c5dc95ed4450b9728c7d0d85ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb077e35230136e8d4d28ce413bf487152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14824d48c769fefcac8f95095ee436153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e07df232d11ffee2781cf0fca32a16154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165693dc35da2efb1dcbe2e0eb9ee4ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbae8525df41208349d7cddbbe0c232156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c843ee6143615ae258fe0fc5107ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b83664290115c5f64cfe65bb81408158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53c5dd0ca384b392d4b8dc457c5ff6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207c2fe8ddd1e97e971fe2c2ed35c41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2685b43ed7a1f45473fec29d8097c99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583d5d18b458365614e0d0188ddee86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664efde86530669d37b795016d0a295d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d8abebe637bf718ea89f9cba40b76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a7c6f8efe77a8b252d262bbb3b2da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0159610cebeb462d505d1dffdaa1a53166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683e9149692281f938db01d4f3d874f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917340f9f8896708d897d4424a1a0b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69749424676b86baa8386d4ddba9d73b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c071dabdfdb1d189f45c02bb1c7698c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2e9686850ce2019363d581ba24ade171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dab38846ac2b6add06350ad9e91887172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf509cae03d7aa9df87d90ff65cb161173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf6c75926cb37bb27c9f2802bfaebd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c5d18d8894f71be968f24c984201f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ab2fc0c3feaa6482b562247ebe18b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b1a5d0f7a87e654b3d92bb844f16c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d99424ef3334df81760d4f6848c2c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39790d7918e1d5e4414f039c98bf497d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fabdf97123b74ac170098d6965edb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba5e11115fec2edf534a2263fe470d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350f6d41cbc694a55e5e195fee87686182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a8b042ce0e69b0bc33c317c34a90c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306d9a1b73f3e15ee8ee867785e45f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b6e0813169d5e1e037daf80903024185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d4f452be653ca31b0c221a30a495e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a9a0b75dba93ae89ae162f4f68e78187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09e65885cbd2df0a7f67b31ef24c6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a673fcf2140032547f3faa37ffc7af7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481d4c74d4d8bf8354bf6c509aff991190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b39286dedb336bcea413819907216191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef991d5ab52ac9adf7da135043630192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092fe312d2ad8fde627bbbae32a722d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82e9eef89ce465706120ff608864cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9379902c954aba0b3465cd0e41ecc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a90f749649ad12c2dbfee940e9995196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dec81e91033d96a28827cc095d369197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc97d90b015805b0de3e0a2c6f60e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf1914d820f080681dfdc42789d5b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa5fbe3291b65831203d7b37c03e09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddade1775f903d6b0bf90bab78cb20201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6b7b7e68685ce49020a733e5f2272202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926a6a11e1d3dd1fb628784fe5dec4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82ff4b5698055bc0a18cdbed34b200204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0dc58a26406da1ef8cd698a001247205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd001d0848b836f9a8f6879dac459e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3772797e798452f89bd30bb084d752207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97681e2119add222f3d34f84f1d54d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40620bbf4947426792ae0a0b635c762a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6a0dfdbff5a876036ad13a96f7e29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f45a73a7a534e49797e95dd7b8ff46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba9f01c47878a076d002bb907f6d83212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089a09428d9416d22aa7cd0ebd2a036213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211ed8edb7873f39cfee65a7719342f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0feffa1aac5c2616c08922a7e7586215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad86bf2ffec15e3855930178cb72313216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f21907132ccb0f82ab5612f1d0b3f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f0d255e6ef123136228b9f0d68f92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2178c8d7ecbe1af13b4acbacda8b6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb79b370258c1500be86e70e15d8188220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387362f07a7aa5c50a524f6681bd6b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcc6dec785d874742efd21acea9d50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108275bf96f1d21494fc1c4a30d2e2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cc9a891a7ca2447f3fb739eec97c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288203258e46e88ce15f49b486e415ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd71e67e4467e5e5324e44695d824f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58120c715862b563a002f158e93af8d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763908b2014f9dc491b3e3d70d1f0111228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccf3835771d238cd173b8588fd0c1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dde6c602a98d6e0e5efd7b90c8f4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac588274076d7bbd83405d77a69a91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82b3adcb1d8de26b6ebdf1d83410de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79b86cc7fa0f5cedd59b8dcf13fef3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5091daafa3b9772dedac4988e9e414d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9792d171e1581728029af773a282dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea45ab30d0ecdd0957263a8af8580d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961d8fed289a36a3b454af3e97bc505237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12396bdf46d00ccc9bf0ce128557340238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3e37ffaf076ad5984c09a86a18ab2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44747a5c644a94136bb669c59277dc08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d6d2a904527afe0a3a246645486f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21dcb0a4809856cdfaa1d0d3df77ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557667dffcd7c0788266ae387f21be5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b16b2be58faf0a718c844760cbe74b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53145183fb67901f93547d50bfbc526245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dfebe37222dfc6312489b3dd63099246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bcd849ae08d8a490d9cb3835ffda6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fe293cfc06fb7f10cfb5b86ed8bf3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a21498b349cdde3ae2c7e4635cce5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4b7576678485d15e4bf162ee6c752250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f50c83c3489cfd53cfee90889464d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e776b1afa7d93e7adbbfee15d2b4a3f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2bf75f249cc6eec197858249aae50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc5f3490dd808585f129f9f5c75de4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23669b48c5ce787a1c6e47f62aa001255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95778a58cd1c306fa2a255d742f141256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf6a52bbf6866316be366588bc0922257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f1c837873bedfc7b0139433f0bfe6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd0fabffcd358ae9aaa899c9507483259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43e71deb44f07c19c4745e6d13d0f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6dacc49db227f87ea112eb4443cd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2468569c4c7813b4310c731251f4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37522c1798e79ba68f51b6342bcd28b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20b123fc4af9e2adcf01e458857e44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91064e367aa968be0744ee0776f3873d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240c4c195498cb13364b30e59aaeb00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a74576909e1eba8e7e9fa15bcc05e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fd9986c6b901671aa31cf309e8f9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cf3cc3f9c53b9b7da8bfad9d83495269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d12003ba0d6bbfb76b99e720149849270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212e968f8848cc7fd1b00298e0e86f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5e9975d0ffa4aff8213bb5df02f77272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3761a3949fadb000ba239694eae39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec4530c4838889d2ec09daa656c3e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67eb7a70fec06a3701558381fa36d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c82021e6af47a6aa32f7e7b748bd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9937612f9efcffb5b86463acb636b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c2ecd2cc8211dade5b27d9eef5cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbfac83c39a05670e574d278b499b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128a63342d54a08c8345353229ad891280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21feed240dd96fdd15ea6efe8c5c17a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa2266cef4b7b27f189e693f621333282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c2d5df89a5e6ccf702a74ee3b6097283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a02d3c3e39d974cfeddec7bd0a05d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9b6ebb799dfa45f44aa06243ee06b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f99f0b7761829a760ef5ae1b84593286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7de48ba2d770502aecbd39d51e83a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ee140b20a41098157a1861bc7535f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7fbba88684719fa0a7fd4b638a476289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dce5eef385148afa08a663f5b7329290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302a5af6b5c44e8a37833771a94dea3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544099652d2618b94e240b6084d57f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcd3db85dbd305b982fe56863fe8e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1743270572932a7980487f87fa312e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802b62c88e3a37323e8c6d695d478e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f4e355bd6454ddcf6ebf4e715e922296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535515da26aaab942c0880c2a82c066c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cdf3f5ada94ecf8fa2fa60d4b5187298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9451f23dc36dfd3144ddad3202379ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7766e403395e3fc213198957d2db7a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaae234c3eee8837efa72d86f2f0663301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a771369b67e864fa6487d32188afa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7fb0d4d95ff3badaf2059c539c922303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0493a578b162e405dd4ca53345e068304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2aa9bb0d3c749b761d3ae6e4c4d99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d568717113669afdb70405a49be22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369657c75c41909d3004834512e1f11307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd60d4e87be2b1b7a0b6383aab72c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fedfa8971b1b4ec770348e9d0c21c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4e2e9d6ddb09ebe16674ee4264128310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add73a570cd796d6c3c7f8cddc0c0d5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62d5d0f57334fbe01e6bbac00f705f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e4d81ce69d587e55a3186e2666a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b6a55dc599c162aace8cbbaf2b625314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a696a23f534f6af77a0c7c71f5c5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b77f4d1eec33c7ad53b819f9e7fe1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadd8e112d96c101fb88de7d4465d0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e06a494804e0a92bb9927ce906f99318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407cc7e939c0a4495e1be876da8cf4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c139a590fa1bd5c4e5253154fd474320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23379987a27c08a890e042d9b082f3d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b4d4511ef98cc9babf90545bb77f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31247d4332fb76507588a0b27493a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948039a6e04326af173e015492381da9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34cdf13930dcaec4212da177da66a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a299228301cae3b3db640a1da288d21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83133650049ee8355ba1f0ef762fb59a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dafde6bd625c9ce5d894c399e0d8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02764f1d299aa05127a3907fbb678f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed79d321e4eec55f494042c5972ac7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a67965d4b8480e95891165b419ca3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc23d89ee4f803be543decbb5c7b07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3372e67f5269940c4193f2c51bd14333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7473430a05b9ee7c0237f5d230f9e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf35a65079f738438fb45ecc95ae5a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069756db85747483b0d31c2df48bc2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7d51178cdb72e98d28dcc17bf4aac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb90205818d0787b9c737fb79fbaeb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f45a7568b43ce9a1ce0c945007aa0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf42407917ed14715911078e288246e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d0b71a9baa078bdcb14e41a6af5a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301c2a299d8d7c7307a5e1da5cea5cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cd7481602ae9f18091001a5684746343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e53ac23b9fb44b8fb1d7bf7eb42b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1bc3473560aa6038fc8f9355d4c3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda3732334208d7a57f838364a5f24f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e22337e18c099a583b9afae905b692347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c0037d3d5496929aabe695a024628348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425085fa4ed641e7a8a7556d0edfe07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fb8e278e3c59891d8bca04af46b96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542d8643b48189febebf6936a12b868351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2242921a18a4867164a44f23e7051352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4fc49d1fcdd76c942dd11bfe40f31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c035e7345afbd1055a3972e999cb6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d376e75257e17ab0b4da5a73f4304355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366cedc3a6f5dc630fb75d37b39768a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca016cfd3074dea92652ecdf5d31bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa758368dedf07cf047cf3bb43c1a057358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ed35b76284a393b4535bcf35cd520359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a49c989501c42ebabcfcd1a0a70003360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adff7e2beff7c3bb73759ef725d0c9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12a5e14d0f2e574de1163dd01de2ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f75c7efef21865e4336d6ebfb85c4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc198c22e3fef25b2cd1dc7538185f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6f7353447b06363a354fcb51a949e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac62f1c560bc931b299a2d759119c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9003061189c96e670f4ed72b7893f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd9cc7e4820923ed55f20e8a73693b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa1c14853d60538679851915f65488369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e1c9b1d074bc97c387f81c162e46b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25376d352c79226dbbad3f6e10c917371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8e672fa98d6ba3b5bdabeb7caa07e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493c17d6776f894df5d69cf494552b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d33cc8d56a7d41f5d494569d666e5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707e7b6e39ef88f4ae43e634e979e2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d183a7b7c0cd44e7fff92a11e20377d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ed24a309d90358ee15267ad26b7ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c35b57e20c1db1c1ba870b73df081378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67c59dbb458edab8d91e6df0084f47379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a7b065a46bc1d7fba588fec451f05380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449db92d6354c16cdf0a28107514c6f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140f4ffc5b09c143cddb1d0a03520eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633996ce80d1d92b1bcdfbd60142e840383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163aced5827426f4d4cf97e1c15f3e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6e37ed5ba44bb8a157fdaa853590f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4e3bde83d654ce99a8974aed596ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ca0390121a70ecaafa3b148bd34e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4737b983d5cf84c5ddc550a2bf291388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9be7fc45c05f6ee73395bed36a916389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a7bcf1601b48e83491f0697d5a74a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4b89cf8eaa2be0c4f0b1aeae9bf17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5a714d8104d7dbfa8ef486240574d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d391cae70eae19342740ba3532f7067393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535e2318f96068b805490434216d7d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9204b7abe763071d2591f830d2155395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a5c40d67d861f3d9ae575c963b810396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1f38a153f63c923bb22b292d35746397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc113bf7cc60e729986984ad2592cde6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e86bd85704c3d97e574ddb39c1d02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153fbc05cc72799f0c021bed357df3a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8155f80aaee67af1e24eee2704ccf8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1089ea3a12732b76f4b4dea116443402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226088603bd2a07d33bc181295e8cce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890434962adaaad5c81f02da36fa2f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07a5b6688d0d5fcfcc8347d17a9d8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2389bbdb1a8c890e6b95e8e39f28add406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d865222187994cd9e2cc9f8c290b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7eee76a75c88ef1a480e2a61fbad9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553987870a3d9bfd07c6abe8061f6ac2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66127ef5c03a9c5d812b76d4ee3068410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01192550157a775888e848972b4e1dbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0606d1a646b78289f065c0c478d90b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b59d48c0c113586d30fa503b4d1af9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c007839a6d4721fab4042f4380caef0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80182bcd3c0a0b10ca21e5a7732f15d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944319980cfb09cd10886326ab9aa97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b619e52b1243ef7fea9975abf8b9e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cf1b18925749883d5aedb498bd3ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf957589e07671fdedd88c7e52f4f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebc4a281a530fca98fa84fcc381336420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d62eca0ff5db9a2114f29b815d4739421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79a8875eb16c451a52994c06bc9759422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc28f58b5eb4f56576bdbcd0618275423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9005b1e8384a24fbd5ccbcaa7c13d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd00a6decd9900d24111f97e0af65ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91046ac49cb1f15b1e182c1c44921ce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85944a150aba2b3793b60e56d19537427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6db9ddea80065536f1693ac9571162428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f9fb3d784a947bbc078cd293228b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b020d43f058fd16f3c620df7b747e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9941ffaadc05a4fb1ac21e676853b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f1ca547d8956a4afeb622a66ae2d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9009d96fafaf49b55a603ca5c62405a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15060f829e732979cb41f2541ba59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4871415a65071c8470c00f91c701e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9303c5d57812334bccb475c670bcac1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ccf1e9e8c7d0fa7312cb8cb0a0785437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821d559be92d631f81f3d9d8378468b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0272360b74e809258bcecdd78777cad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308fa19de6852b20a21d4c9053df3bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7a9c3fe8898bb0a6c3d88eec12640441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f47473afdf9793fc4c9c9e134cdb6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6257323b78fa73378e1ec6222cf8af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff99f48fa29d48d5acd8411119b540c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861e7198c56900645aa173ca59713fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af76c7b073708cc96dd299b42d99b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125505ffa5ffb5e4dc5615ca6b761e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4a5e5da091bb958b39d6b6d616598448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac903cb88ed371bb69d41ab50bfc3fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfac56f67d6263333e5cac034dc2190450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee3b400e2b4cf8394d75abb97740a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01705edecce179612a3acc788305ed7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f49f7895203a92920836cb137f3665453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56df012b7a2e43350bb5b143a627fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87700d9917cc489992b265b239b9d0d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397dd4e927eb786618275a80d322e57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cd449e3f44ea11deba4be8da533b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760f06f92bb311899d33bff7aa89032458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62e5117797131675312ced58d4ef05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ff196d04aaa9ad068f8a34c5690d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3c824d9059b63f5e8a2375b23863e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80214e5a715c2174ad7003af54014b58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08015ed9a5506f0550636e5a7ea12edc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fdc42775edee15a22c147892e282d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945f2af80971f055d7de3ab189fd830465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0fc96d0c497034b9b3bffd9331644466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d4b26f9d0f3282b4ab0ecd6991d1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382d49843e95ffdae0017c542466339468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6bf5f7d0438febcfa5fe7ec509f7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328d82582eb6a1575199cb831c2a0c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f645e4e1e7c2dfdbd3430a0912c815471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c925a7044a63de3e3fcde13eac5a97472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b60a1cc76d2c77920eb387964003a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415361f4fcaee859a6d30cb079ba8a60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f16b8f6d495b8b2a84e25626f5624f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff80f0821768924610a918f1102465476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648b07f25a9bbea12f8c4222d127cba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345e3c19f228064148a0f90ec24db56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc9ee6f9a27f6bc7a6d7a76964bca7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c832432afb22047f978156da059423a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7f62b934568432ba9e55359e9cb2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2ff9ab5618f0bf27cfcac13ace89b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb222cda50eed003ba5485377791a3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a25bf6afa483f742181a30be28ea0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d69c9aac1c80bc417aa5b99476c79c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5f1f15f09256431b38f670ab953dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e41b7f2d74a80882e1a1850a7a48c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832986f72fc5b149c6a48e422ee8b8a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436800e3641ec64cf432c808b5d8834e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0758d3947ab7a3ec6ae0644d16ef63b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11580d35c7d763f1815c5ebc9df7216a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e172defec1567d5884da001044d678492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16074fb744115a5a1de9503bb49065493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfe2ae1f70b1ea7a96b72e77aa78a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9092fce6145ab753548c7687ca99a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0d12d7c0bfc2ece2f1de6db2d39ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d01968492f9f02eb87249b9d416c02497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aa8ce4a8518ee5150f4d49f72eece498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ecc133e1850319039e4092c197cc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c77dfcfc7452f5a8ef2fc19f0fce12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802b19a5879f8bd430721c59b9c63eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9879a49d38ad24aa3e6d375b2653d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136faeb966f54a0298878b936b91d176503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4361a6ec4dbf3b9374e08996230f3f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059f2fbf15d63389d275a4d6d134c5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6257cc08ca2888c0b9be7fedcb5889e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a0f541b9a9b7e95659bd65bf8a94a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4297e7ccd7784ebdad2ffc990a5d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427dec30ce65e4a24c0842a3e67510e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092229549641fd0c67bb8b2d19d46bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f644a97271e697797508c9ad5a8d7d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a897565e2c0e9766223989c67a95c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b54346d46599aae0fa27ee5579681513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eff2564551533cbd64ec289a01c82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b70b76ebb4357861d25befc7c9aa04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a4a5d59f318fc4aedbecce5a440c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf64ca1c69ec1b43d4a2a819d33b18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5553f6a2158b2f07b27312e6546e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6aadc047f9fdf3a24ddfbb37456d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e23c3c3d50f7495025efc2bd463ece520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9205d2f0bcbea555068cecf80613d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac1ab7a9bed67f204017eccf5c5793522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def6cf9c9d15284c664018995b33154523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddd4cc0d06c39cf020b1a411296f69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc400dc98e24c207ff04e94d9fab9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99aaaed089fa611210e8b87d028dd0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020affbe09f4a56653b74176db5c861527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a6a986c61d13b46ac200b07f6aed0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f48ab03c9646e5c0362964e37408d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df61ce733ce05de76884b109ebbfc1f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a3036b50a05030817043d44189b2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24599f764efd31c921b48675c3521c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a81377a8fc473f07b6e3991ddb378533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f294e3947eb18f4f0c5de0b9832137534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5e29805a0db4a7f0d6517f206fdd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751537aae413a50287cf6105a72a4b46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bc301e0aaf133b418b85a6ce8a165537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48557b36fdc950fc8c6d3c792ec2bf11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f894830ab66e3f08136c769680825af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03927f265b8fbe90dfc025dcded403540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebb27d1fb3b4f6de0d8b65d5a0fe71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13613e5f7d0b8b0bb3d7f8dffbc2c381542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d906e8405e113046cb93d43d2cdd54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a93cd9e34369be9fbfc7698c4055c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d930871d326877b9ac9cd88de1274545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39895a8f93f96df13f28493cadcbbe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ef6ac0de22bf11e5ff46d96dfae08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb444e43a5c9e03e651d69393127974b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809d8980141c6fcd94d0b971fb7d0e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378e50aad78005a3e73dac2c01b67f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf538a2b9b91e3ba62f75c37b9c065d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5206d31072cfcc102df071466eb2e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade82f7f60a0938a1cc68e32172660553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4e45f8663320d31538ef47de000dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407762aa5e7676e62483fc442ce0ba9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8447d6c57efb1b4517256b5ebb62b24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f7caec0425e99095f72ad3f7fc67b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ce4e4e2153f83e1648fcbf40c08f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeaf8320cab288314b4c8a5ea0dafe6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d0e72d635ab885af4d18c03335b4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d61d38f677a05c627dae77a7a46b69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcb399c4894f164a021ca7720f0556562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926380946524fc14cdc2977ec6d91060563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96081fc3c7706a52ddfe6e76accb5dac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1dea2548a3ff7775538d4a29f486b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86db5127da2d862e0e380d15adf421566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd926f5855b17d8c2380a71667ba4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb772d5a78d366c60edc2f0a25e4f0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed80872131ca2d587cfd3d21a85535569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898ff1fd28fdd741174245be3c88e25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddcde849f4611d2bf64e7a8d0b4ede571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf370085577728fc94664de00e14ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eacf0bfdac4615686fc55fe3f4f70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ee9b0df4551156a3f0e259d075b23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a55204470f047d4718fe7202175cf2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2480e0d1ba5eb5f2cfef3a6b7c5d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029c924b90d66d2310cecb5a24dd3df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e564ed5a712753828ada666583b95578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579c596236736d532955a2ca7e5af8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769189b6c537dad108e93166ad23f73c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a2134a5645988225049bcfc506203581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9988951a4d815c54fa6c953298675582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194c6f88e4f8db89384b874a7ad203e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6531c242f4ba8a7accd5252b6ec83af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c00d88bac110db882f37fee452414d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a7ccc959af605c7f40563100743e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937cf7bdbe1481d9dc1d5eb7046d4ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91fe2f689c8bc27471dc85932c53b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467f76d7e32e0fd6efd1a5a74a171d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ac271f6cc9fb0fcd2707a479d373e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9eb24a7c815631a5b6672f5b179fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ccf95fec68e89b776abdbcd728f90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e501c1f4082cc2b0c17e57f610611a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1983671f46c67b05b8d225aa46fd536594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cd037df9feb41664c0bdb874d1e9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c29b9495fceb6ef109b1c703d36e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024607ac2aa03f51258616d6b4adab4b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdebbd3d64a8a448cf0fb392cedc25598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8faf68bd4aebc8458a68d734db7317599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506eb20d9c7c356daf6b3f752f26d6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95615e0efacabab21aca8aa9cda145601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6932d5c05ba0edbb88d6fb729424f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ce19023c966b88f0d29bf4ecdff0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee7aa3a6c4e07afdcdb05d701f5182604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543af6db8a1c449ad3ee543da3cd990605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7a88fd4629db09cd805f408454b8b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca8da5a470b1349160947a934b035f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebfd5b2222743a6cb2b3a1efdf7abc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b220613f78b3d0c23d584f337ca55609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9a3c61ab1f0dc90001ec2f3ec10cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a34263b8d2fd50635b4d862d87adf1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a33f93b35c831507a7306117c395f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18603a9a37d497f98c7322ef3bc879b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10a7856fe30aeea7fb27bce36de01a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b72c11dad22b7be06807fcae5d5fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69775cc8a1345cdbd1a297589c4e13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6007b8317ed837bac5e8a587f3ba16c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ea6fde8c28454ce1d978b7d53a98f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e6bd8e1bcd6d517d8a96d50611af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57a0cf46d14f15332385815b301aea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be2572a6586b5e4d743e817d9d5640621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601dc4e6cdc67540232937141a22b30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11049778b2c51f1b9d7bbb24b40a4c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e880e4ba34c3263d639826a2eb6c83624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebdd8abf7cc244a2c5a2ce79d547ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b896bba3261d2913b848f877051f5da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a6a7c035489333774947555ab4c65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec1c6da0d56b2bc3dc1ee15be21ee6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8329f16f783fc5e5ec976edb97ba45a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d12f32d4f7725964817d1c4a104a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cd62a287b23c4cbf11d08e7c3bfa0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494c1e9f650c43011dbdcfe640c08d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fd1e906890a3a952aba058cffa876633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff7bcbabafb415985287aee2dcd278634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0eb3b8c58ab5b3934ee9dbeeda60f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bfc141d50943b8c31d114cfd29a4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356d7ebab194e2e27cabbf33e503035637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d72d954a3cf950a012c29fc8ee839638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8199e9c5d44af59dcd203d9719bf0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9dbc939687af5538e30a69a0414ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbda06e7b794c467afc55bb3529228641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a4883dd7c10fa9b99d9f67c826208642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bcebfef6a92752092d353a63a3820643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77ef3336d09e0a9b9494e7a838e8a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24481b0cb3bda00f997318bf7efca1fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e50bbd918704813b859571933fcb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6398e18b7e0a14ccb1b554120f71405647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392c25bfc78fdb512dcf5fbbde7af70648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98919c999d10fca403ae1296f831239e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9b458727939da678c28b0e09d000a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa727c4de1e85b9bb79f2f3dc7ba796a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817abfd41a9b92cbdb3608a9de14f8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a8a0a2377afea0fefe966c7f6ea93653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfb8c8f19cb8186d27e34e25d07f8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41f4c8c8eea9888126b7e9301a37f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8123af332a044a06e13181ce1e147f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f8c7fe265abcdd378a454c46e1c10657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268a026b74ebf087bbbbd503df75f3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b58ca0315bc3be09d6c16975fb72ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43100c0d60ba72bb71465c5f42cfa8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84b4f82a2519176784beb7a6c234a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91e51f08b4a4dc5ab89c185ba67169662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1b1a97b7eabf7064c844fcc2e4bea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73e1bd84c840f078adba37a07097d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b460006ac77a60fbd84fe3fe42539e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba499949e4c0fe0476194af17b6375a7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d98af0afa31df727d81e106678844667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7dc4a15e693d0a9153d2e57887390668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db7350ddc19fcdf9262c8e6b54cac4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da043c1625f862e08ee1daf579fb2951670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e44ac0f72d864c1cf91ebe08ea317671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc6b968fc66fb3aa47f0ba962d33a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84443d0f53f2738609f63616a6ccfc25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac2f8ecc70569462f2ed42528e85be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329454038b8350d484dee75b26fa042675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a2d3ed0e04d83b1945b4a78035bd2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77956deaf9b1f2fb399c543ced14ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8460758cc2a4e4de56b92c72603c0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271f3e1906cf2a17b2ae5cac23998a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0166fa3d5143c03c07ec67d23e607f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecc66830817e86fc3380f402776a7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149b8e0918ce11c4f09e89df3cacb05682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a64f21393a17e2f094eb77d3b4cf8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09820cd6dc05b2427337400ea805d005684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d59f2faf3b0baf30f7955e17e61674685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dec1f50f82bda6b59adbefc756b3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579d7b2eb5d29748fa9fff23686efb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afdbad1569949a4e69c21c835c33de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43ed3a6e31f8a8f344ab37b58ce9fe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12fd0b14e34f9912e63a1f781d3e76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368981c7b0e2da63337c558e94514e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054c1e1647bcb3a9c779b41d669402b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee41628965bbe620c5cdcd48d7c1f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56fa8ffe2a00720ff7b8d40304209e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8c75f6e09be8f483c325717409f44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bef45e3e487f48ad89a8b269ef21b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c7097b8a6db9f8bf9390c235f9da8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098df8eb07609aa9de45befe3bd3edd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2973ba03f728f7c49d532ecce28608699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1baac10a2ab5a07e643cb6cac92d47d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5491a2b21a679995e50a60c9455679701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6eb956ffe48e778e71758773d7d9c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ea572dc4448c725d5ebf51a727eb6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea73143584d1a9e259ffcd259edbe9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39525dbf44265503d0da890248c8a61b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1a951d1bc7ce744558b9022b44499706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dce299efe38a996d802846caed1329707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4cf3a554f98f7a12451889a7468a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172fdf488418a8d754cfd2d0b3aecd2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37dc2caab6fb5985b977b406c89b31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6697735f28213ab44e57c481dbe3d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3fdec1f24c19a35bac21ea12a5367712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efc05d4c0797a9fae9393d55133be9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a1f65bd5bff1f13b2674878f6ce5d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7563c8e6e61622ca573305be5aaa1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29ee98280ca53231fdf348937272ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b7838ebbf5f6f4b708105754184cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3f1abde9501d42ea41a97fcf1bbdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61796d9e1670f0633418d27be64b95f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686d3bb0d607d6030686156d6c97a7a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad909ee93ed6c31e1d2bdfceb648f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446208e857960185e6cee8c9d5cbacc3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e74ff1b625a355f562ed821ba6d5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2424a6da86eef43847ab45758808949724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cda2d35ff3099be7257e3c31c900c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1e338f421ec575f5c3eba5e416bb1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e5e31c394df194fbca7853f5c5889727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa592c9fd10edc53146039ac52d83d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a47723faae4ddc1cc39af80100a36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21548f19f3e2c2de2dcbb0c83d2335f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d57248ea9355bc1b6afd08d063d59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22527e607dec24f1cd1d72c61f24fdfa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3707f0de781f55a5fddc602db159aa9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b45ddef1ed49c7afa86962b2e617c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c59f3bcf8dff2da56253d71d1cb491735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ae3f86d908d2343298ac87b6189f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c891ebfb55754778fb219ba1986a6e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436b84014732aef211070410026912e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d4f8a2103307659eeb6ccaf88292c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea383ef525813c5dbdea5712c0a4ef29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83c66b972973bb5a33949888e698df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8d2b8b95a9a9a66783ad82dfc7ad2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b345eb113f1a0db7615c0aa56fa7d9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b583295d34642a1386cd5ff1bece2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df36db1142202a9cf3ebce1b8e8f28c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434bf088e2331db5b1f7884d29e865d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a514eddb4db3387e29db1941f3d18c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a490c02902778ffecf3944ba660f16b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef256b02741f87d16e6c2d0ec6692602749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c0e0e17872c7db8b4a14e94d0e873750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b79ecebd4cf26b368e062c507d607e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce347ed01b35f0f5f687c1439bdbdd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fafa774e124d1426c1af174cc0594753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdafb273586231ca835ec45779b67291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809980a503d92e5d587a4ce01e0e5562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f827709b7ff7580b901313af464b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be15ed5c0038dd28fb24da607905194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d94591ec5d2f0742362673b10e21835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d242ea1debd553f2156e6f16db20c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679c1cc26908446b94a4b7c84c394c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2382acf32045ab26a78bf2336a9818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6b4b17783f78f6e3300f8a6e2a6479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522c545c63f1d4a0db19800828b15cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a45728926b926243f6839c01575c2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb4ca3ca21986bdc926981506225e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed397b4d65e869a8deeff3b4ca951e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e8a73c88fce35342b405861def2d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848de4d4b867dc20a8d5c252beb6b25515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2a2effa623e40296e5ae3b91b8ce016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810f924b57d0f44b3b4c8f2544ebf1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc0c4fb5ebb883457dd6e099283d0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea088420838ceb02aeb6947af4518519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e606f558504bfe5d93e167a5b3841a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca88012ab15ee6fc99482ab35e020db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597079cafcee019174e247fe8267c4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36b3891a6bd9f123b30a1c17bb2e4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6dac965a880bdd110ede80345922524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ebb58db46d911dd072b1de84e74b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a151ffcae2b514cb1b6a64f22d3d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eaacf3c8b5a41a13e283c5f77dddf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0ecaa77ed3dbe4c16550718e9896328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9299833b1d4aeae072685fc961015129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bfa59f9f72905a854a24a6909ac1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf30b3100f58055a41fe253522f7aa231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39134e61b2225e49797f6ba03bd779232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb880f2436ab8986ceee29b639532733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57810cf86e96630bae03f9de88fb6c7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742bd8599a1703fca7990efb05bf5ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa5759b39ead1adc4c5aa21351ff3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836828a4aa5fca379b9a24eec083a0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf2afc70646d20dac8c1cc6cc4a0a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9513680a7a0b70b5f55b477bc867c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac3d8ec274979ba667b592740aba640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea913282440cd08eeb91d582e104fd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7783f7a00501de78cef828bae012b0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1c43035fcea68657bfc01b7402e9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38ba2da3c136b9718b7b0e69b379f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4aaab2fbdfc4cec2e2d12221cba5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bd8b017623fff69e2b8e71eb7334e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480afacbe808f5ad5b092b19575b02347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0123a833e2d40943f35e682d1d61648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62681a7744696e24eca6045e5f73753449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cc28592d136842a9f896e7589576650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed7c4890ad487640a2d6083e9109e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10da9c4a800dbe4659b90a3e38533b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287301605b86c28d1cd0da263ed64a8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a7f61ad8a753ae0b33c4a60dd63ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba999ab3d1dde7780c1e2a753d9374755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216fa46e3b80270b36dd64d402f2e9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b1e17d01239b13d647da8f8b1698d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941450eb1d752f5a947ecac1717a9a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f07191f02e089b6e5b1ef50a040b2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845a1fb0246a34a448a87a90f1ef4bd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc03228f0b69fdea5630323d0bff3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd6fb742d2dc0fcc18590b77779f2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f31a5af8d9885046495b8e740856e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea44302e79592f231f3fc616e5d8aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43ed5786b34f576b0c611f2872aa8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a24f92118c0a9201b1498ee75a642866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af23d43f5f45572a497138b38bbe0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d24510e3cf4ddc7ade4f6c1e3bd15f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4380bf4ef0d435e04144a2271b36b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e899af636b47ed1d9904c48a0c7384570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b68256ddc51163c19360cf13edf1b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f245d7ceea189a614ecd94d3b1861e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df70900fdae4e76f3cee3e8dc5402573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb31ec49bcc1f0b880251fa5901a18774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030dc59bcd50dd6a7d6478ebb20861475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb4adaa6e09f3f84251e7731dfcde576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851609ab83d9fd3b532e0a33905a8ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbb4d2f52b6db2ec46ac698363351a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3eada6a5fa967b84a890837e45fef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f30f3726761c7b8eeda70832ead3b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324713adaaf4b9aba6312d5b471d0ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9aa37bdb3b9ce6320ae231aeaccfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c202ae6da836ed8b6ed44cbe4ba9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377973a43b3aac7ebc6de2f436751ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f331c000bc0a4e9979d92071fa420085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e7a8a7b7040fcd486a0ba4624a38686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd019d797c46b32d46b97435a3a0dbea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4761354375f2787c20df42a5cceeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a368a4515556100e872b3de5eca7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044483e9c55c599fc100f757d98b845590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccbed07c51abd8c1dc5ffabd66efbe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91f3da12ea4ec6bc4deba1c7145ad092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9e58acf30757276e9a74b0770911593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff73b5f9b89f817d3a3ba3fb78398c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60408efd8eb6856fbf4866d4ff4dc45595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd3095d7b438833487953d67ba7aa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9919e206bd14f627dee2ac0fe4a166c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44931ffc0f81a04143071bdaecce7c0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f90581f1335bae7468222e88f391fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25d0935c66173ef2bfc150987a5223100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c12633d917232934662f3390037c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcf6177fa4eb196661028846f0a224102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43944b1cc3973809bddc76c4c7e4478103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbd49cef2aa809c7588bcef137f561104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b728989d6ee1eed8fb8dcad1383e071105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff6f6e254e4dd81cb3d1204ebbac43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b31092bdcdafcdce37467883a6f1d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a571e5ee40eb054fe6972ffd5acae3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a948660b763c516d628946737f8b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044c3879f00d3e64410a489b29595b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427cc66e777de7c5bc1ce708c2321dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa5a9c32fa9ba25eec3aa8c9bc5eac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047e5bdba894641403f233e08bfca5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819d85900f4ae371244846d10d72caa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c848acc9b53564f6daf7eeb3a67d8f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a893756a3010343697076d444abf2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b58038843fe2b2c17ef680b812b11a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c7ce95c8c63f00e1fc72625690837118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd86cea6c5b8823eb9beeb42851b97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452dbb5602d274587e91a8a4d5e4f5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ebd3936e24bae5d85b83fe88beb72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35b61809a0a13da4ab62e89caf69e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a021591240a01d80e73f80daa448143123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37366cb0b5613e5c965a1ee63c98f5fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cc8b9eb6a6c255783ec6a837681f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225257e929503a0fbc43b7121ff91e6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9950030359c84ba2dbcf850dff33004127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39028ba6cb14c9820b860d44baf1a44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34321c460ab7f9b6cae74d12d8b4d6c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1f875068a5ed7f16a0e922bf22837130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd83ce79b8e9e3e639a1c67fa8abf63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21a20606bad7eaab93f98d40294931132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0b059c63fac357420ce62bf2538a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849a3e4e618d681d08b7e6207ecc6db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50917123b04b612307b3fc4de4237f44135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbab7c27aba43c38e6dd81fc4271e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855c63f8d924f15e309ea4daf555998137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f642c18769801d8fa55c5ccac8133138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff70a74d63f9af80be130c51f18a5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb8f3d16c5b36b6d71d012f6f41df9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837336c579c2ce264fc263e57d764a8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4b1c4ad5754c2b8c8e17478f25d6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8b3d4d767a0e0b94d1a6262dcb6ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c243f9463b8c4a05847c58e5b15601b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546da51fef7e8ec355738685b3c6e73145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17185314353ed9a0a70a430a25aace77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7f7668aa5a604e90befe0adfb47b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d914fef926092e6a87f92a97fd674148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d6b3603ab1a3012f2af3554482375149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38968a6463bbd43fae410e6084386afc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe22b92599a76bf0f748620f2ab7427151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754a2e5d63fc2d7c196642bf7286145152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d7e1ed0ca48785d754632c15564a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33bc75371d5205e17d98b584516d93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1adc18c31bcfff9037a5e16ddf6a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e52d3ab7cc4bf7249a63bf349867a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2bb60eec23ba50128e72c52c503ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25c74a32761312df0946cff95b1599158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea940811bac31e21638c15c39ad064c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554f4c1a0b7013805728d9e18bb1cb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30560f54f6b7c3bb985da2f29601b74c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406887df0fa4485abd92591fe1c2d32a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675b9f5f67bc2918a4449393a13ab3b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b75f47b60b6c2f57bf319cf919780a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aeabf9e43d35954c0f0b33526d667165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8040cc2274b1166072900582b1f2c21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c06510286e9532bb45fb08c952cbe5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d889fe406f29e482213aac1e911769168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771be00f90bd81cc749003b6bfe04e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcbe5376da7013862e2dd87c9e8467170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31d43d2f174b4f8b7f2d21b7ce873c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275498fca26c090cf86871412da5923172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952eea567a3c554bbc2fa1daa3cb3e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199a9e4082a38accb1993b15bacfb27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d13a3659d2b6ba0fa2a73c6c426c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92437fe65475f0c5fbdcfb3cf70150e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1bd4ef8d46b4e8c056492be05b5aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15606a463248740f2a152af48cae965178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd594bc1f7a1b2f6491d5336898d156179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23095bb2e23eb54286b09cf02eaf4643180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff4173f0e3915977883480591c92a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9da69b1ed20f746d8882ba8c8e353182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d499e23aa2d9b51c749712b0ad507183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a194448ac29dbeb7c363e88990f5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a15cc74402aef634e27213b9cebf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828697ba1ca14f577c6ed14673b9a4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41107b5e370c138b185bb2d551f5173187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5096a8b7cd335869c0613b258b19cfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7bd65778e4d90e14caa43bd127d42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6f77d7e7fd90c021a0dbcddcb3e73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cc93850299cc8135e92c97f816390191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3a16d13e49dc1990de0b58b9c0291192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f0bc1a3d5230ec54f3b8663d810dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469813ebbe48e61c2390ed733e24b9aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56402e83e28fb991f972ba41d3bdf79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21897263d59dee6b3751aad45d6bff1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037589d160dc0d7181a8dba628519c76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e12b5b3b815c17214b1c2c3e82d54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b432df8db44bfdce6e4b9d8ac77f6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c626b7521479b494ab443538f6aa2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312a342e3ea2a3d6fd4246e4786e1c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48d23f36da504fbba865b3675c499a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69568a2fda3a7db51c9367d4ebf72d12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8b37f4cfdfeb98e2021f4505628ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9024b3c9c3c01db7ee125ef65580885205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f6dd67bf24cabacca21afe8fc3555206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cfef914b04f2c13050055b0631d2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b6adaa2c11cdd848cfff57f21b59f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75999f233f4616b4aa0651d4079631209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91a60a593ccd5ab28c9663517991d7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548d3739a9251bf94e58147bb91515c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b6957a912bc7941334a6a76583387212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b962117b9729529f4d83b1b863df1b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c82c3b6afba341abd48d439dd0365214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1eaaff0d627df6bda6894ad968dfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f50b58a07e3ed012ee7d08ed9f1210216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b71bb163c081f7823cfeb71001f72217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae654dfa1c3be74cfbda6aabaecefe3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862136e3637f2a52e2dcea0f1fdf0f4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92213a32ce7d7c5bc8aaaf10cffcd85220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9ea41350c40ffa2b815276c796f12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860edea5500180a8ccef67178787e292222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f83e4b99cf0e48531171fc287e71e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741e078932905558bd950a554824781224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094235a2b5eeff07ae3b9d53f96352fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ef2cf79239c54eca4d5eb5c1d9d35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc07d0ebfaae10ac917133ac7729045227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0e45b3298afa3597fcdbf33cb574d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42abb2d17c1df9a8e0337cbca1e81ae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5265b9afaf3b08260a789d7b3354d29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281b5551b936c2077ccfdbb0c9e8f58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a953d9b975bef32ae5531991c0573fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949112b93f3458b5be2e32fea9504c40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f43affa8ef5911fd760425851f8ce8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f298784129c85359dbc146b7a0a53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8078b24b8a5271cc6176af34cbe4b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc0b90227e58a29f9073425aa7b1a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091efdaa3f7e5c2e2f0b365ee70e8c17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdd03c677cbd0fdfa660bb3742e291239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739f90d3235bc9437da63d984338975240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469c9a61061c806008ad0b701b7b6f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c052706ffa0db20882ad93f5d32683d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a117f624477d9fcd0d1167cff66d914243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d94edfe19ae362d8875e7409c76267244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842272fe691af72b8113a0d8ba27fc26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926e18cfff889875c97c2addeb0a683246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93c76ab3310db1aaf897ea2a9cc47d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bce50e137fa80ab033cd7e2ec359f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf2fbfd00e0c289d57a7414b6506bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602f04ebda2b2bc799e30fc11f5b6f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed128a79e2cdf6a7d947c08ed3295bfa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9e7d2bcb3bc60382b271993044887252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abd23041a13a4f2c780c19669056c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeb515fc411a475cded7cd143d58a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2208c5e7807b9e6b45ee160b884110a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c5539aa38d7256fc1c47c99675887256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662493cc487cfbbc261777e3e33126b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a5d44ca188bd0721ec45efda89b89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f826462f62b1cc189e2b00313a4f53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ab86a51fecd5408c88dc5a1182b2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34727fcbb7dbca8dcd7f7b991708e35b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe14bb3ded25a54bcee5c0d55884a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155af20197e15d1414b5d07a6f4738b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479e0b361ce5acbf6c86050e4f153bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18453cb14f6ca8ad00088f468850da54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc0b9efa566480a35ef59081b8ea48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45f4584c8fee9e0cfdb16c2c09c1d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d3f6bff8c5bd2bceae7accf7f98f2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3d34e07a2cbf2fd5f35e429d384bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867505c2013e348d31b46d23dcc90129270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c242bc7fe6f42c24f302a93fd4aa0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888e8a30de6e2e32dad2d755ac5a6fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36335e9471617e4319621389c42521ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce151366dd3c1929c0f185e5bdab3538274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b7890aa476bf67f14bb97d8c4f02c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fee919957c713e209d6b3e2d6cf660276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d0508b522f71a38dd8bccb601614e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398ea84902039ef233e72371f94b0a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67673c809ef90db8dd2831354ca626fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a8fda9cb38941800c0259259ad074280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209bb46f55670d8ea03bd8fe64d9cee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a895db5b1a8e0e25ad4d806bb51212f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586596446dd4ac31c72f15861cec44d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a06a77ba78c5e8e1b37b95be2ce869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b9d94b5c9059fc93f2b6796146898285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10784137bb5daa52d6530b96945f20b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2188a704869a36f59dd998336698ffc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064e3fe861cee7c50bbf9440744c5fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8aee5db5cc70aaee733eec85b84ee9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe12b47a21044f1f10dc232a2dadedf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c083a7155ef5e259f68653a22e2ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb504416ed0c529789d7885190e35ecb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c652e0da6e40001f7a0c479bfeb04e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594ecc5b5692576936ca8005776198e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2b4406cb271b752475984eb199a05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cc7ceaee1b5a1b0ba8bc566a64f7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b68cbdcb1dcbd110b8683748632d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884ec7d47ef2adb69208fb2b5d23bda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574c0a4a49bd59fc26de40ee10387b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239768c9297de17d61928a28f7b2594a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d4d3d030339bfde643eb4351eaecf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a331584215f443be12486985c3ac16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c23b3b3f5a6a924e579974717a3f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e01c3c9be7cf72abd52d3f353d8fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737df667fd906c3e132f8ab0e10b88f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436f68deff41a946a87772de3032929306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a106b025369fd12f22964b8ba05fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500a15e0fc4647eb300cd0c730e7383308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d75f9e7ec62f122307780c485f7b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e0e828bc6c74dac0d78c8b5440c28310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a307fa03b32b283f48852ecf614993311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dfe299ef0469526efd218dff37e85312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e9ac6dfde95e02ee53ac90d67c2fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7b7ffb1160542ec383db2a15cb233314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d6bb779d821b5384705d52bf2536f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f2502f17a776dac6fdfd266d71d84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89846e3bdfeaa34ba323564d00e67133317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57846cdc647fbd2fd9fa86e289880c28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8aed738b08436d03c3e1b7b4a2057b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87270c5922eb895f006961259296f269320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509821f0877fbb010e557a893e1816b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10394f8873ef5dc9cd256787317c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b675a84a0f04594d3729ce87330822323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e673481614e426f787721d5f299f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a64ef0fdbf570c1fe5b738607d1183325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b1319f757fe4c8d8b4773d2d1f242326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb15b4e43e20a3f2d0aa54e7bf043ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8a658248a3cacbdf2c0a6c8814e46328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205bba10a37e26174c0b90131a47c4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7042aa56a40a37971ca876d8316e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431a41650477b6a289b9f7056bb110b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461abf8a9128404ec60902190d8145a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbce1a0cbc8b60d0c72d7c0a85dcd6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8de921169a58375c3c86d77496d30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8791ab4e4c472d306dd0948e268b80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690fbe0ff2fc145369adec3734feefb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a410c5fe61571a6d6e5a8f5e4077e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b445847a9a421bd66c116e8f8dc00a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0feadf45ca7e00ce8753ae72ac6c3a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dd1ef4ae6ab955dda18c805ca3393340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ce826f9a3cc4096e08a5fef6be9b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976315f2b3454eb7156d5d2d430cd54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11e8e82d02703cdf52a45bba85fd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106692eea87e7f68995bd9c4bf2d0dd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f67852914d224ba04279b2fedb0f34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc138f3af785807fc0ff52a35c5358a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384d7e4427b68bba247b53d484e701e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfd4b2393a6f61343168663fe4e520348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1658d6be80441b8dea852520c45ef8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a837a71700d67ca2b5605fd6d9b051f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b11a55743e9b7f893b5ec310af1d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fd03dd0fda1f3a245e7275875f58e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa54eaed796d5791ca6d2e5ce9e62f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78171c1d51dc8c354dfb8e7e7e9fa077354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff04fe12761db362f53c294ac07a4fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dc23f580335580414ba7d1cf0f2e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a96492da6ab40183e92249cdfcc7ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b74aead086bea3a457868dd2194d6b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd299bf2a13270d0ddf7a969fe1020bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1fc0ecd54f5afba1e915aad67b93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7862df4f7f57b635e000ddcaa211e6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38d00bb2e7158d4d4f84cc828293d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445e0d6624e984afccf46aadc6038b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b36eaaa2e3bc3eb90a3c93f3ff5ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8173021fe28f295c422e4f1a36336365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd24689ea903c2daf28af97499cef8e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04234b4373bbefc95b572354276a5fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4439f48584e3d336f589da7dfccf3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d477261ba9f0991947bb06f17fbd267369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468df32eecbf53b6da018f869b84289370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da05769292199b272fcfd0bc0161d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c13b3f31417448b80f75301936ccf7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5154df41101ec3d3cb98b958296f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96ab8570b26bb03d9995f2ce9f0f15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f111737deaa01939429b625ed1ff1db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a231cced9fe914f2f3592dcd1e0a4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcadce98545b7cf9702cc4b4c8c48c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6117787a8a3fde1718e889396fc8865378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0b87313cdbe93d463f68b9da4f294379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5da4e886ecbd86d8101eb96677805380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716c682aca9aba68fc827341184db32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d952285f87c672a5a08ccf4bfbe01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e5eead9d542bbd4df439911bf9d11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f731f2ccb8e54b076ac5ebbbcbd4973384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3336bd54d8580e495d07b71758b4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890164775070eba7a40de73ca6307012386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170e3bcd2f524537a9c7b89316f317b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d669c70b5eec5010b1b8e880cfbf5c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef700b8165353513120045a3b1603ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d152179bb305653266d58085340f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985c5e4b7cc718219896a6ebf1c754d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b72825131472ac9fa125f71e28c7fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e608c96aabf21ea8765e4d47ccd55393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2b261d56ee89d04a7f7ec4b9bb718394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8d721e5a05c4efb0a96a62e713355395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9b40433437d7ef07aa7468fa75b2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ccfd0890c71f21e9d7c15c4ab4591397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5a79e17f2336dff7565999ef23af7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752db7e46a98ab78e4848f98cd99bba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c19ee5834c731848d52af60eeaa902400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608d229c45b28291801ea52786ca71b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01bc0a4d06afb3659b6ea801c29a78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910fc4461718686defda532ebcaf023403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef56995a5797cb8822755c11a466ba4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28c1f1b8c1dc04695c9e4aa0e30e59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a11bb8eda58e4a2889f95d6cf2f6e5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e23b7a84443ab3960c5515a8e57f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7409640163263ad723f4366cf41b33b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35007df77d9ef1fde672d980a74ad50b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44fc2acd31ddf57eb8e6c431e44d60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108878d07dbee2687dd1b8a20d220741411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426ba52e9d98d36071418390bfe0a6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1bcfefeda9c4631e41a800ce35bbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092acb1a8eb13ba480642e0d72a969414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f89ee75e8052276aabf1f0a43af528415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb2303593f0abf8e79b39519e099e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb58bffe0fb4ec2efb94f0fdb5c548f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618fbcf41401bee23a95fe42b15bc7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f78d353e441b47e1d0227924680f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb9b86a9d725ee0694e3bafe3df61c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180e435e30f56e850349de9a6264cb0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564d0036e21a7f7237307b75899c8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc136aec37f1cdbd010570c0f60d354423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ceb20c73c0e578167ea17f0753a38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47e2d90259d2e17ebc61bd1f6bf633425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be9b99a3392295f864bcab870d50c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e16ddca5289a097d493927b2102300427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5ef81607164b76492e65db006b266428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5a630d44cf589bba34cc614a661e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58ad9fee160ffa32427d6aa8f79599430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad96c663928cface030dda1c0e7487e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcccab63ed1e051cea8390801e1f21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519f94264666e1d8c2bfaa29e918d42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab4cccf417ef019c4d5d5ebdccc8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5933fd00d087778ece569c45e91474435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53ddb10b9304c1bae66cb63c1506bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab47ef92022f4fd8e3e5053715003dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b41ac0d3ebd13e6cfefe6ea2e6307e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42dfcb4340d6daf3a17c26eec5dba4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e3d647df280c5e8c85f8a340d0b3c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e7276d41409cdcc7c334067fe6495441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da65e2e53709bc941d8b462a20bdc91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd05a8f1c70bff00ffce47e06ed307443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2f98292c612231a52ca2c0729e066444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de865781f54a4db73f276a84289b269f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bb799fdd5cbb7f407115ca78105a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7cfe4c9c669dd578aa8f34954a969447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039dea47c79f86fd122e50011d646fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd15239bc4a0a305e07038d94f0fa0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94deb781555425a3d3e112e2629ca8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603c8467ab8d2a4defc000e5ae54c55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06f5fa7383295bd4ac7d5c60cb4999452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45e5180ce2b2a27d5312dbf3d2a0a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bb4982cf082816d9ff613b05156b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b8edbaeac1a7e5399e2aba5d073dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59d8dd38d5a84ba936b94efc871e40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4dd6c00c2a31bd8ef2daf9d53cadf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b21004a0520de8dec4edef0ff7246d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef7167ea10000815c32a34caaf309459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2d8d80267df9044db914ba163134b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b17f8348035f2afe63d6bf44e294f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11984fc56f48b8a092d5212214680c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b183a85a0b2fa3ee4ac0d465c4329463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c7f9bdd2bdbc10113ba3ea9621444464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c17c3f41f4bee2ad9761380d0e0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7c65098755d5e4c3189676f6e10a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27602d91d9f55144035935c6f0fc5219467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815b3594c7a6a0e9de671c9b91a82f6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b311dcf839a003af1e4cc775eac03bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b75a710915a20f48ac83c2774ef562470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fa10a2c1a5e81b22698a0f9b9de0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934561f2726045b32a03750a7ef4870472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b950b86274593817c2465533164d4a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157432b2e6bba1d5e5995358cd86f7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00efe6f1834e77fab383f6eb558ebb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97127a0e48049c6dcd2509b782f33fd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be0f451eee8d3e5d1e3f69a63014b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64505a588ecdc17fff39a4505c1c6c36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2d2d2a69b5e5f2970e28c66318a0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45fff812f9d6cac087a47df2a3cb7f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98b3ea005e3205da64d978408725a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e32963b2020fb83e6346fee9e93b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a86d707ccaea8a77d67741b528849483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff1e24660c882447fd64f8b52ff5fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53783b9644ab05325ed81e9ff9dc6831485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7694d5f729b864f8d6073ff6f57d1c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71e3bfeca9d7f1fdbfbd0a8688a2f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e1aa4066e4b22736d538fe2057b9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0750a5af4cf27d0676d5833a4b1b1a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e338c33a63fa8e9bc2363c593e7d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f21dd729c995c39a68ea5cad137a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6831b0592d89aba2c4f8cdc431d723492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0111718545a7a8f02cf80e55bcbf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01c7e0ae2276c95063d89eeed8ed5f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3db36751a05c4a5dc506f99a99c9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17374908b18010f668da98a1ed9e68c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f415d71c4641b17d7e11853c914ed6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a86f4b46030806e0c3d89fd3dc248498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17020bd16e189aa3510925a827f2da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475b4a133eb7ff1b0b5dcfc02c47f45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc874760714d5206087f43014e3bdfc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87648664a37bc855d7a9236a9bbcc3e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13a72b1e2c028b5c210453c69fb8fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2909c1afdd43750e65abe436e4f27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adc7acdadc54697da4323436b9cd05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d44bb549ebb5e3ddf46b669b0d0f6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11456191f2c34561d4dbcd78cbc927a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620f16fe4f152b306244fe4e12286e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a4d348dee8e88a41c5985762ccc8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c475268dcfb3882f6940edd98df46c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe06720824cda19e71ca93860c5ab9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68327122ceb5550f3914e7a0e9849ea2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a69f99ada09cbc840de02cb704ae96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c85dfbf03d803b68311ac683a7e674514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f468b324d633fcaa77f62f70f5133d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d567e2386c4d963ba75984979599f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e60addb2ff2d52861d1b3a2dbb550517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea5395ce1bc1ea3972b13471e4b02c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063a1478b3ab03c9050f80fe5abb9f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7b02744a7ab5adc6c56c57ebbde2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b2823c442ee461b00a65597fbaf7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d110c1e7b311cc16eaf05613d5226c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40136bba5674883d6b806a554ad678c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1570777db902c3d6c8be86456e57ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a05b411b1fe8c6ba980a7d7bedae5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b3b11dc2dbd56ed68f48a09f78d40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fad123c5145a2bc097c5d5bced96b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b99578ecc882c49a66177a3f916e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a168247474d48da584121fcdaa5971529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff588bda05bec2076b679ce762fdc605530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9ac725ccdbe12dde9f190dbe7c826531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27e780aed65edc643be3d46c8659f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cca92d2ce1164852b19f2252acfed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741e8384d42d7271f8c5c5cf6b36c65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fae704f3172ed6557739ad2268279b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4070e3c4601e2ac98eb23f0419cdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85388863fd305c687c7a5b2bb65d1307537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c35398720b5c64fec67b780f39e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b44d836697431f7a949bed1bc583b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cc503b4cfb33885e1d43f462c9828540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c610bb2c27a74504e1ed096ebf513541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2e936ff89b0c848a8bc87f0a7b7fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add11c4630e7e0890b9947758de70333543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97bff8abfc397d4fdc33ccbdd7ce37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e573e86f47bc6bd137028556564cb22545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341450f25de2c8c1009f0970cfb1be4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e896cb4b93c80c9cc6aa279d5b9eec8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245094a5de024e25c4e32b7a2ae0aaea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf2263b6c0774bf3380999ea92df8a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cdf8773125685640e12941300fa35550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93545e4f91eb3939a61e16d1c86c263f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecb91b04918004fe00e5f83ee3e191552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148831196774dc3c214ba9ffabe12058553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa6497d8c73383c2c3591a143fac2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72e219d1ef103358de39466dbac985555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacefc35aa276fe6258d6507daf5548556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25bcf9db2a6630cc5436f6a579c752557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647928a535615404a1984bd6425af742558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49898dc86a8ae4091e264dd568bf1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086a9225f6fda6db4561c6c3ffffe63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988a34363ae642b6d13f3919360baa3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1503bcffbe4e54382a07ba607d8df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400bb20f89a2f9f3cbdf66218d05701563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265e300e1220c7ce99ebc876d384522564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af108cb7771f6e3d4fa13ac5e62e548d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd318d1d0114bdf35025b69878dd32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a0055d0874ab5f6c6410ede000d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f111f8876d45a4e4fe728414f3fc4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7067bd2286b2c87846bcf63afc539b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0836c3e3d582a618eb06932a5e82e14570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354be0e824439c17e7ac85cd65b12f1c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e3aaf92bc18767e3bec02fabe2111572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68db9380f52123c8d5f4a62ba759f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b79291bfb6bba2de39abba6cc3c08e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782d8f6cd541acfbb1cf074728957d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de910353e146d4dd1577136f2c5ea4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96f4997a8588e17f2c08cfbc1ba9e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689e056c4d85982f5ac4e2432b75763578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8155509bde7e25e830b6d24e510cd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594467cda21cbae8b476895da9bfe7e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c5b6053929ef973aa094c3f1828fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6520adab509ec6b0fb94996a87ac06f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2a96bf29653a3f95bfac9eb8a05cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bffb85e27725807f73fe7f449dbd7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2fe54cc2c1bc87154ec9a12ba7a44585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad715c6da68453e444158d9c120ca8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94a28d4cc43e883706b209ed7e5c61587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdf2c747984288062afe38bbee3143588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f68a77b5b36f3f20a1855cee7001e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ab463c50d53081a60f9bbcc677dc1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4c1d80f565e801b25a745d79c48c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec1feb40b9d1511f4fcd345f4b4c63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dda5ed7103e05b62df6680a6db8ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31765b62122971772da28974352a644d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14e9a76b9cca80995cd2b0114d496a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52749616a4d9e21738afdcdbb62e46b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbdeca63a5f3ac3063bd343f261c2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7646f85d705073c6813c7c921f59e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2ab953f5b7a1dff134debd1fcf17e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96630d3ef14fe870246f260654670479600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff43b455fbaa7bc710d68ae22eca1b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c55903a37b79e7b22bb1abdb556343602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418799560fca4bfe57394be2a717c58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929300213f5aec082f3303427d353482604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eed8185268a07ebfef86e6f1b449e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac50fab45400d16b643cfc991177175606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa7b3d8fc4b8af137f09eb73ffc23e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2ac15bac7c2cffc152faec96c284a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff730a57fb93f3b8ee63af7641f4d59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d943c6849ca3194c5b564e41aeaf9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf694530c89b7932f92b2dddce442b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177b200405cea377346fc524d9d810c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9d816f877462cdba755126dd64905613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ca92e491aae3fb79db9e7d6ca3166614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098245ef8c8994d1f295b61320f68dbf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dab98d2c4e9d58fc00dfc7e7eabc16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee99448ded15a37b683ff2b163a5c4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acee332e025de47c32dd80e49797f69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d962cd4f9d05f3b10de851db2d89d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ffe53de1e2cfe6b586c3385dc448a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1adb578dc7ecf15a428e6f030b5517621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e57e6f1a9ed833d4f7a40a124ea011622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7117fe563884f357daf1505bc8539f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b977b017b8c983752547d1b3b2ec645624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439009cce9867f102ce54e39edf9e9f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319dd3df7c175fc9ab5de0e2f4afd4b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef44d6844e56117a3ccd72cae671144627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc4d15403707cd2f5c214fde4e772a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f4dc0a4ba4c77ce5217531d7d7e12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca7e200cecadb9a8d2cbadc76e43d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486626006a91563ddbb1af8fb819284e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a97550cac0b554ecb3faee27b5066632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc67c607bbc24abeb0829f2fb2d8be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac80d8f10fcd8a4cc795374b928aa75634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e91b6a0ab47b5583153d774206b2ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0e47ccbf2ff884cb1098eb5cba7a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f9b38973ce77039de070ac10468bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14a5fc26d441c86e0c8b79deff8b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428de12e3b9a9da39014329ab269c66f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbda072df36830138ee25711ce8770640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f555792a8ca48ee2ef0ef68fd6c6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bd1617fddd215de68baf63ea2b87d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c7025d892d7b4bc9091b0da6d9938643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c911ae8f9a73dee8bd3b98edb3581644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da3c803e86ccece1721ede29e5014645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057090f0510e1ec75658b162c4709ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cd1dc8cf19594f1275ac52ec3d5ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f687bd80af8c8d2aaa08559bea2d164648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217e097602b2e43179631d0172930ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5193905fe366225726cc0a9a5f51a57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80939f6030d4e40f60286e8a5fd4546c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578f43aaf62fb0060c625a445a5c90d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee70de12ea239ee6b291df04a6cdf8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24730ccb2207b7043c50ebd1e0726c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7708c88a8ff3506cbc048b2fe37ae2a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea848c690ec82c9ed0359a20be95d5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc752bea469634b1f35e71ef73b46688657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8aaafe28fd5e0cffc6b44f1320489c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e743d720ca3a6c8c5fe0e2b549a603659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4a0f288eaddb446303702442eec72660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebabd1e5c8c819a541f0afc832e7f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16901e6c701f6ced0de4afa22a255c57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee408699f329b44f3ec4d30030075ca9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c153740fa22c819e755153cad5808664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca6d0b92095d602a3dea1ff845154e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab492afc7a9de149a0066eafb701a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ddb09ead018f0abb400db391e9412667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451180cfe7eedf3cd684aaae02faaf15668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb90cc8766fe396c5f828d35e1764e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce556558dc757a54e2df146a7e367a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425512fb4d32aea4e16df2fb98f10aa5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab920f3362d43cbb9b3b82fcacdfe6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377f99b037baddb01dacfbfabf6016a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28751a909d58997cb2553972c4e1c28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8acd9a106cf45fcd6d1384d4ca375675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6232cbd54772b9982378beda3df8ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aed8efaf3022a59d090720b9cc0e92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2ade329189e6b84382b5dcfbdbee6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d5997bc632e077e9835b3fef5578e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175d72c46e6756129b7a4d288f8eadf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d31d618dfd64f725e2ab40eeab85c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938896361a698702a640ef5e00075f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f377e4377cb60c97ec2e7d8feeef95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d5572e3b3d0320cc295914e94b1d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86539f8ab69c355b4fe1fabcf5879505685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec86f534d6444907f233e529190703c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec260965c988c188c38dca38e4b04561687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bb68c4617a6a7172b9a0e521ec7be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f174930d7f475ae3c2a197cb857480689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde08882403b7db80fdaed7b0e5905e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaf1eac9a8f6108d4a2a167b23e589691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b96a6ef50c07ffd3aef8d637bd4dca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27f58336a3c5e21239d54ada327159693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e6731d7582baf3c235392a05c07ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d88645bd0f0d1e10f2d365f559dc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aceda67c0661ddd4dc703abde50ec1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabdcd839ddc8f5d565d011f4e4eec2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12306367ff1d966aa0d52e53f73298f3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1f03d7c743bbc0b5fc082e7995bf9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f76745986b9c106d225a9a2ea29c52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c3fd22df87c170224d857d86f8217701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910f7687c83e4384e259274cd8d5b73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d3c803a38b2d11c823c6828983b97703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b2650b0abd68745981accece69f8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab96f0de0e1efd5efb6e80048907c73705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebe8d5bb073279950cba819e1ccad1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191cdae37a615a007c9a91791fcdb03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a6c0256813492fefc0698ec8ea63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510923325dc0d94ca773ece98963052709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840655bbd4da847f928b936d288ce456710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09199f17139ecb34357f56287e0fa93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c7e616256ed26b820a87dc58574ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9506f545445d9484756f2a15f2ac46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f999e59deee51c873fa16bd098d82fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbc2638cd5c00b1dba3c9e107b5aee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8fe106b17ea3cbc34fff072f00eb5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c28730ec763b3b84d3bc5e40e9a9d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f314966b7b5586e7e441a41c167625718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03763cc34ab77cddd32cd06ce0ac1207719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b646302d182935ba62194b42fe0655720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af24a27e9bbdd399a527e6ad3883fc8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c97ecd4ae0b1daeaa608715c4e2f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be535e1d60e3e61c11da99eced5101dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f1729702b1fa795eeffefe575692a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221aec40a17e0458c18ab3900ae0dbd5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fc7c5ae188348400d6d476da70888726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d19f2da40cc2163e3a3389c9dbde3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4c62bab7fd17ab75df7c353dfeeb8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7883c29e4a1a07733b060c5b7ef47d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d682f32fc8b46a922c59222aa0727730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b799088a4d29e782617f5f4686175731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3b3848ce00c4599ea55b6d7accad9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463e3f2df533990eb71ae5eaf9b4e57733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29283d4e3f6554ad632351fe44111eb0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda3ac68ceac542b9009a6b205d5472735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bb616244c3a6c2fc2325263344355736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4cfb18c08b8955d2ee785d66eedb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565460a389923d6ea8645d293feb0b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e355d923f343f1f6261c746d7058ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dbd49d6586b0139b8944fa3b9de59740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840b1e9409d5aaba1b718d875333139741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b8e64a7de6e784b2ab7c76b367340742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ece787ffb4f75dcbcef65959c1c132743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451f8f8e890b56a6ca3068457fc55cb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2855a785d89f164d1c4a832df987247745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5699328a86d59d809ef1482c161c337746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbecd89344f468d9242ce5d835c8a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dda7339289a4391216b6e25458a8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fbc2e4930012dff2d8c7a7641627c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee16308f750931d2e547ac3de32bc9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24d69f44fbcd7d8fc63401cca57bdb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02657736638a314641ccdc543798e128752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9377e8a8de02ed57300eb56225ba63753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>