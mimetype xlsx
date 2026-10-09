--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d07fa3ad4abf0dff704546d72f5081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4330b9b28eb64d2c89506ae802ab12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c01a4d002a20bdedc3a1694614b3ef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d7f02fc9f4b099fccf1b170860774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9541eda2a58ceacecce3df6c2ea81a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29b5a5988ec917260eedc7009f119f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ca3f8513f95a19cecd99114e3bd777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f4de8a1ac35e8915d0d2aa826face8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c45d299dca4f9dbc69a131b6d9fe6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1717eb5cef87c907c412ce85c4c31210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88255c196fa51a2f054511b6658317b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c2ca8bf07f8c736b373bf7cb4192e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75f7044055f105249f68db9b72f51813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd9b5a147d6ef308bccf90b9cf98ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480dd83bbbba9186b08c634524ee4fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80122c3049fbf590144cc8a0c231f15a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3ac0164100216184eccbbb803db6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2860da8eeb74fb0b7f8ffa8fc2cdf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58965bca7d037d395bff2cef216b726419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef8fb31321d1c214f147d41fbc3ee820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4a73259ec2987a04af26b8100fbf721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aee3e13040264112b3f86c2b95a9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33057e16fcaa047f03b07957a6f63b1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8000326cc0e8ecae7a631dd89ebd8424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654f1b2610878fa623bec484f4cc20825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c17cf910bc90e0963264a4489f73ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694e642bfafc6a01dd3a3536c79010f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db197982658973d95aa2693927a2d0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2124d6bb104e87951afbe49f4380e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38054243a59ee87ebe50b39f389c5fbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d25fb8736c3cfecdc6f4246b293f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393f9c617ce88fb98b3742d1069466632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96f63d5eff43e7bca273f2ffb4391533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766c194e5c2293466dd7597d2bf1ea334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1343300bfe83d5beab93fa3d66cf3235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cac6a0bc114c1c97292c98eacb09a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d60950cdefbd555139c47c8d822d8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7890f9f6ac2977dc61b26528d4f9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af03d779615f0d460daf999ff8bfc6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8824dd5a0bf86f0e67311e6fc160f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44647fb8ca5c639b7ccc257a8b3b66e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d141fb2743c851041655d12f29442cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43780f66d8940098a3cb7347aa9395e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14220670880e5a685ab06031f03f85ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a32826f0c06542d7087b20498e48345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84086d75d6557b4df7cf384f02b05a3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1031b30287f709c1ab61c0582880047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f607521a34d6e244e2996e34617e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98ff938d7cd53df85505311f32de1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e97bb7c413c56a90134631554cd03a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812a43bf061abd55041ec7852fbceb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6b2bf89dd06e2ee26041bf1788bb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453340eeb953b92fe0a56dcececcc9c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944295f0c73ef76b0460ea53078e51a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dfc6aabbaa6fada2b9b6441a8630f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09762c906553c22f51b02f30b3f69c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b46decfadff375af571e93d52c51d357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721692678585c3bd3381cd4b309445e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa982e4e4bbd9dad8df136a1898c608459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901d2ffdf4cd02b557acaf32914461a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14797303ef32c984735859ee8252aba261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92decbfb79de25cfbceab77c5cd9e1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62033c379e629c6905880c90afa5af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52953bd784dc578e69c002fdf705c5b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deda7e699f15b3f1cabf19f2283303b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbf59118616dba62f24c23e70a5a5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258411b0715ae77cf8e27c7d469d65467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b7b34f0d5218685ba7c21cc590b0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2100005d9489d3675ecf04459d3bfd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b86ec4bb18587438ad213a6eb97a5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763859826155b1efb08de94a8940e5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ceac873ae48f28e9dfdb4d46089572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c468716d4186651c9736bc23e3a0573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80180d3e68e07407315be078d435c2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d004de76c53a57392ed99e68a304675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8b0979efb2fc7edd0c9c6f5f1980c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db048f0b3c4c87aefed2913071435f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca634c4ca0f9ffcec0cba69a59db0a6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a2e9fcc9238660614d8c78aff4e3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8c862e0640a9b0e9180c6e32864d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c2e883dc6ea94ac54cd912794fbb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c196fd9672b2e97040c6c2e7455c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e19e8e00258a1b3e2e3b400c3825583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665aca1d2befa5697d1f785778fdea584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b17dbb15274198bd699520c35365785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11973b235f137752c0455d80bd5582c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84203595d607f0b40edd451022be3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faea0bc1122e271ee91024bd7c240c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994a66cf4dd95b899e1518db115e4d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69831e946fabcb60624a7acc1e428890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c9e51c5939df0f7cb976dbb95b48991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd382a17404949e2cb2f88000972ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e753409a01179909a8f3dfe9ded039a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d59b310809eb0a328aba6e87bb5e7b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cacfb7efcbdacdd8e2304229ad3b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6d637e7f2d3757b109011dde36ceb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d1e894957d59b398b2540197901a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e798090cf0540f31f5702d40b32c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56d93f05e5b6468436cff7f2a10b8199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e864099e353ba8096fed9cdf4907d3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490539decd423f5906237666799e5ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57143ddaab69f861776d89c00b138c96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cf6bb131283f39daffd1d327956ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d324f139c14f969daf573c6fd5e66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde8ec086df61c57c6273293b99e5bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852a15567a77b16a4c693e45ba656b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bf38a4026647abc9ee6af2cabedcd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8abbc78868e1c1856280009143bbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0951e25e1b458f9b448576cf1a56e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ab2899f2207a93739b0a0bdc3959e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a563c8e8a50900ace06062f7301110111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ca7e30b4da8b60af29f5e68e7313d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82008526460d479fb56ecc1d4ba482f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380253b999a5c59f3990562a2a2511c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e47d877cf56503b0d11bc3dc202f39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afc6a0040b5aca847ff250cf8355a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f63eede5bb85415778a4c5926ba1c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775f0ba3f7354459f0ab732c83bd682118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edab7682d7c012baa031928e650b27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3c4b9a3b8c832c14e974b069944b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecd745c3f7cee31c287a5deed9596e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb597eb4a27f9700e53b7104499436122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c7634af7f1d12702f3e5bd4eff7bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586fa75e89b43614c4ccf80b38749ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e178619728c935b6aed281e910c0e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0422ae7fc9a0f8e87a78448d33bd10a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df5e780bc0bd3de1cd79a00621c6a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5840ce959d22d38114dd71df9b381a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f943f6ac953b6d8458da517178f69f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6942ab3e62a509a81e22417ba50ca29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdf30c329a88079fccce85e1f73555131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200907a9f45db9babde3fa1133a4940132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd426e9d030cce623caaed8cc10e69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fe23d8090bfbc22af281bd1b739ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac32c4ab53164148ea3e4538ca0638d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790a66dcb25d2f36b526ae3f03ba51e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c763cbd7723b246228a332aefdf40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f8bca47283145c5c34fcd919e0474138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642802ffe01982df00d39396aa3cd0c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fa8502703047bfb0347ec36728d07140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aaa912eedcbb68908da5d38bc1dd1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824a712b426a7c8f933e6886f14babe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff99e5ce4935f1fe2d0e98b60a6659a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294287fafd4c9ae317b72a89b35b1e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede114c1f2b3e7f23ef14f320339879c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bc77b40dc48483f592cb177112f61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07510e498be6dfd2455e15caf13038fd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eba282f70894e44ce4b797123e3b9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626b6f0bf08d3429476523ecd8fdfc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74416d6a57af322b76a5f0e485f2eea1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9da74ef0ba1528db6623c221ea628151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a58c7527182047bb37ed47257adfc2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8889d957170b69f2803dd9f47b9dd4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74551ff4b46211d8d6caf5197a5a05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9d780bb56f2e4470689769c092e38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87aeb7d2b84c5b8c081ec2c67dd4fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7558e64fc7007940a73b317022c06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5960a0ba7a473476993fe858e2f47a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2ece24cb32fa905e0ef21c2c57793159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2a336c9cd79736de1df898ec91c94160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f12fa3f75410995362a51cb09b398f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e4c344b5add25b007659343c0122c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a2632a57115ceb22bb63b024629c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9783f35e7f37caa5f02c832cecd79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595895c7034e4e654a8e1799ed61b1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f90e47b9898924e4008de3c73c2bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc729f508351cd36e7b1d77b639540167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a232ad516e631b324d80a224f9d59168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f478113a77cdb871aef9e4b7e137c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe900869d21dcf961a65f19401c5091e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56762f13ad16e3298e84c0d514df41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcb12106271b7c6d97ea3f9f34e9ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06755fc06943541b6538ffe278aac7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dca823f1e0236e6e85176e785c1f82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde194734c2bff3c445accbf955484c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9265247cb3c9319b2afb23325c0bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278ffd2ea82a8f60b26202c184094db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd34d3e7686539e67594b2a6383acb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1211f13bea358a01d70669556a7560179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c5ae5f0745f65f9ff920e4e1d2a13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d9227dbf7582fec3c41dd86212130181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077a8810e146584acda9a418035e7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0175c69e318e75b8006c60af66b91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c424d441a8da186adf0903c3a0ee689184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94da7bcacf4a3478ea3c36bbaeb58c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296166c9b15979fec1440fb2b7f194d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011906ba7e0aaee2574dc12c87a9328187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08804f0fb0c785ee57c03ae50fc6f285188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1792a5902b815de4c9f554bcd42f521189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd32f10c43a65596b65fe91894a58d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94e41a7e51d1f74f32fef352e6d406191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045267344bdf79aae772776084ffa96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f586e512c59bccffc23f44e461abe98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22425a0b25d7867c6d73ace9533396de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3ae2fc25a7200b59a70c91df318f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6188c9a91f8a5062a9469e9482e090196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451ff739d78aee5ac32be54695f2d18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273bcd678cafe075e25e7f686598c9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12ac30aedb4556be8e467b1ff3f650199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74b9e24266cb7325cb6976c0ce5df6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06de4491e3ff107f8fe81f31e00682201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7be580e48aee1020439a2bb72038a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980c5921763202165a5b85f1ce92ce6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988bf9136b8c17452ca1df2850b01f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140f394381fabfccdeb8b5fd4ecf1b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28f8eff096962016ef504c165c313d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c813b2b00576a252c81eb932483d10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f388bdd2b24621f166fd44bd415d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6b006e1c63f6b4fd4c74fe06ed0a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e9224906cf63cb73e3b9eff148e98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a16886ef29bf80e44001be938f4b69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b25ac1744bdc6e0cff0d08e5834e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32469f3d425a96d1112dd14f649f4ede213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547807d34fc828cb1321b421bae98f4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b6298314557e969e8c68cef9b0600215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b892e827ca91c92f5376a56ec2b17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3c7428c3343668eac94547deb6251217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce82b65e7e52d0dd110840f0223fc9a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852c37d367fef58a1b1f80b851122cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171eb086229b5843ba66f210f2927ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327360ae1773ae0df2f59a2b0e568d13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dd9130adfd86b1bc50873214abd1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ac4b3f93551b5083bfa56a608772f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0159ef5a9bd590471e210ce164e9be224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a71e5cebaf6dd80a36a28a2d473d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f4e37fbf69a9e9bae849657b114d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ade3ec56b14df6ac86ab51cfb800ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2039a3e2cbae9f1ab947d7ad0b7c10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fc5e6680d4d4b3376b0ec48d1d3dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04a92b4d02c48f1c1fa2b2d7dab4fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7405e064b28e2e775d61becb649e360231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8607225f5528dd6a16a5754be7d58a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48949211b3094ac51e0c940f16fad6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d3dd696a2d708d026104f3c9fa748234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9013181aa361940d0ab1397d0f97c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5832f4861ddf0c9a6d287d292c6c16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728970a4322b675cb81618400db2a3cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0245123a33ca864a07a057b05d262238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f64aa5fa49bc8c790d11ab2e02cdc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2b225740e8cdeeab93856a5efbb01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd895b9ca9df89002a7d49287fb05e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112ba91cbeb8502cf09daf2c6ec2442242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c10cea423c1d64f940b6acdba7185243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b30957ec7bda37f88e4661da005545244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491a70e8291f36106bfd3bda233c4bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36b925e7186eee62197077c7611c81246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d9a707540fe9e95e96bb975a3882c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac305cd7beec33305e033aa47cba5fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c065e8187d6d25d5ab3d0ff216e00c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a12c6ae12bf618ced33c4ec8bf796c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e218f5b2fc076695579305dac38dbda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0524afc6677e4dbd4d26b5a73da158d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c968a3543db426cd5aeb80526dee28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ff0b2bf4b4134f0c571f631fe6cd6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627cbb6dca8582ce8413a86d4bb2d6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b6987db21fecf848d2e3773cb927b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eed9ce17e90b42551ab056f34594e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececdad9aa7c0d50b98d154d2b9f8d74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffb90e3ef9ed97070f4a4e9d384fbc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97dc3e17ee312e2ef243899ad0c86d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379a46130a25a00c1ed6de171f409f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e763dbb8c24e257b801914f2a89d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea835d6f4eebac8e85a01a704ec26df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c29508f320b61937260e2d08a16d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568e1953139718b7c3e9b356576e079265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2025110cf7afa0dad8444b240d0e479266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcac53f4680c5bc63f37c37458161c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542674407e1c32e24e40d79a7af1f0ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3ceec9c861c406b93fcc424963075269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba195b37c1d4cd7881349867f4bd11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceb5702a6dc49df8f24fb130bb44c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2cc3939b8d63530640a240497f034272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85968c5b80d8e836eb69e725b92eb34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188577bee2453d7e832357c52ca589d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f278364798ff82370e3cce361c53788275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58725a4b81cd35deebb314feb53c5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4e1b810af6e36c8418f825bbfb94c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fe0f34bf3dacd30c162f2b1c442c6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d199889e35eb6555206f1f8cd0b83d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036469219e182240d1fb29f7b6cf4b71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b57a34ebdd5985eaeab5b4a8a7f9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc6416f89dc7586f760b0455d10da0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9a8ecaceb0720bd1988054038ef03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d663d099a8cde6ca402a28350622f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad611bd2491d59adbe4b2d38e66c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1503e4479d45180d37857c0d6d81fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948becab4c919058eb1837f8321a2cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527edd30c47169e39ab33a4630280ea2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdad758dd29e6e1021e0fd60b223a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b18a38589e829e5174eea5d318cbfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc51f9c0ec62626f76ed7ac4327e3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5eb2a3af222b57428b659b7c24564292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c3a46190862b58d957b4a5fe63383293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d253204158a2269432b137df0a07b41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c32c0a31c90583e00f8307a97174f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b275950fd38dd1a75eda0b745d5829296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695be10c90d9ad0ba6a8e8d1a3a685d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3789258f6523654fabdd0f434bac492298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6c3b6b92b8aa994abdce2b50f726e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981127b5710a5873246cdb6c08407b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8341a53aab0c890b0b9603777ceed6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4ddf20579026f19430ee82a13ec4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d36a657bc760b5b8532f161d5f392303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b79e4d7baf56b66cac8a0445ed04b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341cb726106aa48855fa103a19fe915305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1650585ba67243323af1db10042870306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55929285738f3ca30908116e43f3f206307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4f91f8a0e0ad1e2d34ca4acf28ae7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e794ea3d880af2fa61c580beedb139309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea580bb746a802ec93dd47fdf1e4831310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d7ed83353c00fa691247c20305249311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0bc50f55bd1648e5f92a31d69ff26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422794a27d85009aa0aad5bb8c4b3fc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e2aa92d56c0ed30d89bd7864977f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a08df048cc402240c0096f49156b9f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df701c950faf4df7a32d58861732b4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e855887733b2b32789658b4d41534317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5befa737eca98d28fbd8d26a94d07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c31c4d622ab3c4979664f5c7c177b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e241059cb9f03a195228f939ecfb8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfce44835921609da37fc0996b6602321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641397963d46af129278936f76e4e1e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71326b5eb9d87e5458e3482f8a1efac7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d9173f693fcf5e18753b90c89788b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c311aea362573573e37466d05b6dec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e549426e7a224e30d3f04020173752326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c70296f035fc42e4b028c3cd0ee0af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f8cdb587b6e3bbe15f20e5b190c5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8bab46f4446b2269f2238f6e09fa9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc0af46c756954bfaa7b076ce88c95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03589bfbdbd7d2fbaba17b022970523331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1e2fad43bea8a91eb9af5d19b4588332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ee3a3b8f7c93607a2db2785ab27be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df889747a5d225ebde1e1a3c1debf2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bada34ce419a0b665c1d8af9c0a844c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82734a1cd9deaeb93fd1bc5d639dd579336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1850c63a681d0e3db6e3b9e11669db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36662ec0071dc1f5ef5a6a5ed3f78a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d1bd597a79b60f60ce2f91ce41320339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1874205e96e57e822dc1e0d5f41f0d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebf74da5906ef2fc38b71352d3b253341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6ce48fafe5f072da55c87a76eae54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c161b654c53759d76fb5da55480fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4e07fb3837b4f514b963fde32b42b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bc7182afc70ad9a703e7ff137b370345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67dd7c3937cf6171b4aae981ed1162346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4544b65862602d89333149499bd4e02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6e081dae8181a82e69dc92d6859ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89827f01ddb2dcccaea466a40550455349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e6ae5687849e925765c150c7a411b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3059da44726126a09355e3cb67cac1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f346af5b2ef87996fa2e26cbd39569352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb845b73d4157ecd1c5026fa76c54ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dfafad5d1f7509b8928ffdc815c63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302917c150c008709f4170f3b026ccba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2e69c0910c4d23265e7bedea9cb66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cbf4e21a64423b487ed6d56d38b4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44905dd7a73e9fd1fe723262941053f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfe61c880da6a47fa908d4d5168433359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5bbc59ba49169a422e13eac59c59f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d43913fc9344e4673e14f4616ab1e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b7c826c613f42cad23d7c218b17ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964a221f41eafc16ef73128998ccc08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a82521a42d107336834569cd97beab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33788351cf4b6a6c510610a2dcbdaba5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e293d08213221640cd08f9c7077ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cf7c6b810ec9745747660de470fc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38ab5186e4d0869d6cb09eb99c3c5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7762e3cf6fdde02c003acc36516b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b63fca2e395f27b1cda3215dc01e3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e629688a0cc017cdaccad3fdd3bbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb78360be5354c442135c7e60d32164372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67407ab4b9142c7e7a00c7d00a0d6dea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddf6e4fb0a3b2c84d35c3b325ced54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd63d727a1f708a6a19560b50bd006375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbe06fc8e8a20e0291ab0e1ed1969d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf8ec455f21547f3821bdb5db86361377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb9ba13db61aef78e1267fd70fa7b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d61e6a0ffe22868ee4dce6e6342d3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db525da525fed72e3eaae76b28470169380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90804bfe018b0a048cbb7cc879ae675d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57376b5a5178484bceded72cf163592f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ad271a6d88c185bf46ee192f1cf0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d51d19de2f240c11ec2f84d082641384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d8b17e11375eca88aca19949c5fa7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79c43346663ccda8b9c7054609460a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bceda6a65fa76eb6cdf86d54a02b09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54178a10ba448e621737f40a6ff2be8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226aa3e4ac469585b61318de67e0082389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5d64a9b0c8d0c6bf60e047499e0ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9423f8ae7b101e6bbf2d4bac34e71de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c303bf98869627376e5b7f0e8b38fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eedface57496e161468d57a9f1f04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb974af513ee2767024657c8314caa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3e98eb42915a968641ec2f0324f0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80073a0d6b6a5d0e95c31720029ff6d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc55f1b88e3441254aa1dd4b953d521397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b75f72eadb3a3dfc4d17ed63988f63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c6fd119ce8204ba10e1682b651a39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779b1fa42f9ce328ac1a06b79ebbd19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7170d81f35ff2d47a866f53a021d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688a1ec015eae1da0112bb7569de1e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299234deb4bfc62c6c6e4523f42489b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732ec1b17e3d90ace19a15fdbdd31f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489b0fb72dc5b842d7a0575fbb0c07c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e238724af818fe00c8b4ae7b315ef1f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e0a58fb5306edd36e4dde6e2063de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d40b6775e8a4718aa953e0fa14df17408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff571b0f7fc95a298f00d1dca98847409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef794024614c18da1ab1533485e2fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4abe66964c7cbfe7179b9b32a6e200411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644656b59a4252ec105e8e169fc5c92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297c72e05b8ef4270ca97707d32e06e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631d7dee8c73a6eb275ccf5bd477665414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53d988cbaddce081d96aae0da8b8f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16162bcc442f26bed34ef759179b302e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9e5a60561baaa187ff755de0b90cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d05dd61ec5af77b0f8f1d08726416418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9311d34002d3fcea23c363bc03be1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bd60e6d8f7a8038e0511f585d52f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177e677786e238cd045b55851ac358a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619611207bd2a76ad2f62b6ceab62f82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db613c47783fef7b3ba898d42c0bacf7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea72c2abd2d900778171c837317bce8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8eee04a3416364977d437ef324b9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba2cb270f9510b0d1672c3be53cbc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f66173dbdad481c0c31bd3cf674cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021b2d8f00569176c0f600bf5957b73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f48478eb28ffb23b3f433f0744a6d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8c36199c5d4f3fd3e9219e10cb744430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d9a46fe93cdb0c3f6b767aea3397e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8127152b9eb557545a1daadbdb96fef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a541ad6e53f16420c19b6f6196abe5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc508a82bee231873159e8595783160434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38596100b8a262db4df008e044f026435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351dce933ab600b2498fb71c6698ed0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eb3129a737c2d31b0622d5470384e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b28ca11348a03b1c5c013d84e96a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105da3fdf5d766984f81aa5b76403b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52995b5488a72b5e636d8d8c236754b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326d36b1c915e4c2f1c5e2c65e0bdce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589e15a45309433b23c803df8489032442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c50e4b539e34b30c371eb82d4f27c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054c23c21d2f4f2d9d500d6ba36b3f2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9037f0288fa522acaa1381d067a8b1f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd137a352571e7740e29fe37b5ef7be5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979e0efb9d6d6af9023330e81adc0a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8bd150b1b95b013715e7e3f96edb5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605915d437c77a2e70957c14b26e9ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d34432e9efca8fdad85eff4c16e666450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b82b52e4ebcd53c5fc1c8293bdbd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a22af8f003aacaff8bc1e0db89fed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdb80d55461e6751123d176390b0dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaab070701bbaff7f1dae84562aeec0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad03018efed8e0b40715e79a94f8be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869bffc773ec9e6a8dcb41aaa8fdd72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487c5be1a7184c7fb756ce9bad12a17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af859e902e36a2b9b634d4d643271f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2174944d0cb3ee988db8d7a6b9ab72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aadcb92b9a53b5c2fb860ffbae014460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4cf9ade6cbd444370a1e17496ade1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15398ebb2740c22ac7c3c063fec83a9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922dc06007305db6f54be0bbbaa52c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26412778eb6b5cef2153460cd929f911464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfc4c525b0eb7f956472c2373ace7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c672b837aa30bd2c9d77a415adb71c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4072448d11e3f5efa5632a47f01db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704c2c03165a4af81db72b01241c867468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bc8707124dec4f05e1b30e365d739469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f60ecc85093e9a612c021627325ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e51a5aaa9d9b4b5145e1e6704161f1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf69e5ad3704a2f6ee5d2a82f39ef4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaebd17031299fef94d10e5d81631b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72073f33ef1cc29d47399c9d77cbcc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6e6d8be19afc157753166bcc97ae1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc118d18a8a15aea2b26acff6f531931476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b60a831b735956bc67f28ff366661477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f441b19aa0ed07d622b4accdb72ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bac4b76e766bdc131a2dcfbf82886479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba952480af04555cac77bb6a27553b56480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2309476995d9e5160a4c184d6378180481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab12b8d63f65f8cbef53280e747e7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83ded10db65b2018f118841eb16987483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545fb4089a5a608f57f9204f76b7002484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58150136b95e9930b5b5d5b0cafe00ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc4f492052ec3b4cc1057521d7987a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daaca41893da53488cc01ddc8df24b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a8f271740d92256e749d276dfd9d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4f8bcabac71e187b76e3dd03e5d0c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58feddcce464e67e20eb3c0532e2bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1805a75b455b0676b2307c4248727a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf5c3ed0bde2077c7e528e07eaba68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b654746d1f026eb29d2d66838471c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635eefc3eacdc30ec2751268e752a2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92a23e6a1893cfa27f2b79a2cfd749495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaf297944193acc884fb26013437f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d7c8115fe274f26f151007f78ee8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fc524ddce1b75e4504254afae2669498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008242964d0c9133a595fd17382a9017499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53998bc1940e79e032e2c371ae05c2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b022c4d739656665ef9817d045ab4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91db99e054bc625cea28487d318d28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f497245e5a6068cc592597d760eadf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74253a088387e53565b564d875455c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5943f5df400500ce14a3352b28ffaa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3215316bd8790c8a7467eaebdfeb72506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfc4ac3d415854525ead1a2e0cb851507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c715cd76f44ee6003f452ac98fd1263508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9200e2b24df02a2ffa5c5ac33ca650e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081be3c514c0927a3e6338f324498147510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5daecf2515ea7cf473ff56d2ed965511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df0d482847915681e121e0ed37f69f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85d04613792cee8f429629f872cbd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90443f53304de278b5ab8679b0ed7f39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce226069c172ec85e0eb5e2a0a53b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac61ae40db2e8bc6988b8053627d728516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33b93fe40516db3a8d8bb25134bcf9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c1ca67a5600c69274f5ededd5796c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c37db91b660ca8dcf276a797271a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fd71d6ed20024c9065714ad2d405c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706447f21639f40d5c8fe1a9f917ddb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502972ae402392d228da5657e7ff517522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15816217ae93e5f11bc74ce5512f5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d56aacea500390b40a1ba547f8223524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06588b950bdd7c134ea1d6b8707c2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28c3ec79947407613f7725ce389208526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308cdf96d5ed3dccb27e0f8b7e42c49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a615d8a37fcbc3c043f9486473336528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf5a839eff015a86c7b224d720a80d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a2b8f2a349f0af7f27dc262a81004530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8c83e1621d094452a3bcbdb8218cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddaddd192915ecde2d793133dcf5f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c795d8368a3ee048d04f5c5686115e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f03303b411df7d81558038c46a4f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7234d050ed7b5314e1a7cf51c425b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e632be66308fbd7f8914cff125046bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65cefe32ccc33cd3ab12e6552d943e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158497b8bb4eec3c9042d6f4c9e25cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b599d3c31dc2c318eabaf6e47eb76539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957d1f1960f28b935058d9ecb51245f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba07523c08c9a3281245577fde50068541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54535d230bb54f779bc9d2d52e7e42a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92663001808e9ac19c22422d230b7730543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c89a692bc24759455796a3778f3a1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe91bfe723e7a2e09dec94f3ea3d5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2c67525e0953035899181ee6b2708546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f989dba60dcb3b21c9323cdf4e027d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd5c0316e99209b5664130a313fef8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64864f72a1a84e7358c577ce429632549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371edd130fed0ba3052e215725fb05a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e091820367d017fb96e05517d21ca6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae0cb8ef296e5726bf65f33a4ec533552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a690d33748eb8ccf97fbcae9c865eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3050685113c3435f7de55d9b9a50b83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d34bbf78bc32c061e0b778a808b5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1af21618b3e9fb385d72024b71c4bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ff1927d477e65c0fdf92efab2f74e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d24db49cb9e4f4147a94de05aed09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b3f9d98c623b2bd974db98a30472c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31164f2cf906223cc655b804a82c391b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92a070c9eb1170bcfcbcb953e1303c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57f2ceed107790b8da0b774cd93ce1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5072d1af8a2c107c165077f66e272ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86a9f5f95ed328f1019b32e598f1f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47e6843feed84d2eded4119c986c9f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119bb7653da3712f0ce2585fba73cef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04f4e4dbc209b7ae16c263d71694be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ecbfbcb818c84ac230c39550b1861568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b0fd2018c08825a7a5ac16b6c6144569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191e6186e136a459f0a06950cfabc47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236b0f0dafb25243068c00f8c4a1475571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4cba1218108c6f68334f3c15dd6e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ba32ad7e713feeabf5230d11a2f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ad194c569b56151d12c30a0a8a9ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c3bf56d627a2f4a6aa920bada321f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214195583390d25905d7a70c0ee9ac2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c26056f3cf40f87532cbe347140f74577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf937771f85058fcd2a1a651a5476218578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd76d70f42d0d740e3c306e18f24f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85827608c948e5ab1da4ef29fa2b848d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb692b60d7e6bc1808a83e79507d93f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ab4697d7f7cd53493369e7dbf3b38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feb8357fba1f348fc3e5a5e9389a49583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0d4131caae30638f941973c829edc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b853147db585fa4c72b43ca06388be4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c67711ed413cd2fe9d289d46d110cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aea95f88d04fae8c35c7d5360a643587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e37239a610d4c7a6d4f9648617ec9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8c3b4c9d8bfe6c4a84b17d5c51028589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78f40d6bf5d92e41584c297069e209590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c0732abbd264d381fe5486627e75e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d5f57383e32b6f484bce98dddb44a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b7a9c9016ff8cae3958ed947859c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c4af27deff124c55602362f0d5b96594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79df53b61b1e2d12a8f58915c42c042595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57678ef78fb6f7cac70369d0ddefe721596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257450de472ba558f618be40ddcc7af7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e214ddf08d1ccb6b0fc6c1dec157609598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50579d2d1fffa068c1d9bb0303ff12c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cd277d7b2f1f21eef95f09c200620600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce843f6a88396f68d898ac73c3c195b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b8574607bc66c4b100766d8f09560602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ba0b076afaa70c729e0994ce83c95603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead787c1d5c71e4e618f60927c593a9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16095b8f8aac69ac42506d3065457c55605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa61b118111bce93c56b45de580ae4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72336c2a64ebc045bbfac7b40ce9e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2501f4be05993f17f5346b075a5651608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51662877a481c8612ab34408bf071778609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cbbb7f6053065317789f58b70dd17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf679dbd2b3ddaad3e5d4b6c80df8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d76ecfe0958923712751763039e1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8864e713cc586b81a4876e4a0acae9f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aff9c338d525af5bafc17b5503ca39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d03cb4966a883e08f0f4697ef6331615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd947925ca9d060d96290a8babd1702616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d9955e1d32f136a5dae976ef9ab98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6b4c9fb39ef7d7846cc10c546b782618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da70311402ea7f1be37d06eabf234e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ced158683852e54bca4d7e9dff77a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6a0db9fbd97dba772c2f8759771c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f0a8bf61ca81ebb3710af655af09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca2485204598fb13e051c4139656c0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254c6c7096d5757cdeea085809693ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e3ef827779cee23e07facadae3155625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3c635a31eff281727eb0a2a1c0b20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4524bb522697da1b796ffaca161d1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b4ac5df710c0dfd8ef77d5c5ae880628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216436a62e93ba93eb3b0e21ee9a0a36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455dac4fb237bf65d6faeae812f76d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0863ffe609d23130a2fc6b43488152631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61cf083a64f559c8ebdac1c89547bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9900cd4a5280065433135a33b82800633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a2ba50f9476677fe098c4073e63a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1038be24a641ffccea7ca74677666d2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231f280eb30761bb6f54e241e183104636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d914d08b7fe363d748b507347d1b4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543964aa82fdc7297a5d79a519c9c2dc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01b634aedc503d5af55757fd0ea2b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6f6c5c29d855d2a51ce07295e8369640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63967e46a7be3776050dae94301cae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9992340414dfc5bf5bfc1612c075a6b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf86c8a443b1966896933197ddc441b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1662025cffa97a5fa82f26fcb5718f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc016c8fba62ac9f05f178a87430b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad76b2390d69e3310bad37bc5bc27b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41e3aed48ef0e595a771ad54524d96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0349287cf3ddd448b352fecef103a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb160894efc97a84d4b1b16e3185c772649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bb4501767972c937f41bb42959318650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b2ec8598a3a096e726d6ef7fcfd4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993de5aace2c0a5c7db161ca22022941652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7257a3adcae070bc761186f1e21b73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fb08d54290944319c4be5558cea81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91504fa547676906b9f25dc4f4a781e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31791b27c980cfef51c4a1ae836d03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8f807f74b6b229cfd51da331d23be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276439aca1a9115745f7b6f0bd61723658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520768097eb00f230774fb256216685659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d32459daa9100dd8753984ac93561b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450f1eca346b3cadd12339a545f7ba9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab2852b8bdb2699225200877ddaa50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3eb8e1f14d9105a1da0735d3d5a4d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196f875bb15d8dc23be1e281a9c02a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ff097bba7de22ecb4d86716756c30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f2e4f75076280a4ad487a47912fe0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c67d0d4b6b8d5a47d1c35e5efbd2d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a3ee510203620a9450369c2103c78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c936f53f4b527e44efc659c8611bbe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13f5b1e86996293d127f1c848528b6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d28e6aa89e46bceeae8d0b31c77fe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698f440bc616ac8db5210499aada1e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356634a387a8ca26ceb9867408069a40673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f896a573643ca728f9a6e9c71df7a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82f95cdf560c87ac8f9bf4c4f0989f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd97bf565fa753f28068ccfb195c14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e29f3db81cf8a082c84ef911f0f45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e8f695c89d2f54a9472350509ad1b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65c0dcf36a8db143380c62bfa9b08e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47a6d60ebaa71ff181aa1ec498ac31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7945b66d31a2662e459cf4acca7e148681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599b73362cf6bfc12ae132efe8cb728682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63af0528d5f3d3c6d6ceb2ccd0c4c53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32179a1ae0ef9cc228c3ee4fa55c7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a17b42ebb4b85cef9a2d4922e865c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5907f84686621e071a41a119a6cd7d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d76b0900f4a0b9a487cbc5db14d342687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd04b59ca40b775dcb5ec8001029cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf701ae6b5cbef563a0503591ebdc994689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0c8623e8328f76bb83782a3c74649690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b744b66a628d9b8541bad03a9e44c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdffa6a6c04fe5b50fc7c88dba561cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b0a7f87d6304ff653f18ddc443558693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3073594e443f270647450f6eea12592694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5342059f84c7f6c5fe401466d8c828695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e272df78ef5040bcf3a4c0bee6b062e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171254126bcd7bf56f6c8ccb1ac47a54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77f63557362ca1ade05468c536021c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28f7e4f9983d638099c365a0afad08699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc90e03d8d1d1d9e6a594751f0900c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e114892ccfaec2528e9d291affebb05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6481b6d678237b66dd6ed441c392b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6febb0a3d44497a55940d1d98763c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89c5488125ccf78eb8804c990eeea5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6258ad715c8059ba7b3f5a673bb5fe8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6161a95153f9b5f00d8ff7c66e1d3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca9d576a7a392a250299fa3d6fae10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325473b78e3a10fc917cb89e40999a0c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313829369d762536e987ebd80cfe0f7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06586db8646a84514d2949c9e5227501710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebf4781155e9bc83afc371f34a423c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26139eb19e1e0e49b82709cd55bd7dd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bac05e06f467cabb4305ed92d1e20713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab42e02ae213a4df4bcb48668598d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd717953b7f5711aa384471051173e4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc4181c0ec5179d872a27d376247e0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a52f1c3d1b951612a94fef399c5d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab81297ee42e05a025e0b012e8941b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ce3dc7732e2d7ef304697dc26d84f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596a420cfc3954b964f5cad6fd4853e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4494b1a3e4f4f824fd27b1f35783470721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b97f199040c3dfa30f723f0f5bf350722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690be66173ce1a277f65e5ffdd171c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7c8f9929924fd6c71475b04fe40a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76329a52df87ae55bf3d8921f6b723725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6f05a70988bdc05e64d529d131cfe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48474aa8bc60def70011972c0b62d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb80d396ede2cf896e3005cdb96a2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42a64c1cbb14bad51bb87db71db950729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6631bc94926f790dbf04ab947e5e28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c03a0c6e11a2fa9aeff464816a25b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33519660c64d0cfec29ebfc1af3c2a55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79309a02c29ebff55e719baa92769345733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8252329121025af26eb9d65297a34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32631dc5288146f1b1695f71d06649735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ca3dd8d2d9d8837641b86afd707c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4c6f17b274928adcca92027ee9d2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca3085201275b40cdbf3d0cf842b93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1684e1223156b8517594c3cb58247739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd15dd41478124aa581fe0a4ff47304740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eda8531ed15ce21c2fc2c976a53c85741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04efcf17d05ca78f544b0ffe451aa56f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d32aaef535bcdc07c5ebd3a2b5f397743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c9f913a99071f90f82c5a937d9b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37399400da615c668f3bbf989178b905745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854878540b72e1a2c230ac9e410b0ddd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65514a084c4b37cba23777d0f7f5af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9b3bfb3ddf587820b834fa8abf589748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a765ba9faef390d4df22b47af55d08749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacce426d97afa8727a33779331237af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8682894a304a7effeee7a26ceb659751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c7e084615c6b03e7e974898cd33c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb494d54c9fb7fda4bca1fc6e7e1dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81507e93466acf1179647bc820a5bbe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4dc26a9585d4f1d883876b7227b3e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c53c56e8776f75651a258d8f66332756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cc595ba834d8240e9693e12c3dc12757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adc7deea502cb08d65db579ba76511758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853b17b3f414f9c36ed554089e72f29759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbab36f725eeffa1531a1e7df9064a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9815e9ecf9e6c3748bb9b25212bcc252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecc4546f77aff9c9e0d99d37fb888b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8088a4f1aaca99fac8c229edfdf7394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01203c5f2252b28aa5d71424d5e85f885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6772aaf8c2c01514762f8c420462d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdccfc02486d5f77305929fccc4ee427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f220049e62ed47bf95825631807e298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4064af3d8c08ae82f6e336e60ff533d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ea8f8e739247d602c953a777c5c0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043370c16297942883dce81256936d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7916db5d85ac277c5ad9d100966f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e8a74c6301811bed60a18421a77f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c212e691fdadd91506d36f2befdb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a049077d3a4435629579b6c65298515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaac8eadfef4bc8fe182a2748d9f0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5cdb35588f46c25d588046da9d4f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d13fd05b5a29c1d3ed8dfde303d6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149e0d98e3c4603b7e11078ee8a3b1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac4e88426b8ee72fa6a09851cd053620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c6b6585091cab814e1a2cd30328a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e852d805afd2f3e542b92f6ee733e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e92d8d107e1fdd1faea6a9c0ecee923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2277d702b3f11e242a9015b38a9c61924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70f5de9f8d35ac00fb3a500051b0a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf234035af039f8a46842cd86a65e9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb6608cbf82d155f6be0f94fd293db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5bee264da002ecea2a35390bf0d3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17c84dc4974225f258c5d59e6a947129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b680098040c68c2242e941b0af9a79e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b20f4f9603174c1281426484d2a4f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2091352fc7309d7ce5e697d4e060432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51484d594b60a38e28a71427f43c959e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781624e5bda57760dcd3ea657650ee1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e997855103ff2e19eed1a8794646e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c60ef35c600baa3882b20e6ca9e5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8b95ecd00e9c956a8bb9d92a62e6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca3a854c41b4afc4ae99fc113ae31638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bda1704e0d11fbb3ac05eea66338a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc45c9d0924716109a1c80e04dfdfc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140beb57563880c134cc2ec7bea60ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca423e491647251b111745388867f6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea28bb17eef3cc95ddc64528c3bdea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba56525e7e8e4607744be85042750b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89430fc99acc86820206724fdb90a24d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86226f1e7c27c5be2aa7ee6b84d9a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da2c8c351b04db376242b105e3f1ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85807ff305cde98293481539f7b3b2ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2696930118095dd21d8577f26a4ed2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247de46ed71a4bb34402ceb81de6e1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d060cb6edd67b25a66872ffe7ca9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fa192f8c5a475f7089913c5ed11c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e31d19c0e9b438cda237674ccd10953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e175e2abe6251bd1d576bec81eb6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c0391f2ec7fa294d37af861b8d8b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb45743bb3756a6db68b6f5eb688b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7778ac5986832d3ece71f2090df6eb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48895417345b5a24e12e1fb1d330ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb120395b0c605aebe809a15c5982c9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f52563a6148c482e5b633ff6ce2cd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5fbc3211bb4283201b4fb5562347061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2884b005cd0bec0ba017a6874b47d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961802cd68d66285ff9dd34e2b1088c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d27593d831e125118bf7f7547a08764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dc8367818f1972e64c4a0760076cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be880abe99ba7ccbbcc76c08998cae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a5936444271d05d47ecd7eb08da0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac27ecd99b5f95648dd6a21b6e759b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47a3bc7fd9365781ec79429a3344f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edbf3400aa72c3d5c3551aab641d3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75481d365ebded56997e03cf6c2b924071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e457fd181999a17576f340e01a272c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686020e3de30d6cf124c28cd38e1c7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc13404fcd8b486277b85e43655d3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d636074113486366739d1912a2cc8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12704378f757619b653e79b7f1cff19876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730af1f9c8bab75f88d583386059abf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b423a98a00f302b4945e2afb9b77e4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2dcefe9eba1ecacdb8d829584219f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5a1db8f9c274cd7b148d9f1706c9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b72ebfc03de4d0ee9728c8e184e7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca94414e2e3b0aaa4b032e6d4bae1182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a8a604339df6db72d3af70cba71c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4447c239f9bc0ae0075e97c903a6784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67477c384411e2394f92e3ac364b5fb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89076408da8fe609056aa3b49854eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa39ef43b184d4f343a3224aae8651787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb87d00b36af9f908eeffef7fba00388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74182bef960ec5d7447107710217ac989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a304969fed931c44440c8ca3f7e149590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b49800e55047904a40298b156b51091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b9cc766c5f7f0fc6a9e22a910201192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea7089056e730a0347bb4e2c5f1e4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a9c7670d0d1d397086f989cc2c20794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842e03bac6d6f1c18ba20d08a5b439d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba67b47583a3b845ae52182557560e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fb2d0e9e40b6553d339e83f79fd5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b221374a0775fbab6198fbfc91f5c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d894a33a29b08b777a0da8664689e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb4e51c44381506263175893180854100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f9a75de70efc13857a094c990e548101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b73778ea58db477927993cc1948fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee086d19f429b13015d5a9c54929b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0b642f2493afd0e8f30eea3b6431a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313266f30c97655037a4534123b021c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd901d7c6099b4b1605156de57533e18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705999afc8b5c8b4b7757e6301a733ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d97d82c7ea577b6ceae582e9f37f02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6bc490788a2abe760dd303d1110f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a2d6bfd44eded8127420bc0e58093110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faa2aba5b2f7d195dfa3501966ceae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61e5051483e82b834e0df0506bb01c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7aa95f1b67d7cc6930a30d5bfa1384113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccb84829228fb339154b442be591fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a22b013e0cc5bbc95e08a5fcf82a1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead2ed741818d6b10a8873ced0a321116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcfe11b06f7e886c9dfee5fab26b53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37364f8aef5a462afaa38c8442c699118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc81ae7a7cf8c91ddf1da3411c3753119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66050b434d9937c94011802ca0587e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdc974c6a89c1fe9526b2953bb8742121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62450a322c7750faf9660bb659e5577122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112868144ab50d96ff1b249b69b3fd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe72dc109078490eee37746c703d0df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370242ae2320afd343efa303453a870125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c375899fee720126327ae8067123622126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c0e33a003155d2083fcc6f6712335127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e487e2add22bab86dd2aa3e4a0a911128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa4806a0e23b11a708c588c82583a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66c12db9bef9f5fb8fc250ad367477130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb7d6b22a92a77c8d0718bd46b98a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d64cb7b2fe2ad674eefb499ed3755132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd77d51f0d65a6f7d82f7e37daff80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4edf9db6d99becffda6ed63785026d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757efaef416b903215a7a3cdfa3bf10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8681898a308f7291044b35b364d003136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fe81647a43ca23c780478233b0385137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5a263310acd982ded03c676a835e1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91249680f35c75cb7a23810b8eecc6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db67d0b5e6c4f345bce10a9e46f617e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce54ed994a5f7b78532496b871aba1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef9b9667e75bbdabe7ced64ef888db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616e876ee9582bd40085719bcc398c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee0cbdfa4f43593f04701594e72f11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aacd2079306e49be1b71b0821327e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdbeb07fbe6c8df6258a904643ef06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be131bee8d94c08688c103a1104644fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907987094749ee89cf385010d35e653148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4744f8ea8765205b6f5debed2f910d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5537dcf6a9503d4886497353abe3798150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b2b0348ad36a5444b20468cc10a66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c82bf104fd261ee9b041a121877fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c7a7ddffc39336423c0342a4d83da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bd2e4f0df9cec7c11d7561d3e0870154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4e1bbfc8c15f6df49e1aad2ed5307155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcb35f0c1557696ed0f8a763ea6679156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dddeb629dd80851719c0901d957653157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dff0c509e5bf5be3e11d1354b0f28d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac6cf27cdab19a7c496e75fd390fa1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974c9974acbf4eb145b9bfc0983f15a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c80a6a87bb193c181544b846039d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cd730656d94d447579cb2ac6a2b16162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c553fa8aff7da2dfbb336bd2efe2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4eb3a23fd7e42362dbc3e899e5389164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73259f2587b1fbed16ae0081ab59dc35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d03423493d09631525f7f9c15bc966166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54ec2370cc1dde63d582699363096c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb46495b71a6522d603b9795c3dcb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0236e0931c6ed735096a69556126c79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b57fe42409cef5d66818c74033bef0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9f88feae8f35528ff31625bd6e6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0acc9c264406f04e660e56c0d12bd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532a050e9a1daf3df3e3ccfcc358f0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffd848193a0181cd3b1579c0aa9f04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0ef8b610b3a6b19fe013f6cde7cfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac271a789b322ec2d1e5de0251012097176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f5221195f7ff2e525e8b1499ad899177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda142e5e0f370d13d8a05efc20fee4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c81b515a8ec5931ae5f6a1ac56522179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a30209f2817cd7a3fe6ae4b4e1292180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f401d8ca1d1530f023d01d0824d16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5487e7f338ea473cfac7fc55a0134182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf50761aeb58ba7c40402c6de25a6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4731c099f6bd0ff4c8404d03070033e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26930b509e58dbbed8413282b1ba7dc7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fb831bad4cfb2d9649b1cbccb0138186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ec0f6e202bcb534dc81e93f15dbc9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c19ebbfef009d36d01cd717c0ef383188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705f3391607cda2f00fd9c77e0f7a11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41352d7775408efe291fcb4835c731b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5020cd30d405293bb520bf90b4220191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3c2e734fd4e1dde1304227d7eeed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c412ab365aad8636b4a4d3699c0f46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb3130bc26499934f59ec112b420c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104b49ea71f6c1862ea990339a231f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4e9eb4b842341dfe5e90ab17f4f58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2bb02767bc237656da32dcf9f496f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ab4d33bfe208a11f659ddf722b118198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bb721eff1efc1b752146ca47b727e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f85c9cfcd8984ef8b67df3a15e2e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69ce81f61421b9549c36135eae015b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849029034f153ab19114bfd5591ddaab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380ec381b78133882276a613d443a45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db075116660b8a5093d910204880dbf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46ed0636af4dfe64ff833b7920bcfd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e683ebf8c183dc8b1468ab1babd715206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee1ed3a6470d9710d83a5720d14f1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14bccfbe85e90bdaba0c1c1f1c5dcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfcc6e3b3068f259b81b0d63146992209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb582ddc3a2738731ec7f6ecc7f2364210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614be3d8f5d056007e688baed8f24708211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf73f9966d11010a41f38fc15c0a22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12c5862aabb80d85913a3a2bec6310213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a845fb383e5eb965296f265d9779e42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d189b7d85c822a3e6daba73d1f222e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de7184fb910ad0a85a312e8cc5fa3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300bc34328562e2afdd987bab614fab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821314d7b65f83bc96d0687331348d47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf754d5ca47bb4b98a5acd2f8bc0a2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca75845828e32cc4d8b8243222b3a45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b600d2166ee1c793f82366f2b042b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca5d47bdb29079b537f6c65619eadb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0e46aa458fc96a408d8ef43c3554a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a50240a2b14131ba8ef8d8c46a213224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08b6c4be9d491d576492dc8c15fac0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a213edfdb21f67637f252a3a237e5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db5746300ce07db71b52264799d4de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26704310187c7ea9bb409844a14c53ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d95a021c421d801c91b632624c606b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46578d58dabc4c82a6ef0bf9fe7dc3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e95cc3ab7e788c75d7ef4a5d2025b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae3bc8dbd68682b9e8673c0f9acb96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9bc18ea28da47869e993a75d33beb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743efa0253720fdf05e6d1795ae4975234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc6561d93dbfb9a3838524baf8b31e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ede607b6576afb652994790aa45e77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d541ecf8abf62afebfab5801331093237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663343f3ffa4c4d39a94c704f5be00e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6c3a3f0f0cccfc8e0d6cd7689e0fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7943b181d2a2c27ac0bf22bb74897240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64f0629d506c7a3151a77f23e76645241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303f0595fdcb8042eaedaf338183464242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1581be3082dc45faf8bbab55b83c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12396b2bfda7b8efa3b200e74db676244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca320efc6eb5c66e89c2a55d757e57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fa278b696b9bf99ef3bdeabcca15b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab89cf4b9fd51e89cdde441150f4b79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7450a396e24ec37047931861233e2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada3fc7280600bcad5943c065249d45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b15b870cd4b9f522b1780d0a709e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa88d95a67018f4332956b58a2aa668251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee6523090c1f971c3578dadcacb794252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed48e6c029dabc84822f51f2c0cf81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6821b9896bc9c2f19373376fc4912f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572df55c3c1e095b7d002556bba6bd5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078845f48f8d8d92d8bf4d941dcef1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3882212313ed1fc550cc213214b13d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721cfe69c514c277197414d37d8b059258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d3fc4b55041eccd9f74f1b5558022259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46c49bbf6d47bdbfbb8f1b2c1b1bdb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e360829f0c28ada69f9a136475f219261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907919fae5a4158d8e0d24743f352e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7feb12ed7f0ebd1aab4efe2c8510fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42670d47f53ee0212c9288c28f83127264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f95011343dc90df43c00d408e48e08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faec1226de81f4afa60cc019a1da4fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509c9152edb5c205c42165976762aad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511d3299d5c013ba755b6da6d9bb751268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fdddd89a3ce24483898b214d972ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5808a145a6cc1bfd7de6a9b64bcc0c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038477883712fe99ebfcb3bf38ae53e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee6a58f5390044bbd7f70f44455e2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c71b6fd3b9fe9eadf31bbc2ed9b54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56a0487eb2ce60246de74045161839274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0e42374cf08babfb818d6b9cfccf0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9326e41ae8b4a44a7ba21a46c7a90d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb696af2ae29fdb0b3b07a3274f9893277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e6700b2479a12001338631a882380278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47534e09f2759a06335cc9b4cd2639bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ca06def025f86d6a12d6e8fc49fa2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9995286308a2a5cea83fcbf147babc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8afd7d84e8a52302d7996622ffdba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f2688f36c53c8a5eab94b97a56c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fece89f243d10f7510d8118740600d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe83048d4f8746a12cde895a15e022e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d3269e3f5934e35e2a2edfb670b90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1791ea54f3e9b423ca0127d48f119287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b898da6ced07ef15d34f489064cb7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde81a01911eddcd0e51e33e966bb36f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d570be85fd70cc360aad2d183a959290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ee831142ed72b7e4fcbb8bde3642e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323131fe9a78951bf83a80188ecb9201292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99389c1e1d9fcc66983899f46d0dfcd8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d75ed7ea8b586d40e75b0a2e6dc4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949b95838cc7c060f70c133a5384a1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaaa0fc0df1ba141b4f54f56748c3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed03369d97b58545b06bee7ab2feb36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8a584f040b5b06d495844af4c36bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2465620cb08423043618a2302a0b64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309269198d4ef27b5b8a82accd63c1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1269da6cb84d307e1c9f3e086895b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c3001f95507b493ee6dafe7884fe2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5368dd0535479bb22cb0e698cc3cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7215559662f6f2f95c227002e64b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42a12b832e7ac01de9b88876ae0db6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab5079c9c3828792ac5ee580a44ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bd44918a7b49b1d1f81c8f4e417af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3daa54d24b12511b04d8091d2b2f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff65cbbbd185768e26cd2e4fa29eee4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceae7ce29c7d0541f8e9b0a987f3703310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf2e3b995b8fec2ad69ac03e1bcb76311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d0e486177f24bf4f6c72e260622ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988ee874b0e53070ff5687a628928d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fcab7747b3c201b19b998270a04aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f846b9cf05fb065d33a5004dfc482b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216218873d39fb418a60f5b53d093b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8ccd8af7f6354790ccade44b77b6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00a51d2f0ac1474844e80882b03ea7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374af2c5e097aca93e35b0ff05a01edb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e9d3acdeb5ca58e9ffd604f87bb56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64899fbea5f05842886db187586a5740321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c1809a7a804fe3db43ad90dd87b5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7828d929576b1d411133c5574dd20323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddb41de3bd592834f17d3f7634ce85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e3c46ffee8bcfc1b84f25e3b7eb91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7044a72a3d72b30de2b89fe6b99f3bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ae86502f75f8c1ed4439ef44df5a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0465255aeeeef121a698204c5b2713328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b581f915a9a15611193056e263fd01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05182d648939b8e2b1bbe74b256f1fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3ba940bdc2e014d5467f9955ad183331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3ca55e5413790706eea33795b4651332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d45bc6fba84e27941becc6e4a137d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683cc37a8b4663e3d1f557f18c1929f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a189d592da0df572d30c1fee02289c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1a690469b161b321c857bfe221917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2d3e3594d31f2906b9a08da11b00b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640de9e3cd360cd2c9579358f5452dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3419a78dc89729d5c6418eadcd12161339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b01a8b871d4ccd29f557fdd3c8e601340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20540c514a44baa51be41b5155905af3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7270722084f353ea49cdd8a4c125d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d3cc08db58b4d8c033b37a1b47b5b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a30d886c54cbcd30e31fb8f19431f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84c2b7fd67ce6b0062ccdc9d5fdcc9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbbc75460a25918e3baa23fbe82892346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5920faace02d48d584441f41a4b3ef5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8281b9823c3b0fd35248d98043e3cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d045510e3d67c3fcd5355364acb965349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fceceea3716de7f035d3fd172c43b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b049646a14143a2b93905f41003c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec0c0790ba1b661d5945e368f56ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5870b010dcff0df53194d2d7de1e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dc1b6d4576ba09239b5253e4b8712354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6654f7fb1de1546cf7a39ac9fc77033355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a133b6dbacbacdc960e88e57fbf72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e138be98ad88c8f63706dfddea57b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd41373ac9a0011d62d8dc318c0e5a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79f03725b9fbda2d5ff8e451bb1feb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab983fb24321bad81788756fe2d20d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d9abb419befbfd6892f28d2737800361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567e113eb2a3aafc51fb43d7771fc5d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546a5003b379c6456bfc61d45c9a528363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2103241da332b55c4e468c3453927e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0d8b78f86e840ae0513741d89d612365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef69a9d719f262cfb3fd872c3d8794366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2feb4fdd61d9824e4aaa8aa01a3fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35446e65fb9ce9399b75083e538098b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19953c55db20b1a64ffd2bbb5df781c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097289ae353e05b2a4ea1333b024eb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f93333cb665d9c170878ad4f5f7981371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122236da8b723bab68f4bd3dad525d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8f7810581d3403f617bd5e5d2cb65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999196e2538a3fb252d3f1b3b554afab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d14b24c559fb16073e3e2a7c2db6b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370703b0d71e656ce3a1290a2ddd89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6479d7c5cb647591745ea6694769527377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1666496474c2a801712af8cfe6a98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ce5d66fa5725994a04307aa6eb8ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f8ddab2d088d401dbbdf62310750b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325acc2354afac640162285e0f8dc95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3413da65325db7889d97be566a79d94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ff73a55a5d49385cf74f70d9556d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268ec3f06ee14913e15469b6a1b7725384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717d8973b2d08380594727a79b8e6e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447aaa43e40669f1d41b05f857cd092386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f173257a4715ea66a17ab7fd2c88946387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6a79c6f0071342713721308483826388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7982bf9a26467ba6fa063e8106598389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cbcbef570278bb16068f177966323390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4af31b7f877616848c38fb62247a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee61eb1a47bda31a555b5f3371a4ab9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc21be0b661f823e87260b991066cee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a83617dfaed55b89d98d4c60915aad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c29b3d729ed021515dad8d75af3ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51938a710cae0a8b1f906f7ea49b02e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e64093dcdf4c82827e41445578df4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bc6da6045b1cf95de64d42303287c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3445de1c3e67dbd7cf8bc28645218399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ed9bce2d3db86210b63b97c5829a7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e4972f62152e196a9bc33fe0728c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b35209c4af3da8b2f0ce0527dad59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22223469ec47544150143f3178a1475a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a3137722ed45f41fa597a0a1c487404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909ca1aa18b3efe33bd0af5aff85437405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a4fb946fc8e008087305277522ce1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b8f1953344eb1013bb456e6f8105d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b6bb3d5b899d0ece91236aeb61013408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723aecb5c1d85f8604a7f5268e08a3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c43c024167c6fc2c59598c32193d18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16fdc6c6a0b0a42ea0332cc5514c5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ebb833dc92def477fb4ee6c968d21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48842a76086329d180d82c2f5e9537413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a08cbfe4d598ed74285296e7e85df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d579e1d5ebb9a87c93da515a5c0863d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c77091a09166c938fb038dbc045c19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b5855b94fa257f5893b32c8eb8288417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb137ed9a01c6823d999a7c53fc2aa0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6283f2b517dc51771d055b1497f9f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf78ea1e530e803143ce1f6cc4e0b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a05198064b99c46817c8a9a027fae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce38e6dc7ff73267f1b6b0a2d853a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebd1a40f583c3dcc2e63e5c200b196423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492c22241f0a105da0dd4da5408de42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b675a5866cf7d789d6fd4931336a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fb3afe1d534da47158dda3fc31edf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f2708f569c429364c3301dfacd713427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e142a6a33fa14142a7082bbf6c7cd4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe3f8c79736ef1a18de2b7e906815e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cedd20075fa721c75bac8b753fd56e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46c3e4221052364355d81cec5770ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74545b48b4b8313631909a1e4b96357c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b1a36ddca7866cfb22ae274a25908433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4be992c63fa04e727982597bd44af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3c549f76be4c4ed3e614312836d61435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef374b854370f9fd060b65adcc7c0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a29eba10fd72c60171cbbd60d6c6e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ea8935a4d27f9016605ef6f0e2800438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eab45a9a6f580550f7cc5cfbd4bc2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb3e8e7a27884096a7ec0a38a17cde440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444efecac367c043ae8229d4f009c4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4ba9e5a97db0fac99ad5c71e3031a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dbcebe3b6e8f13233853ca8b6327e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b0df3afd7cdd535982da2ab35705444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bedb82710543344d2c8a013e306ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31ebab157c0bd6713835b1ac092dfe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dafd8bd16a7a6f73d1ac302851bfa7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297a0513edb9c8519cc234d4bbdbd15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24323f7f2d120ff394021f99bb6f6492449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444a0ed73284ee8719a5c37a0f79381450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed1436b738782add95a9788f0959cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94023ed664c54ee23040087869df3ca0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec4d7777389d1085ff55767173c19a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c8ef2253d341a112607f19244e68c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfe5ef1e6610edcdfcbf8415a13f87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20eb2fd109f2439f8ff5666554fb6d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31016e99dc85a170d15ebabe06c83841457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2143751d0df075ccdb4557a0706fa2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec03ea1f6a0bc3b37acbb9cda68696d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad04a81f56809e8cc43bccd448ac54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0908fc05a37ff7d34f691e9f02e168461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045bc54e33b88f97600f3774d0740df462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b479bc33945a579d023d347b7a3cb66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81101a06cda347878cdd966daf395ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd31922fbbeb086fc5866d653d7981465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235be43c039fd4c86595455f80baa612466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4d5b5dbaa535fc13012a9b17e84cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c132dbf4d0e4a7cc30ae9c47eee539c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d67823809032c893a6283d09fdc594469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e168381f28d7e17af843b0b7fdc711470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475d09e1110539d6deb8fe8d3a49558471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65a05e2224c42706630065bc37c30b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb71c9c17d1e97ecdcd9102592d653a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35142acaf67aea8c09e149e4ab02d881474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989350fec1494ad3bf054eeb54d00232475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582acfb674d3d79774cf3a4ac920643476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238623d6fe2fe9fa48f152b7787c759a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85a91f9618402c5f013530a73cac8b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540b7043ef5176ce5aa9e5a9bca9a34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490e5e94a27891802380ca7007daca0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758db683c3e8970f5c7d1b2671dbd5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e81b9478939c197d96560f78dc671e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137c6b7784d25d12be7e58453e3364d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61135841052168a556b299d1fdc8d8be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5731510a55988f884b189f0ea51c70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d71d60c978411681a93a65f766964486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36731a219dff479e5aa23446da53901487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a00fb3d193e8c082b6391fd554f986488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edcf96fa27cd47549f4c4e059edb8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fbafd0a8908f8a2d741fba35f71a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725be5b3fcccec022fe1913b7541ab7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12344d5f796b352032dfbd76163877492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f22ba0431d63c616ef6ebd079d7688493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0798a150d3de8757841998a41ece1e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768e251a020c04d826b977111f53801495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2ca4ef5ba7c3e96123653f7c19bc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bad61c4e0b151af590431c47d48b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269bc29c77b6e813bbb74e342c94679498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577b54ecd0ede6068ae9ecce50911f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1823d963c28d475115f7bf5b532489500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87090b8839143ad804cded9513af962f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1143f657a70982a910969f96fe9691c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d5deb1527ce6a2670d7255cd6d22f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84617d806fe9896d8c7aa4de0a753ca2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58620c2ec8b03252aacd8e6a88df5ad2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d0555bb38b85b4f453b6c8b999bca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8189ae87ca25fbd08e466f821a9d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ccdc0ea8e562261af3fb7e07569e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39557a3b1385efaf28353204751b81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37919b311dc71a1eaa8a749805c1a3ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59e2bc49773e58f981a395ed7b51be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61d0724a49d33273c64c4f71e6c06d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4386720022e39350c853d020a50db5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f8ed3196f39beffef8861f0f1fd45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd99c265e61c81c96a01d5fd7fd6c18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a827867bae6d509225843c1d9366e16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d02e2cbdf662e5a095c6c539724d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de239aa27fd69be7ab124788381be92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6608cd3e5b2370093f1f5b49e76f9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eea311803b3b11e91a260b111955c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83648f450631d0c4db5c7d05bbfbf12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44454c3201cd525ca244614e4b8e87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b97b7e5ff6c8f3887880e2bc6e0ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a5de33ee0e369579050b750505fef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c6ed20cfb77923adb439bf512ade0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2f5affac094f253b84d7c1ff1d89b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fd32bd585c846852ee126e5409366527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e844e2f26a8f82ebab97a6b19fa8cd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b99e31fa6251d8480f50af30305438529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999a55ad253a2c295b0ddf0a6db1e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2843e1d69e522a4be8bc3cb517cdd9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e7b500e204bb7afe910aa8ffa3f1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce08e1f9e8dab91e42012ac723e6a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e111dba91a47a14c39aa6967b064e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a1d703824c25a026ef7ccaf9fdc5e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8363b55e6c2da9452c526cca8dfc0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab614b51017150097ee531b57e9387537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfa399fc96aa002267c28f9f7ba02f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe873348b8a3b56a9e99b5d2ebd4885f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8da5083a4790b2a1f4ebcffdfb059540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a12c0c1bd4f8962ac232f0471362db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcf477addfe2b4b4902a7174ac6739542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef766d0f7fb784ed39c9ea2aa8f5c81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743d5e0b15eb978b645bcef2020348b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dba20ab1a06ebd389279743a879a3a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c12826bf655c0046ca374537075a1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10daf988f8b163465b7ddcce1e96e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afe7dc28901163fdf4eb1ec306a25f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b188eafe076dece4ebf406e51f05c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b229f6307be7f05f376ec37b9d67a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b7a695b32bf7ce34b2f4b299c8dd7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8b468aab014a1afbd42a6a84be176552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cbd34b1cb960fb9842be68ffa1071553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2c186133aa6847421cc8ae39257da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf8fbabdef39ea53761addeb8ceda7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d601ec484403e4b0dda332b2860f0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a5c852217bc327a50cddb6af0d27e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf065df7e179e59796ef7cfde4fda0ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53da45a36a5f6279e5789c93c8a0d47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efb38b024fcab0f3856b7b3c86de2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317c408712a97d9307b22438102733b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f76b209c8b646ca0a2c02bce81a8fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf6bdf2275b958be48d4661ecdf76b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dffde4e2d1bd85fbe9f9e613493bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40034c868de46d3a818ccfdda63242f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c0804ee37a6bf6eed210fdfa514fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6dfc64c6d346f6fc04303060396ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2451d33505f319ccaa261dd26c76a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00940870af04819744afc758f6c18c7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f76deaa817ae78782ce8708775920a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c6334b00525b4d90263d6ad36979f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e139c020cc37c63f4e57905022833f1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54d9da52d5ed5fb9dd2777bb0dabba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79311ace94bd69d2f3e42ce7eb10cd81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766a753424b31d3e8bf0e1cd8e8a5f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ec1a53c430c9b2631b60a7b3294ed576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85cd0adf471a5dd619c559fd9b708b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb3d749e393a03f6c9b211a67c2294578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f6439e30fb78ff279feadf9bd5000579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f419bc40efdf96859e083cff177ed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb7f8887241b58bbf39680a12d8a1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b8d00c1781cbbc9b8c96c16da080c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533b879351f4a5dde00c24d5a024280583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011502ee3bdd82e1a20aed65f5a14ac5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc25538f46bf89984c6274a75239df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778a9a3406199003d43a9741c0481cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fcbdb5fd5e55d4d2409ee6a3d9739587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373e92a6a1a295ddb16f22b515d1a3f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4aab81d356b9901283e8e962ae40d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb944d3034051fbc8626760983da7864590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f444e34c5b5e1031fc62a2e1cb204591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4d29218affe7c526a064989c12e98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527d310106b7421d9e97f9336011cf2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299f0acbb3116163f3251d0c1292d4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d69bad6f4088e5227605178d93f28595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d814077219dbc12987e6ed5e686018596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb3072ca72d65940f4fb517513d94f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea3158a4d3d4bd86280f0770ce5e40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2687f4bd79ba02abad98f3b582ed3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196ead1046e8356a82e847442e4c198600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a35331a87490d844108f524d54a80c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a460fe53856849e775c160851db0e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157a072adaa8e17d2390618790d6240603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6655dbfa9b1aa16818f6530a739fb78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3999826c0d1d5ef1ede3f5939ae947605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a537d59827895d30e71acadd0a0d442606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87395a2f4abe6f4fcfb53490e3d388b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795457c8890d1f27602241da931a2ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b85e9f22a15047a5ce29b26f3c572609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5710a50c70e37443c5ab7794e7a3999610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7f42fed831bdc6cad6f9de1420a54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91816dac2ffacd897d03809bcdaee9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec43cae7723113e1a6792b1b863570b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44c2f9ad5177360898a9973c4d636f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02900f5d303af697d805645ccdb0d4fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d6d9d9d2819fcbb4824f4507971c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151d328e6089ae2f7df91c6cad0cb9d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51807080db57ab7bbe4ea0f7490c5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f754826cd0c8dd365162581638a9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860cc870a419395f29b0fc53773a539620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe718c4ac400e5c05d4c2353b695085621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9fa761b2a880fdce3d2e502e473f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377da71bcd7282c0a74e52fcd9ce6d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9924588d70c4a5a5a377afb22db2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440ba01ba8269336205fc96e8a5947f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5ea19e201c0a37e1d58d55b338953626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68212ae4f0c591473a569c1de95c6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8909355904b16e4d0f4755cf1a963628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364539b86a180ff42ca7df11763c4f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388cc03dd7626b6f49c54a6ed193f8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a5d5fe9af22c52a80bf205ebe33d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3568a96ff9b939a50f3e4837474558632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1414f3a375ef4d5ab5cb42b37bef9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01933f6d07c917fc5bb1f40fe7fcfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3fd023adfe1964bc923f7d22dc8c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3141164f0037e2ffc2dc465b3a7665e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e7c5eb26b74940df2668efccdfdcb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42f5168e009cf625ccd6ab5a1368a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6351e59a77887e914d50ddba74b7d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d333adf11aade25d16703e62469dbe9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356c725b3d0a511713e7f66ed59edab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d199fdbf675d6d125bd3a1bd9b4b946642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cecac6654a464228bd5a56fecef13c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291dd3cc19c8012a53770e962307eed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e8b269050c88e3d1eb94974b92800645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b0a32cf1c42d67df662ee3281b855646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90119a1f88b97150eed657187090934647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23032de31afff09b9f7c5caef949a7fb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529a7892c53b0ee5e4558f629675707649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b0df42de03ca07d43bead82619e59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cacd38f72e45a61515e19db776ff3d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246addb9158ea9f2de6d6a57dc376db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb778e4a9276a9df425d95455075ecb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c85673118849aede82ca1534523f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8ae3b5e47d1cbab0171bf5285ca16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a9f39b9a305815763bf3011e8c915656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db58bf2094f1ea9b527abd1cac3f520657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa399d31df2dc1ee2fc0bd72dd2c697658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f494f59b89347c81755c0c9db23a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bab5d098dd978725058c396c3e56d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7f63e1c346c91623654d31dc29ef9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659860e69843889a44473d90fe076c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4795fedc66131baa87d1688ea55f76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed196970bffe0e62666f0e31c06943664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef0b10e6e254435c8f4c36d5dcd241665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bda82ca90238bc85c8f6e52635069b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa935b07e9ad7a82319f100985571667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1159fcd3d61da830ca025d3a9c143a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f35630a9f07e2f9706e6586ff88b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d610225586d222415688c103557bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed34b75f84b2455011bee9d2c2607d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb06010ed1d5757b1e14245720ec23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cb3d1905aac15b6c82e239a77390e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d2f7a1178f745d365765663641aed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd6b1c386e160281578b82f041b1a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833351283eec04f2dc3286031387ac1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcc12dcba40331f31a0ef335eab499677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770dcf058a1c17bcf693cc258e12116678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc99e138046f22e9225e8c773050a7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aec74ed69cbe499ac7235f99307271680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e358daf2bf5d19061d3388a3aa795681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607270d5649c8b3d33a860fe869ef5c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa1ca2f0de17959436ebf57f4cb27f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3cca6a578e9194467922c4636ca80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25d6f895ee6733c651dee1c8f7baf6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c17a465a595030bde1e8c59802d4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dea65fe9bcd3ca3149a592e9b075a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a6c5d069d8d443a4aedec0a7a34bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b12c330798850ed93c9664cbd5eac8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab5e3d24dbf37f74e5d110402616fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f669d5261239c097eeec8bc085873691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad96c2aa5a5b940e83af5aa1be8f33692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb11c1fc4306dbfb90cba0d5888ea03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8129fc54f42e1e3ea9a0af5b38c394694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b9e774094bd0dafa51ec2ba9d4d67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5fb247776660b8745fb940611802e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b843d044f790c569e5522a52a5849c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130968991fa046fc7fdfaf078028157698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613444c9c17ed80b45525645fe1b027699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754faf9024d06b76ec7dc94cc6d983f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ee3aa425978320d2cfff8899cd8af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd28350096d7085d3fb764203a068a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceada3fb0ca9c759a99f9a66b5766e82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3a9743e04f90b878860295c89a742704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be05bfb045525381c42225c3ca127d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660f87eeefbd10b526db8bf275b1995706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd9823d9d72b76a60a938170908f89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce1bb437d88bf6a56e6bcd28e40fa7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673dca25dd93d8137a733c7b57f5fd3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651399bec6ec64ba24592db758a3dd29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ff6757ee4deaf91d97d4ca4fa1728711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a8ac3e62763fcb7db6a18c74d3156712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedf630350ad59cfeae18cb140d3e90713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a437864bb36ee160c60e699ced9b34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8452454d52e89a8642a76e5f08c50715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77db2e50893121bfa63b45ac014bfd1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2401c2abc3f5644e3249354f26d62db717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80dcfed480a2f44071a96cc430eaa9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8fcc373408574db21164d14e9ee6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915107f4c1adc141bb89b2c1b96e56dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177af3d5a04cb080862cdb02401a6a4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90585275da8940608e093c34011b0c87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa14c353864fe5b3ebd0de0fcc6477723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dbbe61b6545887272c0ea13128f68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc7da182f0433f3c5a6f0fdf9ca303725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227266a4f2479fc807c68774a1e85165726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e966fe31ac049a86defa7f96cd1b8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34f4205596c9b1e1d9df03e4ba0dda728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c695dce37e48202c98e801ba89f0ab9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843590a41c5fdd0949d80f6f1aadbc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86277a769015811d14cd835c7aa4e4e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d735602e3ece6027dab211965ac6e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ea153fed42d257422da9090087e3a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839de9906032c57872f501e50be9843a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097c4fa65626ebcb0a360011dfef615735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fa38da48d872f8534c70ae7ecae75736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457e7b85cb56506ea400f2e24abd226737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2847f2a352b5fb00edbd0b4756aaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652327f5244e54272e3ac0a50b13791d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636121de5ff774f751ac069c46279ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cec020b55f2ad5fce909df218a272741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb76f254fec5d11292b41819805226742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5225395ce75d48f1166366e7e0f15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e89a0d3e279eb8715e604af32d641744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c753c7378945b4f2655e38371f0f5c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e50b9ba3a7dbccdf33e36269baddc6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e312cafe77747cf7252011324320e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca2b7ba415bb529626d1a90cdecbad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460001f7bbe330ac1595268b05bc7cae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b8f4376c32f95c7bf58e3fa186889750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2409663ac7626319938e002220e04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0ee0b8496584251396fef89a4a7c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e156ab6273bb4b1404e974f6841a35753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cedcfa403f3647cb1d4c06efd85a7e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35917cba11a4bdf54db14a757cab950d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c2b5cf2685e69db923aad17e6b59f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2d55f9b72053fa1899ec09df8be5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de856f4aa3cff9ef19ddf7e1f663a21758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ab5cab97b8b1b01d4f5adae4727d0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>