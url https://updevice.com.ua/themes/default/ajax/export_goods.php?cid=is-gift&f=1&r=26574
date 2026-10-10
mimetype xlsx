--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f1b289b5d0566c9dff3f95cbcca951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb783c23dabb793c376b9058e6510992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd41c7a10e2679f38e76fff49f815ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b12aa0afa204cbc2910f467b0b3e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19980055e519f9c0956ce86d38f2a9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda0b9e8d297022e464a4a877cd23fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9504c90f8f08938ae8839d162fb2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ab90fd7f872c4001ad3c08e8ce54f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd815da3d77f03abf46429b6006d3859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33081d90f96946cce2d6e5e662b2d52210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771fdad37abfdb75ae96f447f6386c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892116bbe636967e91dd0d50f2efdc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054383ef837154cd6b4a4a1a56d078cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2e5f476e385d8305e1a956a18575914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699cc103fb4ac00219a3f9f6e47e8a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bfb735ca04b0063310cce5e4e7f6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7f482b26f45841bb2a09c4b6f32d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c12b1e6a23e428c4a541742385fa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b3ddbdb78606dcb39d7aacea8616719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb0bef28bd963fe0fd36615611031920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a022090adb3ad9e4841b9435316724921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465e1d1a206e500b005c582b5e1c63f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9c8c1297e5011b648288119ec4d6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb974c0147dc285426d7220c64108324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed743a6691692d8b271462462411f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef95cd1c3d6d948b23f01e79d6fe67426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52014108b46fd47cdcdd648648ea94d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc917828d33d1b6ae98e7d4779018e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11163df2d3a7b9411ff9e7e7616e945329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afedfb0a42d88ee08b8fb9a87973ddf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f6aadaa92b1fdcc5a259bb1c198e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6332cd65ab070146a7550e8c0861dc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74128e945f6e5cbf90f9bf9ac3d0a8ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d794ae9b66ea9c96b21ecbdb65860f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5061f84f5d80575ebe91c9acb7b80a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7280e86d69a33b91fb1d90c46818136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4d8d7f5dd23647833c56759aa33c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6a43c909b67ddbe998a704851643738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e382bf59c1a78532ea60bae3a716739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bc7788c557bdc8e08477d99e9765740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bf830d2876251b024b4a65c2b33d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933c51574bb1691c51370e171b50b9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363b2c2a3654d1ff3a367ad83982e3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d8486a94e2688117bf8a664cc23f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84475e3d4497e13eb664484ffe8af445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5214bdcc456561e441ec57e24fc7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6881f2e6c7bf1df82ec8d4177594ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641fecb8b69a221a656b9417163398b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68d83f6f3207c39865af1481ad908849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33060687e0ac12d520f9ef4e09404650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a1307666ea298cee4b0e06b63144251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e296a415e81996fda9089603773dfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab827c4a3a98b15456c7c3eb47112c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be275be3369a441f875ded6cce04d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30493784d31a40b0fd3a47cdac7b9aac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fa06ff12fc1809ea00ecde638674156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433f1aa8c1c6e42435f66ab6702830f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479f6076e7ea757fd9cee5a7ff5a9a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8fc6e8cb15909c78dddfd176f2f9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24318fb042506dadd48947b3107741f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ce3dc842b2e6e6e75efdef85cdafd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960d262b6e6874aa8bbc417697f3bea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73cfe89b2e4f0d0fd718d80d2e8d6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da4ed51e880731d02d07c5174375e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd97eaa097e9e28c003af4b847942f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd685654488efe34461eee318495be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f614329c2be4b647538bc75ca80b1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c179c23a17ec1572da3c40bd9a9a4d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d253c9642961362cb7bad5e18cca41369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90bccaaeb461a4c0e506141a97de6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937df1e5eeddca8275e79dc280dabe071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730b430e659ae405cd20aedd98da8c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734668f8fe80a8e22ea75c4e5176f4873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e6f53b5bf06f2f8172081c65ec83074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13447b2a00e1ff54d14dbc14c13c907675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbdb939aa345156d110f7bc2e1a85f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f6cba312e1d8c7eec3ec5e1a62f8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cac3e5cad1d6811ea9fb49137720078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88400da8694117b85c8ebbbeb0cccc1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18da63afa2725e2ab1e73a8f2d3862880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852f97a022ffa2fd3235b11664c7f8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea848ecdf956005960453a04ca134a0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7176fecba016e797da4f54b0e5a03183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49870c5b0fa8b1182ad87316bd4af084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fa4d53106d3193a53b05b31f91e7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e9e0ce93298a844e51836212930286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c2809f71bb70fa3b0557c62da2a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c3da2af1c122e91f93f0e77cfe00f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe055f5e81feabfa4a8fe5dafcc2ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc37f99ee1df6293c3d8b3ac11a82c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0741fb7e0a0ac9e17b86fdbdbe969091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf744a3e2d49c31ecb273f217e3ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc8ea74875f4b2bf2004cb7d5bb6e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c42ee06661f5d36b077aff131207494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de2befd0ef803f0c4cb4b0a7f4aadd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc95d844ec901273ff752861196f9a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7598e8534541112e64202fa76e3836497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ff391b696e67ed88912d0104d610e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17857ff968c7c16d307c6e9942f7bca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8932ccc1e869ce5048e208f7889bfc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccf4625e62680b8074c9f7408348f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af5d565a027e66cd4fce6c6236f5a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f84a40b8ab2257c4bb8112652a51dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd982db2ed6f92b9093ced3b8a5545c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78076bd31263f5f0193ad3b8d57d97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e47e3e713900aa9f4adedaccbdc87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efbf5c9eaf52783bcf9cc275ee1c7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ba5a47f55d47d27e87197525eedad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c281bfb613855e3fd0c091ace0aac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f11419543246ec62aad703351f6e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac879cb220353531b6e2e17412a76c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4652e9dcec999c68b7de6a23b6bf2de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1615b1922cc7a8f621e0e0dc1a7a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c18a4704520eb9ac280c1906a6873b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce0ffbc5c18af80c4aa497e2df55fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac722788851f65332793143322f8207b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cce062567fe5d91b999ddca4b9317b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b298afff718ea9c5f793025ee40b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e9e58aa66d35ecc356a3be448e351119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbafa7df8b14ed1497ea494efc7d82a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c00f578f9591d2a301133df4922891121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b35eb6dc1acb680611405cae14a22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e116bc857348fc3b86d29894d7b831c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59454bf77c70bb59cd6ab62b426f201d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c8bab8709cdbd26319d672c7110f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c69711e9af40b7476d4febcffbb2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd13bde7141a67ef31315d5f1730f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c518a393fcbcfaffffee5dce9f1a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2f8a5e039db16a166e842d8a1107a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c2906a84845c1c7e01a53a111d4ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5b7346155ea8f2ca5448700afb77f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ad3f9aec765e97950777ed8e03543132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12adbcab022adc6c83dac90cdba7e00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0534b92abd2d08709860ab395dce2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b6dadd6d835afad682906ddb49b89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad864a232282172718574250e7691e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb420f302a30e8796f9b657907a571d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbe3d28d0f190cb5605f6ca8968d23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceff5adcff62e34c88e39d4df23ff7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c96dd2aa308687c64a5de0eb7ab024140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed8e7d4790ff009bdb055552402676141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fcc7668e45bf61c5f7b276dae9c10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb2c03e1fb4f44edd57f9e0c8df6e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff3c046146d9b3743e0dcbc2fa875a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cc40e2cb57e8ae7d670ba2858997c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b396b1e6b3cd2c40e9e9ab366d69c84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3362deba12033a76707afb5ea23560147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de79659727a91d94c68e8682108cf1f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df494d6e225716ff2afb710b9cf187a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd92629026e4d591a4fd26d3f772e09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb357aef57a322fe8b03298d361678151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9a81e4c22074c9ac333a902b8cbe6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93b44757d61acf9a9fd665e89ab411153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509da3f17f0a399ad42fadfc7017f61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05be64a2f65bc5d1a8962be1e0c10a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c237f482d0103c548ac0c28f8d5de6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90682a8ecf207b0fa9506fc075b4744a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2c52122c868259e47a225cef22303158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01975ff125f6158393d70e6c35d318159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4afadfd4e0a472116353420e16fe5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e5444ea5c2b1763c9d0abfdaf3813161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35145bb4fc36bd7f6b71bd91c34afd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f9cbb0060476c4859b9df57fe4ac3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df9992f066c48ad64b9c178376e38e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbf33b6855dc87ff151a44dbab05ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1e09d71692bdb43a5a3ab6ac6e1d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634c832b10ab91e279b898b70e17988167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb0205fb802c6483795a347d7bf5bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca79de6dcd43c570147a0ff7eb78322169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310326a9b2d6189d03af1f8c14aa2bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d1d9f192cddaa144bcbb2774f62c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5265bca04375357c03ee96095d322172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd29bb74f1786f6fea2aa8a487f3904173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e2b386092edcdb3f52798b769986d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd5869aa1436a0ad74394f00cc781b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c00b45408fc6ec243d23d03bdcfe0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bd41a9e4f793ba122a486b8bd47d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98ad5685a4118b998aa8877cd841a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2762dffa08a9b43e65f1be6fce779179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf7d859f9cf028e3e1d96635ad1181180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2fc37c6cde8befb80587a69b40799181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9f778142e9b41bd2895cdfe5becc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dfcae0179388910da64ecc3e55053183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d3972156982d0ec8440009bcc36cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752b8d5a3eaf2e9217369c147846ac0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f651533de5035a831231c3ed82659186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91ac42028f9322d1e7306b1abdc5c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee75f1150a87ee275216c4252a4dde4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f042a9523947aa82af0c557f50b785189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf04dc74c3c704647e900045ee3936190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3b6a1399c70716e36b310e86242df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd7d66796968ce1e78ac5012d7ebf3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468152c8dc560278e9ff764a39e95cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25368b3c15d0ef1e41c80862c1c46b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b062f59db8527b210d196db02521c89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c00eb4ce131a2bc9ef67d5093f249196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac5d48b745b84feeab196408664223197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76da856bd29b60f26dc8b9ce025c0ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6d169509c6794dcbed8fd4c1aed0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96391e7a6c54547d24142c13f3803e95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f545b4fd2f3dbe95b4159b2e9dbf8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8dca35c8b30d2cbbea0d7d1575787202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc242f9179db216a8d432476eb0bf0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128c1bcd30359b65e4f63fae28bbff3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1a82f8ec37391a90f7874f203a206205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd27fea350ca8cea7103ef210058ba3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d36aefd6df136cac42f383e29963a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a442f4fbe996ced70e0cd21554fe40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdb075a8e5c61804a1f2510ab9c224209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63e2ef688a467204ed32e145dd28db210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56ec10f41b73cf45f02d93dbb2db07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a28c1262aa45ff83f4be9c04b4ee51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86254f8cefe10d0e65bb593338bfac53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969dd580b3f35d5bf094e427cd25b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e61d734cf911b5f0ac5e703637aba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7f37f937c486dd17be6d92c0101d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca505bb85ff5aaf03329d21a20b067d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efc30391445c5de28148c1e7cdbd28218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582cbcf9af4c340efb2b22426f7e5c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25d15afc384f8d4b4b047a25b7f2c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58513ac37000899122b80445bfc346221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6aa0556712ac88dee55bfc553246d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eacd7ab8c1ab80414f479ce4f0806f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bf0cc18a0efba17fc5c6199a9f356224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70ff783e0334ea0227ce540acb6152225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d1f37b8cc530736337a107940879d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce465c73d5661b70b2d0a6c23fbef896227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e735e57e17f3e0f97f4f12d60f00e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9900f179ca96bff40b2195f2f642d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f78242b49024a36dc80fb1b0af387230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dca503c67d5a5075b8c33af787848231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b30b1a90fd67806c68ff1e734119f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e65c53430e2da8e8663821a1425e9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55149b247b12e629bc57e484ecbcb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2357a45a69baf0c2adf4baed0a809235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb31b4fbe5ce6405e52460182189d2e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ca9612ae8af14c48932376e83a0b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267179bf4a601a0a84f95089c261fd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a1d4de9cf2bc6115cdb8878a28cac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acebc32281c7b86a253c9d3c3779473240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf1df08b74d68f211555f05371585d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3239b440e5d6e43eb207d10ae623b0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637632dc87bef0f5c73a607e4099a9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1acb02ee75bbb9fa06164bebc8cf95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adb6903b79624be65ebb10c3982ce8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4671ead4e40fc0e7fd3905eb83e118246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebf447be548e70ceaddd50172b257f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87892008a4defb61e2011d81489ea598248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0526557a8c222e64b616dcca67d5c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2181d043d384f6ad461c6b05a7591250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f602825471315d4cb7025e31e1b4d4f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e13f9ba16dc29abff063bc97eeb38b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1542b6f4248fe5e3f8e166789101ff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96ff4a7f77e3de8567a427d7cc54aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cc150b99389c955ca78163537c6a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a80400f6ddeb2cd94852a98eeb49d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506fc2a6783583dfe027824787a3555257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17687f5e506d068aa3dae6c58f6f73da258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32720ffdb457e222e257af0ef84db2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886ab2b7bc49338ccfb63ddc6fd0f19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acec0406617fc9369fa19b2d894ac11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d994796b641b2f2f146ccf246418180262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86482ba10a09a22036986e1eb067cb8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec75b651632efca9a13f56cbfdf6e77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29ad587e8283f071e69e39776cdca7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a6dbff61db3966db508bcbcaa779f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5aab526692a6866c5cf55d4237b39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e4598c03954910c073607a8165630268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a78ad823344204125c9b1810f47f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ad4e3f397b9ef919cc1f7344e3ca6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12317091945c8eec1c2f327b482a1bff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356b2ab143726f6a26fcd1ff9b723eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31a1768c708c40e64d4d71d7a15dd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6a66bfaccc4d944d336121a7c5d52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd41212045f81ad097e2b61bf0267f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89537ff5ff1d2b7b025620160543207e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12303a36e4607977544f4d1ed9e1f7c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722505184c7467639c3e9d630b24ed8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d5da83ec94e6fec7adc9ec614af78279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9244245959c7c1c51c6026978a2ef8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b984190231b70eeb7f57da099ef5bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc9dda560372ee223804792bd001fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf861b2e703f4b596abb291a8343177283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07564b6527561462a5310e9e8c43b675284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74541f0657fa73a76918254303c1af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d55cfd3a60ee7f6bfb55e93395989286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2946458bcaa6e40d25d4b0604f2d7a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c7e82a9df6aad4699f4383e073ccf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35b117ee12de736d0fbb43bacb17f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c7b9d0663093e2c1dd83b62136fbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520710488704b7f571720cad4c6fae5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70fb79f76b1220694768b369873dc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09ccb95b78a27e46705ac509c04c68293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513c90ab013012cdc4c9481f3061316294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2f81c4bd82f25463245abb3f74de8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20202f8e8b2c853c8d95bc0a1f8c7675296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0047b015e5a8f59cc463f1e6420af26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a3de8a2f07b1592de079b9ca2f1de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf3e5a745de559e0fed98a5ea965ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145b36a5cc09edac572e14b56ab8db8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821311b3b3a38aa84c6a18d6901ffb6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe88da9cf3bb9ee914e806503b7c08a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59394644ef8af91a2f70356dd63c04c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08f395ba585a9f9f05fdfed228c745304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc721d0c22133d6bda1e842e142f89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df1a10789dfec4649ff72c2dae4cb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abcc0bbdfe30686f6af15342ad3753307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6379861bf52ac6c76f51e9b818dfc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9f79fce00722c79e356b2f9b7ebb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697e39a0af2a1a26899a6fb8b9860b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e99bcf466fe38c8b226d2e6e611f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a82fc3c6a8753e63cfbbd2dd93535a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5a75b7f8536d62a553158348c9d6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5e24faba41d31d34a4f8d5165a33b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bdd6992f3a126e23e24ae11721f32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1f8679cb12607817233a44006c692316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ee84e684ee2faeb798417e6bed425317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7f724c290bcd01720f04671beee8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9b300cd6573213b873498589b91e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f9b0ead3f1ccdebe1851a61cdc3ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10842e61569aefce2cca4a44a15912e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f65f65a58bfe7681e8236cb58f6ed322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f46cf6a646e0f8c9cd7317cb12412323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c2db79b33cbd07d248430f2e3881b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d062337c02a1ddec5a4b408cb35dd34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872626a685c3a31304b25f6e4ebf771326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ff9c99ce3683a365b090fcb08387c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ba0ec8d4ad0e636fff1ea73d8c4dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b7fc4868c50f897015678ed9444d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344c8cb7564cc4070a336a952801758330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d09290c8ae17eb5d2231d8d3a12d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864999d7b727c0df59a85b1aa9121b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cbf2f1b89c3f3a610e5161c56ad24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce8eaa9fd149f03508e79bdd45665d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a134590e0bb94d43f6903c7a7dc5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f298047a12e8ac4f37124690afba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ffe42855e449e07d415f5041d8f58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19dd027e92e148c089a7c27fb8dd12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205f567636abb0ce9c26dc2bd152b08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96400de9b724da926f9618bbd7a89ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea1fe2b3c7cfd3594edd6e23979f1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b01fbc5acdfd07d4523e893c7e2d26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ffe715eb64217af2e22e9c1f79930343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24061fe1f1d843436d3c706cc00e3367344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba319e591264f9450c0a957dde31b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8ac8fdf512d1506eeb06e39323210346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28287a9fa57253da958f148d0865f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fd5e7eda7f8cc1c84488fe08e1f5f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae79b6e9eb2b5290d0a9a520140bfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01a525faac64af3004effddcb08fb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33814326a5fe3a444e9dbc6e43319aeb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a707927eab68ec3750b0a4dc2a81dc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfffe430cf9641cedfd20d7e1b5a211353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ceca899f7d0995147493b274974a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dc614e5f759610b1ad25610232735355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a724eabf1310f2a5e5de42f9c6ed2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad0f1217d8f055b815784fac1b697d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0821a0315dfa87e14db2c6e2d20fa29358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafadcdebb422a1f85ee568287988933359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52e3eb3f64bc035669689b6ec5a2ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62b14ad99ffe18eb293940a4402c60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d9dc40ca4bac7c2773a1d885b0b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5f493289146652b0e376da8cf3723363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd384ea92f90e66a9b821ccf81a50d9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59826b59b288ec138c6ff0efb7dff302365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85294488a34b41b1a858f0824d060c51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aa6f0df19f5590cd7b9e599f6e8ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992bf09b22875e65cb4c2021578cb6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab338f8ca01b1fde9afe7bfa8900d3dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ad4e050878dc782b67cd965a13223370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde3bbb97801082a6eb3cc40a5595b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22993f1ad5c3eebaa2a71c5d01ab45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c71b4e9ceeb1ea46db5dd1602d79f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ec7acc3c76f8169a6fd6cd3dc5816374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03bd3b8e25a646479ed0c8d9b74f72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61980a81483b5a9653dd2df2c893b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67019f1408584e2f7a3057f4c6a4d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4fdc434b4559e7d0c87e8232d3582378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecd9ab8a1458fdce0771bbfa6a96d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c839ed15bf4dff660380e00bc345cba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae562d3fd88812678867a86f739654cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2cbf3a37ceed8929080b911ab14b1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63f6831f344affc68654d0c837eecf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5553fb50f79b367d76f2f425ea6a24c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e853078547eab7654c3217d5a88c23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48006706564f50f9fa311292b156cc11386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012debe46a206316bd42a6d7f4d7b4f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9d59290c85def1081819a3bfbbefb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded833a2e1dc90376c24ddc69b6464c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894a1cdce3b5345ad67a318803da5f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb14674020398e53ec2bfa0c1a4468391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ba9a6774a13769089f31655ccbe26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728dca9f2d7cd4668f2eec2c61b8b7a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39e3362a1ccf4b5bacbf404be01281394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa4bcde39c8173a453d8e54dded766395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01cc6adf54099fb3c4df033c6b69a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea0a6fb3e5cd7306da400036ad30de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70066b5f13b18af3f119b23a96e30cf5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b132091dd0003bd6bf06ff6234b0c63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158893c991303448caddc672339fcaf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad98adbc143e107dde838d2d76e108f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3719c355118e3324f23fa0a13a7c62402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fd9b490c6ad0e5b1ee428ebb2bcec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8372727358cff1e593bc8b4fd38de1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc81add54d82e928a5535298f17827405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98487dd448a926069101ac25c21dad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8ab05558ae0da8e0ac2495380fc7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe56f45298a4aa484c9cf0dc03974e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a043fbcc842b1cf1caf99917e2d04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb25bb392a609f7f96041de1e8bb80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8c9341ef9d52206685fb8674acd32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6a331d51522d6fc20a6365ca3003e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eeadeb16db04f44a44d71ada2f85c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47693e03dbf9080207963f5126808feb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0c6e22652211cc559e5b7c4739cc9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665c1936531c8eadf96e0ebd0d22ec0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421a6efaf26cc74cddf30a66a5a1894417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905fc21bf0756f8b536026b859f5273418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e616c34ba65e0d17a7b837c6b78269419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2773e033903d9bab34e4c7e8341b24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819d823dc8d597dd7cb7d47518972e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e48e6c53f9863798fd07969336c96e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a7eef622c6b1ab90f7ad067ce0aaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418c4e1c8a6fb736b6a6635ab8f20f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdc6a18f9eeac50fbeb500e889c8f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694aa2ace7e9ebcb197f09629fc439f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c06d8a9e085def0d457d3b3cd9b9d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98450f7af942a2b845dbe74dcfca886d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dbecd4433859f29fca32f7c14189d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aa27f3db745528bdcce057edf4450430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015b26fdb47b0268db312417410990431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7935b1b692413f49cc1148cedb09a4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559546b2cf4c8bb4e547f2e08d9ceabf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4ff8b82597b13bdb95fafbbf48645434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08c415b641f7fed344307a13d9ea09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a65579f3b788efa34d9690480abb52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e07bb3a2c619ce1652846947d6382437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d519a0111ff2eed96ecb1561c65959438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b9e039304eea39de0f8325b19d354439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ada9f61e42e311e60a9f21aa75dd5a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be63d8369f4e3e21ac8ae8dd76e93b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282a003f3ac579da64b82b64e0fe8e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316ca9a06cd3aed0c8ce4ed88c46060443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd8b1827c55194d1aa0e9f7983a916444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a709ac6dd9dfca70ddb1e3ceb0000445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6384291cca69e49cd23db54a2ec0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eba91f25972b850de5f033ce9d92e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43738c8aa46628b9ec19f27d7313805448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce231f72b6fc5b38528d0fc736957979449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e79b39ed64f77ca3154dec5c9ea6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f908f3c6f232ccf0b8e785f3c55a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376dd6e8a206111765125580fae4183452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e0c0e13b64ea48f4b39e103e01431453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac123b02d8da01522afa65eeeae8ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0028a075d82780cfe5b4abd11e7ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edbb4d64839f5c13940f27f8d392de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa0f51049a71fb90dd2e82307777f9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f927d64f2ee8af20aee05d148004369458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799ec96407b08248374270f54a14dc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d59538f280cb55c048d8ec69f0d44d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3d5b3326afe1f231e907276c20ca0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547d2945bea0cd76e86e2ed0ae3910c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ec781ac6d901f93565b448a298d9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b033730eaadcfbe4aedf1a0cdc7a15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e0d7af10b2804defdc9cf6451ac80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb7ff90a02ac0372d8d3f46d80fa12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74602d3a7c22f70811bbb17e2513d4d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430575384d1d6dc4c132d1a41b573dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3b5203eb31751f2916378a9c6b6f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7864c616051fb1fcac4a043ead2be1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19e27efd0e89e87a65e6dce2c24960471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a51cef7f5cf7fe8eddca924a32a22a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381c30230fe304e93daf3305f42910e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8824fe12b40f4596d5e32a6ba69c18c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6112d46b6bb933c612551ca67895e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e99dcb2942ca06029edcfa6f5c93f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42550388867355dcc5a764ec5b8c6113477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151f047246c7211e1c2777a9320dc6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96b24f7b5fc7e2e0545edc592ab650479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8209b76ca164b785be55ae53f4636480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253408ed18416f8c34e2163cb5933e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78e2b9d5d148ff35b4691f37812177482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b40e10d744461bd8e8f53581e9a59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6745c0139b11b3b463470ef15bbf009484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543e3ecc7d89fa60a6474e653cf8602485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996045ac9d5de3ff6d19f29f5640aeb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ba0c55f27f31d88ec74c73bc57a33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8116ce4152ef2459ac53e1e860be2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290896d7ba2c7bafc3d42686c37a30d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29779214fd464415af9d079549744434490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1edf9671baff165bde83deb5393db3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a89670e2b71f2be0023d89b820242492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48f8753ebbccba77c3a07b88ed4d55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ae8014d38111c81417a079938d5c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19345b31e673cdb5491ac0e15ed2ff41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5301a92531347daa6bb3bba784a90ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b31f17e541813ab9eb1a546f9e2ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647450fda7eba19ddb571af37859368498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f8c7bb325e12628826ad874044387499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8659fc3a101c9da0884e6e9923e90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e12629dc05261730c39a4b4336b860501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211a5c04b92d55b55bce7a1487b9e5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e17a1cc029637f310b27c45878d00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad558e6625873e95c3cacdd34fbdedd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57697e8e81d2e39228a19ba866ee0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbcbd07550d88e72e60a6469a7df62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096230c28b2e82e019634d46f5f6187507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f16ce82474a832a881d0a68b4216bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c70101848c6946c19f8e0e52f1d13c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f2a7ac856c390052ac1447cdaeb1a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227d7437ad95ebfd3fce465b0eb5494511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4de819263f1e0602d26e379c053be512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50c416328dacbe73c6c34ea4f6f1f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc5e223038dfea44ad4674b5d53645514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9055a680cea4e43ada1a58e25399a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb1ef6aaecc339f3dd68935dfcfa04516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc475175d670768b3c4f364a402d010517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85cd25ed6d286dcd8c6fd67270066e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86cd1f88344004ff6f0437d3bca3ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55134ad1291aea2fc7fc5a6c20dd310b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92457cca07ad5226e2f5b6525f958ec1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f12b4cb48988917216b7751248377522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7e972c6eac250baf94145025732a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9963f037ce4bee631a5d4d7303eb95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bdaca0271a54877963cea3228fdfe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c1a50999820a0abe4e7db00dd005a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e19310b97434c6356fe5f922e0bf0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a8acfd9204bf179d3b3ac5d109ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f5cc4f82844cf7face2244b9830c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e990c07bc13e3d494fb808697b25e99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8239037e5fb47dbea778142a6a0e4ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fbc7779387596748d9fc1272d3124532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada799e37df24b3ce43a6778df0fdf36533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eea42e609c442fc1abc0e92fd0d80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f488c9b31931128f6b55c44fb0a6f1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba5a1f6e961734c4cd42de21c6fd5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2773bbf6c108e47a23f69c3b5bfab69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2c8be7927bc6fc0f60180188387c6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abeb993cb97b16e07e522cb6a008a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e77844462ce9d416289f735a71bba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed745228e4f986a74f1c3e16967cc3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd897c0b40d7f5845520f949c33ca8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f527405fd30879e6bf483993327f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88e4a73ea4d4451f4f107bcbaa8a88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb187315c1d7cbc468c0b127fe563c24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2f9ae441c8ac58ca00786317022dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff2cf476befb062792259b89282103547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c923717402256206290ec9c5a0f80f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898f7ca1a792f0c459ee283c7526a27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff9fdbf58e876f3ecefc63d803c564550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e18e1b87ee5ff4e40aeedd0b307fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65700a838c3f0c6caf40ec35f2c4459e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9de28ca72a37cb3bb07b252fac97f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78342db55f245e1bfa909e2e223ab969554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fc4ab8f20270c27fbc91b800f6fc9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570018f144cf0fd4c47cb57d262f1f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9070e71b2f6cfc30f71d068f106c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84632f7b1a90cccda20c34b0719c5ed1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dad9a5904b0f0517d212f35a888de2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e481d148570ba1d17acbec3678066a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf13d398184282b54d7f248309fbbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee8cf58ae06e12ee3054562ea1ee02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2d867dbd5b7edc885c4dee1f6ebb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db58a78da583eb1b3889159fa0f972564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff178965b81bb3a250d72522fabea7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99423af2382fc3ddfc677f01b562ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ef45c179cf8b014b84c12e86330ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df6051329441acfe5233df345126d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8a301db2d25f8edc8819dd566f237569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee9fb3524dd15100a4e4b6e0c93a58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a50c963215d4cd34eae08c51da826e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cca96c1cd0c43ccdd7b39f69a9f5e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85bd30d257b684d51b455ce1aea0de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1fe5a266ee0f2613c7a9a254a7417574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e64f12ee6c5b163dcd905dbf2e89b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598522601e60b22bd1817b54409618c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bf360bc06bc2ae3df52bb569aadb1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7023135484578785e5590dbab6bcae0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107b0970c2424163380ecdb9fbb2d6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2dcf53624e7b5b51cf29ed47de807580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d149dee0135c367e1e4c4f8e3a836581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0eb982fe11ce433c3dff770f53d70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8034378396eb5e92d52c74528ce49a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859545c2fc88a423d05ca0f3c91c95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c3e2e4e25f3379ee641cb52b231e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502337f2b0db56b74682b125f3a303d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15207be618da20c62681f8151c9738587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23747de13b67e394d15b7ea602f9055f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028068e1b9147149e427be9eb752349d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1168841dc5f458ffea8577873189b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9eac6f035add2adec607efaf2a3e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc59e9a296e5ea9241cd79203e0499592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732be6e5d56445f9ea4cfc6c1144d91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4eeb83a97ce7e5cf50e7d22459ce5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659614cd5858393660f87ec731ab5cdd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae503aef2176864ece4d1a0d05b882596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7214bb1969f823ac2a36109145d62e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd915757df57e81e682b69588f3959598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23e5d3df37cbd66f1d71ff2118b278599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25189c231df45aee084940bf94a9eed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d3ad1a6299471ad1ae9da8fca17e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41506a36a2f9e00c0f7577336bbdbc51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af897455f13caf67d25c22829eede4e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a646ca8772ab8f9085b71f15395d90e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a601f305ebb8515faf4e5be846ef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361bc09529df50a2e190f2986931851606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63316b2a501200f93ee91470c43fec46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64bb483d9f3029fa5d5a532f81b689608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016202900db3108b73520b4363828981609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2edf5f952c8d5dcde377aa2b7821dd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf97c89b066e677f4f61d2467a8663a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117957b22b4fdaf9c4775e6a327ae40612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6a99cc50a48574b99f9607ec00633613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdde7dab4b196ae0aa72373129a9939614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de4cc7af90b12e6a28169cfd86a74a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df438c7a7a1f1ff2fffb87797c2c15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c86746412fd79f3fbeb4c105536259617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68b400883170b956740651e64b9a48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b530980cd4afa8cf3aa8ed167e83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7d68a82a9162395752c235ee65e0c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba671e4341704510e5de0908c54aae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8d391f2a39244df3d087951f7141c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639ccb69877a0ce6d2bfed5305e3784623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c3fa1f5456315c51a397c2a2bacf7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161249f8d63609d371a051ab4bc564cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70d5cff79496f26484e970d469d9d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9d0cf31b1b965cbf8afbb85abca7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2838f844731df12253e898c00fde6b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80818d95dc89c7abbb9aed04bffcbca4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09409b16ac4ed8b8df2c81ef41e30f5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563311475c1ea502d5cedcd2e15d6f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee71cc1776e404e76b00bb0d13838e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e458d9736723b34bf96520feccf6e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cf9bd2598b0ca756788b06707dec4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4af075f813f92a2815accfe981056635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5372f89f4a76656fd5b74ed7f07f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f11370f5ae88422dd700ab34c4897637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3830acee560e58798bba344f2e90c5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20a617cd714ab61165aa2202007f09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c73a9ef7badc485f08473c8934391640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafb4dea57249f8a42cd8255b71abb4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7637138e575adba788da16f6f099e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e7d06ccd543fc5d72bfa87bb2d993643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab3416834a3c8274b73774e601d078644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447320fa57a04701abb0d8fa2dcda5d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9b10e1836afdf94ea99ac60aca5fb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80067d9f226bd06481f213fdfbac344647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebc5d846ee07cd6fa4d8f526f5b420648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05a6fa482e93b4a413d82cfda4e270649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c5d2303420ad27794d19b94bfd934650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52654beb2df6616c0f19fb11d106b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175ce78b2c2a00a847e166ae4ce760d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f20293baddbeaa932a5217683625b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7895e2fe961f4da67e0bda32a615fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca74dbf9938ded215a367b4150f34e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b6855c369d9cf41f22f4170f60f9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18146f38237edf3df0c7b08094e394e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2dcf2f2854746b2e1a0a2555a0d6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd7ad4d702073561484afff3d01dbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb16d70fa1271ea12e743854cd6ba4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e75258b24aba2218895a4af820689661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13fdedc901be29347101a77260961e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45a8d53ba5c03d24f6934dab55ea88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667b8b65ce82494b9ae4aea1eb4f399664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe6d3934dc8b43de9bd90a04fdcbcc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d1d1f5161a465a28b04dad695416a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004df9c6bd67a1b1841eff812dc0647667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2e8b535d81144f5fb7b9fc165019f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c551d08a7e2d28331eb0e9774ad1e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfab99a7574b32be6022c52ecd2105670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b5f4db8cfc1afe5087194a4dd95cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c9dc06bedc9beb4a88c1dcece3ccc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01835af8c98602ac31db634cdb460f59673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ba7720ba2c8fc72ad23d0b6193605674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac5c0a43ba9b8e600a014db009dd9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2489b5e7e66f6c9b783d2b1229eb92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f244d3d50abc01275b66ffe76ba621677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d529e331da32d3b64b97b8f56e57f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efc0ded886b43547b614d2923315f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161706b14c92f67606507479c771987680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d53a3f33d89d85e0649ba34e8f122681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0473bff6398420c30b68808d1e13ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86f2484edd3362ec10eede82d1ef92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e81a5f296654c78d4ba06699a28a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182d5802796447bed92cceb91b5a164685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c810866fd3bd97ffc014c0a36bb7a54686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49b0358076657a4815f01227fe93f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf29480c6680a9bd143037389831d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5854492013f064b39fa7a18d6c247689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a48b72d5e90fb2623e741aacb0188690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d6463ccca12b8324d612889cf6f2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec20b4d565c8fe04b7f763bdd13ecd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c65259aa00ad7d687e5a25adf054c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610209c9fd5f8df20b4dad09ee4b093a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08106d6af85a4ecff0315a180d1e8b3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e272a9b9dee16d8583297543675d71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39814b561fe554168a7cbac1e51276a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d43ddbecc93f04cab358ea996400f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d79ac10ad920ccb0cc6646a8842f95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a773d9c64daeaceb5267f3922fc7b9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549c43ef52cafccb1a9739c9898ab2f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556f1ec803ec1f746f4ceb38bf35fff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d42878c8b878708939f8770b204a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad08c2faeccc89969254e254e46182704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecb380aaf22d888f3b5ca07423bebc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14208cf6ab022b792ddf7fdea5ee036706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a89326418bfd83111063b9267cb74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3ed11dd003af0c97955a935d07fe3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882e59fb6ad1d6aeb0dcc564a709225709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a76e482733c172ff8c0d8506d673b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463038777087a0f26fcb948edbe49890711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7723e8a5c85b18c08973e2ca1cfff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6b63db9e24473bbcc121dba75d8fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4b429a3bdb3a8343a40e1725982b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddd0784f5b3a54c4b363685ce4ef8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd432dc9dce7af36b1aa8f57a6b851f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430af47148eb078a0e872c4fd978a5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e3337876a8e2c57696a6c2d4c5655718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506c0d9a98c97fddfbfb5c6397fc2eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c972a0b8a30b4b4b10764f7340ea0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11e46999b3f26f3f5825ad1fee2a65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669d318f35a87085b2c90b6c2f272c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf11c6444eb559be5994fef9c6f4773723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33a999aaff53e4a708c002e8d56fc4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cf98af251154917b28a4fe426e3fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598cbcdf0766fe3f0c914bc7be8c125726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfe5f1d37a5ee3ed88749c486c155d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c61ab603ff1741117725c3f57704ed728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fced675ec3d935d71a4ea2593e1b6fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b782fd4f16549165443fa2dde27ca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5e74484f5d3be68964db8a027f4ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809c47d2e7de00ec3b50297527998c8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd0c87d3dcadb9e41432b4e44edda4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1f589014dfcd0bab437b1e2b1c672734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bd639fca5271cd64a1570a653a90d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599bfddcb5300fa00272d943b30ec65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaf23ed69a5bdeee7c570d8dc295a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06595642f598bc3eaaafd35ea9f9ef58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2188e3b53203b8db0d696f2fc4e7b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eae0ca7b51f0dd385c3c5b4bfc1db9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8a3e7cd244ff36ce296ead39b8c2c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d444e3fc0778bc33fe7cc0a05283d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f88b2eca8e7da8b6dcc5e68946067743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3710c520dc1b3668cb4ad2930a6c5c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9bcc1a6cf4de3a56a55b9b78c5fd4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d7565bb67abdbedc9959f470ac87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85303930952bf6f8bcbd5c013884a74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449de05d3bf851f2ff5250ca0c25929d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b814ebc3c227adf3ee12ec9a8883749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cccf4f0e941bea63a357a3b960166f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278169bd20b893ebff85b04c52d266a8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d8a034d5e72110dc4136a5275f505752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d30ff29fbbe7bb6eabf95521378236753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ed4d775346fce957c2ad6e03cd154754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8016d8a4843f2bc96b041873685635755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925398aa0baeb74ac47573ea0b3836b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b923546890bd46828582d805de581757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eda0c6c52a128245acc964dd877422758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fab16233d361970b72169fcd5499bc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a22ec3ce51b27fe42083ebc941beb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc980bd9894a15796d78dd6260e09f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff147f9e9239a66c1f063ba4be0929413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c028949b46f722496b876aa2d3aa7004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884050263fd9729397ff3ee5edaee445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429529dcc70fc5d68e1f584a06e0ed76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd15c7e034e83139404d3f60866d3f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07035d64253aace34c1834ee01b4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dae4e9b9b79559407f2f5a2892a0b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc941ca2d3a4b4553c246cfcffc4431810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3196554d87a568a3affad9957a8f14a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de20c24bd0554f208030efcf8ce5b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c959bdd8c065e52030aaab6402ece6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442556f0a6cedc52fd644cf69d351ec314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad31f3c97f0b37e85465db908be3f7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00e687ed4daa294b35d2b2d38c04b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441302451ff61555f194a9a230d69f3217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d8b17772e7986172a517aa7625ca018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6816477af1811a728025efa11c530919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3b72773fea2b147d4c14d0651719a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a33a103ad579d565ff1375df392b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fcf8fe59511b85b52694727aa9c1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48548e116419574ff40b419a5600f1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158985d1148ac4062344e6ddde933a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f9a03defd92733cb092d15b6c1fab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ef13703d2f0b26cf37257aaa63c1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32e37bd1006cad4e7498df8e4b5c6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa07d237bb4c16aba4f8868dfff2e3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb95b8bd363f87f991e7abef0d605729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80cf81aad5aa67b8c516d0b2050c9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d24ca313942aaeaa9085627a8eb5ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e21c1d8b2f129c0c1c024f7c3c50732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c3518a013ff2d794178bc41b4628633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112068b64c5275c93cde58409ba277534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffd2741e5bc91b47fdc752ac0e7d9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f51bf8bfef3dd94bb4563089729c0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a35be4b801ad8c199526aa7b756d0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cc3f83266a7ff16736e665887362f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f12f57961f5f96ea8b6623311198b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c4a2c778a1ab6ec29e1268530e99340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc1d5c4d11e0da3fe78dc1b5d4717441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060328e6feff07aed8bad1ea7c7f8d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cda65f627f80811da86353eb50ac7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836ec676ad52ae54a78c93dbd1a01aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6eff717a9ad6ba234624cda7e455245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0633134990b95fca2462878bd519546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88f486aa2ea7efed010abdc3e3935047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a9a477f489fef9871598ccfa1092248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447e26132f68ad6be32540ed0ef199b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74f8bf986c48dd259c1edfd9e2f92a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88746d819e279cecdb446f065e060d8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c75d2cc55dc504799c822d779f3b6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9576f6f24679264f268e9f40df3928b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3179947eb964c3b5ef36ee62838d87e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4d1e2d8c20ec7ae201ff0eb7553b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727915076fe70dbf0fea480e0d7d340756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf411fe5b48b8c582fbaf1d4a799d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e70456fcd58f3513639d1c944d62d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580782c331fa9180c2c3e0393409b5459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ece31e3ac70d77a8c6d5ebeaea7f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37f478d6aed70f3315279869fb782061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf50598d1e61f1fdb85d5891291c0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0228b4f1d7a5e671af82ff435a46063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69510bd0db01d0d1e43fa9ef9a5fb19164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831ac048e284998a6f65c2f86f8654a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e16583b8709ada4a6b278a3742ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9ddfb7b3e205b56f6c974008d57ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e378e31d11b7f79f6f36adef28ff5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba898e4e977a78503ac276ea8336d80569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985955f0b6b37e10ef2c08c128bfbc5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69022dd94ee9f2de69c68b2835a681371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e853d61e50f4aa54fcb5309cb6027572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e29f5016b8137162b7031a3e2c54d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de4a3656853c917bbf71d08c43345374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2314ffa8eb5729aadaee7efd11ebf4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241641cd3bd3010913330a8185124d7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b701812ea28b7f6608865dbfc358077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358796c8c694d74a4c1609e5c4a04af878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1cdc8abc117e34f03d046f0a4b8d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5adeedc3fd8bd59920824d65c1ca7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9eced6f6b6fc32a37a48f59ccadd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df2aae7dfd1f05ee6686b04460f82982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ee0900ef76fba541afaef8151c67f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afa2229fd59e6f54c835a886f2e13c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54209be6e349cd801dd8c8d5b901d31185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a9ecdf5a5ac6ac8420f24814995ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc4e75f7fe47021c4b173ff384481587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ba81add55db14ccb0cb4ff8bcd3e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2967fe413197f89b274efeaae00f6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ab7412b08ea0938fdd7177bf1ec8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de8bbef5229e7c6b7456d2984050fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981837e151d6ef51d5f72eaab627bc7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d66f041d5bbcb295f0535ed80bbeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dbaa130ca43dbc253c00f24a6714b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fad8bf0e4a490360fbde7d86db75e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50386787af463ec3542da83c729ef696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd3ddc1daf3fa462ca093f6f2e96f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0a9e40275ba3eec67acb89018368a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c0a1a9e7703991e2fdaca63e4821f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4529c01ecb0206fe598d063a3e48f41100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd49da4820f4135dde4220ed30fe808101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c55a45d884875dc6212add485693c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e2c86cc1b70acda1c4aeb1bd23204103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f15ca926297a9d162831b6411bfe6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218713a2a3971ff9ce91f6078a85c53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28ee7092a5c0684ce2f502077952fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2097a5ccb0322547843f159797d563107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc057904f928d6a9d7247831a72486b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4c46a5279d1ab40a90fa82dbd28ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e5bb036350f044e714009d9b88753110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a650f2d2cc99711a5c2c88841a15304111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f12810e7cc076fffc001df4ca0694112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f300ece08afa1bf6cc8bd6726de924f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c45beb76aaf59b0390891780be7e14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f687c13852812c902b481b20320440115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1dccc23dd2451d5d07fcaccefc8f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff20dcdeb914d219f36debc3fe667e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545218afd6ca44b163e79a0623a7228f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57b52155c18d3ab2a30923f099fd75119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6124703a91602d7f241d941392de34e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc247a843405817c41fb7989cb81af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258289748f11fd2e3d999a35082fb57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882a94c51fcac6bd5dbcb6d5217062a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a651c605b24a99105454ca33b03d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52228ea80216b07f3d55058dc0627dac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312c600fdd580bb3b4a34119cadcc9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e8f63fe52f5e0715f00829c594fb0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572c7cfc3c8474fc041c89f67a1c5a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5883aadb90af56cecb8fa90ff0128129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dba6e8898574d76a6eb6f6846dfdf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11589637e2908adb7e1d56e4f6f325131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a403cd61c8e509e1fdee91679e54dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57413fae7ac4bc79556a070c9c98d777133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c93cfa1ce652abf0943e58a72a1bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e98bcfc0915270b7f3175eac6eddff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57865eb08dbf77ca71ffbe0be1408e3b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917e206a93604a1944e334554350907137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a929086ff2682a202a6f88ece3a27e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6e05510fe6a867bf8eedaa442064a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c61d382bbd3a85a8f4ae9b28d30c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df0fdd1cdef7bec1f9789c53fbbb69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5df3a2e60c75ddf841152bfe023e13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c8e14a1a0db55721c96e5460daf80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1fe68603afda93e3c9d9613776faa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8190b4ab65e794f3f98fa29ee40ab71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7c3462af183e19493e6a9f8da7068146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720827022788cc12659ba913160d159f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311dcdd3d000cafcf406dc8e6c92500e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eac946dc9bca9bf04ba997e3bbcff3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225f972fe247bb92f2caaae9c5db47e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13174d94a4363baa3252a910cd3c2ce7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafd1d7822df6f8d34ee43d38863c7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8759303f58c942517e6bb8ba112f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61019d615cdaf1ebe8aa07bfc49968ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19a4c778e2a20e30f20be011e5f24a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7edc60ebeb63ab825be2ec51bf97a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38151e48b68404906f049e81704b5559157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f4af34797a2235d3bb696bc8331c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858db7338cbbc7931cd89c8bb74db3ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59686410af34c579166ff16397bd61d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6e57877ae8ce1143ea03d359c36d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9a50fd6b0a412b7e89447f96c17b2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b9d9855d994c8452ed80ff969b3e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e974ac439f9c67b95e768503c3af6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7a48819649468ac58e5df937733c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc003bb8775993747deee1a9ceab166c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16918aafb132df052ce1cdbb4de3e4a9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359565571a6a7308a154a9613d7e24a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994417b6b0093c7bf9a4215ed3ac425169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753e3f0ad6aa47404cdc6ff40661a97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e0140d7cc07de62b600a62e1c664f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7f5782f560e8587dd9c611d1c0871172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e6f9a52e5aafa6ab42664ac236164173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fe469c368dcd18de237e96e8e14de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad34fb35bb2f63d09f8332ca19b4e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225e18d074cc3a070f912f45cac4f94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fcc814910d18d732f1fe5516791b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d159119c1e1080635c0db45b068192178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24ab1fd20d15dca67c970e0b1429cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503630d790493aefb010365fddf3430c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0833072ffe71ae35b60020c8fea1f1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87e7001a1d0644c4de9b13a98df0f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c4fc9f40f57d0efed8fed4c6b9162183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d81ce83a4de8d815120175ab797ac6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fc02ee6bc00686e148518ea117895185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dca4f2da2e988767cc4b3d4dba18cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e0335382081970bc06ecc68777766187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44467d68dae9b01839d7c874c627b2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a4b70c028e5543038d7d778e1315a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c6056d37055204f5a11833b72f455190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaabb3535bc1209318937c4da5514d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eec17aa20170bed66e52c1381bbf80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2046e56a26d042f54bbbb0a411e07b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74f10cfd968ce804755205393664f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ecbea3c79fd4dab0b43d7c2cd9223195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ee81c5a8870ff5d858b13ebca6372196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa292ad093e9225b5e4a7f8abb296b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325d333ec6fa75c92c5d8b04566e756198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f74ba0c491031e4f86cd97b6cc427f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283d25df8c37b5ef872f68040cf97fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb875a611290f6591c96c116ce4281201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656afab7f11dce786a74c18d4fe5210c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da009c151bba055383c3c0af3b17c7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f6a2b8e339e04a66634192b0e74e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fcfb9d3238de0ccd4f00ef9b70393205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272640b55d7a7769a1bc3b7b153addca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902b03220a00203c7fdf591af749b2b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919628f554c752076126b01f181f6a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7ffa7f35954c6e48d2a9f189050fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738e16b6fec0af84c274ea933349780210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23673e1863a23bb8bd801a02dacd21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3d194089fd54378fa280cecf6d9eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f4ad2a021617a0fc9645ad6991365213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3638e28e8292ab611114c0ea56da08c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e8296e8b0e95ae412faba251ceb7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e7a58dc14b46212386c9e284f1e19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41eee3d9e09e0182d3c5442ac7a3fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c6b5f77fdca814bffca8a18d48915218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eacef18a57794dc663f1c0c15dba7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4cd59e1bfc692a6303fcc2cf0ce9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a69e44d522a19a5bd879a7ea21825d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e7aa5c95f2a2998f143d6a1acd6ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd642ffacfad9228f9c5a4ebe0a5e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf00be8ab149b85119a334bf6feb30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62403828ccfd5947ba30e17e837c043225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06553a1eb5f39c41c888ecb958cc399e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848731279cb0d21028f5a08b2154466227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001a7c25d1e42185efb2cb672b085f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966cc260db828e9ef70f04acb831a37229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc68dd749d061f8ef2d1d4492b9f54b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e46293f52322bd3c2b91c3de1adda0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a5ee89f46c6f16951cde751310223232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6469f22d8b250d8e4cef3371eb57db6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc58b6cdb26d61c503933d43fbafeb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ded0dd6680a477c6f1c58f3eacdf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721567fba5c65c60afe6907fb68b301c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c049eab6efea0edc2816085ffe542237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dacb86cdf47309c49ed77d04e5783238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184eb80583eed649a744a50794db784239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5c3f6b671ba1dd2741dfea1f4f688240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d793c67b7ab397d2375353ffe64887241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b1ad9f8b21518458357dcf6e0a7bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f630f8d400dac2b085fb16fc62a08c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab30363ecd5479ae98911f5582a844244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd623d67763295992dc2ddd764990714245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597c7a9f55997ca116dd4c54a92c9b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b748004bde20e1a52a11925d3df777247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aeaac9c347eb3dfcfb1235d20f212248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2735d01af2dd6ab02ecd933f4aef4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec82bb21465e27f949f5c5fa6f3402f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480f20d779e86cda4bec59d74b32b24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06500439181234e0ec522f19158da2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db7cd32364c454578d6be989e4e463253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaa23b4b29d2acfc73fc63d6f7ab27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd9964ae0933f7758935619965dcad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb32de93770631db84e1e92f3eed74c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c482a47618b081efc54e37161d7aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ad58b52d36d3030624897dfa3aad4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c375681f66f6b56bad08858525ea7d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d523cb9f2d3b65f586a0f188865caf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e22ddb2388229d3ac7d9ca64f3453261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d834ee39cb936e119cc4be1c0dc5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e032342410b09142265d7afb69081bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc536958bfd6219b9a5328e7c7834e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc3479d269836131c985cddf64ed2d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f7d1dcf0073638c6a7b16939e07e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803cfe9f4739254392b6d0c5f05333f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eedfa67a7596404de2b58437561416268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170772e8d0ac638681b3b8231e1cd9b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461fc546ca31231e3841f1bffec88ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d03747605f82222f5b3fdeee8e172271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8820a8b3c0703712737e9c57ce1b92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7884658d1eb718a394a478d42e084273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9104a7a312dd69333e898fff4267a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733642cb5bf320823bceac3b9a4f01d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a31a05ee3e76f2f1bfec33c5843c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831411792fe0bc4dc48b9c57735ef191277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5020982226ab709d5577a87a30f8f2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf70400fe427869f0e2e646d1ff469279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16193789eb525fe3731ddf0e7f31f0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ca33efbd71edf5774872ffea6cd94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf178edcd89fafdc93f7fbad09f35cdb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c09f5e4d2f9b9b71b45eeae6059435283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b346929e77ef80ad942d5ec075e7fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f177e3bf5ee5d44e83e435b4f79582285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96319a9fea3ece6d55e9dfc8be88e357286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166159f5c1f317e8e318b9fcd404ca5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29790baec98168be32343cb1d29c41d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d7d035daf638ca30310939f3ad152289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64b44640c9c80b862628a4e0645750290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85240f6a73011f258a9f33fb8f9fb9fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b26990a935a1039d7d0ac5e379b9cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d2c88b5908bfc7ffd2f2589d98dae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66153fd1d85ad7107f125e11594ac72f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a1e36e97342d6733f85ca79697136295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abacacfaad71f265fb909d03b648c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a479d80f0eb6cd24c8bec7511db8b39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bad6d65b35f25812d6527930d3e9a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f903052625c070f92cc6bbe0b233b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694b3d3fc257c4629ae48c6410270bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbe40cdbd7e448d64bc38ea8ab509c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f2ddd6ada9a87c81798370ef69fc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dcc523894346ea7bd75a53bbeabd7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6272a3d64e8d5c0428504ea87a2d50e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed00d4af7185f0f86fe3f40d1d615b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e1bb4248ca5b4df389a3acfeb18d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2faf678bf242f988e4531fa0b3913307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a934e058713401d2347002423cc5f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dc7541f294369ffb1ae7405e4c262309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7556be06cb7470ce52fb249c698ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a05a8ad424708f7896b0e43ad5ad4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bb1f1dc32a1d945b78225efa56ca7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac1d2076615f3592cdddb7b69561c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89be149eafdc32ccc773ea63ed5687314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3281828d7623ce8fc4ec38c65c6b88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3812473f610ab4f099f1d614c9109fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486ede2a38b5e278d4172e3e75a93b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d44632d6b41aa63f3db0581d79acce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aebf8b184e6b8a32867bba22a1b3d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94674be1038464cc9a5ee1310e670ff0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252eabcb153e5ee7e5ae45014ff08c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad1367884a69872cba77f9c96545b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ef2cf646a608a68bb52176249538d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6eb1d94aa3152d2f748e387d7b88e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e54bf1477b8bfca92b8d22366ea1c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa8da22310b22756ebb5fc8b5107db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acf1df411d3456b6c134eee8bb077e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f3a14110a674df865c58edbcf4996328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1be61e3c4df9c2ca47d56f2bb8f86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d333161e934fa21321e44e3e7f121b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e984abeff9fa39caf745291f110db8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc32b60f19f6aad6f38e53108a39a0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f678de4803622e376224db545149e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383c7aca03e809ff0345b02023ceace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f46f8d7f7c0c83ef2421413b2ed4f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55491d52e4ffc3ea9c5528b7e91e4b91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c909f85bb87939b6807bcc970a68950337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511107a019748fc806d5f36f7c40baa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7e5c0128e5312fc78e0f55f178af1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983678e3f85fdd65e98599c11ed297a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe151c927dd57f5fbf9b6ac171710a63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024024ff5b675ab1f3b75bbf9c1b6e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39cec8c68baf33dbf87907803025a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b017cac60857638279065fcee6859b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1123fbaa84f05a603636c43f9f0eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c2bb04f539b1528d77e7c6591e013346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cbda59cb12950af5382882fc362ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c15655a93f8ce3f78b59ef509fc1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8502233eb473fdb18c56d061433cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000ea6492710d31ea8871dfe7d02a8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06da4f0c5eba7015b991966f11fa48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e0fb92848eca0624f18696ea2ed33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276055c5fd67694bd23a4359cc02bfb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9be94675c8256f6078def2caa87d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a292e576ba9ba204ce9dc21f0d652c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f087e37ff8d65116919727e05b9467356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ec013e696e24b8df3b6c8afcc70e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69b680d552b8c5ea09b3b707c4a9f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394b0a2719ab1aa3ddeb7c73821913c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b315192759c25b006b85fa440197d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ab5e90601dd417334b0f9ae569200361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4561a0f6ca3c96b8f4af688ad0b7d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c57fcdbed34cd11de348e6df6c61b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1c39f259feb3e59fc7ebeb0856623364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbe6a31f9d1b5eda68270dad01af06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf2a26f35a82f337fc1c9e0a5d8e69366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f07519592950d7b1c257814656341367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8250f89678d0a279c4a32b8f2f723368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede1e5f5368455b6fb98d69dfa57796369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcfce27f870cb9121afb8d6b64194a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0457e3d8d350e3fa3928465c7d660c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8ac6d1cbd773861d6907290ac9839372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8357ebf3be228cdf02d11ee8eab9c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684a3033289f05131e356f8aa7fcee0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750aa3645158ef0ae218c5ddcd82f50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45669adbc13ab2fcac9850ec9cbaaa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed2cd4f6ad83956f6d4e4beff41c14377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859afdb549977416c1a3f673d6c0cec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143a175ea9b5f978655333358e8e363379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65256615ee6840960fbc6dfae5343803380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1863b161e2cb792d087efca7f39bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3afc5436f4081cb099a9eae9f61d35382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e046e5a71a2fb7360b6c0b9498864a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edee1401af6821507e72dd294e19beb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e86a872d0434d96972ed7f95bc2af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66054bcfa8afd322a157419dda7a062e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cc21f2d307aae635bb92f27c2df88387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224c25bb652322132ac64bab34a5829388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a817a7ee0b87702f8eccf5b6b9a6c8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00755b0d973077b13d43d6caaf8f542c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513afc348e4df890e01d86279b93aa9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50e8f10c80b789fe3edbfa62ab9f82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0b580fea4d520ed5384a1a4571c6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166b0903be2622f9e25691b810cf817394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a02d0590c5c55dc1d6258a2c801d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdd9c53f8a41612fe9b6ff9c81bf89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772f1bce12729840923781e5795b3f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0b05bae1ab610ec75bca2a2ac7ecf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccf8a6adaa77bd1aa0300530aa6d09399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e540b3215a77880c4b5b09728ed174400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08578dbd674152f1bcaef3d18784abbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6638f2456c781b1354ba6f55473279d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8b9f86382a674d4af49864b339f46403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842a9018587079462ed5bfe4b670926404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c62050b74ff84261a1c64d0aa2bb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae5b769d8bb4701d1dd8e2f3ec0cbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b21870d67624627d5cfc22550f6a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785f7bd7d8ddc4466e0e7cb3cb48c1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50829066e8449635b327f554167c271c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539f938295c2e364a191e8c96876450410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad69139fae0a41f241ac467edec317411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc757035340edf14073fe8908748d28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07f6cd7415b98288bd37e003c4d2f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b7b0fe543a69b55fadbecc66b6d47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d333a8012c88c548c9ae3ee756c067b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65b2b90784dfad608b5d7235d2d66e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f79429f6a0083641e01d6089b5bcc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a0440bbb35289bfa544399a04ff97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c6c885c0c35fcaffc3da3ddd82e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec6a57b3928fa3596933eb8d69dbfe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fdfd55b49e79a50551fada4dcbd8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e39be342dd040208dda9dc65c16c3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930bf0654ba4489901c3a2f1f1f70fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49767ba51f7f0dde50ef1d4acf51582b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588ea3eac140a3582445528625ebbbc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfba58e41895ccfd37a7b3772d2ed1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038972bd4a44f3bb482a948fe46a6cc8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d409a40f63ac953dadc4f5bba0fda4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73909a6e6218c9eb2a6804cff120b49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51042c7014187a706dd9c859e131170430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7334d78b2c7ac37a0bc35f915a3cc5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0acc1e6ea5033088775daa2fd5cb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa1b1486cb50d307bacc28d6915756433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591f8960f7ae2cd67a0d76c0f52a13e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652c712a7ab2ba231aec2f5427685ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd199646a2ed235efea67a9ea529ad5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaf9d2071723225302e8e9ae0a17de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d7214d85db20909201e71c01a29a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca97b14a3eaa7390518313bc2d97e0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abc8e960834c228247865cdb554cb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b0b6cdc6d515c1ebab6367387d9db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbda3b2f30432c96c0ac9f2e66219db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2803dde976e3a76076327f9de2a690443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6432a546d5ee29f783c92470e12bbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb6c6742d8c8a7b9138e37e3f2f253445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16833b82280081351c98e74f4a150f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265a2ea4cbd2bbb1ba4b098b05a8a31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959e5fd01e521e00f17c349a54848c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc95a6009e8b58069a89b90e5f9b5fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe97ce76c27084e25e9807aa0b9c017450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2e39a81cac9c9f73be9656ff9a8af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fab38cb21d6d7b6bb0e9c31230627c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7948d4eaf921be65e9fb07194e5b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ac96f1428bf61d5ffcf78a1a7ad72454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93698bfdc8f6b62149e3f253df37f3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eff07abbe72b9ad75c07c530f12004456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102fbec4ae0285285eb7e0d56b8667f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebca709068c64a4a40cd75b6e3cda1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b83f4f8304f46fdea03795d86bb5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c4e0d0ef34ea9f08e44fa2f8e28f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fb2d78045f4f1d32b4d235200fa0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b88e0385ce904095696cf1727fcc9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c714b44323fa5fba7d041a421a90dca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b998d600b1468d272f3c72dfd33da72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ecf0f81ede5233b34e8cb8c8abbd4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0d0c1fa700ee1b09c21183243b8ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f07e08ca3bff2e0ec0a887e017c9df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29069450bbaf53f8a3f28bcd7e9da1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961cfe7c1618ec97e4de3abc536ed71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588dfe08eec5d41d0420b09b29eb5dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47061548a87426e73510147b665b9d4a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59d8e34c9a05ef2a7bf986e69349c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbeb77a3a011eacdd21a961712cb15473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15022c41da9bed51391fad34cad86c6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e8bb3331882538276b7cbd14a9b72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8bbff95ed0e280ce0cba0b0617414476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f7adacaa1b1fb456542626831a82f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207adba7af30a459d897230b3b8666e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa66c5e50fda64344e2d041243582b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa74ba9d0f034f3c53e4a541e14b42b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e6a7315a60adc0cf2dde8c32fa2f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd3a64e439021de1a59f73e6081900482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5034b78f5a8a24eeb925d60793003cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96f3507b51747077b30350dac5f65f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bf8da2d9ec4eb8809f2336172c305485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a0c63e450b9d1b44b5f4ccbabf0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7733d15b21022183ae5d28c8ccc7784487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643e175d9bdf5eb40d9f7c9cf626f66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7798a6480fcae4ff5f0e9ce864e5a22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06867734ea8f21d603eda2555587a391490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2e95f177922466e7d8e1114bf6614491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2085c52aeefd4b4183b2cc1886cb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8da7a4a11efd34e8cb62e4573f104493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d09978828bf9fa3d75890a8b164f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e21a0a405f1e27cb82ec81826ffe61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ea9b8a1a9fa91267b22f22821b055496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617116f4e304ccac9b48873d4b980ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d217c37cf9a20b14eda496d113915498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb2a0432ddac81bb18a334f12471f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c9883ed99fc421d23d6f551d17030500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017b06cb5fa27097852bc12447c25cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc83eb9e252d7eef67ed30b656bb537502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d0b50148172316ce66ca66969157a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d560de5c172e6eaa1c3c71f6a5343c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef40951593257c8b06332b36bee987505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b2f75efd8df13fb18aab382a18297506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e38422de62de901eb82108c8d4e75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736083a8e124c1984cc173545a72408508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366405153e3068e0bd3ee80aed20231509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1ee21d4fda7eb38503329e3c787fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb292bebf11f08b16c624ef8768bb468511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf655cb7253bab00e57b771751e9ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ba6e813ca2ba16daa915f34690b64513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124ff3293f7c1b2b95de608a67adc9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ecf6eac4813fd3190ca96b813eb66515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf30b6868c8dc3b5d770557798fa7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc80ac9ba4c2a6263cc59c920e5527517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507ec665a03022e2f4d39d30caa8edd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775df8f63525b63bedc444e1aae3969519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcc618c4576e8d1770f8dcde228739520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf65c85004e8f2d64784017f05cccb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf68626cc2cba58277e2337cf89040e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57ccb560f295b90713fdb1320b2976523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac4dce762f1a37b3c469206d661205524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac34d8583615bf83ffe198570e64a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5fabfd6944767bad18a2d83feabdd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177b0db4c926403cd65cb733b79e7bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38c7f29685eccbccb6ae99d12e9a30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a757bebf0fa324334f76adc2209dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54637d13b1a9fba0a5b0bb5332176b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068888931a4142ddeecfd1dffc8c410531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07641da98f41b4c8d62301e8f86f734a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc8c1f336138a221a7ebdd89fa99f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79670eae860b7ad9a1daf0bda5551d86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9aec0f6f97a3333827756146041d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcdf6ad4b855c96c7df9ae079001a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391c1b1690042b1e52129365ea87fcf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e915b0bf75f9024695d176b5c8a5e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5973920250f2eaba884a8fd9c8a20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5445e4cb7eb6b192e1667fdbd3b8e91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ae75a4e5cf1b12f77160efce8ba83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3aa5562d1fa114274050e2b5b16ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187ef7b780b6dd9135f197f84931097543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24afcdad34251c24db873c09848ac9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c367a55c8797e029bf4cc554347231545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cd198f2fb8b773880e1b7e68723e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f137a06d71a0dbda8045221e13080547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72e1cc85fa620e8d85725778ea755a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98883f80b04ac6f218c2f7f512fae7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13485462ed77585f655f3c1c801c022c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cce190a062c027a61a5bc8e3c966f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a58c7a44c4ed111bf8ad1644a29e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeeea79b741d877faf74ffac7ba3a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f471f71d947b9bcc8b257239f55df9a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467a285e4fde0e44c720c54d65dd86d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad8dc94a9fec9787de7d7251f88da8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff6bdf47762c87db2ce1def65625c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6565fad1eb12be28fb1ab48e5fc3eae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaa26b5e674e9e00f2c4d3a5866427559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056da025727cecc6f9df3159bc6683b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769a8fbad38661f0e1544f2cc7a675c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a610fe15e578f6cf4ecd6e66953185562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb36f65013d554d81b4f33baa1dedf4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9b90a66bb9ccb1136f93dfbfab69a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb5bc1f89fd865e3aed552a8a920b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e48956602025354c24550cf63367a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62a330ba2fa4dc88be20cfc1a2bb97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196d9cd69d74b941ff3a8839d7f10dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59a591809b9019b1d18e4de60336c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdfdd08ed7b7628aa48a12131a5fe9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece125d7cb0d3abc3df02d7e63de984571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987729f2418b64c7cabd826d48372800572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f673ff2ce2390bdd2a5f782d73455e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1de894c298ceed2a8edd51fb40e02574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8c3565b231bbf02405ddeb48c65c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04895cd2a01b5c4095e9b957898d2ce6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c1fb48dfb25ec9a359aedbb2ee5d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71fb8fbfd289066fffae99229160eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853b297baa95cd621abc60e3d9ac515579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea560899296c5f1556210b7325ea16d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d9d7f7ae5bce20f410caa74bb9486581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd5723ca2f15fe33eacffd16220faf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d57a23a936e51e0d8b37c7f905d5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e958c4d335c4d2a9ba0309091e66767584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2922bf419cbd631435ac07fb495919585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eb47da49cfe61abad3aa15439b11a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfd42c991de07135339c02e575b66b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64378f677ab2f03fa12e671a0b5cf41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6f8cae30737a60071be2a59c24d1d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0168c85d99069905b57ccb5266aacf2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202fa27139071b22575406b4a93c9f6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951826996f93b61fec56df59fe89201592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032b7e7ebe2ead3be75d4ac48f22084593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42e55e525ac422ac41f3e93beb1475594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a3f31b92601bc93e04f89aa63dc6f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264692cd0a4da0a588d50b91dbfcfba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90253adfc72cbfc4516c204cf3bc072e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872dde8bdc91f10c61adec235054021598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068a1ddf95ab74f6da444169a5c2f52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c47d25506426f4caa73195763a643600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77793030293dcb9cba649c2ba77d05e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48065435b91656bb6e14ac85582770602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767d03366a591ab34bfe0b0b9c5ac59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb4e99513246c9e688d54a394ae980604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede08bc63126ff7bc81efba51a1f50de605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7a5afd007bd07e250479cfe70969b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837fbd93e23519d9f55576915d4acd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6575ff7a890b84e4b282126e4a4165608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa44f683d0554bcf6a4a43e48f2e5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e5f7f0c501aaccd865a4c566ed54a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576f42e55aa9e82ad49950944dffdc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693143696194ae726ad3653028f64ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0b0418d6090eb1cd9b8899f23195c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83deb7c161b743a80e1d099f396620e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eeee82f0105449b3a53c1c23ce88b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077fa4d56e9c0bade61114312f11b43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a1babff3dd4002760bbbd3942e496617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35641bd3d90a134c6735ae0aae39bb1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c614be3ab46ed2a437c91fcc7c5749c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748027510487127b71f741ca77fa654620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bceee72f7507f40a5838b474aef309621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc7f782464f29aa60fa6c8615fc310622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e11248bc8cffd6743c98f8ce2d238e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e32d47d56ad0e51968995d33668ff9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e85fa81bb5daf1b97561cb2976c2e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38627acd5b9ce87ee6b92f26c72b3f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba9251fbd2285e68080bdec4127f07627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f8a2f5077d4f560ae1cafef63dfc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848104b557ac9a321c770aeaf194b8e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93c34c2b9ba7f52156200044bc6e4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccaffb1b3c2777013b2d73ca5040f27631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974c4c4f03f20be0ab30b66df9d44b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d7f59c5d6b27a8d40ade92ddca2ee633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba8a90b4683a70b2236082d4815023634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640e69eab4a4263f74899c22c60ed1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e059ee77b916bfa42c9238218d04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a2a67793337c197fec53a930a8fed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2804133ad01b2a597562fee038fecb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95665f8cccac3e3b1a55686d509731639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828417fc3b20356bfb4064b03cf1b9be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb3e59620297e2110832e1a0d45e96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda21113f13c41493924350af9c7bb7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60318d0742968a217a65563eae4ebfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7cf58d502543b98ba86452f8b19fc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d3d3fef9a2e3872f99db7510e2b09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982decf76afb8e1420939f858003d78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ab44c085ffd497afa0c36efbc10bb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec46cbd312bd2b02b183e88d86d288b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087a6cb124eea2fb34a8aa0d2bdd8d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22461054ec8fa05cf62820b5e3dd1e02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8246e4dfe41e5962d8110bbeb299a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5547cb292219ea116f4c144cda5fea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca876a8af3c9da2d8b76690742587368653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b05da61214f220c9f4c34d127a5fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830bf014da2035d3b6cfb1afbe7fca6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e331b6583a3316f67a5d1047a7ad5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41515dd648f5a1a04ef5fc083e5c84c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b67517786af296d576a48d9615b74658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb4b66a9df26870295fed26454dc2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2540d432c7ddbc8c044a7d80b69df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711e159f30afadfffed29179b642ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20baae4e551966ac4ccd4003c048c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d4cae8f24086ade40a1731588e933663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ebade13aa0b22f40f18492c2a0009664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c5c73a43f1dd639c26fdfcdade145665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb8ea9bece2f2ba8e5bc76185df3e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f0710ec6ce729772ad11aa963b022667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b147b99420a313de5ea478c8af5ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cea76c6b4e3e52d9ac09bf297b94d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83449e9e6ec06dc96f037258d3ff954670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6825f28a8b31f0b6b23b54e6483912671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f39454e1675de5fae504c93c84ca81672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637de8b1a78c5c9e0d6cddc27d847944673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba20120ae63f647d8696730b031e22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472e84afdfef32634cc266a12e014d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c65107418327c08c491444cfd41384676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de79b162ced74e8ecc43a13cbb4cab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7587224b95db4e41636290a04de0b6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f52bc602bfcf2d59a0e349ce6745c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61529492da6aa325ee106068724241c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83dc074b3676e68fcd80c487d9ce0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41df5829bbcc5d7f5b214f3bc32c6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00aa832dbb099ca8089ee68f2b8641683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7150d6a5f49533dfa5284994be8d4f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae41f660ddf145e0009d1eae92eb892685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c4b7e8e03a1dcbb40500fb7119f5f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9598ef80537c0bc00f175e96e9f07d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512b9fece7402206456c5438d2e69d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97e0996ff997003db3cf12c87d527c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b13311416478dbafc259cf453e0f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d633c444fac18858eda67f03865946691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da782ad7dd9ac5610217dd3c9b425af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c5df9e076c57ebcdba0f7b881d2b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fdf847e2f4581c613abdcbbacd43d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d79daafe7c27aea95e7fe75f94133b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889de133c935e7fdae8ffa073744956b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74497415c5fb7db20cabf838227147f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f17874abd5011f312ae384d5bcc51a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1d45e0bee0e2824a07fb75aa0406d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa4192fb86ae96294257811016310c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82928027d88b5fdbdd1445bc63f1282a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e6fe0f672c2da9107245d361dc4ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8abb16c5a13a9e55c28e349b2764e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc4a520be1bbcfdc2ab173e5ff62b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab89e5074d519239e62d5d1cffb02d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3741a4e9956eca28b5ba40f2f279c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fde12bbe7d09b3ba9e4de741954871707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a410348274831496a0267688be36366708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e614eeb715ccda430cb1214f1138a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ba244a01a29e0d5a41f624b8bc8f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131a97b8abb1cdfaacd31917a316603711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4d8174c233992d0b9282e1be0c279712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded660765a9ede21ccb9d41ca3e6c245713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44e58949c364a056dc873b35754ab7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48aaa8da2ad2714c19d201b473a63b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb779e1fe23cb14bf97ed3c37c21e988716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d57740fbc0058711831d1595d09d76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792e353fffc28d9e98ac21b44e13533718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5e1b5666a65af3c66cb07b3d43c93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e96adc5ea7200c3b54dd2f783742e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57491b9f321bfb41b621bc04ae6b36c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b4de99cdc8d37dcb6a794bb17f58a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb156b4eca8e102c36885cd3190361723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcfa53a7bf9360b53c6aa892595d06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fff70c523d929aa4750418334097e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d7ceea882cafc6a0f829a075e9e5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab4a3223b06ef96be8f1e46a3650f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfddf442d262015b88d5689f34450db728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742885f90460668bf99380a45ccdffa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47478af6f781f3ac0ac13dfb294505f0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec881f5cdf0c585a8e845de171fa868731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb77fac60380ec60b28faaa40eaa70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032822b1626a3cebb0126b02a16438f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432225476ce0f30769b7ec35311ff52734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416bac1c736e7770584966ab7d3926c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd070494fdce0c1ffa7d92022332a5a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1be567a389e9e389daee3679aff3e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a428ff02641e628fdce46628d4dcdac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e3575a7b172584d444de5bef44db1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27efea5cc03c06dbb681a6a421bd85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f299b8aaa1faae158608b48e1911f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176168be021f0533ea1abfdc7a14fd4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706d6a33588f4b25828fa5351fe00d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97087efd61c45615ab0a99912ba5f1ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffb51cf14c636f90a0237e1fb934a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f607bdc6f1d08e0d484c151fd6ff14e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa659e7611fbebdc2e2de817de981d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d266f7e3e2fe3a5c758ed98aa1e110748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc805b75b10eaacd3e8db71ab909e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33de785e26c5e038ce2a42185967e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af3f0029924de6c90d3af2677c94bc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bce5f565f80b6d395be44b9347c8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4bb22d03bdbb397f0862a271b3e17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655094e89bf502d47901a4702b99489754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8aece430ea2a7bdceae3c2708b9e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ea1833af97fa22351882e03da00ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3be5248da75fc2426aa26d39c8b699757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f73671f0f28e1a09b5b510abdfb06d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b262d28a3438f40e3d4650e098184f8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>